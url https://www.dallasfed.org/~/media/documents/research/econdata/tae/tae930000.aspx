--- v8 (2026-08-21)
+++ v9 (2026-10-01)
@@ -1,111 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{50464025-59A6-4976-9195-99C9A4421D7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{57B1C145-F2E5-4C27-835C-4A8937B717AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BC13A8C5-E7CC-4FC9-A86D-432649E7C33A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9671E3B6-DB5A-40F7-9052-37F591584E82}"/>
   </bookViews>
   <sheets>
     <sheet name="AE930000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Local Government</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -929,6390 +933,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5675349C-AC9F-4121-A108-2BB7E514EA48}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C108761-A031-4397-9C98-082ED7CC2D00}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>779.30551800000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>779.30551289000005</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>778.70748619999995</v>
+        <v>778.70748719000005</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.59803180000005796</v>
+        <v>-0.59802569999999378</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.91699209016531391</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-0.91698278215911477</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>781.54756420000001</v>
+        <v>781.54757072999996</v>
       </c>
       <c r="C8" s="5">
-        <v>2.8400780000000623</v>
+        <v>2.8400835399999096</v>
       </c>
       <c r="D8" s="5">
-        <v>4.4654713893510278</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>4.4654802696017848</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>781.87072360000002</v>
+        <v>781.87073720000001</v>
       </c>
       <c r="C9" s="5">
-        <v>0.32315940000000865</v>
+        <v>0.3231664700000465</v>
       </c>
       <c r="D9" s="5">
-        <v>0.49731381693334242</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>0.49732471763095365</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>781.98304150000001</v>
+        <v>781.98306573000002</v>
       </c>
       <c r="C10" s="5">
-        <v>0.11231789999999364</v>
+        <v>0.11232853000001342</v>
       </c>
       <c r="D10" s="5">
-        <v>0.17251959495663272</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>0.17253593247075205</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>780.10592689999999</v>
+        <v>780.10593267000002</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.8771146000000272</v>
+        <v>-1.8771330600000056</v>
       </c>
       <c r="D11" s="5">
-        <v>-2.8428174979201359</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-2.8428449998828098</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>785.80121069999996</v>
+        <v>785.80122908999999</v>
       </c>
       <c r="C12" s="5">
-        <v>5.6952837999999701</v>
+        <v>5.6952964199999769</v>
       </c>
       <c r="D12" s="5">
-        <v>9.1212653488694784</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>9.1212863085789131</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>769.52816229999996</v>
+        <v>769.52819125999997</v>
       </c>
       <c r="C13" s="5">
-        <v>-16.273048399999993</v>
+        <v>-16.273037830000021</v>
       </c>
       <c r="D13" s="5">
-        <v>-22.206753514730604</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-22.206740230209011</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>790.60436849999996</v>
+        <v>790.60433178000005</v>
       </c>
       <c r="C14" s="5">
-        <v>21.076206200000001</v>
+        <v>21.076140520000081</v>
       </c>
       <c r="D14" s="5">
-        <v>38.29812668515482</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>38.297987149720505</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>795.10814449999998</v>
+        <v>795.10811787</v>
       </c>
       <c r="C15" s="5">
-        <v>4.5037760000000162</v>
+        <v>4.5037860899999487</v>
       </c>
       <c r="D15" s="5">
-        <v>7.0542487734644777</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>7.0542654137838001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>796.44744649999996</v>
+        <v>796.44742868000003</v>
       </c>
       <c r="C16" s="5">
-        <v>1.3393019999999751</v>
+        <v>1.3393108100000291</v>
       </c>
       <c r="D16" s="5">
-        <v>2.0401446590030181</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>2.0401582727210377</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>798.74007370000004</v>
+        <v>798.74006351000003</v>
       </c>
       <c r="C17" s="5">
-        <v>2.2926272000000836</v>
+        <v>2.2926348299999972</v>
       </c>
       <c r="D17" s="5">
-        <v>3.509496927493494</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>3.5095088726132762</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>800.73946860000001</v>
+        <v>800.73946418000003</v>
       </c>
       <c r="C18" s="5">
-        <v>1.9993948999999702</v>
+        <v>1.99940067</v>
       </c>
       <c r="D18" s="5">
-        <v>3.0455253138798044</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>3.0455342636241722</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>802.39330719999998</v>
+        <v>802.39330817999996</v>
       </c>
       <c r="C19" s="5">
-        <v>1.6538385999999718</v>
+        <v>1.6538439999999355</v>
       </c>
       <c r="D19" s="5">
-        <v>2.5068161945071221</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>2.5068244867886946</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>802.23089449999998</v>
+        <v>802.23090051999998</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.16241270000000441</v>
+        <v>-0.1624076599999853</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.24262218554578219</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-0.2426146645640892</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>804.24073999999996</v>
+        <v>804.24075151</v>
       </c>
       <c r="C21" s="5">
-        <v>2.0098454999999831</v>
+        <v>2.0098509900000181</v>
       </c>
       <c r="D21" s="5">
-        <v>3.0481582618565373</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.0481666799364371</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>806.52634339999997</v>
+        <v>806.52636200999996</v>
       </c>
       <c r="C22" s="5">
-        <v>2.2856034000000136</v>
+        <v>2.2856104999999616</v>
       </c>
       <c r="D22" s="5">
-        <v>3.4641411135965638</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.4641519930086018</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>811.48663439999996</v>
+        <v>811.48663724999994</v>
       </c>
       <c r="C23" s="5">
-        <v>4.9602909999999838</v>
+        <v>4.9602752399999872</v>
       </c>
       <c r="D23" s="5">
-        <v>7.6350624961812219</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>7.6350372292548707</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>815.01330889999997</v>
+        <v>815.01333283999998</v>
       </c>
       <c r="C24" s="5">
-        <v>3.5266745000000128</v>
+        <v>3.5266955900000312</v>
       </c>
       <c r="D24" s="5">
-        <v>5.3416106127142315</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>5.3416433044522371</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>799.08037899999999</v>
+        <v>799.08040561999996</v>
       </c>
       <c r="C25" s="5">
-        <v>-15.932929899999976</v>
+        <v>-15.93292722000001</v>
       </c>
       <c r="D25" s="5">
-        <v>-21.094151395507676</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-21.094147665273823</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>825.60359960000005</v>
+        <v>825.60356655999999</v>
       </c>
       <c r="C26" s="5">
-        <v>26.523220600000059</v>
+        <v>26.523160940000025</v>
       </c>
       <c r="D26" s="5">
-        <v>47.969883012642626</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>47.969752800682627</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>823.5648625</v>
+        <v>823.56483939999998</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.0387371000000485</v>
+        <v>-2.0387271600000076</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.9233511455150296</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-2.9233372009427327</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>825.22175979999997</v>
+        <v>825.22174485000005</v>
       </c>
       <c r="C28" s="5">
-        <v>1.6568972999999687</v>
+        <v>1.6569054500000675</v>
       </c>
       <c r="D28" s="5">
-        <v>2.4411261381733329</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>2.4411383480708482</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>828.77553130000001</v>
+        <v>828.77552271000002</v>
       </c>
       <c r="C29" s="5">
-        <v>3.5537715000000389</v>
+        <v>3.5537778599999683</v>
       </c>
       <c r="D29" s="5">
-        <v>5.2919073185643484</v>
+        <v>5.2919171128023912</v>
       </c>
       <c r="E29" s="5">
-        <v>3.7603544117758902</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>3.7603546600644355</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>830.26363579999997</v>
+        <v>830.26363200000003</v>
       </c>
       <c r="C30" s="5">
-        <v>1.4881044999999631</v>
+        <v>1.4881092900000112</v>
       </c>
       <c r="D30" s="5">
-        <v>2.1760612406989344</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.1760683372298972</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>832.5430844</v>
+        <v>832.54308528000001</v>
       </c>
       <c r="C31" s="5">
-        <v>2.2794486000000234</v>
+        <v>2.2794532799999843</v>
       </c>
       <c r="D31" s="5">
-        <v>3.3447474983796743</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>3.3447544851401112</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>835.37613669999996</v>
+        <v>835.37614133</v>
       </c>
       <c r="C32" s="5">
-        <v>2.833052299999963</v>
+        <v>2.833056049999982</v>
       </c>
       <c r="D32" s="5">
-        <v>4.1607669729939012</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>4.1607725794404082</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>836.67947619999995</v>
+        <v>836.67948324999998</v>
       </c>
       <c r="C33" s="5">
-        <v>1.3033394999999928</v>
+        <v>1.3033419199999798</v>
       </c>
       <c r="D33" s="5">
-        <v>1.8883687581968012</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>1.8883722840465911</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>838.87612130000002</v>
+        <v>838.87613022999994</v>
       </c>
       <c r="C34" s="5">
-        <v>2.1966451000000689</v>
+        <v>2.1966469799999686</v>
       </c>
       <c r="D34" s="5">
-        <v>3.1964120303375143</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.1964147782875818</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>840.89474150000001</v>
+        <v>840.89474263</v>
       </c>
       <c r="C35" s="5">
-        <v>2.0186201999999867</v>
+        <v>2.0186124000000518</v>
       </c>
       <c r="D35" s="5">
-        <v>2.9261319087283466</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.9261204204581226</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>871.82502820000002</v>
+        <v>871.82505351999998</v>
       </c>
       <c r="C36" s="5">
-        <v>30.930286700000011</v>
+        <v>30.930310889999987</v>
       </c>
       <c r="D36" s="5">
-        <v>54.259653095854077</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>54.259704369397397</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>854.23429380000005</v>
+        <v>854.23431363999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-17.590734399999974</v>
+        <v>-17.590739880000001</v>
       </c>
       <c r="D37" s="5">
-        <v>-21.698147009746716</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-21.698152475572709</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>856.09434639999995</v>
+        <v>856.09432631000004</v>
       </c>
       <c r="C38" s="5">
-        <v>1.8600525999999036</v>
+        <v>1.8600126700000601</v>
       </c>
       <c r="D38" s="5">
-        <v>2.6444609440272604</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.6444034313037212</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>859.83485959999996</v>
+        <v>859.83484358999999</v>
       </c>
       <c r="C39" s="5">
-        <v>3.7405132000000094</v>
+        <v>3.7405172799999491</v>
       </c>
       <c r="D39" s="5">
-        <v>5.3709832675352009</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>5.3709893965674604</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>862.6094081</v>
+        <v>862.60939691999999</v>
       </c>
       <c r="C40" s="5">
-        <v>2.7745485000000372</v>
+        <v>2.7745533300000034</v>
       </c>
       <c r="D40" s="5">
-        <v>3.9416735863709418</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>3.9416806450667474</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>862.09744339999997</v>
+        <v>862.09743638999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.51196470000002137</v>
+        <v>-0.51196053000001029</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.70988810919540013</v>
+        <v>-0.70988235512260411</v>
       </c>
       <c r="E41" s="5">
-        <v>4.0206196782537562</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>4.0206199105689233</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>863.12756809999996</v>
+        <v>863.12756436999996</v>
       </c>
       <c r="C42" s="5">
-        <v>1.0301246999999876</v>
+        <v>1.0301279799999747</v>
       </c>
       <c r="D42" s="5">
-        <v>1.4433473192091428</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>1.4433519570020925</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>867.32618130000003</v>
+        <v>867.32618085000001</v>
       </c>
       <c r="C43" s="5">
-        <v>4.198613200000068</v>
+        <v>4.1986164800000552</v>
       </c>
       <c r="D43" s="5">
-        <v>5.9960346310623303</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.9960394678617801</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>868.24620049999999</v>
+        <v>868.24620209</v>
       </c>
       <c r="C44" s="5">
-        <v>0.92001919999995607</v>
+        <v>0.92002123999998275</v>
       </c>
       <c r="D44" s="5">
-        <v>1.2803567123448767</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.2803595685893843</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>872.17013329999997</v>
+        <v>872.17013485999996</v>
       </c>
       <c r="C45" s="5">
-        <v>3.9239327999999887</v>
+        <v>3.9239327699999649</v>
       </c>
       <c r="D45" s="5">
-        <v>5.560108725255275</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>5.5601086712474324</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>873.91168909999999</v>
+        <v>873.91168972000003</v>
       </c>
       <c r="C46" s="5">
-        <v>1.7415558000000146</v>
+        <v>1.7415548600000648</v>
       </c>
       <c r="D46" s="5">
-        <v>2.4226606440321152</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.4226593176323474</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>873.50601800000004</v>
+        <v>873.50602168</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.40567109999994955</v>
+        <v>-0.40566804000002321</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.55562178714108068</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-0.55561760635585156</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>900.86989370000003</v>
+        <v>900.86991847000002</v>
       </c>
       <c r="C48" s="5">
-        <v>27.363875699999994</v>
+        <v>27.363896790000013</v>
       </c>
       <c r="D48" s="5">
-        <v>44.795166367674064</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>44.795206822415999</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>885.66140600000006</v>
+        <v>885.66141651999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-15.208487699999978</v>
+        <v>-15.208501950000027</v>
       </c>
       <c r="D49" s="5">
-        <v>-18.479326339504077</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-18.47934161730932</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>887.01167280000004</v>
+        <v>887.01166257</v>
       </c>
       <c r="C50" s="5">
-        <v>1.3502667999999858</v>
+        <v>1.3502460500000097</v>
       </c>
       <c r="D50" s="5">
-        <v>1.8449219731281996</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.844893361347788</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>887.58516380000003</v>
+        <v>887.58515512999998</v>
       </c>
       <c r="C51" s="5">
-        <v>0.57349099999998998</v>
+        <v>0.57349255999997695</v>
       </c>
       <c r="D51" s="5">
-        <v>0.77861621623049881</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.77861835075740959</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>888.88070500000003</v>
+        <v>888.88069804999998</v>
       </c>
       <c r="C52" s="5">
-        <v>1.2955412000000024</v>
+        <v>1.2955429200000026</v>
       </c>
       <c r="D52" s="5">
-        <v>1.7656795684960702</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.7656819489027864</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>892.16023810000002</v>
+        <v>892.16023302999997</v>
       </c>
       <c r="C53" s="5">
-        <v>3.2795330999999805</v>
+        <v>3.279534979999994</v>
       </c>
       <c r="D53" s="5">
-        <v>4.5183669195292708</v>
+        <v>4.5183695985269612</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4871689888600343</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.4871692422479228</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>897.05536629999995</v>
+        <v>897.05536315999996</v>
       </c>
       <c r="C54" s="5">
-        <v>4.895128199999931</v>
+        <v>4.8951301299999841</v>
       </c>
       <c r="D54" s="5">
-        <v>6.7865654828347166</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>6.7865682795676063</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>897.5673051</v>
+        <v>897.56730392999998</v>
       </c>
       <c r="C55" s="5">
-        <v>0.51193880000005265</v>
+        <v>0.5119407700000238</v>
       </c>
       <c r="D55" s="5">
-        <v>0.68697930425662967</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.68698195854803856</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>901.91421779999996</v>
+        <v>901.91421723999997</v>
       </c>
       <c r="C56" s="5">
-        <v>4.3469126999999617</v>
+        <v>4.3469133099999908</v>
       </c>
       <c r="D56" s="5">
-        <v>5.9689190064390774</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>5.9689198744794281</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>901.96930499999996</v>
+        <v>901.96930341999996</v>
       </c>
       <c r="C57" s="5">
-        <v>5.5087200000002667E-2</v>
+        <v>5.5086179999989326E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>7.331833750461314E-2</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>7.3316979524529202E-2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>904.80395580000004</v>
+        <v>904.80395266000005</v>
       </c>
       <c r="C58" s="5">
-        <v>2.8346508000000767</v>
+        <v>2.8346492400000898</v>
       </c>
       <c r="D58" s="5">
-        <v>3.8371569132419792</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.8371547717347854</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>908.68904220000002</v>
+        <v>908.68904564000002</v>
       </c>
       <c r="C59" s="5">
-        <v>3.8850863999999774</v>
+        <v>3.8850929799999676</v>
       </c>
       <c r="D59" s="5">
-        <v>5.2760553451361769</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>5.2760645117819305</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>934.70674350000002</v>
+        <v>934.70676248999996</v>
       </c>
       <c r="C60" s="5">
-        <v>26.017701299999999</v>
+        <v>26.017716849999942</v>
       </c>
       <c r="D60" s="5">
-        <v>40.320466470234663</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>40.320494305651081</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>916.96311969999999</v>
+        <v>916.96312325999997</v>
       </c>
       <c r="C61" s="5">
-        <v>-17.743623800000023</v>
+        <v>-17.743639229999985</v>
       </c>
       <c r="D61" s="5">
-        <v>-20.545607254938602</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-20.545622924123506</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>916.18930699999999</v>
+        <v>916.18930588000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.77381270000000768</v>
+        <v>-0.77381737999996858</v>
       </c>
       <c r="D62" s="5">
-        <v>-1.0079767163537645</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-1.0079827804094776</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>919.48426889999996</v>
+        <v>919.48426557000005</v>
       </c>
       <c r="C63" s="5">
-        <v>3.2949618999999757</v>
+        <v>3.2949596900000415</v>
       </c>
       <c r="D63" s="5">
-        <v>4.4020476438917822</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>4.4020446381894729</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>921.06643689999999</v>
+        <v>921.06643268000005</v>
       </c>
       <c r="C64" s="5">
-        <v>1.5821680000000242</v>
+        <v>1.5821671100000003</v>
       </c>
       <c r="D64" s="5">
-        <v>2.0845090403132982</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>2.0845078642381276</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>921.55065249999996</v>
+        <v>921.55064876999995</v>
       </c>
       <c r="C65" s="5">
-        <v>0.48421559999997044</v>
+        <v>0.4842160899999044</v>
       </c>
       <c r="D65" s="5">
-        <v>0.63268155963258632</v>
+        <v>0.63268220463139624</v>
       </c>
       <c r="E65" s="5">
-        <v>3.2942977219643454</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.294297890882536</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>923.73962070000005</v>
+        <v>923.73961795000002</v>
       </c>
       <c r="C66" s="5">
-        <v>2.1889682000000903</v>
+        <v>2.1889691800000719</v>
       </c>
       <c r="D66" s="5">
-        <v>2.8879058892006038</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>2.8879072108939807</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>926.4325824</v>
+        <v>926.43258028000002</v>
       </c>
       <c r="C67" s="5">
-        <v>2.6929616999999553</v>
+        <v>2.6929623300000003</v>
       </c>
       <c r="D67" s="5">
-        <v>3.5549798968219415</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.5549807526188415</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>927.85555880000004</v>
+        <v>927.85555705000002</v>
       </c>
       <c r="C68" s="5">
-        <v>1.4229764000000387</v>
+        <v>1.4229767699999911</v>
       </c>
       <c r="D68" s="5">
-        <v>1.8588196775121357</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>1.8588201692194994</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>931.68665940000005</v>
+        <v>931.68665726999996</v>
       </c>
       <c r="C69" s="5">
-        <v>3.8311006000000134</v>
+        <v>3.8311002199999393</v>
       </c>
       <c r="D69" s="5">
-        <v>5.068863875851215</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>5.0688633713857234</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>933.67187969999998</v>
+        <v>933.67187727999999</v>
       </c>
       <c r="C70" s="5">
-        <v>1.9852202999999236</v>
+        <v>1.9852200100000346</v>
       </c>
       <c r="D70" s="5">
-        <v>2.5871166494819464</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>2.5871162731017083</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>936.46377099999995</v>
+        <v>936.46377311000003</v>
       </c>
       <c r="C71" s="5">
-        <v>2.7918912999999748</v>
+        <v>2.791895830000044</v>
       </c>
       <c r="D71" s="5">
-        <v>3.6478787891309983</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.647884815311131</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>961.87374680000005</v>
+        <v>961.87376283000003</v>
       </c>
       <c r="C72" s="5">
-        <v>25.409975800000097</v>
+        <v>25.409989719999999</v>
       </c>
       <c r="D72" s="5">
-        <v>37.887561233222542</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>37.887585080434015</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>941.16299939999999</v>
+        <v>941.16300049999995</v>
       </c>
       <c r="C73" s="5">
-        <v>-20.710747400000059</v>
+        <v>-20.71076233000008</v>
       </c>
       <c r="D73" s="5">
-        <v>-22.987488747470262</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-22.987503068674275</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>941.8434972</v>
+        <v>941.84349584999995</v>
       </c>
       <c r="C74" s="5">
-        <v>0.68049780000001192</v>
+        <v>0.68049535000000105</v>
       </c>
       <c r="D74" s="5">
-        <v>0.87110582928457969</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>0.8711026795329424</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>941.31204600000001</v>
+        <v>941.31204419999995</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.53145119999999224</v>
+        <v>-0.53145165000000816</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.6750229198292601</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-0.67502349058876643</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>942.8859933</v>
+        <v>942.88599094000006</v>
       </c>
       <c r="C76" s="5">
-        <v>1.5739472999999862</v>
+        <v>1.5739467400001104</v>
       </c>
       <c r="D76" s="5">
-        <v>2.0250495886140918</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.0250488653843268</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>944.89487120000001</v>
+        <v>944.89486883999996</v>
       </c>
       <c r="C77" s="5">
-        <v>2.0088779000000159</v>
+        <v>2.0088778999999022</v>
       </c>
       <c r="D77" s="5">
-        <v>2.5868486185857575</v>
+        <v>2.5868486251364953</v>
       </c>
       <c r="E77" s="5">
-        <v>2.5331454800310071</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.5331456389464435</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>943.36886719999995</v>
+        <v>943.36886542000002</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.5260040000000572</v>
+        <v>-1.5260034199999382</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.9208765310448794</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-1.9208758121903369</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>944.53102879999994</v>
+        <v>944.53102729</v>
       </c>
       <c r="C79" s="5">
-        <v>1.1621615999999904</v>
+        <v>1.1621618699999772</v>
       </c>
       <c r="D79" s="5">
-        <v>1.4883701250741455</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.4883704760344285</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>944.61226829999998</v>
+        <v>944.61226697999996</v>
       </c>
       <c r="C80" s="5">
-        <v>8.1239500000037879E-2</v>
+        <v>8.1239689999961229E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.1032613300904428</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.10326157187385832</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>945.71199449999995</v>
+        <v>945.71199330000002</v>
       </c>
       <c r="C81" s="5">
-        <v>1.0997261999999637</v>
+        <v>1.0997263200000589</v>
       </c>
       <c r="D81" s="5">
-        <v>1.4060312542896192</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>1.4060314106741023</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>948.25893970000004</v>
+        <v>948.2589385</v>
       </c>
       <c r="C82" s="5">
-        <v>2.5469452000000956</v>
+        <v>2.5469451999999819</v>
       </c>
       <c r="D82" s="5">
-        <v>3.2800837607255717</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.2800837649491488</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>949.80954459999998</v>
+        <v>949.80954349000001</v>
       </c>
       <c r="C83" s="5">
-        <v>1.5506048999999393</v>
+        <v>1.5506049900000107</v>
       </c>
       <c r="D83" s="5">
-        <v>1.9799994565232293</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.979999575009983</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>972.56515260000003</v>
+        <v>972.56516524000006</v>
       </c>
       <c r="C84" s="5">
-        <v>22.755608000000052</v>
+        <v>22.755621750000046</v>
       </c>
       <c r="D84" s="5">
-        <v>32.857507668207298</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>32.857530251669132</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>953.27250119999997</v>
+        <v>953.27250188000005</v>
       </c>
       <c r="C85" s="5">
-        <v>-19.292651400000068</v>
+        <v>-19.292663360000006</v>
       </c>
       <c r="D85" s="5">
-        <v>-21.371438945534894</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-21.371450535282875</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>953.52998279999997</v>
+        <v>953.52998163999996</v>
       </c>
       <c r="C86" s="5">
-        <v>0.25748160000000553</v>
+        <v>0.25747975999991013</v>
       </c>
       <c r="D86" s="5">
-        <v>0.32460533591718299</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.32460301256236335</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>956.79900829999997</v>
+        <v>956.79900694000003</v>
       </c>
       <c r="C87" s="5">
-        <v>3.2690254999999979</v>
+        <v>3.2690253000000666</v>
       </c>
       <c r="D87" s="5">
-        <v>4.1924752447919822</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>4.1924749886362411</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>957.7837892</v>
+        <v>957.78378771999996</v>
       </c>
       <c r="C88" s="5">
-        <v>0.98478090000003249</v>
+        <v>0.98478077999993729</v>
       </c>
       <c r="D88" s="5">
-        <v>1.2421101080924979</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.2421099576533923</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>959.1650674</v>
+        <v>959.16506579999998</v>
       </c>
       <c r="C89" s="5">
-        <v>1.381278199999997</v>
+        <v>1.3812780800000155</v>
       </c>
       <c r="D89" s="5">
-        <v>1.7443859803407236</v>
+        <v>1.7443858303080262</v>
       </c>
       <c r="E89" s="5">
-        <v>1.5102416824293918</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.5102417666336576</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>958.83593299999995</v>
+        <v>958.83593167000004</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.32913440000004357</v>
+        <v>-0.32913412999994307</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.41099987068768939</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-0.4109995348509532</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>960.11582750000002</v>
+        <v>960.11582663000002</v>
       </c>
       <c r="C91" s="5">
-        <v>1.2798945000000685</v>
+        <v>1.2798949599999787</v>
       </c>
       <c r="D91" s="5">
-        <v>1.613622816157978</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>1.6136234026204344</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>962.88945550000005</v>
+        <v>962.88945468999998</v>
       </c>
       <c r="C92" s="5">
-        <v>2.7736280000000306</v>
+        <v>2.7736280599999645</v>
       </c>
       <c r="D92" s="5">
-        <v>3.5222304898199663</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.522230570471141</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>966.03731949999997</v>
+        <v>966.03731878999997</v>
       </c>
       <c r="C93" s="5">
-        <v>3.1478639999999132</v>
+        <v>3.1478640999999925</v>
       </c>
       <c r="D93" s="5">
-        <v>3.9943346258243917</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>3.9943347584257882</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>967.16763990000004</v>
+        <v>967.16763929000001</v>
       </c>
       <c r="C94" s="5">
-        <v>1.1303204000000733</v>
+        <v>1.1303205000000389</v>
       </c>
       <c r="D94" s="5">
-        <v>1.4131414578145263</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>1.4131415846867945</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>971.74158150000005</v>
+        <v>971.74158087000001</v>
       </c>
       <c r="C95" s="5">
-        <v>4.5739416000000119</v>
+        <v>4.5739415799999961</v>
       </c>
       <c r="D95" s="5">
-        <v>5.8250192882649099</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.8250192658984457</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>990.62716750000004</v>
+        <v>990.62717567000004</v>
       </c>
       <c r="C96" s="5">
-        <v>18.885585999999989</v>
+        <v>18.885594800000035</v>
       </c>
       <c r="D96" s="5">
-        <v>25.983412240237989</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>25.983425688647287</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>980.2957116</v>
+        <v>980.29571195999995</v>
       </c>
       <c r="C97" s="5">
-        <v>-10.331455900000037</v>
+        <v>-10.331463710000094</v>
       </c>
       <c r="D97" s="5">
-        <v>-11.821557483600643</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-11.821565821822045</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>977.40613440000004</v>
+        <v>977.40613365000002</v>
       </c>
       <c r="C98" s="5">
-        <v>-2.8895771999999624</v>
+        <v>-2.8895783099999335</v>
       </c>
       <c r="D98" s="5">
-        <v>-3.4804048235399621</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-3.4804061376425333</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>978.32816660000003</v>
+        <v>978.32816547000004</v>
       </c>
       <c r="C99" s="5">
-        <v>0.92203219999998964</v>
+        <v>0.92203182000002926</v>
       </c>
       <c r="D99" s="5">
-        <v>1.1379070996065277</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>1.1379066290791773</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>980.46477049999999</v>
+        <v>980.46476937</v>
       </c>
       <c r="C100" s="5">
         <v>2.1366038999999546</v>
       </c>
       <c r="D100" s="5">
-        <v>2.652429928888278</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.6524299319886868</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>980.85947090000002</v>
+        <v>980.85946980000006</v>
       </c>
       <c r="C101" s="5">
-        <v>0.39470040000003337</v>
+        <v>0.39470043000005717</v>
       </c>
       <c r="D101" s="5">
-        <v>0.48414853103475597</v>
+        <v>0.48414856847431853</v>
       </c>
       <c r="E101" s="5">
-        <v>2.2618008346370289</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>2.2618008905386455</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>984.42615460000002</v>
+        <v>984.42615381999997</v>
       </c>
       <c r="C102" s="5">
-        <v>3.5666836999999987</v>
+        <v>3.5666840199999115</v>
       </c>
       <c r="D102" s="5">
-        <v>4.4518763184297372</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>4.4518767309632112</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>985.98595160000002</v>
+        <v>985.98595118000003</v>
       </c>
       <c r="C103" s="5">
-        <v>1.5597970000000032</v>
+        <v>1.5597973600000614</v>
       </c>
       <c r="D103" s="5">
-        <v>1.918025506346277</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.9180259544229861</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>987.9757472</v>
+        <v>987.97574679000002</v>
       </c>
       <c r="C104" s="5">
-        <v>1.9897955999999795</v>
+        <v>1.9897956099999874</v>
       </c>
       <c r="D104" s="5">
-        <v>2.4487534645873721</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.4487534780856635</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>991.53691349999997</v>
+        <v>991.53691306999997</v>
       </c>
       <c r="C105" s="5">
-        <v>3.561166299999968</v>
+        <v>3.5611662799999522</v>
       </c>
       <c r="D105" s="5">
-        <v>4.4121984180405471</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>4.4121983946350918</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>993.99846809999997</v>
+        <v>993.99846782999998</v>
       </c>
       <c r="C106" s="5">
-        <v>2.4615545999999995</v>
+        <v>2.4615547600000127</v>
       </c>
       <c r="D106" s="5">
-        <v>3.0200928514884984</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.0200930518090141</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>993.30003629999999</v>
+        <v>993.30003601999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.69843179999998029</v>
+        <v>-0.69843180999998822</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.83992762180433722</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.83992763401108395</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>993.78317790000006</v>
+        <v>993.78318247000004</v>
       </c>
       <c r="C108" s="5">
-        <v>0.48314160000006723</v>
+        <v>0.4831464500000493</v>
       </c>
       <c r="D108" s="5">
-        <v>0.58524455670769804</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>0.58525044755570743</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>994.48780260000001</v>
+        <v>994.48780268999997</v>
       </c>
       <c r="C109" s="5">
-        <v>0.70462469999995392</v>
+        <v>0.7046202199999243</v>
       </c>
       <c r="D109" s="5">
-        <v>0.85416501007400392</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>0.85415955415848455</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1008.685883</v>
+        <v>1008.6858832</v>
       </c>
       <c r="C110" s="5">
-        <v>14.198080399999981</v>
+        <v>14.198080510000068</v>
       </c>
       <c r="D110" s="5">
-        <v>18.543510014330455</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>18.54351016764868</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1004.997029</v>
+        <v>1004.9970282</v>
       </c>
       <c r="C111" s="5">
-        <v>-3.6888539999999921</v>
+        <v>-3.6888549999999896</v>
       </c>
       <c r="D111" s="5">
-        <v>-4.301303605943585</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-4.3013047477822859</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1008.326744</v>
+        <v>1008.3267429</v>
       </c>
       <c r="C112" s="5">
-        <v>3.3297149999999647</v>
+        <v>3.3297146999999541</v>
       </c>
       <c r="D112" s="5">
-        <v>4.049045314726496</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.0490449465251377</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1010.964258</v>
+        <v>1010.964257</v>
       </c>
       <c r="C113" s="5">
-        <v>2.6375140000000101</v>
+        <v>2.6375140999999758</v>
       </c>
       <c r="D113" s="5">
-        <v>3.1844338157943186</v>
+        <v>3.1844339417967937</v>
       </c>
       <c r="E113" s="5">
-        <v>3.0692253062894803</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.0692253199266606</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1013.7465089999999</v>
+        <v>1013.7465089</v>
       </c>
       <c r="C114" s="5">
-        <v>2.7822509999999738</v>
+        <v>2.7822519000000057</v>
       </c>
       <c r="D114" s="5">
-        <v>3.3529411543582688</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>3.3529422588011171</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1014.73358</v>
+        <v>1014.7335797</v>
       </c>
       <c r="C115" s="5">
-        <v>0.98707100000001446</v>
+        <v>0.98707079999996949</v>
       </c>
       <c r="D115" s="5">
-        <v>1.1747010375523947</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>1.1747007983751168</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1015.8814</v>
+        <v>1015.8813997</v>
       </c>
       <c r="C116" s="5">
         <v>1.1478200000000243</v>
       </c>
       <c r="D116" s="5">
-        <v>1.3658615464478663</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.3658615468541635</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1015.672418</v>
+        <v>1015.6724174</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.20898199999999179</v>
+        <v>-0.2089823000000024</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.24657883853335116</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-0.24657919217698776</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1018.444764</v>
+        <v>1018.4447639</v>
       </c>
       <c r="C118" s="5">
-        <v>2.7723459999999704</v>
+        <v>2.772346500000026</v>
       </c>
       <c r="D118" s="5">
-        <v>3.325104209179508</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>3.3251048198962074</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1020.245246</v>
+        <v>1020.2452452</v>
       </c>
       <c r="C119" s="5">
-        <v>1.8004819999999881</v>
+        <v>1.8004813000000013</v>
       </c>
       <c r="D119" s="5">
-        <v>2.1421983164310321</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.1421974756744788</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1024.4122649999999</v>
+        <v>1024.412268</v>
       </c>
       <c r="C120" s="5">
-        <v>4.167018999999982</v>
+        <v>4.1670228000000407</v>
       </c>
       <c r="D120" s="5">
-        <v>5.0128092721039685</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>5.0128139505930092</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1028.0700569999999</v>
+        <v>1028.0700568</v>
       </c>
       <c r="C121" s="5">
-        <v>3.6577919999999722</v>
+        <v>3.6577887999999348</v>
       </c>
       <c r="D121" s="5">
-        <v>4.3699053442857849</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>4.3699014328592911</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1039.520399</v>
+        <v>1039.5203998</v>
       </c>
       <c r="C122" s="5">
-        <v>11.450342000000092</v>
+        <v>11.450342999999975</v>
       </c>
       <c r="D122" s="5">
-        <v>14.215138214942581</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>14.21513953635456</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1032.198562</v>
+        <v>1032.1985618000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-7.3218369999999595</v>
+        <v>-7.3218379999998433</v>
       </c>
       <c r="D123" s="5">
-        <v>-8.1323085703433726</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-8.1323096323486119</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1032.6009859999999</v>
+        <v>1032.6009853</v>
       </c>
       <c r="C124" s="5">
-        <v>0.40242399999988265</v>
+        <v>0.40242349999994076</v>
       </c>
       <c r="D124" s="5">
-        <v>0.46884936746984796</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>0.46884878377979611</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1035.898447</v>
+        <v>1035.8984469</v>
       </c>
       <c r="C125" s="5">
-        <v>3.2974610000001121</v>
+        <v>3.297461599999906</v>
       </c>
       <c r="D125" s="5">
-        <v>3.9000505670110597</v>
+        <v>3.9000512918572428</v>
       </c>
       <c r="E125" s="5">
-        <v>2.4663769072635233</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.4663769987270712</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1038.9723630000001</v>
+        <v>1038.9723621000001</v>
       </c>
       <c r="C126" s="5">
-        <v>3.0739160000000538</v>
+        <v>3.0739152000001013</v>
       </c>
       <c r="D126" s="5">
-        <v>3.619563922882163</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.6195629658029471</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1039.9014259999999</v>
+        <v>1039.9014256</v>
       </c>
       <c r="C127" s="5">
-        <v>0.92906299999981456</v>
+        <v>0.92906349999998383</v>
       </c>
       <c r="D127" s="5">
-        <v>1.0783493077600959</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.0783498918986112</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1041.5817830000001</v>
+        <v>1041.5817823</v>
       </c>
       <c r="C128" s="5">
-        <v>1.6803570000001855</v>
+        <v>1.6803566999999475</v>
       </c>
       <c r="D128" s="5">
-        <v>1.9563834831176852</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>1.9563831314867164</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1042.278386</v>
+        <v>1042.2783856000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.69660299999986819</v>
+        <v>0.69660330000010617</v>
       </c>
       <c r="D129" s="5">
-        <v>0.80551072388521661</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>0.80551107260831145</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1043.4910709999999</v>
+        <v>1043.4910706999999</v>
       </c>
       <c r="C130" s="5">
-        <v>1.2126849999999649</v>
+        <v>1.2126850999998169</v>
       </c>
       <c r="D130" s="5">
-        <v>1.4051624924990458</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>1.4051626096560632</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1043.2070819999999</v>
+        <v>1043.2070811999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.28398900000001959</v>
+        <v>-0.28398949999996148</v>
       </c>
       <c r="D131" s="5">
-        <v>-0.32609494082622703</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-0.32609551419372496</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1041.4510700000001</v>
+        <v>1041.451073</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.7560119999998278</v>
+        <v>-1.7560081999999966</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.0013425743150459</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-2.001338284958476</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1054.42445</v>
+        <v>1054.4244490000001</v>
       </c>
       <c r="C133" s="5">
-        <v>12.973379999999906</v>
+        <v>12.973376000000144</v>
       </c>
       <c r="D133" s="5">
-        <v>16.016341814237165</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>16.016336483545391</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1062.4640999999999</v>
+        <v>1062.4641008000001</v>
       </c>
       <c r="C134" s="5">
-        <v>8.0396499999999378</v>
+        <v>8.0396518000000015</v>
       </c>
       <c r="D134" s="5">
-        <v>9.5432343553806476</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>9.543236591838955</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1054.5471580000001</v>
+        <v>1054.5471579</v>
       </c>
       <c r="C135" s="5">
-        <v>-7.9169419999998354</v>
+        <v>-7.9169429000000946</v>
       </c>
       <c r="D135" s="5">
-        <v>-8.5842779124750912</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-8.5842788424957295</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1056.976451</v>
+        <v>1056.9764508999999</v>
       </c>
       <c r="C136" s="5">
         <v>2.429292999999916</v>
       </c>
       <c r="D136" s="5">
-        <v>2.7996582579180584</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.7996582581867102</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1059.6808229999999</v>
+        <v>1059.6808231</v>
       </c>
       <c r="C137" s="5">
-        <v>2.7043719999999212</v>
+        <v>2.7043722000000798</v>
       </c>
       <c r="D137" s="5">
-        <v>3.1138878075790855</v>
+        <v>3.1138880414136594</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2958211848733256</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.2958212044018822</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1060.9303500000001</v>
+        <v>1060.9303497000001</v>
       </c>
       <c r="C138" s="5">
-        <v>1.249527000000171</v>
+        <v>1.2495266000000811</v>
       </c>
       <c r="D138" s="5">
-        <v>1.4241977686448415</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.4241973096328131</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1061.4050810000001</v>
+        <v>1061.4050811</v>
       </c>
       <c r="C139" s="5">
-        <v>0.47473100000001978</v>
+        <v>0.47473139999988234</v>
       </c>
       <c r="D139" s="5">
-        <v>0.53828350461719854</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>0.53828395943451568</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1063.8450929999999</v>
+        <v>1063.8450932000001</v>
       </c>
       <c r="C140" s="5">
-        <v>2.4400119999997969</v>
+        <v>2.4400121000001036</v>
       </c>
       <c r="D140" s="5">
-        <v>2.7937688327636101</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.7937689484470285</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1066.2438549999999</v>
       </c>
       <c r="C141" s="5">
-        <v>2.3987620000000334</v>
+        <v>2.3987617999998747</v>
       </c>
       <c r="D141" s="5">
-        <v>2.7395734197496191</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>2.7395731879723773</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1068.2400660000001</v>
+        <v>1068.2400654</v>
       </c>
       <c r="C142" s="5">
-        <v>1.9962110000001303</v>
+        <v>1.9962104000001091</v>
       </c>
       <c r="D142" s="5">
-        <v>2.2699065128516382</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>2.2699058235466252</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1072.1957930000001</v>
+        <v>1072.1957921999999</v>
       </c>
       <c r="C143" s="5">
-        <v>3.9557270000000244</v>
+        <v>3.9557267999998658</v>
       </c>
       <c r="D143" s="5">
-        <v>4.5352668410133079</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>4.5352666096210914</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1066.5119030000001</v>
+        <v>1066.5119056999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-5.6838900000000194</v>
+        <v>-5.6838864999999714</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.1791645456865325</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-6.1791608554318085</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1075.3382079999999</v>
+        <v>1075.3382073</v>
       </c>
       <c r="C145" s="5">
-        <v>8.8263049999998202</v>
+        <v>8.8263016000000789</v>
       </c>
       <c r="D145" s="5">
-        <v>10.395772464904617</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>10.395768248790738</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1088.765118</v>
+        <v>1088.7651185</v>
       </c>
       <c r="C146" s="5">
-        <v>13.426910000000134</v>
+        <v>13.42691119999995</v>
       </c>
       <c r="D146" s="5">
-        <v>16.056496637412799</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>16.056498183554989</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1083.5795989999999</v>
+        <v>1083.5795983999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.185519000000113</v>
+        <v>-5.1855201000000761</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.5679416118494256</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-5.5679427597158266</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1086.995987</v>
+        <v>1086.9959867</v>
       </c>
       <c r="C148" s="5">
-        <v>3.4163880000000972</v>
+        <v>3.4163883000001078</v>
       </c>
       <c r="D148" s="5">
-        <v>3.8497490552659386</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>3.849749401372704</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1089.9058540000001</v>
+        <v>1089.9058533</v>
       </c>
       <c r="C149" s="5">
-        <v>2.9098670000000766</v>
+        <v>2.9098665999999866</v>
       </c>
       <c r="D149" s="5">
-        <v>3.2600982107852561</v>
+        <v>3.2600977569356981</v>
       </c>
       <c r="E149" s="5">
-        <v>2.8522768690323108</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.8522767932686932</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1091.5710369999999</v>
+        <v>1091.5710371</v>
       </c>
       <c r="C150" s="5">
-        <v>1.6651829999998427</v>
+        <v>1.6651838000000225</v>
       </c>
       <c r="D150" s="5">
-        <v>1.8488720744994636</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.8488729714237762</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1095.8204370000001</v>
+        <v>1095.8204369</v>
       </c>
       <c r="C151" s="5">
-        <v>4.2494000000001506</v>
+        <v>4.249399799999992</v>
       </c>
       <c r="D151" s="5">
-        <v>4.7728366827694435</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>4.7728364528554446</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1098.7684220000001</v>
+        <v>1098.7684222</v>
       </c>
       <c r="C152" s="5">
-        <v>2.947985000000017</v>
+        <v>2.9479853000000276</v>
       </c>
       <c r="D152" s="5">
-        <v>3.2764462873856814</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>3.2764466260633895</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1100.359332</v>
+        <v>1100.3593321000001</v>
       </c>
       <c r="C153" s="5">
-        <v>1.5909099999998944</v>
+        <v>1.5909099000000424</v>
       </c>
       <c r="D153" s="5">
-        <v>1.7513868847966574</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>1.7513867735103217</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1102.5227620000001</v>
+        <v>1102.5227620999999</v>
       </c>
       <c r="C154" s="5">
-        <v>2.1634300000000621</v>
+        <v>2.1634299999998348</v>
       </c>
       <c r="D154" s="5">
-        <v>2.3850156313659054</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.3850156311467252</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1102.1951979999999</v>
+        <v>1102.1951977000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.32756400000016583</v>
+        <v>-0.32756439999980103</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.35594287326504714</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-0.35594330717686473</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1097.087505</v>
+        <v>1097.0875076</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.1076929999999265</v>
+        <v>-5.1076901000001271</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.4213630685019503</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.4213600698728719</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1103.041819</v>
+        <v>1103.0418181</v>
       </c>
       <c r="C157" s="5">
-        <v>5.9543140000000676</v>
+        <v>5.9543105000000196</v>
       </c>
       <c r="D157" s="5">
-        <v>6.7108328246784366</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.7108287451189463</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1109.9337849999999</v>
+        <v>1109.9337848</v>
       </c>
       <c r="C158" s="5">
-        <v>6.8919659999999112</v>
+        <v>6.8919667000000118</v>
       </c>
       <c r="D158" s="5">
-        <v>7.7608769005960587</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>7.7608777226838344</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1116.2953050000001</v>
+        <v>1116.2953051</v>
       </c>
       <c r="C159" s="5">
-        <v>6.3615200000001551</v>
+        <v>6.3615202999999383</v>
       </c>
       <c r="D159" s="5">
-        <v>7.0987312886978682</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>7.0987316354057306</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1118.842637</v>
+        <v>1118.8426367</v>
       </c>
       <c r="C160" s="5">
-        <v>2.5473319999998694</v>
+        <v>2.5473316000000068</v>
       </c>
       <c r="D160" s="5">
-        <v>2.7729730468237124</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>2.7729726056609838</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1119.68427</v>
+        <v>1119.6842701</v>
       </c>
       <c r="C161" s="5">
-        <v>0.84163300000000163</v>
+        <v>0.84163340000009157</v>
       </c>
       <c r="D161" s="5">
-        <v>0.90642648207277521</v>
+        <v>0.90642691489499772</v>
       </c>
       <c r="E161" s="5">
-        <v>2.7322007575894647</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>2.7322008327450797</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1118.5573449999999</v>
+        <v>1118.5573446000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1269250000000284</v>
+        <v>-1.1269254999999703</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.2010968542067624</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-1.2010973840625105</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1120.9224549999999</v>
+        <v>1120.9224546</v>
       </c>
       <c r="C163" s="5">
         <v>2.3651099999999587</v>
       </c>
       <c r="D163" s="5">
-        <v>2.5670310122694051</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>2.5670310131982843</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1120.5367659999999</v>
+        <v>1120.5367663</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.38568899999995665</v>
+        <v>-0.38568830000008347</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.41211764939140805</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.41211690298710302</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1123.9462880000001</v>
+        <v>1123.9462874000001</v>
       </c>
       <c r="C165" s="5">
-        <v>3.4095220000001518</v>
+        <v>3.40952110000012</v>
       </c>
       <c r="D165" s="5">
-        <v>3.7130386774675728</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>3.7130376798779618</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1125.1895689999999</v>
+        <v>1125.1895688</v>
       </c>
       <c r="C166" s="5">
-        <v>1.2432809999997971</v>
+        <v>1.2432813999998871</v>
       </c>
       <c r="D166" s="5">
-        <v>1.3355154566695004</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>1.335515889678951</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1131.0202870000001</v>
+        <v>1131.0202863</v>
       </c>
       <c r="C167" s="5">
-        <v>5.8307180000001608</v>
+        <v>5.8307174999999916</v>
       </c>
       <c r="D167" s="5">
-        <v>6.3987117781371561</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>6.3987112148676806</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1124.4803569999999</v>
+        <v>1124.480358</v>
       </c>
       <c r="C168" s="5">
-        <v>-6.5399300000001404</v>
+        <v>-6.5399282999999286</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.7223187531205264</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-6.7223170649324704</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1124.342697</v>
+        <v>1124.3426962000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.13765999999986889</v>
+        <v>-0.13766179999993255</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.14680631637680186</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-0.14680823454856773</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1124.873709</v>
+        <v>1124.8737088</v>
       </c>
       <c r="C170" s="5">
-        <v>0.53101199999991877</v>
+        <v>0.53101259999993999</v>
       </c>
       <c r="D170" s="5">
-        <v>0.56821841180174637</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.56821905591586397</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1122.214193</v>
+        <v>1122.2141933</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.6595159999999396</v>
+        <v>-2.6595154999999977</v>
       </c>
       <c r="D171" s="5">
-        <v>-2.8005319685172281</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-2.8005314493247613</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1123.642024</v>
+        <v>1123.6420238999999</v>
       </c>
       <c r="C172" s="5">
-        <v>1.4278309999999692</v>
+        <v>1.4278305999998793</v>
       </c>
       <c r="D172" s="5">
-        <v>1.5375302503814581</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>1.5375298162171092</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1124.0528200000001</v>
+        <v>1124.0528194999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.41079600000011851</v>
+        <v>0.41079560000002857</v>
       </c>
       <c r="D173" s="5">
-        <v>0.4395951864966996</v>
+        <v>0.43959475763239997</v>
       </c>
       <c r="E173" s="5">
-        <v>0.39015909368809165</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.39015904006669544</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1127.9770329999999</v>
+        <v>1127.9770329</v>
       </c>
       <c r="C174" s="5">
-        <v>3.9242129999997815</v>
+        <v>3.9242134000000988</v>
       </c>
       <c r="D174" s="5">
-        <v>4.2707385285884136</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.270738974239352</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1128.480194</v>
+        <v>1128.4801943</v>
       </c>
       <c r="C175" s="5">
-        <v>0.50316100000009101</v>
+        <v>0.50316139999995357</v>
       </c>
       <c r="D175" s="5">
-        <v>0.53660379328406282</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.53660422096510896</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1130.553447</v>
+        <v>1130.5534467</v>
       </c>
       <c r="C176" s="5">
-        <v>2.0732530000000224</v>
+        <v>2.0732524000000012</v>
       </c>
       <c r="D176" s="5">
-        <v>2.2270639644544898</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.2270633128170125</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1130.7026760000001</v>
+        <v>1130.7026761</v>
       </c>
       <c r="C177" s="5">
-        <v>0.14922900000010486</v>
+        <v>0.14922939999996743</v>
       </c>
       <c r="D177" s="5">
-        <v>0.15851073867008125</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>0.15851116389962172</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1132.3777600000001</v>
+        <v>1132.3777599</v>
       </c>
       <c r="C178" s="5">
-        <v>1.6750839999999698</v>
+        <v>1.6750838000000385</v>
       </c>
       <c r="D178" s="5">
-        <v>1.792301625780035</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.7923014098781609</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1133.553641</v>
+        <v>1133.5536413</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1758809999998903</v>
+        <v>1.1758813999999802</v>
       </c>
       <c r="D179" s="5">
-        <v>1.253242669677368</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.253243098542578</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1134.9581430000001</v>
+        <v>1134.9581432</v>
       </c>
       <c r="C180" s="5">
-        <v>1.4045020000000932</v>
+        <v>1.4045019000000138</v>
       </c>
       <c r="D180" s="5">
-        <v>1.4970049223801185</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>1.4970048146673909</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1137.5930880000001</v>
+        <v>1137.5930882</v>
       </c>
       <c r="C181" s="5">
         <v>2.6349450000000161</v>
       </c>
       <c r="D181" s="5">
-        <v>2.8217979753851541</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.8217979748816679</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1139.7341899999999</v>
+        <v>1139.7341902000001</v>
       </c>
       <c r="C182" s="5">
-        <v>2.1411019999998189</v>
+        <v>2.1411020000000462</v>
       </c>
       <c r="D182" s="5">
-        <v>2.2820874541187974</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.2820874537134772</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1139.1291430000001</v>
+        <v>1139.1291426</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.60504699999978584</v>
+        <v>-0.60504760000003444</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.63518339409727176</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-0.63518402203347479</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1139.4210399999999</v>
+        <v>1139.4210398</v>
       </c>
       <c r="C184" s="5">
-        <v>0.29189699999983532</v>
+        <v>0.29189719999999397</v>
       </c>
       <c r="D184" s="5">
-        <v>0.3079286371281631</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.30792884851846836</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1141.0356810000001</v>
+        <v>1141.0356807000001</v>
       </c>
       <c r="C185" s="5">
-        <v>1.6146410000001197</v>
+        <v>1.6146409000000403</v>
       </c>
       <c r="D185" s="5">
-        <v>1.7138019202449506</v>
+        <v>1.7138018135781863</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5108596942979835</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.5108597127628132</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1141.519448</v>
+        <v>1141.5194484000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.48376699999994344</v>
+        <v>0.48376770000004399</v>
       </c>
       <c r="D186" s="5">
-        <v>0.50995425319664278</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>0.50995499294486102</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1144.2330509999999</v>
+        <v>1144.2330509000001</v>
       </c>
       <c r="C187" s="5">
-        <v>2.7136029999999209</v>
+        <v>2.713602499999979</v>
       </c>
       <c r="D187" s="5">
-        <v>2.8902158780560905</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>2.8902153375060413</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1145.304097</v>
+        <v>1145.3040963999999</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0710460000000239</v>
+        <v>1.0710454999998547</v>
       </c>
       <c r="D188" s="5">
-        <v>1.1290467901839074</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.1290462604897078</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1147.998924</v>
+        <v>1147.9989235</v>
       </c>
       <c r="C189" s="5">
-        <v>2.6948270000000321</v>
+        <v>2.6948271000001114</v>
       </c>
       <c r="D189" s="5">
-        <v>2.8603506803810852</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.8603507894187974</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1149.931585</v>
+        <v>1149.9315853000001</v>
       </c>
       <c r="C190" s="5">
-        <v>1.9326610000000528</v>
+        <v>1.9326618000000053</v>
       </c>
       <c r="D190" s="5">
-        <v>2.0390160280866265</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.0390168808375631</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1153.7487410000001</v>
+        <v>1153.7487415000001</v>
       </c>
       <c r="C191" s="5">
-        <v>3.8171560000000682</v>
+        <v>3.8171561999999994</v>
       </c>
       <c r="D191" s="5">
-        <v>4.0568913406236806</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>4.0568915560024399</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1155.6467769999999</v>
+        <v>1155.6467771</v>
       </c>
       <c r="C192" s="5">
-        <v>1.89803599999982</v>
+        <v>1.8980355999999574</v>
       </c>
       <c r="D192" s="5">
-        <v>1.9920844281447581</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>1.9920840036477649</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1159.205103</v>
       </c>
       <c r="C193" s="5">
-        <v>3.5583260000000791</v>
+        <v>3.5583258999999998</v>
       </c>
       <c r="D193" s="5">
-        <v>3.7581124445778213</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.7581123368374492</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1161.624955</v>
+        <v>1161.6249548999999</v>
       </c>
       <c r="C194" s="5">
-        <v>2.4198519999999917</v>
+        <v>2.4198518999999123</v>
       </c>
       <c r="D194" s="5">
-        <v>2.5339736191241968</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>2.5339735132028363</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1158.2607439999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-3.3642110000000685</v>
+        <v>-3.3642108999999891</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.4205231067854003</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-3.4205230070153414</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1159.1415750000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.88083100000017112</v>
       </c>
       <c r="D196" s="5">
         <v>0.91639939859176067</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1156.996766</v>
+        <v>1156.9967661000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-2.144809000000123</v>
+        <v>-2.1448089000000436</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.1979530113859003</v>
+        <v>-2.1979529099487194</v>
       </c>
       <c r="E197" s="5">
-        <v>1.3988243545558277</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.3988243899794917</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1162.8217340000001</v>
+        <v>1162.8217331999999</v>
       </c>
       <c r="C198" s="5">
-        <v>5.8249680000001263</v>
+        <v>5.8249670999998671</v>
       </c>
       <c r="D198" s="5">
-        <v>6.2115985258838657</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.2115975388646882</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1162.8133399999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-8.3940000001803128E-3</v>
+        <v>-8.3932000000004336E-3</v>
       </c>
       <c r="D199" s="5">
-        <v>-8.6620328804021263E-3</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-8.6612073736835882E-3</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1161.609453</v>
+        <v>1161.6094525000001</v>
       </c>
       <c r="C200" s="5">
-        <v>-1.2038869999998951</v>
+        <v>-1.203887499999837</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.2353370557079302</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-1.2353375658518018</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1162.4354080000001</v>
+        <v>1162.4354079</v>
       </c>
       <c r="C201" s="5">
-        <v>0.82595500000002176</v>
+        <v>0.82595539999988432</v>
       </c>
       <c r="D201" s="5">
-        <v>0.85659712338137517</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>0.85659754021480961</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1162.115941</v>
+        <v>1162.1159407</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.31946700000003148</v>
+        <v>-0.31946719999996276</v>
       </c>
       <c r="D202" s="5">
-        <v>-0.32929267553840624</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-0.32929288140637336</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1161.7101359999999</v>
+        <v>1161.7101359000001</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.40580500000010034</v>
+        <v>-0.40580479999994168</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.41823007264945034</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-0.41822986702910736</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1161.640363</v>
+        <v>1161.6403627</v>
       </c>
       <c r="C204" s="5">
-        <v>-6.9772999999941021E-2</v>
+        <v>-6.9773200000099678E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.2048908700450554E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-7.2049115162331479E-2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1174.9918970000001</v>
       </c>
       <c r="C205" s="5">
-        <v>13.351534000000129</v>
+        <v>13.351534300000139</v>
       </c>
       <c r="D205" s="5">
-        <v>14.69860430693406</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>14.698604662392478</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1176.742847</v>
+        <v>1176.7428471999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.7509499999998752</v>
+        <v>1.7509501999998065</v>
       </c>
       <c r="D206" s="5">
-        <v>1.8029458432503365</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>1.8029460508801831</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1174.9393809999999</v>
+        <v>1174.9393806999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.8034660000000713</v>
+        <v>-1.8034665000000132</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.8236863158466066</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-1.8236868168908793</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1174.901572</v>
+        <v>1174.9015715</v>
       </c>
       <c r="C208" s="5">
-        <v>-3.7808999999924708E-2</v>
+        <v>-3.7809199999855991E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-3.8608605289391917E-2</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-3.8608809492757246E-2</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1177.35466</v>
+        <v>1177.3546593999999</v>
       </c>
       <c r="C209" s="5">
-        <v>2.4530879999999797</v>
+        <v>2.4530878999999004</v>
       </c>
       <c r="D209" s="5">
-        <v>2.5344642424694142</v>
+        <v>2.5344641390536715</v>
       </c>
       <c r="E209" s="5">
-        <v>1.7595463183861737</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.7595462577326026</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1177.001548</v>
+        <v>1177.0015473000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.35311200000001008</v>
+        <v>-0.35311209999986204</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.35931069692697326</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.35931079869734317</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1178.1779610000001</v>
+        <v>1178.1779614</v>
       </c>
       <c r="C211" s="5">
-        <v>1.1764130000001387</v>
+        <v>1.1764140999998745</v>
       </c>
       <c r="D211" s="5">
-        <v>1.206015369466007</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.2060165040728155</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1180.1966769999999</v>
       </c>
       <c r="C212" s="5">
-        <v>2.018715999999813</v>
+        <v>2.0187155999999504</v>
       </c>
       <c r="D212" s="5">
-        <v>2.0755938331183943</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>2.0755934172536961</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1180.8304450000001</v>
+        <v>1180.8304449</v>
       </c>
       <c r="C213" s="5">
-        <v>0.63376800000014555</v>
+        <v>0.63376790000006622</v>
       </c>
       <c r="D213" s="5">
-        <v>0.6463090851324349</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>0.64630898285207294</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1183.873196</v>
+        <v>1183.8731957</v>
       </c>
       <c r="C214" s="5">
-        <v>3.0427509999999529</v>
+        <v>3.0427508000000216</v>
       </c>
       <c r="D214" s="5">
-        <v>3.136348456873872</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.136348248060794</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1185.2767449999999</v>
+        <v>1185.2767449</v>
       </c>
       <c r="C215" s="5">
-        <v>1.4035489999998845</v>
+        <v>1.4035492000000431</v>
       </c>
       <c r="D215" s="5">
-        <v>1.4319815986168383</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.4319818043660781</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1188.16742</v>
+        <v>1188.1674207999999</v>
       </c>
       <c r="C216" s="5">
-        <v>2.8906750000001011</v>
+        <v>2.8906758999999056</v>
       </c>
       <c r="D216" s="5">
-        <v>2.9661589512089526</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.966159887386266</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1190.7427729999999</v>
+        <v>1190.7427726999999</v>
       </c>
       <c r="C217" s="5">
-        <v>2.57535299999995</v>
+        <v>2.5753518999999869</v>
       </c>
       <c r="D217" s="5">
-        <v>2.6322324155800159</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.6322312760550082</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1194.5353</v>
+        <v>1194.5352998000001</v>
       </c>
       <c r="C218" s="5">
-        <v>3.7925270000000637</v>
+        <v>3.792527100000143</v>
       </c>
       <c r="D218" s="5">
-        <v>3.8896795705496201</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.8896796759118946</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1199.5691320000001</v>
+        <v>1199.5691307</v>
       </c>
       <c r="C219" s="5">
-        <v>5.0338320000000749</v>
+        <v>5.0338308999998844</v>
       </c>
       <c r="D219" s="5">
-        <v>5.1757268451111615</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>5.1757256886493908</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1203.8270829999999</v>
+        <v>1203.8270821999999</v>
       </c>
       <c r="C220" s="5">
-        <v>4.2579509999998209</v>
+        <v>4.2579514999999901</v>
       </c>
       <c r="D220" s="5">
-        <v>4.343628403340638</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.3436289281997498</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1209.2024349999999</v>
+        <v>1209.202434</v>
       </c>
       <c r="C221" s="5">
-        <v>5.3753520000000208</v>
+        <v>5.3753518000000895</v>
       </c>
       <c r="D221" s="5">
-        <v>5.4918336921305322</v>
+        <v>5.4918334864922036</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7050281518399943</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.7050281192440462</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1215.2518090000001</v>
+        <v>1215.2518081000001</v>
       </c>
       <c r="C222" s="5">
-        <v>6.0493740000001708</v>
+        <v>6.0493741000000227</v>
       </c>
       <c r="D222" s="5">
-        <v>6.1713056305161773</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>6.1713057405997418</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1215.145616</v>
+        <v>1215.1456175000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.1061930000000757</v>
+        <v>-0.10619059999999081</v>
       </c>
       <c r="D223" s="5">
-        <v>-0.104809860854993</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-0.10480749333018347</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1218.5136640000001</v>
+        <v>1218.5136660999999</v>
       </c>
       <c r="C224" s="5">
-        <v>3.3680480000000443</v>
+        <v>3.3680485999998382</v>
       </c>
       <c r="D224" s="5">
-        <v>3.3772441183760549</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>3.3772447249826643</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1217.9551509999999</v>
+        <v>1217.9551534</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.55851300000017545</v>
+        <v>-0.55851269999993747</v>
       </c>
       <c r="D225" s="5">
-        <v>-0.5486426728717575</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-0.54864237797259685</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1220.360725</v>
+        <v>1220.3607274000001</v>
       </c>
       <c r="C226" s="5">
         <v>2.4055740000001151</v>
       </c>
       <c r="D226" s="5">
-        <v>2.3960277135109509</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.3960277087383464</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1222.430445</v>
+        <v>1222.4304462</v>
       </c>
       <c r="C227" s="5">
-        <v>2.0697199999999611</v>
+        <v>2.0697187999999187</v>
       </c>
       <c r="D227" s="5">
-        <v>2.0542802700789453</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>2.0542790638210073</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1223.916311</v>
+        <v>1223.9163077999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.4858659999999873</v>
+        <v>1.4858615999999074</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4683925070142045</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.4683881281959188</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1223.157281</v>
+        <v>1223.1572784</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.75902999999993881</v>
+        <v>-0.75902939999991759</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.74166479208389591</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-0.74166420974156599</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1222.8493129999999</v>
+        <v>1222.8493111</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.30796800000007352</v>
+        <v>-0.30796729999997297</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.3017193842257071</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-0.30171870001837187</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1227.1958119999999</v>
+        <v>1227.1958090999999</v>
       </c>
       <c r="C231" s="5">
-        <v>4.3464989999999943</v>
+        <v>4.3464979999998832</v>
       </c>
       <c r="D231" s="5">
-        <v>4.3496621484117037</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>4.3496611349306047</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1233.50938</v>
+        <v>1233.5093777</v>
       </c>
       <c r="C232" s="5">
-        <v>6.313568000000032</v>
+        <v>6.3135686000000533</v>
       </c>
       <c r="D232" s="5">
-        <v>6.3513732676353074</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>6.3513739038451478</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1236.6816530000001</v>
+        <v>1236.6816515999999</v>
       </c>
       <c r="C233" s="5">
-        <v>3.172273000000132</v>
+        <v>3.1722738999999365</v>
       </c>
       <c r="D233" s="5">
-        <v>3.1301233544983376</v>
+        <v>3.1301242610577207</v>
       </c>
       <c r="E233" s="5">
-        <v>2.2725076632847063</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.2725076320843529</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1241.3562079999999</v>
+        <v>1241.3562085000001</v>
       </c>
       <c r="C234" s="5">
-        <v>4.6745549999998275</v>
+        <v>4.6745569000001979</v>
       </c>
       <c r="D234" s="5">
-        <v>4.6313990177365483</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>4.6314009448552573</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1244.0692509999999</v>
+        <v>1244.0692532</v>
       </c>
       <c r="C235" s="5">
-        <v>2.7130429999999706</v>
+        <v>2.7130446999999549</v>
       </c>
       <c r="D235" s="5">
-        <v>2.6544135234582322</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>2.6544152056829029</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1245.1417120000001</v>
+        <v>1245.1417171000001</v>
       </c>
       <c r="C236" s="5">
-        <v>1.0724610000002031</v>
+        <v>1.0724639000000025</v>
       </c>
       <c r="D236" s="5">
-        <v>1.0393895911339657</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.0393924131990362</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1248.1013660000001</v>
+        <v>1248.1013753</v>
       </c>
       <c r="C237" s="5">
-        <v>2.9596540000000005</v>
+        <v>2.9596581999999216</v>
       </c>
       <c r="D237" s="5">
-        <v>2.8899405706469983</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>2.8899447134882017</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1249.9924470000001</v>
+        <v>1249.9924556000001</v>
       </c>
       <c r="C238" s="5">
-        <v>1.8910809999999856</v>
+        <v>1.8910803000001124</v>
       </c>
       <c r="D238" s="5">
-        <v>1.8334280315466689</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>1.8334273334466467</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1253.505977</v>
+        <v>1253.5059788999999</v>
       </c>
       <c r="C239" s="5">
-        <v>3.5135299999999461</v>
+        <v>3.5135232999998607</v>
       </c>
       <c r="D239" s="5">
-        <v>3.4256463187154251</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>3.425639661049984</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1250.30475</v>
+        <v>1250.30474</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.2012270000000171</v>
+        <v>-3.2012388999999075</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0219016365958473</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.0219127081564157</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1246.2788909999999</v>
+        <v>1246.2788843999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.0258590000000822</v>
+        <v>-4.0258556000001136</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.7961844798059974</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.7961813601642858</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1254.2413449999999</v>
+        <v>1254.2413415999999</v>
       </c>
       <c r="C242" s="5">
-        <v>7.9624539999999797</v>
+        <v>7.9624572000000171</v>
       </c>
       <c r="D242" s="5">
-        <v>7.942005778454253</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>7.9420091267672133</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1262.0229589999999</v>
+        <v>1262.0229365</v>
       </c>
       <c r="C243" s="5">
-        <v>7.7816139999999905</v>
+        <v>7.7815949000000728</v>
       </c>
       <c r="D243" s="5">
-        <v>7.7044668470949151</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>7.7044473081490317</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1263.703278</v>
+        <v>1263.7032812</v>
       </c>
       <c r="C244" s="5">
-        <v>1.6803190000000541</v>
+        <v>1.6803446999999778</v>
       </c>
       <c r="D244" s="5">
-        <v>1.6094908762849025</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>1.6095157024441864</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1264.0294369999999</v>
+        <v>1264.0294392000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.32615899999996145</v>
+        <v>0.32615800000007766</v>
       </c>
       <c r="D245" s="5">
-        <v>0.31015735980608472</v>
+        <v>0.31015640673024425</v>
       </c>
       <c r="E245" s="5">
-        <v>2.2113843068390482</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.2113846004440996</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1263.4814249999999</v>
+        <v>1263.4814269000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.54801199999997152</v>
+        <v>-0.54801229999998213</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.51901369500660932</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-0.51901397755360623</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1268.2543700000001</v>
+        <v>1268.2543751000001</v>
       </c>
       <c r="C247" s="5">
-        <v>4.7729450000001634</v>
+        <v>4.7729481999999734</v>
       </c>
       <c r="D247" s="5">
-        <v>4.6285172233276661</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>4.6285203841471834</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1271.366012</v>
+        <v>1271.3660216000001</v>
       </c>
       <c r="C248" s="5">
-        <v>3.111641999999847</v>
+        <v>3.1116465000000062</v>
       </c>
       <c r="D248" s="5">
-        <v>2.984236960151887</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.9842413221417452</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1273.9686799999999</v>
+        <v>1273.9686952</v>
       </c>
       <c r="C249" s="5">
-        <v>2.6026679999999942</v>
+        <v>2.6026735999998891</v>
       </c>
       <c r="D249" s="5">
-        <v>2.4844204262872704</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.4844258132201258</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1273.3382369999999</v>
+        <v>1273.3382578000001</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.63044300000001385</v>
+        <v>-0.63043739999989157</v>
       </c>
       <c r="D250" s="5">
-        <v>-0.59222483841089302</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-0.59221958515185413</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1272.8624560000001</v>
+        <v>1272.8624781000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.47578099999986989</v>
+        <v>-0.47577969999997549</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.44745797253671338</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.44745674514251599</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1269.1225629999999</v>
+        <v>1269.1225222</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.7398930000001656</v>
+        <v>-3.7399559000000409</v>
       </c>
       <c r="D252" s="5">
-        <v>-3.4693877209191593</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-3.4694450724074954</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1271.2384810000001</v>
+        <v>1271.2384408</v>
       </c>
       <c r="C253" s="5">
-        <v>2.1159180000001925</v>
+        <v>2.1159185999999863</v>
       </c>
       <c r="D253" s="5">
-        <v>2.0191229014695278</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.0191235447895473</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1273.140257</v>
+        <v>1273.1402736</v>
       </c>
       <c r="C254" s="5">
-        <v>1.9017759999999271</v>
+        <v>1.9018327999999656</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8100479135808811</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.8101024772640528</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1277.8816750000001</v>
+        <v>1277.8816433</v>
       </c>
       <c r="C255" s="5">
-        <v>4.741418000000067</v>
+        <v>4.7413696999999502</v>
       </c>
       <c r="D255" s="5">
-        <v>4.5617150004867657</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.5616675144572794</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1276.5599500000001</v>
+        <v>1276.5599649999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.3217250000000149</v>
+        <v>-1.3216783000000305</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.2341348867745627</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.2340915597503721</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1274.137056</v>
+        <v>1274.1370626999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-2.4228940000000421</v>
+        <v>-2.4229023000000325</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.2539584630270615</v>
+        <v>-2.2539660776800252</v>
       </c>
       <c r="E257" s="5">
-        <v>0.79963477939162253</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.79963513400422848</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1272.502802</v>
+        <v>1272.5028030999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.6342540000000554</v>
+        <v>-1.6342595999999503</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.5283514126653408</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-1.5283566049051234</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1266.6632850000001</v>
+        <v>1266.66329</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.839516999999887</v>
+        <v>-5.8395130999999765</v>
       </c>
       <c r="D259" s="5">
-        <v>-5.3699168678104208</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-5.3699133669431127</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1264.0689070000001</v>
+        <v>1264.0689135</v>
       </c>
       <c r="C260" s="5">
-        <v>-2.5943780000000061</v>
+        <v>-2.594376499999953</v>
       </c>
       <c r="D260" s="5">
-        <v>-2.4303387402656584</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-2.4303373414142238</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1264.039847</v>
+        <v>1264.0398551000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-2.906000000007225E-2</v>
+        <v>-2.9058399999939866E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.7583615812465379E-2</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-2.758209715006954E-2</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1262.5873079999999</v>
+        <v>1262.587321</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.4525390000001153</v>
+        <v>-1.4525341000000935</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.3702673344408889</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.370262732426708</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1267.876839</v>
+        <v>1267.8769491999999</v>
       </c>
       <c r="C263" s="5">
-        <v>5.2895310000001245</v>
+        <v>5.2896281999999246</v>
       </c>
       <c r="D263" s="5">
-        <v>5.144797555177627</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>5.1448942303597978</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1257.832568</v>
+        <v>1257.8324686999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-10.044270999999981</v>
+        <v>-10.044480499999963</v>
       </c>
       <c r="D264" s="5">
-        <v>-9.1030725319373946</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-9.1032534482205172</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1248.9528029999999</v>
+        <v>1248.9527172000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-8.879765000000134</v>
+        <v>-8.8797514999998839</v>
       </c>
       <c r="D265" s="5">
-        <v>-8.1501820402991818</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-8.1501707452250489</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1242.0151599999999</v>
+        <v>1242.0151903000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-6.93764299999998</v>
+        <v>-6.9375268999999662</v>
       </c>
       <c r="D266" s="5">
-        <v>-6.4657995647870559</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-6.4656950757375213</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1232.6499369999999</v>
+        <v>1232.6498959</v>
       </c>
       <c r="C267" s="5">
-        <v>-9.3652230000000145</v>
+        <v>-9.3652944000000389</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.6824330116052284</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.6824962822060652</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1230.0460439999999</v>
+        <v>1230.0460759</v>
       </c>
       <c r="C268" s="5">
-        <v>-2.6038929999999709</v>
+        <v>-2.6038200000000415</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.5056768056532119</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-2.505607455824066</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1229.413231</v>
+        <v>1229.4132591</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.63281299999994189</v>
+        <v>-0.63281680000000051</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.61561158315879272</v>
+        <v>-0.61561525349149715</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.5101267002158432</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-3.5101250021898345</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1231.744696</v>
+        <v>1231.7447144</v>
       </c>
       <c r="C270" s="5">
-        <v>2.3314649999999801</v>
+        <v>2.331455300000016</v>
       </c>
       <c r="D270" s="5">
-        <v>2.2995722109482974</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>2.29956249051948</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1232.2515739999999</v>
+        <v>1232.2515880999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.50687799999991512</v>
+        <v>0.50687369999991461</v>
       </c>
       <c r="D271" s="5">
-        <v>0.49493386330385913</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>0.49492964771236103</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1232.473015</v>
+        <v>1232.4730193</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22144100000014078</v>
+        <v>0.22143120000009731</v>
       </c>
       <c r="D272" s="5">
-        <v>0.21585851692262903</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>0.21584895206274712</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1230.8065839999999</v>
+        <v>1230.8065670999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.6664310000001024</v>
+        <v>-1.6664522000000943</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.6105123289155254</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.6105326598262582</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1230.8413149999999</v>
+        <v>1230.8412934</v>
       </c>
       <c r="C274" s="5">
-        <v>3.4730999999965206E-2</v>
+        <v>3.4726300000102128E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>3.3866953125394339E-2</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.3862369807158288E-2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1230.443708</v>
+        <v>1230.4438838000001</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.39760699999987992</v>
+        <v>-0.39740959999994629</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.38695613419383879</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-0.38676436983415829</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1234.9823730000001</v>
+        <v>1234.9822652</v>
       </c>
       <c r="C276" s="5">
-        <v>4.5386650000000373</v>
+        <v>4.5383813999999347</v>
       </c>
       <c r="D276" s="5">
-        <v>4.5172825189707888</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>4.5169938460075665</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1235.5945569999999</v>
+        <v>1235.5943660999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.61218399999984285</v>
+        <v>0.61210089999985939</v>
       </c>
       <c r="D277" s="5">
-        <v>0.59646758787210707</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>0.59638645263084822</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1234.283332</v>
+        <v>1234.2833507</v>
       </c>
       <c r="C278" s="5">
-        <v>-1.3112249999999221</v>
+        <v>-1.3110153999998602</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.2660452417148749</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-1.2658442377133095</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1233.3490409999999</v>
+        <v>1233.3490981</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.93429100000003018</v>
+        <v>-0.93425260000003618</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.90456812517278884</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-0.90453108779486868</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1233.4268649999999</v>
+        <v>1233.4268575000001</v>
       </c>
       <c r="C280" s="5">
-        <v>7.7823999999964144E-2</v>
+        <v>7.7759400000104506E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>7.5745968221774262E-2</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>7.568306784135892E-2</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1236.1477090000001</v>
+        <v>1236.1477505</v>
       </c>
       <c r="C281" s="5">
-        <v>2.7208440000001701</v>
+        <v>2.7208929999999327</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6794604767644836</v>
+        <v>2.6795093349394783</v>
       </c>
       <c r="E281" s="5">
-        <v>0.54777985385128236</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.54778093128180494</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1235.457101</v>
+        <v>1235.4571642000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.69060800000011113</v>
+        <v>-0.69058629999994992</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.66835692100037924</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-0.66833596228164094</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1238.217281</v>
+        <v>1238.2173310000001</v>
       </c>
       <c r="C283" s="5">
-        <v>2.7601799999999912</v>
+        <v>2.760166799999979</v>
       </c>
       <c r="D283" s="5">
-        <v>2.7141535788097304</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>2.7141402984623086</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1239.6075920000001</v>
+        <v>1239.6076023000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.3903110000001107</v>
+        <v>1.3902712999999949</v>
       </c>
       <c r="D284" s="5">
-        <v>1.3557515783652052</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.3557125707361228</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1241.366401</v>
+        <v>1241.3663598000001</v>
       </c>
       <c r="C285" s="5">
-        <v>1.7588089999999283</v>
+        <v>1.7587575000000015</v>
       </c>
       <c r="D285" s="5">
-        <v>1.7159616394644361</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.7159109869841149</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1242.759159</v>
+        <v>1242.7590975999999</v>
       </c>
       <c r="C286" s="5">
-        <v>1.392757999999958</v>
+        <v>1.3927377999998498</v>
       </c>
       <c r="D286" s="5">
-        <v>1.3546858604422285</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.3546661364647328</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1244.2164740000001</v>
+        <v>1244.2166807999999</v>
       </c>
       <c r="C287" s="5">
-        <v>1.4573150000001078</v>
+        <v>1.4575832000000446</v>
       </c>
       <c r="D287" s="5">
-        <v>1.4162848971884356</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.4165473002394791</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1254.819207</v>
+        <v>1254.8190858</v>
       </c>
       <c r="C288" s="5">
-        <v>10.602732999999944</v>
+        <v>10.60240500000009</v>
       </c>
       <c r="D288" s="5">
-        <v>10.719094182911416</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>10.71874502420469</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1251.5251370000001</v>
+        <v>1251.5248127</v>
       </c>
       <c r="C289" s="5">
-        <v>-3.2940699999999197</v>
+        <v>-3.2942731000000549</v>
       </c>
       <c r="D289" s="5">
-        <v>-3.1050750193759802</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-3.10526400644483</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1256.343114</v>
+        <v>1256.3430550999999</v>
       </c>
       <c r="C290" s="5">
-        <v>4.817976999999928</v>
+        <v>4.8182423999999173</v>
       </c>
       <c r="D290" s="5">
-        <v>4.7187000419963487</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.7189667505302957</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1258.0613619999999</v>
+        <v>1258.061516</v>
       </c>
       <c r="C291" s="5">
-        <v>1.7182479999999032</v>
+        <v>1.7184609000000819</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6535915577863491</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.653798068472101</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1259.422024</v>
+        <v>1259.4219978000001</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3606620000000476</v>
+        <v>1.360481800000116</v>
       </c>
       <c r="D292" s="5">
-        <v>1.3056137883850294</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>1.3054396882530517</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1259.8145480000001</v>
+        <v>1259.8145469000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.39252400000009402</v>
+        <v>0.39254909999999654</v>
       </c>
       <c r="D293" s="5">
-        <v>0.37464571907759314</v>
+        <v>0.37466972473982896</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9145639981119844</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.9145604876461775</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1260.5227190000001</v>
+        <v>1260.5234415</v>
       </c>
       <c r="C294" s="5">
-        <v>0.708170999999993</v>
+        <v>0.70889459999989413</v>
       </c>
       <c r="D294" s="5">
-        <v>0.67663725131128505</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.67733077223799398</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1263.5670600000001</v>
+        <v>1263.5668555</v>
       </c>
       <c r="C295" s="5">
-        <v>3.0443410000000313</v>
+        <v>3.0434139999999843</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9369788707154676</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.9360709481208724</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1266.281297</v>
+        <v>1266.281066</v>
       </c>
       <c r="C296" s="5">
-        <v>2.7142369999999119</v>
+        <v>2.7142105000000356</v>
       </c>
       <c r="D296" s="5">
-        <v>2.6083631903924154</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.6083378495981524</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1266.859598</v>
+        <v>1266.8594212</v>
       </c>
       <c r="C297" s="5">
-        <v>0.57830100000001039</v>
+        <v>0.57835520000003271</v>
       </c>
       <c r="D297" s="5">
-        <v>0.54940948366348774</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.54946120577550328</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1269.004711</v>
+        <v>1269.0046616</v>
       </c>
       <c r="C298" s="5">
-        <v>2.1451130000000376</v>
+        <v>2.1452403999999206</v>
       </c>
       <c r="D298" s="5">
-        <v>2.0509329235674167</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>2.0510561557205875</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1270.1050620000001</v>
+        <v>1270.1052222999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.100351000000046</v>
+        <v>1.10056069999996</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0454938129679459</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.0456940507813428</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1273.5305989999999</v>
+        <v>1273.5305880000001</v>
       </c>
       <c r="C300" s="5">
-        <v>3.4255369999998493</v>
+        <v>3.4253657000001567</v>
       </c>
       <c r="D300" s="5">
-        <v>3.2849032968316427</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.284736164523272</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1270.1455800000001</v>
+        <v>1270.1451873999999</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.3850189999998292</v>
+        <v>-3.3854006000001391</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.143358727348966</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-3.1437079465191253</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1271.2006839999999</v>
+        <v>1271.2006446</v>
       </c>
       <c r="C302" s="5">
-        <v>1.0551039999998011</v>
+        <v>1.0554572000000917</v>
       </c>
       <c r="D302" s="5">
-        <v>1.0014013901378238</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.0017384576124</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1279.0968339999999</v>
+        <v>1279.0972320999999</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8961500000000342</v>
+        <v>7.896587499999896</v>
       </c>
       <c r="D303" s="5">
-        <v>7.7138807706307766</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.7143231259544365</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1279.8192180000001</v>
+        <v>1279.8193724</v>
       </c>
       <c r="C304" s="5">
-        <v>0.72238400000014735</v>
+        <v>0.72214030000009188</v>
       </c>
       <c r="D304" s="5">
-        <v>0.67982226421796632</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>0.6795919978652698</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1281.322197</v>
+        <v>1281.3221994999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.5029789999998684</v>
+        <v>1.5028270999998767</v>
       </c>
       <c r="D305" s="5">
-        <v>1.4183799025593968</v>
+        <v>1.4182354533700092</v>
       </c>
       <c r="E305" s="5">
-        <v>1.7072075436931566</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.7072078309401384</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1283.6610390000001</v>
+        <v>1283.6621418</v>
       </c>
       <c r="C306" s="5">
-        <v>2.3388420000001133</v>
+        <v>2.3399423000000752</v>
       </c>
       <c r="D306" s="5">
-        <v>2.2125263040274401</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.2135776517226757</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1283.4717290000001</v>
+        <v>1283.4705762000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.18930999999997766</v>
+        <v>-0.19156559999987621</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.17682847696889326</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-0.17893347892098399</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1283.060551</v>
+        <v>1283.0594805000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.41117800000006355</v>
+        <v>-0.41109570000003259</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.38376001679781835</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.3836836839675728</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1285.7313489999999</v>
+        <v>1285.7310625</v>
       </c>
       <c r="C309" s="5">
-        <v>2.670797999999877</v>
+        <v>2.6715819999999439</v>
       </c>
       <c r="D309" s="5">
-        <v>2.5266976075668968</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.5274499550918872</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1288.326969</v>
+        <v>1288.3274922000001</v>
       </c>
       <c r="C310" s="5">
-        <v>2.5956200000000536</v>
+        <v>2.5964297000000442</v>
       </c>
       <c r="D310" s="5">
-        <v>2.449626701066232</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>2.4503999180414127</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1292.710877</v>
+        <v>1292.7118298</v>
       </c>
       <c r="C311" s="5">
-        <v>4.3839080000000195</v>
+        <v>4.3843375999999807</v>
       </c>
       <c r="D311" s="5">
-        <v>4.1606445690226534</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>4.1610582302856969</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1296.2248340000001</v>
+        <v>1296.2255648</v>
       </c>
       <c r="C312" s="5">
-        <v>3.5139570000001186</v>
+        <v>3.5137349999999969</v>
       </c>
       <c r="D312" s="5">
-        <v>3.3111548775078159</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>3.3109400757793672</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1298.158132</v>
+        <v>1298.1582212999999</v>
       </c>
       <c r="C313" s="5">
-        <v>1.9332979999999225</v>
+        <v>1.9326564999998936</v>
       </c>
       <c r="D313" s="5">
-        <v>1.8045353349880777</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.8039306164346902</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1298.4964910000001</v>
+        <v>1298.4945250999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.33835900000008223</v>
+        <v>0.33630379999999604</v>
       </c>
       <c r="D314" s="5">
-        <v>0.31322329800036464</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.31131803975208427</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1301.879713</v>
+        <v>1301.8808296</v>
       </c>
       <c r="C315" s="5">
-        <v>3.3832219999999325</v>
+        <v>3.3863045000000511</v>
       </c>
       <c r="D315" s="5">
-        <v>3.1717862941657016</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.1747226034943843</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1303.2930839999999</v>
+        <v>1303.2938859000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.41337099999987</v>
+        <v>1.4130563000001075</v>
       </c>
       <c r="D316" s="5">
-        <v>1.3105734948168912</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.3102788088816819</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1305.594572</v>
+        <v>1305.5948057999999</v>
       </c>
       <c r="C317" s="5">
-        <v>2.301488000000063</v>
+        <v>2.3009198999998262</v>
       </c>
       <c r="D317" s="5">
-        <v>2.1397856656578451</v>
+        <v>2.1392510120132879</v>
       </c>
       <c r="E317" s="5">
-        <v>1.8943225253437168</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.8943405733133911</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1313.3364859999999</v>
+        <v>1313.3381142999999</v>
       </c>
       <c r="C318" s="5">
-        <v>7.7419139999999516</v>
+        <v>7.7433085000000119</v>
       </c>
       <c r="D318" s="5">
-        <v>7.3524809406297242</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>7.3538474301766854</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1310.9110370000001</v>
+        <v>1310.90976</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.4254489999998441</v>
+        <v>-2.4283542999999099</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.1937689339642796</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-2.1963673576109399</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1312.2666979999999</v>
+        <v>1312.2591345999999</v>
       </c>
       <c r="C320" s="5">
-        <v>1.3556609999998273</v>
+        <v>1.3493745999999192</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2480465250831685</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.2422275627898882</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1313.8742010000001</v>
+        <v>1313.8750196000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.6075030000001789</v>
+        <v>1.6158850000001621</v>
       </c>
       <c r="D321" s="5">
-        <v>1.4799227075972698</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>1.4877004362111812</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1315.153912</v>
+        <v>1315.1562177000001</v>
       </c>
       <c r="C322" s="5">
-        <v>1.2797109999999066</v>
+        <v>1.2811980999999832</v>
       </c>
       <c r="D322" s="5">
-        <v>1.1750793525987291</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.1764514593773256</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1317.2836380000001</v>
+        <v>1317.2864027999999</v>
       </c>
       <c r="C323" s="5">
-        <v>2.1297260000001188</v>
+        <v>2.1301850999998351</v>
       </c>
       <c r="D323" s="5">
-        <v>1.9606501752629235</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>1.9610731314763319</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1319.467864</v>
+        <v>1319.4701646000001</v>
       </c>
       <c r="C324" s="5">
-        <v>2.1842259999998532</v>
+        <v>2.1837618000001839</v>
       </c>
       <c r="D324" s="5">
-        <v>2.0080012687059057</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.0075663700628521</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1321.5703550000001</v>
+        <v>1321.5715711</v>
       </c>
       <c r="C325" s="5">
-        <v>2.1024910000001</v>
+        <v>2.1014064999999391</v>
       </c>
       <c r="D325" s="5">
-        <v>1.9289733312065183</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.9279662117595908</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1323.0024089999999</v>
+        <v>1322.9987286999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.43205399999988</v>
+        <v>1.4271575999998731</v>
       </c>
       <c r="D326" s="5">
-        <v>1.3080980410804077</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>1.3035976600449306</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1322.188652</v>
+        <v>1322.1911795999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.81375699999989592</v>
+        <v>-0.80754909999996016</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.73560839252264643</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-0.7300175141526366</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1323.5464280000001</v>
+        <v>1323.5494853</v>
       </c>
       <c r="C328" s="5">
-        <v>1.357776000000058</v>
+        <v>1.3583057000000736</v>
       </c>
       <c r="D328" s="5">
-        <v>1.2392825267693031</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.2397663512741408</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1325.877753</v>
+        <v>1325.8786686000001</v>
       </c>
       <c r="C329" s="5">
-        <v>2.3313249999998789</v>
+        <v>2.3291833000000679</v>
       </c>
       <c r="D329" s="5">
-        <v>2.1343054297865649</v>
+        <v>2.1323207346340745</v>
       </c>
       <c r="E329" s="5">
-        <v>1.5535589251821857</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.5536108683866345</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1325.958273</v>
+        <v>1325.9573236000001</v>
       </c>
       <c r="C330" s="5">
-        <v>8.0519999999978609E-2</v>
+        <v>7.8655000000026121E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>7.2899843109985873E-2</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>7.1210740636296066E-2</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1327.7015879999999</v>
+        <v>1327.6986603</v>
       </c>
       <c r="C331" s="5">
-        <v>1.7433149999999387</v>
+        <v>1.7413366999999198</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5891691231389116</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.5873538458462289</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1331.564799</v>
+        <v>1331.5486848999999</v>
       </c>
       <c r="C332" s="5">
-        <v>3.8632110000000921</v>
+        <v>3.8500245999998697</v>
       </c>
       <c r="D332" s="5">
-        <v>3.5480613056107169</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.5357647402737724</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1332.7872589999999</v>
+        <v>1332.7850335999999</v>
       </c>
       <c r="C333" s="5">
-        <v>1.2224599999999555</v>
+        <v>1.2363487000000077</v>
       </c>
       <c r="D333" s="5">
-        <v>1.1072550596834763</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.1199128195924279</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1332.3857599999999</v>
+        <v>1332.3844698</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.401499000000058</v>
+        <v>-0.40056379999987257</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.36089880339297276</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-0.36006016154702669</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1331.5523539999999</v>
+        <v>1331.5761219000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.83340599999996812</v>
+        <v>-0.80834789999994427</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.74802196834218293</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.72560681617563905</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1328.71937</v>
+        <v>1328.7213482</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.8329839999998967</v>
+        <v>-2.8547737000001234</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.523431188078995</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-2.5425668539824531</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1327.6261320000001</v>
+        <v>1327.6202636</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.0932379999999284</v>
+        <v>-1.1010845999999219</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.9828751272823566</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-0.98989602140648891</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1325.5235869999999</v>
+        <v>1325.5210962000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-2.1025450000001911</v>
+        <v>-2.0991673999999421</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.8839589170247084</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-1.8809669736641665</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1330.5175389999999</v>
+        <v>1330.5243677000001</v>
       </c>
       <c r="C339" s="5">
-        <v>4.9939520000000357</v>
+        <v>5.0032714999999826</v>
       </c>
       <c r="D339" s="5">
-        <v>4.6159067997204373</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.6247092915503663</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1331.239362</v>
+        <v>1331.2458975</v>
       </c>
       <c r="C340" s="5">
-        <v>0.72182300000008581</v>
+        <v>0.7215297999998711</v>
       </c>
       <c r="D340" s="5">
-        <v>0.65296157551142375</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.65269219516725929</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1331.9870430000001</v>
+        <v>1331.9895162</v>
       </c>
       <c r="C341" s="5">
-        <v>0.74768100000005688</v>
+        <v>0.74361870000007002</v>
       </c>
       <c r="D341" s="5">
-        <v>0.67605718148473493</v>
+        <v>0.67236942481676554</v>
       </c>
       <c r="E341" s="5">
-        <v>0.46077324897992877</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.4608904076006004</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1331.9401310000001</v>
+        <v>1331.9374026999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-4.6912000000020271E-2</v>
+        <v>-5.2113500000132262E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.2255288385395495E-2</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-4.6939367118370434E-2</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1334.6989759999999</v>
+        <v>1334.6923138</v>
       </c>
       <c r="C343" s="5">
-        <v>2.7588449999998375</v>
+        <v>2.7549111000000721</v>
       </c>
       <c r="D343" s="5">
-        <v>2.5140698984888799</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>2.5104493509935155</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1339.5005920000001</v>
+        <v>1339.4716739</v>
       </c>
       <c r="C344" s="5">
-        <v>4.8016160000001946</v>
+        <v>4.7793601000000763</v>
       </c>
       <c r="D344" s="5">
-        <v>4.4034839520407987</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.3826921051987489</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1336.0156449999999</v>
+        <v>1336.0074284</v>
       </c>
       <c r="C345" s="5">
-        <v>-3.4849470000001475</v>
+        <v>-3.4642455000000609</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.0777232214738048</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-3.0597651313953533</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1338.518018</v>
+        <v>1338.5110454000001</v>
       </c>
       <c r="C346" s="5">
-        <v>2.5023730000000342</v>
+        <v>2.5036170000000766</v>
       </c>
       <c r="D346" s="5">
-        <v>2.2709132104640872</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.2720679239664365</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1338.981125</v>
+        <v>1339.0218655000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.46310700000003635</v>
+        <v>0.5108201000000463</v>
       </c>
       <c r="D347" s="5">
-        <v>0.41597282816170367</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.45892217541572133</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1339.1757729999999</v>
+        <v>1339.1706071999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.19464799999991556</v>
+        <v>0.14874169999984588</v>
       </c>
       <c r="D348" s="5">
-        <v>0.17458382342170342</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.13338029348506364</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1338.0225439999999</v>
+        <v>1338.0300566999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-1.1532290000000103</v>
+        <v>-1.1405505000000176</v>
       </c>
       <c r="D349" s="5">
-        <v>-1.0284976309440474</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-1.017247236587171</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1338.45661</v>
+        <v>1338.4573995000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.43406600000002982</v>
+        <v>0.42734280000013314</v>
       </c>
       <c r="D350" s="5">
-        <v>0.38998564361252264</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.38393242531915561</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1338.0511289999999</v>
+        <v>1338.0583104</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.40548100000000886</v>
+        <v>-0.39908910000008291</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.36293091331989213</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-0.35721893095115309</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1337.890977</v>
+        <v>1337.8980888999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.16015199999992547</v>
+        <v>-0.16022150000003421</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.14353407957578002</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-0.14359555682288416</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1338.7230010000001</v>
+        <v>1338.7454753</v>
       </c>
       <c r="C353" s="5">
-        <v>0.83202400000004673</v>
+        <v>0.84738640000000487</v>
       </c>
       <c r="D353" s="5">
-        <v>0.7488285215476953</v>
+        <v>0.76269894236149494</v>
       </c>
       <c r="E353" s="5">
-        <v>0.50570747181060138</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.5072081287301522</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1338.227339</v>
+        <v>1338.2311887999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.49566200000003846</v>
+        <v>-0.51428650000002563</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.44339618366490141</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.46001390402981013</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1341.1121619999999</v>
+        <v>1341.0631073</v>
       </c>
       <c r="C355" s="5">
-        <v>2.8848229999998694</v>
+        <v>2.8319185000000289</v>
       </c>
       <c r="D355" s="5">
-        <v>2.6177377488554754</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>2.5691637533120648</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1344.078387</v>
+        <v>1344.0457879999999</v>
       </c>
       <c r="C356" s="5">
-        <v>2.9662250000001222</v>
+        <v>2.9826806999999462</v>
       </c>
       <c r="D356" s="5">
-        <v>2.6866438463633679</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.7018313477844114</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1344.5511570000001</v>
+        <v>1344.5402830999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.47277000000008229</v>
+        <v>0.49449509999999464</v>
       </c>
       <c r="D357" s="5">
-        <v>0.42290898382386644</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.44239292485446224</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1346.6238470000001</v>
+        <v>1346.6062351999999</v>
       </c>
       <c r="C358" s="5">
-        <v>2.0726899999999659</v>
+        <v>2.0659521000000041</v>
       </c>
       <c r="D358" s="5">
-        <v>1.8656223827248297</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.8595214399735882</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1348.992317</v>
+        <v>1349.0449174</v>
       </c>
       <c r="C359" s="5">
-        <v>2.3684699999998884</v>
+        <v>2.4386822000001303</v>
       </c>
       <c r="D359" s="5">
-        <v>2.1311218782187114</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.1949576443314855</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1349.4328390000001</v>
+        <v>1349.4217243000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.44052200000010089</v>
+        <v>0.3768069000000196</v>
       </c>
       <c r="D360" s="5">
-        <v>0.39257219796846599</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.33569198029899106</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1346.811817</v>
+        <v>1346.8370626999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-2.621022000000039</v>
+        <v>-2.5846616000001177</v>
       </c>
       <c r="D361" s="5">
-        <v>-2.306037994356025</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-2.2744020502295514</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1351.5310480000001</v>
+        <v>1351.5395328</v>
       </c>
       <c r="C362" s="5">
-        <v>4.7192310000000361</v>
+        <v>4.7024701000000277</v>
       </c>
       <c r="D362" s="5">
-        <v>4.2867911134113257</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>4.2711909179552476</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1355.3489520000001</v>
+        <v>1355.3591515000001</v>
       </c>
       <c r="C363" s="5">
-        <v>3.8179039999999986</v>
+        <v>3.8196187000000918</v>
       </c>
       <c r="D363" s="5">
-        <v>3.44301448197184</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.4445629640772024</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1357.658774</v>
+        <v>1357.6667990000001</v>
       </c>
       <c r="C364" s="5">
-        <v>2.3098219999999401</v>
+        <v>2.30764750000003</v>
       </c>
       <c r="D364" s="5">
-        <v>2.0643504335985829</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.0623731234800324</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1357.70687</v>
+        <v>1357.7501339999999</v>
       </c>
       <c r="C365" s="5">
-        <v>4.8095999999986816E-2</v>
+        <v>8.3334999999806314E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>4.2519112856576058E-2</v>
+        <v>7.3682119374907096E-2</v>
       </c>
       <c r="E365" s="5">
-        <v>1.4180580288692513</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.4195871471192945</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1361.0170069999999</v>
+        <v>1361.0294494</v>
       </c>
       <c r="C366" s="5">
-        <v>3.3101369999999406</v>
+        <v>3.2793154000000868</v>
       </c>
       <c r="D366" s="5">
-        <v>2.9651931893606154</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.9371208293827777</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1365.6490690000001</v>
+        <v>1365.5594865999999</v>
       </c>
       <c r="C367" s="5">
-        <v>4.6320620000001327</v>
+        <v>4.5300371999999243</v>
       </c>
       <c r="D367" s="5">
-        <v>4.1613813216707207</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>4.0680016479349712</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1366.686175</v>
+        <v>1366.6549493</v>
       </c>
       <c r="C368" s="5">
-        <v>1.0371059999999943</v>
+        <v>1.0954627000000983</v>
       </c>
       <c r="D368" s="5">
-        <v>0.91512423450554881</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>0.96690828714345312</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1315.621531</v>
+        <v>1315.6207841</v>
       </c>
       <c r="C369" s="5">
-        <v>-51.064644000000044</v>
+        <v>-51.034165199999961</v>
       </c>
       <c r="D369" s="5">
-        <v>-36.679249501869215</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-36.66231758118964</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1285.8828550000001</v>
+        <v>1285.8322682</v>
       </c>
       <c r="C370" s="5">
-        <v>-29.738675999999941</v>
+        <v>-29.788515899999993</v>
       </c>
       <c r="D370" s="5">
-        <v>-23.994468375029289</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-24.029823870745815</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1288.872899</v>
+        <v>1288.9059841999999</v>
       </c>
       <c r="C371" s="5">
-        <v>2.990043999999898</v>
+        <v>3.0737159999998767</v>
       </c>
       <c r="D371" s="5">
-        <v>2.8263058145269193</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>2.9065545199904452</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1321.447242</v>
+        <v>1321.4307147</v>
       </c>
       <c r="C372" s="5">
-        <v>32.574342999999999</v>
+        <v>32.524730500000032</v>
       </c>
       <c r="D372" s="5">
-        <v>34.920158691331935</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>34.858363351222678</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1326.673421</v>
+        <v>1326.7206285</v>
       </c>
       <c r="C373" s="5">
-        <v>5.2261790000000019</v>
+        <v>5.2899138000000221</v>
       </c>
       <c r="D373" s="5">
-        <v>4.8504731988057825</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>4.910997489865121</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1323.5460619999999</v>
+        <v>1323.6068560000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.1273590000000695</v>
+        <v>-3.1137724999998682</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.792364086071375</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-2.7802914507534249</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1309.210654</v>
+        <v>1309.2097894000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-14.335407999999916</v>
+        <v>-14.397066600000016</v>
       </c>
       <c r="D375" s="5">
-        <v>-12.250298570741936</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-12.299346077598262</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1312.714209</v>
+        <v>1312.7172978000001</v>
       </c>
       <c r="C376" s="5">
-        <v>3.5035550000000057</v>
+        <v>3.5075084000000061</v>
       </c>
       <c r="D376" s="5">
-        <v>3.2589878457244703</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.2627218195060648</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1316.5250840000001</v>
+        <v>1316.58646</v>
       </c>
       <c r="C377" s="5">
-        <v>3.8108750000001237</v>
+        <v>3.8691621999998915</v>
       </c>
       <c r="D377" s="5">
-        <v>3.5398246149766832</v>
+        <v>3.5948382859460892</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.0331868321473499</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.0317562097180284</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1316.358774</v>
+        <v>1316.3784232</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.16631000000006679</v>
+        <v>-0.20803679999994529</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.15148469306799361</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-0.18945000894673436</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1313.3115889999999</v>
+        <v>1313.1835807</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.0471850000001268</v>
+        <v>-3.1948425000000498</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.7427357426903831</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.8738295850102125</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1311.8568600000001</v>
+        <v>1311.8330357</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.4547289999998156</v>
+        <v>-1.350545000000011</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.3211479395839443</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-1.2271842108157349</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1319.423348</v>
+        <v>1319.4369271999999</v>
       </c>
       <c r="C381" s="5">
-        <v>7.5664879999999357</v>
+        <v>7.6038914999999179</v>
       </c>
       <c r="D381" s="5">
-        <v>7.1451632954924849</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>7.181752278238851</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1321.713591</v>
+        <v>1321.6339848</v>
       </c>
       <c r="C382" s="5">
-        <v>2.2902429999999185</v>
+        <v>2.1970576000001074</v>
       </c>
       <c r="D382" s="5">
-        <v>2.1029501526883765</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.0165793445178215</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1324.9969530000001</v>
+        <v>1325.0218233999999</v>
       </c>
       <c r="C383" s="5">
-        <v>3.2833620000001247</v>
+        <v>3.3878385999998955</v>
       </c>
       <c r="D383" s="5">
-        <v>3.0220731163793868</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>3.1197859988525423</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1339.9556</v>
+        <v>1339.9257809000001</v>
       </c>
       <c r="C384" s="5">
-        <v>14.958646999999928</v>
+        <v>14.903957500000161</v>
       </c>
       <c r="D384" s="5">
-        <v>14.421158899571097</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>14.364844564491207</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1334.5398090000001</v>
+        <v>1334.5757367000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-5.4157909999998992</v>
+        <v>-5.3500441999999566</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.7437453230731341</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-4.6875179076821709</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1343.813631</v>
+        <v>1343.9389363</v>
       </c>
       <c r="C386" s="5">
-        <v>9.2738219999998819</v>
+        <v>9.3631995999999162</v>
       </c>
       <c r="D386" s="5">
-        <v>8.6651055075049008</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>8.7516208022863538</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1338.5280090000001</v>
+        <v>1338.5221798</v>
       </c>
       <c r="C387" s="5">
-        <v>-5.2856219999998757</v>
+        <v>-5.4167565000000195</v>
       </c>
       <c r="D387" s="5">
-        <v>-4.6191792242602725</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-4.7308200036412007</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1338.436866</v>
+        <v>1338.4328545999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-9.1143000000101893E-2</v>
+        <v>-8.9325200000075711E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-8.1679761844477561E-2</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>-8.0051647606993459E-2</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1339.975717</v>
+        <v>1340.0107673</v>
       </c>
       <c r="C389" s="5">
-        <v>1.5388510000000224</v>
+        <v>1.5779127000000699</v>
       </c>
       <c r="D389" s="5">
-        <v>1.3884429876552584</v>
+        <v>1.4239199256072421</v>
       </c>
       <c r="E389" s="5">
-        <v>1.7812522742635339</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>1.7791696946359403</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1343.2363419999999</v>
+        <v>1343.2445998999999</v>
       </c>
       <c r="C390" s="5">
-        <v>3.2606249999998909</v>
+        <v>3.2338325999999142</v>
       </c>
       <c r="D390" s="5">
-        <v>2.9594140771500799</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.9346952617389288</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1344.048323</v>
+        <v>1343.9634344999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.81198100000005979</v>
+        <v>0.71883460000003652</v>
       </c>
       <c r="D391" s="5">
-        <v>0.72781181175887166</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>0.64407105109980378</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1345.9511669999999</v>
+        <v>1345.9214792</v>
       </c>
       <c r="C392" s="5">
-        <v>1.9028439999999591</v>
+        <v>1.9580447000000731</v>
       </c>
       <c r="D392" s="5">
-        <v>1.7121982047967332</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.7623792484045442</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1349.4573620000001</v>
+        <v>1349.4853651999999</v>
       </c>
       <c r="C393" s="5">
-        <v>3.5061950000001616</v>
+        <v>3.5638859999999113</v>
       </c>
       <c r="D393" s="5">
-        <v>3.1711718141687717</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>3.2241847849268535</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1349.59374</v>
+        <v>1349.4983170999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.13637799999992239</v>
+        <v>1.2951899999961825E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>0.1213410664674841</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>1.1517798457982842E-2</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1354.2835030000001</v>
+        <v>1354.3160286</v>
       </c>
       <c r="C395" s="5">
-        <v>4.6897630000000845</v>
+        <v>4.8177115000000867</v>
       </c>
       <c r="D395" s="5">
-        <v>4.2505600566810298</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.3691277302496445</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1359.4442240000001</v>
+        <v>1359.4073103000001</v>
       </c>
       <c r="C396" s="5">
-        <v>5.1607209999999668</v>
+        <v>5.0912817000000814</v>
       </c>
       <c r="D396" s="5">
-        <v>4.6698658211716593</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>4.6056135184040947</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1362.2938180000001</v>
+        <v>1362.3184326999999</v>
       </c>
       <c r="C397" s="5">
-        <v>2.8495940000000246</v>
+        <v>2.9111223999998401</v>
       </c>
       <c r="D397" s="5">
-        <v>2.5445784325890619</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.6002411516397039</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1369.1254980000001</v>
+        <v>1369.2879918000001</v>
       </c>
       <c r="C398" s="5">
-        <v>6.8316800000000057</v>
+        <v>6.9695591000001968</v>
       </c>
       <c r="D398" s="5">
-        <v>6.1865898643466588</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>6.3148671060517136</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1368.9103250000001</v>
+        <v>1368.894127</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.2151730000000498</v>
+        <v>-0.39386480000007396</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.18843015230551874</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.34462490840500015</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1370.270299</v>
+        <v>1370.2453903000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.3599739999999656</v>
+        <v>1.3512633000000278</v>
       </c>
       <c r="D400" s="5">
-        <v>1.1987020624332878</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.1909967559056822</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1371.8334930000001</v>
+        <v>1371.8010285</v>
       </c>
       <c r="C401" s="5">
-        <v>1.5631940000000668</v>
+        <v>1.5556381999999758</v>
       </c>
       <c r="D401" s="5">
-        <v>1.3775729646584578</v>
+        <v>1.370897821054462</v>
       </c>
       <c r="E401" s="5">
-        <v>2.3774890541542693</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>2.3723884893891212</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1375.3915340000001</v>
+        <v>1375.3756567999999</v>
       </c>
       <c r="C402" s="5">
-        <v>3.5580410000000029</v>
+        <v>3.5746282999998584</v>
       </c>
       <c r="D402" s="5">
-        <v>3.1571509836923584</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>3.1721570955052014</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1378.7358300000001</v>
+        <v>1378.7004448</v>
       </c>
       <c r="C403" s="5">
-        <v>3.3442959999999857</v>
+        <v>3.324788000000126</v>
       </c>
       <c r="D403" s="5">
-        <v>2.9571666805189079</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.939721298312703</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1381.283205</v>
+        <v>1381.2488103999999</v>
       </c>
       <c r="C404" s="5">
-        <v>2.5473749999998745</v>
+        <v>2.5483655999998973</v>
       </c>
       <c r="D404" s="5">
-        <v>2.23980940804136</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.2407473727601435</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1385.0965920000001</v>
+        <v>1385.1277866</v>
       </c>
       <c r="C405" s="5">
-        <v>3.813387000000148</v>
+        <v>3.8789762000001247</v>
       </c>
       <c r="D405" s="5">
-        <v>3.3636777042238331</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>3.4225151552999655</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1388.6400719999999</v>
+        <v>1388.609931</v>
       </c>
       <c r="C406" s="5">
-        <v>3.5434799999998177</v>
+        <v>3.4821443999999246</v>
       </c>
       <c r="D406" s="5">
-        <v>3.1135155882297427</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.0588052942484456</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1390.6423850000001</v>
+        <v>1390.7376770999999</v>
       </c>
       <c r="C407" s="5">
-        <v>2.0023130000001856</v>
+        <v>2.1277460999999676</v>
       </c>
       <c r="D407" s="5">
-        <v>1.7440969330080103</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.8543174842482468</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1391.03007</v>
+        <v>1391.0045196000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.38768499999991946</v>
+        <v>0.26684250000016618</v>
       </c>
       <c r="D408" s="5">
-        <v>0.33505090288477035</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.23048856550202945</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1400.6013949999999</v>
+        <v>1400.6744728000001</v>
       </c>
       <c r="C409" s="5">
-        <v>9.571324999999888</v>
+        <v>9.669953200000009</v>
       </c>
       <c r="D409" s="5">
-        <v>8.5766494258769921</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>8.6685999416469919</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1409.758362</v>
+        <v>1409.8523703000001</v>
       </c>
       <c r="C410" s="5">
-        <v>9.1569670000001224</v>
+        <v>9.1778974999999718</v>
       </c>
       <c r="D410" s="5">
-        <v>8.1338078620974521</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>8.1526340008805764</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1408.709306</v>
+        <v>1408.6847493</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.0490560000000642</v>
+        <v>-1.1676210000000538</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.8893209973169891</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.98930963374823655</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1413.373004</v>
+        <v>1413.278693</v>
       </c>
       <c r="C412" s="5">
-        <v>4.6636980000000676</v>
+        <v>4.5939436999999543</v>
       </c>
       <c r="D412" s="5">
-        <v>4.0458827718964363</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>3.9843503935765856</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1415.573398</v>
+        <v>1415.3949854</v>
       </c>
       <c r="C413" s="5">
-        <v>2.2003939999999602</v>
+        <v>2.1162924000000203</v>
       </c>
       <c r="D413" s="5">
-        <v>1.8842866556389337</v>
+        <v>1.8117948753079371</v>
       </c>
       <c r="E413" s="5">
-        <v>3.188426673002942</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.177862969505707</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1418.0820389999999</v>
+        <v>1417.9184588999999</v>
       </c>
       <c r="C414" s="5">
-        <v>2.5086409999998978</v>
+        <v>2.5234734999999091</v>
       </c>
       <c r="D414" s="5">
-        <v>2.147458514256928</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.1605552314433396</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1421.5906620000001</v>
+        <v>1421.7773529999999</v>
       </c>
       <c r="C415" s="5">
-        <v>3.5086230000001706</v>
+        <v>3.8588941000000432</v>
       </c>
       <c r="D415" s="5">
-        <v>3.0097819150943561</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>3.3151547913754964</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1426.0095650000001</v>
+        <v>1425.9701445000001</v>
       </c>
       <c r="C416" s="5">
-        <v>4.4189030000000002</v>
+        <v>4.1927915000001121</v>
       </c>
       <c r="D416" s="5">
-        <v>3.794542297432324</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.5967394671055253</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1424.7423229999999</v>
+        <v>1424.7433971999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.2672420000001239</v>
+        <v>-1.2267473000001701</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.0611988955916862</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.0274768645219701</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1427.4235980000001</v>
+        <v>1427.4601932</v>
       </c>
       <c r="C418" s="5">
-        <v>2.6812750000001415</v>
+        <v>2.7167960000001585</v>
       </c>
       <c r="D418" s="5">
-        <v>2.281846539187371</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.3123919879646238</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1428.6696529999999</v>
+        <v>1428.8717052</v>
       </c>
       <c r="C419" s="5">
-        <v>1.246054999999842</v>
+        <v>1.4115119999999024</v>
       </c>
       <c r="D419" s="5">
-        <v>1.0525718911203796</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.1930677549864432</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1430.5093400000001</v>
+        <v>1430.604951</v>
       </c>
       <c r="C420" s="5">
-        <v>1.83968700000014</v>
+        <v>1.733245800000077</v>
       </c>
       <c r="D420" s="5">
-        <v>1.5562217456368765</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>1.4653711928821922</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1431.5574099999999</v>
+        <v>1431.7401758000001</v>
       </c>
       <c r="C421" s="5">
-        <v>1.0480699999998251</v>
+        <v>1.13522480000006</v>
       </c>
       <c r="D421" s="5">
-        <v>0.88273758827279725</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>0.95640030298693723</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1428.119778</v>
+        <v>1428.1333374999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-3.4376319999998941</v>
+        <v>-3.6068383000001631</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.8438328842116167</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-2.9815024480064234</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1427.709699</v>
+        <v>1427.6638528999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.41007899999999609</v>
+        <v>-0.46948459999998704</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.34403163091680788</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-0.39377555813636667</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1435.185841</v>
+        <v>1434.9694234000001</v>
       </c>
       <c r="C424" s="5">
-        <v>7.4761419999999816</v>
+        <v>7.3055705000001581</v>
       </c>
       <c r="D424" s="5">
-        <v>6.46792139063328</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>6.316384930141794</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1432.3993419999999</v>
+        <v>1432.0045533</v>
       </c>
       <c r="C425" s="5">
-        <v>-2.7864990000000489</v>
+        <v>-2.9648701000000983</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.3051522475538877</v>
+        <v>-2.4514044687021674</v>
       </c>
       <c r="E425" s="5">
-        <v>1.1886309833013753</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.1734934821254983</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1432.7891609999999</v>
+        <v>1432.3479609000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.38981899999998859</v>
+        <v>0.34340760000009141</v>
       </c>
       <c r="D426" s="5">
-        <v>0.32706215059554733</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>0.28815067558836116</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1433.430104</v>
+        <v>1433.888222</v>
       </c>
       <c r="C427" s="5">
-        <v>0.64094300000010662</v>
+        <v>1.5402610999999524</v>
       </c>
       <c r="D427" s="5">
-        <v>0.53812995743738323</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.2980674102063938</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1433.093108</v>
+        <v>1433.0667054999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.33699599999999919</v>
+        <v>-0.82151650000014342</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.28175263692253871</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.68535279273983507</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1434.931826</v>
+        <v>1434.8985086</v>
       </c>
       <c r="C429" s="5">
-        <v>1.8387179999999717</v>
+        <v>1.8318031000001156</v>
       </c>
       <c r="D429" s="5">
-        <v>1.5505613503334903</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.5447177304649395</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1434.5931760000001</v>
+        <v>1434.7067219999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.33864999999991596</v>
+        <v>-0.19178660000011405</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.28283777435846869</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.16027252797482516</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1434.1302109999999</v>
+        <v>1434.4684769999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.46296500000016749</v>
+        <v>-0.23824500000000626</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.38657160144023317</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.1990880973517517</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1432.529763</v>
+        <v>1432.7653213000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.6004479999999148</v>
+        <v>-1.7031556999997974</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.3309763437308164</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.4155021384991695</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1434.085302</v>
+        <v>1434.4010948</v>
       </c>
       <c r="C433" s="5">
-        <v>1.5555389999999534</v>
+        <v>1.6357734999999138</v>
       </c>
       <c r="D433" s="5">
-        <v>1.3108526121339725</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.3786633452797847</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1437.8110899999999</v>
+        <v>1437.7838629</v>
       </c>
       <c r="C434" s="5">
-        <v>3.7257879999999659</v>
+        <v>3.3827681000000211</v>
       </c>
       <c r="D434" s="5">
-        <v>3.1625650369675018</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>2.8669736760497777</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1439.850473</v>
+        <v>1439.5360310999999</v>
       </c>
       <c r="C435" s="5">
-        <v>2.0393830000000435</v>
+        <v>1.7521681999999146</v>
       </c>
       <c r="D435" s="5">
-        <v>1.715414253241887</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.4722325451565377</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1438.6210779999999</v>
+        <v>1438.0895551999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.2293950000000677</v>
+        <v>-1.4464758999999958</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.019804266471025</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.199143568018135</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1439.443352</v>
+        <v>1438.4673349</v>
       </c>
       <c r="C437" s="5">
-        <v>0.82227400000010675</v>
+        <v>0.37777970000001915</v>
       </c>
       <c r="D437" s="5">
-        <v>0.68804541579543521</v>
+        <v>0.31569049583815012</v>
       </c>
       <c r="E437" s="5">
-        <v>0.4917630016615826</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.45131012922456915</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1436.9816410000001</v>
+        <v>1438.7315028</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.4617109999999229</v>
+        <v>0.26416790000007495</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.033025576796077</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>0.22059719788130039</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1437.6571269999999</v>
+        <v>1437.5734545</v>
       </c>
       <c r="C439" s="5">
-        <v>0.67548599999986436</v>
+        <v>-1.1580483000000186</v>
       </c>
       <c r="D439" s="5">
-        <v>0.56554805309461109</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.9616265553872072</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1439.334104</v>
+        <v>1438.1389286000001</v>
       </c>
       <c r="C440" s="5">
-        <v>1.676977000000079</v>
+        <v>0.56547410000007403</v>
       </c>
       <c r="D440" s="5">
-        <v>1.4087734730034995</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.47304636107716735</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1439.6574760000001</v>
+        <v>1437.7198143000001</v>
       </c>
       <c r="C441" s="5">
-        <v>0.32337200000006305</v>
+        <v>-0.41911430000004657</v>
       </c>
       <c r="D441" s="5">
-        <v>0.26993472646528183</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-0.34915389403252783</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1440.5426399999999</v>
+        <v>1438.7101812999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.88516399999980422</v>
+        <v>0.99036699999987832</v>
       </c>
       <c r="D442" s="5">
-        <v>0.74031230055773278</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>0.82975370347884159</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1436.0214040000001</v>
+        <v>1433.9627189</v>
       </c>
       <c r="C443" s="5">
-        <v>-4.5212359999998171</v>
+        <v>-4.7474623999999039</v>
       </c>
       <c r="D443" s="5">
-        <v>-3.7019389208479803</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-3.8886846071107817</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>1434.227468</v>
+        <v>1435.2725533</v>
       </c>
       <c r="C444" s="5">
-        <v>-1.7939360000000306</v>
+        <v>1.3098343999999997</v>
       </c>
       <c r="D444" s="5">
-        <v>-1.4888313183623492</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:5">
+        <v>1.1016478523477646</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>1438.9860334</v>
+      </c>
+      <c r="C445" s="5">
+        <v>3.7134800999999698</v>
+      </c>
+      <c r="D445" s="5">
+        <v>3.1493239648243465</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE930000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>