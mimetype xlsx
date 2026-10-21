--- v9 (2026-10-01)
+++ v10 (2026-10-21)
@@ -1,115 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{57B1C145-F2E5-4C27-835C-4A8937B717AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2AD8ECA6-0E3D-4C40-A846-6D21CE83C6BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9671E3B6-DB5A-40F7-9052-37F591584E82}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9041C032-943D-4811-8FF5-1695E6FF294F}"/>
   </bookViews>
   <sheets>
     <sheet name="AE930000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Local Government</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6402 +932,6402 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C108761-A031-4397-9C98-082ED7CC2D00}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CDCB049-05DA-4C01-99B7-AD11B8095362}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>779.30551289000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>778.70748719000005</v>
       </c>
       <c r="C7" s="5">
         <v>-0.59802569999999378</v>
       </c>
       <c r="D7" s="5">
         <v>-0.91698278215911477</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>781.54757072999996</v>
       </c>
       <c r="C8" s="5">
         <v>2.8400835399999096</v>
       </c>
       <c r="D8" s="5">
         <v>4.4654802696017848</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>781.87073720000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.3231664700000465</v>
       </c>
       <c r="D9" s="5">
         <v>0.49732471763095365</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>781.98306573000002</v>
       </c>
       <c r="C10" s="5">
         <v>0.11232853000001342</v>
       </c>
       <c r="D10" s="5">
         <v>0.17253593247075205</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>780.10593267000002</v>
       </c>
       <c r="C11" s="5">
         <v>-1.8771330600000056</v>
       </c>
       <c r="D11" s="5">
         <v>-2.8428449998828098</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>785.80122908999999</v>
       </c>
       <c r="C12" s="5">
         <v>5.6952964199999769</v>
       </c>
       <c r="D12" s="5">
         <v>9.1212863085789131</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>769.52819125999997</v>
       </c>
       <c r="C13" s="5">
         <v>-16.273037830000021</v>
       </c>
       <c r="D13" s="5">
         <v>-22.206740230209011</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>790.60433178000005</v>
       </c>
       <c r="C14" s="5">
         <v>21.076140520000081</v>
       </c>
       <c r="D14" s="5">
         <v>38.297987149720505</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>795.10811787</v>
       </c>
       <c r="C15" s="5">
         <v>4.5037860899999487</v>
       </c>
       <c r="D15" s="5">
         <v>7.0542654137838001</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>796.44742868000003</v>
       </c>
       <c r="C16" s="5">
         <v>1.3393108100000291</v>
       </c>
       <c r="D16" s="5">
         <v>2.0401582727210377</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>798.74006351000003</v>
       </c>
       <c r="C17" s="5">
         <v>2.2926348299999972</v>
       </c>
       <c r="D17" s="5">
         <v>3.5095088726132762</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>800.73946418000003</v>
       </c>
       <c r="C18" s="5">
         <v>1.99940067</v>
       </c>
       <c r="D18" s="5">
         <v>3.0455342636241722</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>802.39330817999996</v>
       </c>
       <c r="C19" s="5">
         <v>1.6538439999999355</v>
       </c>
       <c r="D19" s="5">
         <v>2.5068244867886946</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>802.23090051999998</v>
       </c>
       <c r="C20" s="5">
         <v>-0.1624076599999853</v>
       </c>
       <c r="D20" s="5">
         <v>-0.2426146645640892</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>804.24075151</v>
       </c>
       <c r="C21" s="5">
         <v>2.0098509900000181</v>
       </c>
       <c r="D21" s="5">
         <v>3.0481666799364371</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>806.52636200999996</v>
       </c>
       <c r="C22" s="5">
         <v>2.2856104999999616</v>
       </c>
       <c r="D22" s="5">
         <v>3.4641519930086018</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>811.48663724999994</v>
       </c>
       <c r="C23" s="5">
         <v>4.9602752399999872</v>
       </c>
       <c r="D23" s="5">
         <v>7.6350372292548707</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>815.01333283999998</v>
       </c>
       <c r="C24" s="5">
         <v>3.5266955900000312</v>
       </c>
       <c r="D24" s="5">
         <v>5.3416433044522371</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>799.08040561999996</v>
       </c>
       <c r="C25" s="5">
         <v>-15.93292722000001</v>
       </c>
       <c r="D25" s="5">
         <v>-21.094147665273823</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>825.60356655999999</v>
       </c>
       <c r="C26" s="5">
         <v>26.523160940000025</v>
       </c>
       <c r="D26" s="5">
         <v>47.969752800682627</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>823.56483939999998</v>
       </c>
       <c r="C27" s="5">
         <v>-2.0387271600000076</v>
       </c>
       <c r="D27" s="5">
         <v>-2.9233372009427327</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>825.22174485000005</v>
       </c>
       <c r="C28" s="5">
         <v>1.6569054500000675</v>
       </c>
       <c r="D28" s="5">
         <v>2.4411383480708482</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>828.77552271000002</v>
       </c>
       <c r="C29" s="5">
         <v>3.5537778599999683</v>
       </c>
       <c r="D29" s="5">
         <v>5.2919171128023912</v>
       </c>
       <c r="E29" s="5">
         <v>3.7603546600644355</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>830.26363200000003</v>
       </c>
       <c r="C30" s="5">
         <v>1.4881092900000112</v>
       </c>
       <c r="D30" s="5">
         <v>2.1760683372298972</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>832.54308528000001</v>
       </c>
       <c r="C31" s="5">
         <v>2.2794532799999843</v>
       </c>
       <c r="D31" s="5">
         <v>3.3447544851401112</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>835.37614133</v>
       </c>
       <c r="C32" s="5">
         <v>2.833056049999982</v>
       </c>
       <c r="D32" s="5">
         <v>4.1607725794404082</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>836.67948324999998</v>
       </c>
       <c r="C33" s="5">
         <v>1.3033419199999798</v>
       </c>
       <c r="D33" s="5">
         <v>1.8883722840465911</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>838.87613022999994</v>
       </c>
       <c r="C34" s="5">
         <v>2.1966469799999686</v>
       </c>
       <c r="D34" s="5">
         <v>3.1964147782875818</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>840.89474263</v>
       </c>
       <c r="C35" s="5">
         <v>2.0186124000000518</v>
       </c>
       <c r="D35" s="5">
         <v>2.9261204204581226</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>871.82505351999998</v>
       </c>
       <c r="C36" s="5">
         <v>30.930310889999987</v>
       </c>
       <c r="D36" s="5">
         <v>54.259704369397397</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>854.23431363999998</v>
       </c>
       <c r="C37" s="5">
         <v>-17.590739880000001</v>
       </c>
       <c r="D37" s="5">
         <v>-21.698152475572709</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>856.09432631000004</v>
       </c>
       <c r="C38" s="5">
         <v>1.8600126700000601</v>
       </c>
       <c r="D38" s="5">
         <v>2.6444034313037212</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>859.83484358999999</v>
       </c>
       <c r="C39" s="5">
         <v>3.7405172799999491</v>
       </c>
       <c r="D39" s="5">
         <v>5.3709893965674604</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>862.60939691999999</v>
       </c>
       <c r="C40" s="5">
         <v>2.7745533300000034</v>
       </c>
       <c r="D40" s="5">
         <v>3.9416806450667474</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>862.09743638999998</v>
       </c>
       <c r="C41" s="5">
         <v>-0.51196053000001029</v>
       </c>
       <c r="D41" s="5">
         <v>-0.70988235512260411</v>
       </c>
       <c r="E41" s="5">
         <v>4.0206199105689233</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>863.12756436999996</v>
       </c>
       <c r="C42" s="5">
         <v>1.0301279799999747</v>
       </c>
       <c r="D42" s="5">
         <v>1.4433519570020925</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>867.32618085000001</v>
       </c>
       <c r="C43" s="5">
         <v>4.1986164800000552</v>
       </c>
       <c r="D43" s="5">
         <v>5.9960394678617801</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>868.24620209</v>
       </c>
       <c r="C44" s="5">
         <v>0.92002123999998275</v>
       </c>
       <c r="D44" s="5">
         <v>1.2803595685893843</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>872.17013485999996</v>
       </c>
       <c r="C45" s="5">
         <v>3.9239327699999649</v>
       </c>
       <c r="D45" s="5">
         <v>5.5601086712474324</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>873.91168972000003</v>
       </c>
       <c r="C46" s="5">
         <v>1.7415548600000648</v>
       </c>
       <c r="D46" s="5">
         <v>2.4226593176323474</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>873.50602168</v>
       </c>
       <c r="C47" s="5">
         <v>-0.40566804000002321</v>
       </c>
       <c r="D47" s="5">
         <v>-0.55561760635585156</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>900.86991847000002</v>
       </c>
       <c r="C48" s="5">
         <v>27.363896790000013</v>
       </c>
       <c r="D48" s="5">
         <v>44.795206822415999</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>885.66141651999999</v>
       </c>
       <c r="C49" s="5">
         <v>-15.208501950000027</v>
       </c>
       <c r="D49" s="5">
         <v>-18.47934161730932</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>887.01166257</v>
       </c>
       <c r="C50" s="5">
         <v>1.3502460500000097</v>
       </c>
       <c r="D50" s="5">
         <v>1.844893361347788</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>887.58515512999998</v>
       </c>
       <c r="C51" s="5">
         <v>0.57349255999997695</v>
       </c>
       <c r="D51" s="5">
         <v>0.77861835075740959</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>888.88069804999998</v>
       </c>
       <c r="C52" s="5">
         <v>1.2955429200000026</v>
       </c>
       <c r="D52" s="5">
         <v>1.7656819489027864</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>892.16023302999997</v>
       </c>
       <c r="C53" s="5">
         <v>3.279534979999994</v>
       </c>
       <c r="D53" s="5">
         <v>4.5183695985269612</v>
       </c>
       <c r="E53" s="5">
         <v>3.4871692422479228</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>897.05536315999996</v>
       </c>
       <c r="C54" s="5">
         <v>4.8951301299999841</v>
       </c>
       <c r="D54" s="5">
         <v>6.7865682795676063</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>897.56730392999998</v>
       </c>
       <c r="C55" s="5">
         <v>0.5119407700000238</v>
       </c>
       <c r="D55" s="5">
         <v>0.68698195854803856</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>901.91421723999997</v>
       </c>
       <c r="C56" s="5">
         <v>4.3469133099999908</v>
       </c>
       <c r="D56" s="5">
         <v>5.9689198744794281</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>901.96930341999996</v>
       </c>
       <c r="C57" s="5">
         <v>5.5086179999989326E-2</v>
       </c>
       <c r="D57" s="5">
         <v>7.3316979524529202E-2</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>904.80395266000005</v>
       </c>
       <c r="C58" s="5">
         <v>2.8346492400000898</v>
       </c>
       <c r="D58" s="5">
         <v>3.8371547717347854</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>908.68904564000002</v>
       </c>
       <c r="C59" s="5">
         <v>3.8850929799999676</v>
       </c>
       <c r="D59" s="5">
         <v>5.2760645117819305</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>934.70676248999996</v>
       </c>
       <c r="C60" s="5">
         <v>26.017716849999942</v>
       </c>
       <c r="D60" s="5">
         <v>40.320494305651081</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>916.96312325999997</v>
       </c>
       <c r="C61" s="5">
         <v>-17.743639229999985</v>
       </c>
       <c r="D61" s="5">
         <v>-20.545622924123506</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>916.18930588000001</v>
       </c>
       <c r="C62" s="5">
         <v>-0.77381737999996858</v>
       </c>
       <c r="D62" s="5">
         <v>-1.0079827804094776</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>919.48426557000005</v>
       </c>
       <c r="C63" s="5">
         <v>3.2949596900000415</v>
       </c>
       <c r="D63" s="5">
         <v>4.4020446381894729</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>921.06643268000005</v>
       </c>
       <c r="C64" s="5">
         <v>1.5821671100000003</v>
       </c>
       <c r="D64" s="5">
         <v>2.0845078642381276</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>921.55064876999995</v>
       </c>
       <c r="C65" s="5">
         <v>0.4842160899999044</v>
       </c>
       <c r="D65" s="5">
         <v>0.63268220463139624</v>
       </c>
       <c r="E65" s="5">
         <v>3.294297890882536</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>923.73961795000002</v>
       </c>
       <c r="C66" s="5">
         <v>2.1889691800000719</v>
       </c>
       <c r="D66" s="5">
         <v>2.8879072108939807</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>926.43258028000002</v>
       </c>
       <c r="C67" s="5">
         <v>2.6929623300000003</v>
       </c>
       <c r="D67" s="5">
         <v>3.5549807526188415</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>927.85555705000002</v>
       </c>
       <c r="C68" s="5">
         <v>1.4229767699999911</v>
       </c>
       <c r="D68" s="5">
         <v>1.8588201692194994</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>931.68665726999996</v>
       </c>
       <c r="C69" s="5">
         <v>3.8311002199999393</v>
       </c>
       <c r="D69" s="5">
         <v>5.0688633713857234</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>933.67187727999999</v>
       </c>
       <c r="C70" s="5">
         <v>1.9852200100000346</v>
       </c>
       <c r="D70" s="5">
         <v>2.5871162731017083</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>936.46377311000003</v>
       </c>
       <c r="C71" s="5">
         <v>2.791895830000044</v>
       </c>
       <c r="D71" s="5">
         <v>3.647884815311131</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>961.87376283000003</v>
       </c>
       <c r="C72" s="5">
         <v>25.409989719999999</v>
       </c>
       <c r="D72" s="5">
         <v>37.887585080434015</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>941.16300049999995</v>
       </c>
       <c r="C73" s="5">
         <v>-20.71076233000008</v>
       </c>
       <c r="D73" s="5">
         <v>-22.987503068674275</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>941.84349584999995</v>
       </c>
       <c r="C74" s="5">
         <v>0.68049535000000105</v>
       </c>
       <c r="D74" s="5">
         <v>0.8711026795329424</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>941.31204419999995</v>
       </c>
       <c r="C75" s="5">
         <v>-0.53145165000000816</v>
       </c>
       <c r="D75" s="5">
         <v>-0.67502349058876643</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>942.88599094000006</v>
       </c>
       <c r="C76" s="5">
         <v>1.5739467400001104</v>
       </c>
       <c r="D76" s="5">
         <v>2.0250488653843268</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>944.89486883999996</v>
       </c>
       <c r="C77" s="5">
         <v>2.0088778999999022</v>
       </c>
       <c r="D77" s="5">
         <v>2.5868486251364953</v>
       </c>
       <c r="E77" s="5">
         <v>2.5331456389464435</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>943.36886542000002</v>
       </c>
       <c r="C78" s="5">
         <v>-1.5260034199999382</v>
       </c>
       <c r="D78" s="5">
         <v>-1.9208758121903369</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>944.53102729</v>
       </c>
       <c r="C79" s="5">
         <v>1.1621618699999772</v>
       </c>
       <c r="D79" s="5">
         <v>1.4883704760344285</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>944.61226697999996</v>
       </c>
       <c r="C80" s="5">
         <v>8.1239689999961229E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.10326157187385832</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>945.71199330000002</v>
       </c>
       <c r="C81" s="5">
         <v>1.0997263200000589</v>
       </c>
       <c r="D81" s="5">
         <v>1.4060314106741023</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>948.2589385</v>
       </c>
       <c r="C82" s="5">
         <v>2.5469451999999819</v>
       </c>
       <c r="D82" s="5">
         <v>3.2800837649491488</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>949.80954349000001</v>
       </c>
       <c r="C83" s="5">
         <v>1.5506049900000107</v>
       </c>
       <c r="D83" s="5">
         <v>1.979999575009983</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>972.56516524000006</v>
       </c>
       <c r="C84" s="5">
         <v>22.755621750000046</v>
       </c>
       <c r="D84" s="5">
         <v>32.857530251669132</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>953.27250188000005</v>
       </c>
       <c r="C85" s="5">
         <v>-19.292663360000006</v>
       </c>
       <c r="D85" s="5">
         <v>-21.371450535282875</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>953.52998163999996</v>
       </c>
       <c r="C86" s="5">
         <v>0.25747975999991013</v>
       </c>
       <c r="D86" s="5">
         <v>0.32460301256236335</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>956.79900694000003</v>
       </c>
       <c r="C87" s="5">
         <v>3.2690253000000666</v>
       </c>
       <c r="D87" s="5">
         <v>4.1924749886362411</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>957.78378771999996</v>
       </c>
       <c r="C88" s="5">
         <v>0.98478077999993729</v>
       </c>
       <c r="D88" s="5">
         <v>1.2421099576533923</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>959.16506579999998</v>
       </c>
       <c r="C89" s="5">
         <v>1.3812780800000155</v>
       </c>
       <c r="D89" s="5">
         <v>1.7443858303080262</v>
       </c>
       <c r="E89" s="5">
         <v>1.5102417666336576</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>958.83593167000004</v>
       </c>
       <c r="C90" s="5">
         <v>-0.32913412999994307</v>
       </c>
       <c r="D90" s="5">
         <v>-0.4109995348509532</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>960.11582663000002</v>
       </c>
       <c r="C91" s="5">
         <v>1.2798949599999787</v>
       </c>
       <c r="D91" s="5">
         <v>1.6136234026204344</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>962.88945468999998</v>
       </c>
       <c r="C92" s="5">
         <v>2.7736280599999645</v>
       </c>
       <c r="D92" s="5">
         <v>3.522230570471141</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>966.03731878999997</v>
       </c>
       <c r="C93" s="5">
         <v>3.1478640999999925</v>
       </c>
       <c r="D93" s="5">
         <v>3.9943347584257882</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>967.16763929000001</v>
       </c>
       <c r="C94" s="5">
         <v>1.1303205000000389</v>
       </c>
       <c r="D94" s="5">
         <v>1.4131415846867945</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>971.74158087000001</v>
       </c>
       <c r="C95" s="5">
         <v>4.5739415799999961</v>
       </c>
       <c r="D95" s="5">
         <v>5.8250192658984457</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>990.62717567000004</v>
       </c>
       <c r="C96" s="5">
         <v>18.885594800000035</v>
       </c>
       <c r="D96" s="5">
         <v>25.983425688647287</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>980.29571195999995</v>
       </c>
       <c r="C97" s="5">
         <v>-10.331463710000094</v>
       </c>
       <c r="D97" s="5">
         <v>-11.821565821822045</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>977.40613365000002</v>
       </c>
       <c r="C98" s="5">
         <v>-2.8895783099999335</v>
       </c>
       <c r="D98" s="5">
         <v>-3.4804061376425333</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>978.32816547000004</v>
       </c>
       <c r="C99" s="5">
         <v>0.92203182000002926</v>
       </c>
       <c r="D99" s="5">
         <v>1.1379066290791773</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>980.46476937</v>
       </c>
       <c r="C100" s="5">
         <v>2.1366038999999546</v>
       </c>
       <c r="D100" s="5">
         <v>2.6524299319886868</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>980.85946980000006</v>
       </c>
       <c r="C101" s="5">
         <v>0.39470043000005717</v>
       </c>
       <c r="D101" s="5">
         <v>0.48414856847431853</v>
       </c>
       <c r="E101" s="5">
         <v>2.2618008905386455</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>984.42615381999997</v>
       </c>
       <c r="C102" s="5">
         <v>3.5666840199999115</v>
       </c>
       <c r="D102" s="5">
         <v>4.4518767309632112</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>985.98595118000003</v>
       </c>
       <c r="C103" s="5">
         <v>1.5597973600000614</v>
       </c>
       <c r="D103" s="5">
         <v>1.9180259544229861</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>987.97574679000002</v>
       </c>
       <c r="C104" s="5">
         <v>1.9897956099999874</v>
       </c>
       <c r="D104" s="5">
         <v>2.4487534780856635</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>991.53691306999997</v>
       </c>
       <c r="C105" s="5">
         <v>3.5611662799999522</v>
       </c>
       <c r="D105" s="5">
         <v>4.4121983946350918</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>993.99846782999998</v>
       </c>
       <c r="C106" s="5">
         <v>2.4615547600000127</v>
       </c>
       <c r="D106" s="5">
         <v>3.0200930518090141</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>993.30003601999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.69843180999998822</v>
       </c>
       <c r="D107" s="5">
         <v>-0.83992763401108395</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>993.78318247000004</v>
       </c>
       <c r="C108" s="5">
         <v>0.4831464500000493</v>
       </c>
       <c r="D108" s="5">
         <v>0.58525044755570743</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>994.48780268999997</v>
       </c>
       <c r="C109" s="5">
         <v>0.7046202199999243</v>
       </c>
       <c r="D109" s="5">
         <v>0.85415955415848455</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1008.6858832</v>
       </c>
       <c r="C110" s="5">
         <v>14.198080510000068</v>
       </c>
       <c r="D110" s="5">
         <v>18.54351016764868</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1004.9970282</v>
       </c>
       <c r="C111" s="5">
         <v>-3.6888549999999896</v>
       </c>
       <c r="D111" s="5">
         <v>-4.3013047477822859</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1008.3267429</v>
       </c>
       <c r="C112" s="5">
         <v>3.3297146999999541</v>
       </c>
       <c r="D112" s="5">
         <v>4.0490449465251377</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1010.964257</v>
       </c>
       <c r="C113" s="5">
         <v>2.6375140999999758</v>
       </c>
       <c r="D113" s="5">
         <v>3.1844339417967937</v>
       </c>
       <c r="E113" s="5">
         <v>3.0692253199266606</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1013.7465089</v>
       </c>
       <c r="C114" s="5">
         <v>2.7822519000000057</v>
       </c>
       <c r="D114" s="5">
         <v>3.3529422588011171</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1014.7335797</v>
       </c>
       <c r="C115" s="5">
         <v>0.98707079999996949</v>
       </c>
       <c r="D115" s="5">
         <v>1.1747007983751168</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1015.8813997</v>
       </c>
       <c r="C116" s="5">
         <v>1.1478200000000243</v>
       </c>
       <c r="D116" s="5">
         <v>1.3658615468541635</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1015.6724174</v>
       </c>
       <c r="C117" s="5">
         <v>-0.2089823000000024</v>
       </c>
       <c r="D117" s="5">
         <v>-0.24657919217698776</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1018.4447639</v>
       </c>
       <c r="C118" s="5">
         <v>2.772346500000026</v>
       </c>
       <c r="D118" s="5">
         <v>3.3251048198962074</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1020.2452452</v>
       </c>
       <c r="C119" s="5">
         <v>1.8004813000000013</v>
       </c>
       <c r="D119" s="5">
         <v>2.1421974756744788</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1024.412268</v>
       </c>
       <c r="C120" s="5">
         <v>4.1670228000000407</v>
       </c>
       <c r="D120" s="5">
         <v>5.0128139505930092</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1028.0700568</v>
       </c>
       <c r="C121" s="5">
         <v>3.6577887999999348</v>
       </c>
       <c r="D121" s="5">
         <v>4.3699014328592911</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1039.5203998</v>
       </c>
       <c r="C122" s="5">
         <v>11.450342999999975</v>
       </c>
       <c r="D122" s="5">
         <v>14.21513953635456</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1032.1985618000001</v>
       </c>
       <c r="C123" s="5">
         <v>-7.3218379999998433</v>
       </c>
       <c r="D123" s="5">
         <v>-8.1323096323486119</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1032.6009853</v>
       </c>
       <c r="C124" s="5">
         <v>0.40242349999994076</v>
       </c>
       <c r="D124" s="5">
         <v>0.46884878377979611</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1035.8984469</v>
       </c>
       <c r="C125" s="5">
         <v>3.297461599999906</v>
       </c>
       <c r="D125" s="5">
         <v>3.9000512918572428</v>
       </c>
       <c r="E125" s="5">
         <v>2.4663769987270712</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1038.9723621000001</v>
       </c>
       <c r="C126" s="5">
         <v>3.0739152000001013</v>
       </c>
       <c r="D126" s="5">
         <v>3.6195629658029471</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1039.9014256</v>
       </c>
       <c r="C127" s="5">
         <v>0.92906349999998383</v>
       </c>
       <c r="D127" s="5">
         <v>1.0783498918986112</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1041.5817823</v>
       </c>
       <c r="C128" s="5">
         <v>1.6803566999999475</v>
       </c>
       <c r="D128" s="5">
         <v>1.9563831314867164</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1042.2783856000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.69660330000010617</v>
       </c>
       <c r="D129" s="5">
         <v>0.80551107260831145</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1043.4910706999999</v>
       </c>
       <c r="C130" s="5">
         <v>1.2126850999998169</v>
       </c>
       <c r="D130" s="5">
         <v>1.4051626096560632</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1043.2070811999999</v>
       </c>
       <c r="C131" s="5">
         <v>-0.28398949999996148</v>
       </c>
       <c r="D131" s="5">
         <v>-0.32609551419372496</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1041.451073</v>
       </c>
       <c r="C132" s="5">
         <v>-1.7560081999999966</v>
       </c>
       <c r="D132" s="5">
         <v>-2.001338284958476</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1054.4244490000001</v>
       </c>
       <c r="C133" s="5">
         <v>12.973376000000144</v>
       </c>
       <c r="D133" s="5">
         <v>16.016336483545391</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1062.4641008000001</v>
       </c>
       <c r="C134" s="5">
         <v>8.0396518000000015</v>
       </c>
       <c r="D134" s="5">
         <v>9.543236591838955</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1054.5471579</v>
       </c>
       <c r="C135" s="5">
         <v>-7.9169429000000946</v>
       </c>
       <c r="D135" s="5">
         <v>-8.5842788424957295</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1056.9764508999999</v>
       </c>
       <c r="C136" s="5">
         <v>2.429292999999916</v>
       </c>
       <c r="D136" s="5">
         <v>2.7996582581867102</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1059.6808231</v>
       </c>
       <c r="C137" s="5">
         <v>2.7043722000000798</v>
       </c>
       <c r="D137" s="5">
         <v>3.1138880414136594</v>
       </c>
       <c r="E137" s="5">
         <v>2.2958212044018822</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1060.9303497000001</v>
       </c>
       <c r="C138" s="5">
         <v>1.2495266000000811</v>
       </c>
       <c r="D138" s="5">
         <v>1.4241973096328131</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1061.4050811</v>
       </c>
       <c r="C139" s="5">
         <v>0.47473139999988234</v>
       </c>
       <c r="D139" s="5">
         <v>0.53828395943451568</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1063.8450932000001</v>
       </c>
       <c r="C140" s="5">
         <v>2.4400121000001036</v>
       </c>
       <c r="D140" s="5">
         <v>2.7937689484470285</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1066.2438549999999</v>
       </c>
       <c r="C141" s="5">
         <v>2.3987617999998747</v>
       </c>
       <c r="D141" s="5">
         <v>2.7395731879723773</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1068.2400654</v>
       </c>
       <c r="C142" s="5">
         <v>1.9962104000001091</v>
       </c>
       <c r="D142" s="5">
         <v>2.2699058235466252</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1072.1957921999999</v>
       </c>
       <c r="C143" s="5">
         <v>3.9557267999998658</v>
       </c>
       <c r="D143" s="5">
         <v>4.5352666096210914</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1066.5119056999999</v>
       </c>
       <c r="C144" s="5">
         <v>-5.6838864999999714</v>
       </c>
       <c r="D144" s="5">
         <v>-6.1791608554318085</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1075.3382073</v>
       </c>
       <c r="C145" s="5">
         <v>8.8263016000000789</v>
       </c>
       <c r="D145" s="5">
         <v>10.395768248790738</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1088.7651185</v>
       </c>
       <c r="C146" s="5">
         <v>13.42691119999995</v>
       </c>
       <c r="D146" s="5">
         <v>16.056498183554989</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1083.5795983999999</v>
       </c>
       <c r="C147" s="5">
         <v>-5.1855201000000761</v>
       </c>
       <c r="D147" s="5">
         <v>-5.5679427597158266</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1086.9959867</v>
       </c>
       <c r="C148" s="5">
         <v>3.4163883000001078</v>
       </c>
       <c r="D148" s="5">
         <v>3.849749401372704</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1089.9058533</v>
       </c>
       <c r="C149" s="5">
         <v>2.9098665999999866</v>
       </c>
       <c r="D149" s="5">
         <v>3.2600977569356981</v>
       </c>
       <c r="E149" s="5">
         <v>2.8522767932686932</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1091.5710371</v>
       </c>
       <c r="C150" s="5">
         <v>1.6651838000000225</v>
       </c>
       <c r="D150" s="5">
         <v>1.8488729714237762</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1095.8204369</v>
       </c>
       <c r="C151" s="5">
         <v>4.249399799999992</v>
       </c>
       <c r="D151" s="5">
         <v>4.7728364528554446</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1098.7684222</v>
       </c>
       <c r="C152" s="5">
         <v>2.9479853000000276</v>
       </c>
       <c r="D152" s="5">
         <v>3.2764466260633895</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1100.3593321000001</v>
       </c>
       <c r="C153" s="5">
         <v>1.5909099000000424</v>
       </c>
       <c r="D153" s="5">
         <v>1.7513867735103217</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1102.5227620999999</v>
       </c>
       <c r="C154" s="5">
         <v>2.1634299999998348</v>
       </c>
       <c r="D154" s="5">
         <v>2.3850156311467252</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1102.1951977000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.32756439999980103</v>
       </c>
       <c r="D155" s="5">
         <v>-0.35594330717686473</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1097.0875076</v>
       </c>
       <c r="C156" s="5">
         <v>-5.1076901000001271</v>
       </c>
       <c r="D156" s="5">
         <v>-5.4213600698728719</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1103.0418181</v>
       </c>
       <c r="C157" s="5">
         <v>5.9543105000000196</v>
       </c>
       <c r="D157" s="5">
         <v>6.7108287451189463</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1109.9337848</v>
       </c>
       <c r="C158" s="5">
         <v>6.8919667000000118</v>
       </c>
       <c r="D158" s="5">
         <v>7.7608777226838344</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1116.2953051</v>
       </c>
       <c r="C159" s="5">
         <v>6.3615202999999383</v>
       </c>
       <c r="D159" s="5">
         <v>7.0987316354057306</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1118.8426367</v>
       </c>
       <c r="C160" s="5">
         <v>2.5473316000000068</v>
       </c>
       <c r="D160" s="5">
         <v>2.7729726056609838</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1119.6842701</v>
       </c>
       <c r="C161" s="5">
         <v>0.84163340000009157</v>
       </c>
       <c r="D161" s="5">
         <v>0.90642691489499772</v>
       </c>
       <c r="E161" s="5">
         <v>2.7322008327450797</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1118.5573446000001</v>
       </c>
       <c r="C162" s="5">
         <v>-1.1269254999999703</v>
       </c>
       <c r="D162" s="5">
         <v>-1.2010973840625105</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1120.9224546</v>
       </c>
       <c r="C163" s="5">
         <v>2.3651099999999587</v>
       </c>
       <c r="D163" s="5">
         <v>2.5670310131982843</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1120.5367663</v>
       </c>
       <c r="C164" s="5">
         <v>-0.38568830000008347</v>
       </c>
       <c r="D164" s="5">
         <v>-0.41211690298710302</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1123.9462874000001</v>
       </c>
       <c r="C165" s="5">
         <v>3.40952110000012</v>
       </c>
       <c r="D165" s="5">
         <v>3.7130376798779618</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1125.1895688</v>
       </c>
       <c r="C166" s="5">
         <v>1.2432813999998871</v>
       </c>
       <c r="D166" s="5">
         <v>1.335515889678951</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1131.0202863</v>
       </c>
       <c r="C167" s="5">
         <v>5.8307174999999916</v>
       </c>
       <c r="D167" s="5">
         <v>6.3987112148676806</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1124.480358</v>
       </c>
       <c r="C168" s="5">
         <v>-6.5399282999999286</v>
       </c>
       <c r="D168" s="5">
         <v>-6.7223170649324704</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1124.3426962000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.13766179999993255</v>
       </c>
       <c r="D169" s="5">
         <v>-0.14680823454856773</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1124.8737088</v>
       </c>
       <c r="C170" s="5">
         <v>0.53101259999993999</v>
       </c>
       <c r="D170" s="5">
         <v>0.56821905591586397</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1122.2141933</v>
       </c>
       <c r="C171" s="5">
         <v>-2.6595154999999977</v>
       </c>
       <c r="D171" s="5">
         <v>-2.8005314493247613</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1123.6420238999999</v>
       </c>
       <c r="C172" s="5">
         <v>1.4278305999998793</v>
       </c>
       <c r="D172" s="5">
         <v>1.5375298162171092</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1124.0528194999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.41079560000002857</v>
       </c>
       <c r="D173" s="5">
         <v>0.43959475763239997</v>
       </c>
       <c r="E173" s="5">
         <v>0.39015904006669544</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1127.9770329</v>
       </c>
       <c r="C174" s="5">
         <v>3.9242134000000988</v>
       </c>
       <c r="D174" s="5">
         <v>4.270738974239352</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1128.4801943</v>
       </c>
       <c r="C175" s="5">
         <v>0.50316139999995357</v>
       </c>
       <c r="D175" s="5">
         <v>0.53660422096510896</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1130.5534467</v>
       </c>
       <c r="C176" s="5">
         <v>2.0732524000000012</v>
       </c>
       <c r="D176" s="5">
         <v>2.2270633128170125</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1130.7026761</v>
       </c>
       <c r="C177" s="5">
         <v>0.14922939999996743</v>
       </c>
       <c r="D177" s="5">
         <v>0.15851116389962172</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1132.3777599</v>
       </c>
       <c r="C178" s="5">
         <v>1.6750838000000385</v>
       </c>
       <c r="D178" s="5">
         <v>1.7923014098781609</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1133.5536413</v>
       </c>
       <c r="C179" s="5">
         <v>1.1758813999999802</v>
       </c>
       <c r="D179" s="5">
         <v>1.253243098542578</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1134.9581432</v>
       </c>
       <c r="C180" s="5">
         <v>1.4045019000000138</v>
       </c>
       <c r="D180" s="5">
         <v>1.4970048146673909</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1137.5930882</v>
       </c>
       <c r="C181" s="5">
         <v>2.6349450000000161</v>
       </c>
       <c r="D181" s="5">
         <v>2.8217979748816679</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1139.7341902000001</v>
       </c>
       <c r="C182" s="5">
         <v>2.1411020000000462</v>
       </c>
       <c r="D182" s="5">
         <v>2.2820874537134772</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1139.1291426</v>
       </c>
       <c r="C183" s="5">
         <v>-0.60504760000003444</v>
       </c>
       <c r="D183" s="5">
         <v>-0.63518402203347479</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1139.4210398</v>
       </c>
       <c r="C184" s="5">
         <v>0.29189719999999397</v>
       </c>
       <c r="D184" s="5">
         <v>0.30792884851846836</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1141.0356807000001</v>
       </c>
       <c r="C185" s="5">
         <v>1.6146409000000403</v>
       </c>
       <c r="D185" s="5">
         <v>1.7138018135781863</v>
       </c>
       <c r="E185" s="5">
         <v>1.5108597127628132</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1141.5194484000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.48376770000004399</v>
       </c>
       <c r="D186" s="5">
         <v>0.50995499294486102</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1144.2330509000001</v>
       </c>
       <c r="C187" s="5">
         <v>2.713602499999979</v>
       </c>
       <c r="D187" s="5">
         <v>2.8902153375060413</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1145.3040963999999</v>
       </c>
       <c r="C188" s="5">
         <v>1.0710454999998547</v>
       </c>
       <c r="D188" s="5">
         <v>1.1290462604897078</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1147.9989235</v>
       </c>
       <c r="C189" s="5">
         <v>2.6948271000001114</v>
       </c>
       <c r="D189" s="5">
         <v>2.8603507894187974</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1149.9315853000001</v>
       </c>
       <c r="C190" s="5">
         <v>1.9326618000000053</v>
       </c>
       <c r="D190" s="5">
         <v>2.0390168808375631</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1153.7487415000001</v>
       </c>
       <c r="C191" s="5">
         <v>3.8171561999999994</v>
       </c>
       <c r="D191" s="5">
         <v>4.0568915560024399</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1155.6467771</v>
       </c>
       <c r="C192" s="5">
         <v>1.8980355999999574</v>
       </c>
       <c r="D192" s="5">
         <v>1.9920840036477649</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1159.205103</v>
       </c>
       <c r="C193" s="5">
         <v>3.5583258999999998</v>
       </c>
       <c r="D193" s="5">
         <v>3.7581123368374492</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1161.6249548999999</v>
       </c>
       <c r="C194" s="5">
         <v>2.4198518999999123</v>
       </c>
       <c r="D194" s="5">
         <v>2.5339735132028363</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1158.2607439999999</v>
       </c>
       <c r="C195" s="5">
         <v>-3.3642108999999891</v>
       </c>
       <c r="D195" s="5">
         <v>-3.4205230070153414</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1159.1415750000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.88083100000017112</v>
       </c>
       <c r="D196" s="5">
         <v>0.91639939859176067</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1156.9967661000001</v>
       </c>
       <c r="C197" s="5">
         <v>-2.1448089000000436</v>
       </c>
       <c r="D197" s="5">
         <v>-2.1979529099487194</v>
       </c>
       <c r="E197" s="5">
         <v>1.3988243899794917</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1162.8217331999999</v>
       </c>
       <c r="C198" s="5">
         <v>5.8249670999998671</v>
       </c>
       <c r="D198" s="5">
         <v>6.2115975388646882</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1162.8133399999999</v>
       </c>
       <c r="C199" s="5">
         <v>-8.3932000000004336E-3</v>
       </c>
       <c r="D199" s="5">
         <v>-8.6612073736835882E-3</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1161.6094525000001</v>
       </c>
       <c r="C200" s="5">
         <v>-1.203887499999837</v>
       </c>
       <c r="D200" s="5">
         <v>-1.2353375658518018</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1162.4354079</v>
       </c>
       <c r="C201" s="5">
         <v>0.82595539999988432</v>
       </c>
       <c r="D201" s="5">
         <v>0.85659754021480961</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1162.1159407</v>
       </c>
       <c r="C202" s="5">
         <v>-0.31946719999996276</v>
       </c>
       <c r="D202" s="5">
         <v>-0.32929288140637336</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1161.7101359000001</v>
       </c>
       <c r="C203" s="5">
         <v>-0.40580479999994168</v>
       </c>
       <c r="D203" s="5">
         <v>-0.41822986702910736</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1161.6403627</v>
       </c>
       <c r="C204" s="5">
         <v>-6.9773200000099678E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-7.2049115162331479E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1174.9918970000001</v>
       </c>
       <c r="C205" s="5">
         <v>13.351534300000139</v>
       </c>
       <c r="D205" s="5">
         <v>14.698604662392478</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1176.7428471999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.7509501999998065</v>
       </c>
       <c r="D206" s="5">
         <v>1.8029460508801831</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1174.9393806999999</v>
       </c>
       <c r="C207" s="5">
         <v>-1.8034665000000132</v>
       </c>
       <c r="D207" s="5">
         <v>-1.8236868168908793</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1174.9015715</v>
       </c>
       <c r="C208" s="5">
         <v>-3.7809199999855991E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-3.8608809492757246E-2</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1177.3546593999999</v>
       </c>
       <c r="C209" s="5">
         <v>2.4530878999999004</v>
       </c>
       <c r="D209" s="5">
         <v>2.5344641390536715</v>
       </c>
       <c r="E209" s="5">
         <v>1.7595462577326026</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1177.0015473000001</v>
       </c>
       <c r="C210" s="5">
         <v>-0.35311209999986204</v>
       </c>
       <c r="D210" s="5">
         <v>-0.35931079869734317</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1178.1779614</v>
       </c>
       <c r="C211" s="5">
         <v>1.1764140999998745</v>
       </c>
       <c r="D211" s="5">
         <v>1.2060165040728155</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1180.1966769999999</v>
       </c>
       <c r="C212" s="5">
         <v>2.0187155999999504</v>
       </c>
       <c r="D212" s="5">
         <v>2.0755934172536961</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1180.8304449</v>
       </c>
       <c r="C213" s="5">
         <v>0.63376790000006622</v>
       </c>
       <c r="D213" s="5">
         <v>0.64630898285207294</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1183.8731957</v>
       </c>
       <c r="C214" s="5">
         <v>3.0427508000000216</v>
       </c>
       <c r="D214" s="5">
         <v>3.136348248060794</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1185.2767449</v>
       </c>
       <c r="C215" s="5">
         <v>1.4035492000000431</v>
       </c>
       <c r="D215" s="5">
         <v>1.4319818043660781</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1188.1674207999999</v>
       </c>
       <c r="C216" s="5">
         <v>2.8906758999999056</v>
       </c>
       <c r="D216" s="5">
         <v>2.966159887386266</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1190.7427726999999</v>
       </c>
       <c r="C217" s="5">
         <v>2.5753518999999869</v>
       </c>
       <c r="D217" s="5">
         <v>2.6322312760550082</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1194.5352998000001</v>
       </c>
       <c r="C218" s="5">
         <v>3.792527100000143</v>
       </c>
       <c r="D218" s="5">
         <v>3.8896796759118946</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1199.5691307</v>
       </c>
       <c r="C219" s="5">
         <v>5.0338308999998844</v>
       </c>
       <c r="D219" s="5">
         <v>5.1757256886493908</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1203.8270821999999</v>
       </c>
       <c r="C220" s="5">
         <v>4.2579514999999901</v>
       </c>
       <c r="D220" s="5">
         <v>4.3436289281997498</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1209.202434</v>
       </c>
       <c r="C221" s="5">
         <v>5.3753518000000895</v>
       </c>
       <c r="D221" s="5">
         <v>5.4918334864922036</v>
       </c>
       <c r="E221" s="5">
         <v>2.7050281192440462</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1215.2518081000001</v>
       </c>
       <c r="C222" s="5">
         <v>6.0493741000000227</v>
       </c>
       <c r="D222" s="5">
         <v>6.1713057405997418</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1215.1456175000001</v>
       </c>
       <c r="C223" s="5">
         <v>-0.10619059999999081</v>
       </c>
       <c r="D223" s="5">
         <v>-0.10480749333018347</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1218.5136660999999</v>
       </c>
       <c r="C224" s="5">
         <v>3.3680485999998382</v>
       </c>
       <c r="D224" s="5">
         <v>3.3772447249826643</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1217.9551534</v>
       </c>
       <c r="C225" s="5">
         <v>-0.55851269999993747</v>
       </c>
       <c r="D225" s="5">
         <v>-0.54864237797259685</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1220.3607274000001</v>
       </c>
       <c r="C226" s="5">
         <v>2.4055740000001151</v>
       </c>
       <c r="D226" s="5">
         <v>2.3960277087383464</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1222.4304462</v>
       </c>
       <c r="C227" s="5">
         <v>2.0697187999999187</v>
       </c>
       <c r="D227" s="5">
         <v>2.0542790638210073</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1223.9163077999999</v>
       </c>
       <c r="C228" s="5">
         <v>1.4858615999999074</v>
       </c>
       <c r="D228" s="5">
         <v>1.4683881281959188</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1223.1572784</v>
       </c>
       <c r="C229" s="5">
         <v>-0.75902939999991759</v>
       </c>
       <c r="D229" s="5">
         <v>-0.74166420974156599</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1222.8493111</v>
       </c>
       <c r="C230" s="5">
         <v>-0.30796729999997297</v>
       </c>
       <c r="D230" s="5">
         <v>-0.30171870001837187</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1227.1958090999999</v>
       </c>
       <c r="C231" s="5">
         <v>4.3464979999998832</v>
       </c>
       <c r="D231" s="5">
         <v>4.3496611349306047</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1233.5093777</v>
       </c>
       <c r="C232" s="5">
         <v>6.3135686000000533</v>
       </c>
       <c r="D232" s="5">
         <v>6.3513739038451478</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1236.6816515999999</v>
       </c>
       <c r="C233" s="5">
         <v>3.1722738999999365</v>
       </c>
       <c r="D233" s="5">
         <v>3.1301242610577207</v>
       </c>
       <c r="E233" s="5">
         <v>2.2725076320843529</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1241.3562085000001</v>
       </c>
       <c r="C234" s="5">
         <v>4.6745569000001979</v>
       </c>
       <c r="D234" s="5">
         <v>4.6314009448552573</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1244.0692532</v>
       </c>
       <c r="C235" s="5">
         <v>2.7130446999999549</v>
       </c>
       <c r="D235" s="5">
         <v>2.6544152056829029</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1245.1417171000001</v>
       </c>
       <c r="C236" s="5">
         <v>1.0724639000000025</v>
       </c>
       <c r="D236" s="5">
         <v>1.0393924131990362</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1248.1013753</v>
       </c>
       <c r="C237" s="5">
         <v>2.9596581999999216</v>
       </c>
       <c r="D237" s="5">
         <v>2.8899447134882017</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1249.9924556000001</v>
       </c>
       <c r="C238" s="5">
         <v>1.8910803000001124</v>
       </c>
       <c r="D238" s="5">
         <v>1.8334273334466467</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1253.5059788999999</v>
       </c>
       <c r="C239" s="5">
         <v>3.5135232999998607</v>
       </c>
       <c r="D239" s="5">
         <v>3.425639661049984</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1250.30474</v>
       </c>
       <c r="C240" s="5">
         <v>-3.2012388999999075</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0219127081564157</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1246.2788843999999</v>
       </c>
       <c r="C241" s="5">
         <v>-4.0258556000001136</v>
       </c>
       <c r="D241" s="5">
         <v>-3.7961813601642858</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1254.2413415999999</v>
       </c>
       <c r="C242" s="5">
         <v>7.9624572000000171</v>
       </c>
       <c r="D242" s="5">
         <v>7.9420091267672133</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1262.0229365</v>
       </c>
       <c r="C243" s="5">
         <v>7.7815949000000728</v>
       </c>
       <c r="D243" s="5">
         <v>7.7044473081490317</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1263.7032812</v>
       </c>
       <c r="C244" s="5">
         <v>1.6803446999999778</v>
       </c>
       <c r="D244" s="5">
         <v>1.6095157024441864</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1264.0294392000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.32615800000007766</v>
       </c>
       <c r="D245" s="5">
         <v>0.31015640673024425</v>
       </c>
       <c r="E245" s="5">
         <v>2.2113846004440996</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1263.4814269000001</v>
       </c>
       <c r="C246" s="5">
         <v>-0.54801229999998213</v>
       </c>
       <c r="D246" s="5">
         <v>-0.51901397755360623</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1268.2543751000001</v>
       </c>
       <c r="C247" s="5">
         <v>4.7729481999999734</v>
       </c>
       <c r="D247" s="5">
         <v>4.6285203841471834</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1271.3660216000001</v>
       </c>
       <c r="C248" s="5">
         <v>3.1116465000000062</v>
       </c>
       <c r="D248" s="5">
         <v>2.9842413221417452</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1273.9686952</v>
       </c>
       <c r="C249" s="5">
         <v>2.6026735999998891</v>
       </c>
       <c r="D249" s="5">
         <v>2.4844258132201258</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1273.3382578000001</v>
       </c>
       <c r="C250" s="5">
         <v>-0.63043739999989157</v>
       </c>
       <c r="D250" s="5">
         <v>-0.59221958515185413</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1272.8624781000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.47577969999997549</v>
       </c>
       <c r="D251" s="5">
         <v>-0.44745674514251599</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1269.1225222</v>
       </c>
       <c r="C252" s="5">
         <v>-3.7399559000000409</v>
       </c>
       <c r="D252" s="5">
         <v>-3.4694450724074954</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1271.2384408</v>
       </c>
       <c r="C253" s="5">
         <v>2.1159185999999863</v>
       </c>
       <c r="D253" s="5">
         <v>2.0191235447895473</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1273.1402736</v>
       </c>
       <c r="C254" s="5">
         <v>1.9018327999999656</v>
       </c>
       <c r="D254" s="5">
         <v>1.8101024772640528</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1277.8816433</v>
       </c>
       <c r="C255" s="5">
         <v>4.7413696999999502</v>
       </c>
       <c r="D255" s="5">
         <v>4.5616675144572794</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1276.5599649999999</v>
       </c>
       <c r="C256" s="5">
         <v>-1.3216783000000305</v>
       </c>
       <c r="D256" s="5">
         <v>-1.2340915597503721</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1274.1370626999999</v>
       </c>
       <c r="C257" s="5">
         <v>-2.4229023000000325</v>
       </c>
       <c r="D257" s="5">
         <v>-2.2539660776800252</v>
       </c>
       <c r="E257" s="5">
         <v>0.79963513400422848</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1272.5028030999999</v>
       </c>
       <c r="C258" s="5">
         <v>-1.6342595999999503</v>
       </c>
       <c r="D258" s="5">
         <v>-1.5283566049051234</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1266.66329</v>
       </c>
       <c r="C259" s="5">
         <v>-5.8395130999999765</v>
       </c>
       <c r="D259" s="5">
         <v>-5.3699133669431127</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1264.0689135</v>
       </c>
       <c r="C260" s="5">
         <v>-2.594376499999953</v>
       </c>
       <c r="D260" s="5">
         <v>-2.4303373414142238</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1264.0398551000001</v>
       </c>
       <c r="C261" s="5">
         <v>-2.9058399999939866E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-2.758209715006954E-2</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1262.587321</v>
       </c>
       <c r="C262" s="5">
         <v>-1.4525341000000935</v>
       </c>
       <c r="D262" s="5">
         <v>-1.370262732426708</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1267.8769491999999</v>
       </c>
       <c r="C263" s="5">
         <v>5.2896281999999246</v>
       </c>
       <c r="D263" s="5">
         <v>5.1448942303597978</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1257.8324686999999</v>
       </c>
       <c r="C264" s="5">
         <v>-10.044480499999963</v>
       </c>
       <c r="D264" s="5">
         <v>-9.1032534482205172</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1248.9527172000001</v>
       </c>
       <c r="C265" s="5">
         <v>-8.8797514999998839</v>
       </c>
       <c r="D265" s="5">
         <v>-8.1501707452250489</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1242.0151903000001</v>
       </c>
       <c r="C266" s="5">
         <v>-6.9375268999999662</v>
       </c>
       <c r="D266" s="5">
         <v>-6.4656950757375213</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1232.6498959</v>
       </c>
       <c r="C267" s="5">
         <v>-9.3652944000000389</v>
       </c>
       <c r="D267" s="5">
         <v>-8.6824962822060652</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1230.0460759</v>
       </c>
       <c r="C268" s="5">
         <v>-2.6038200000000415</v>
       </c>
       <c r="D268" s="5">
         <v>-2.505607455824066</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1229.4132591</v>
       </c>
       <c r="C269" s="5">
         <v>-0.63281680000000051</v>
       </c>
       <c r="D269" s="5">
         <v>-0.61561525349149715</v>
       </c>
       <c r="E269" s="5">
         <v>-3.5101250021898345</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1231.7447144</v>
       </c>
       <c r="C270" s="5">
         <v>2.331455300000016</v>
       </c>
       <c r="D270" s="5">
         <v>2.29956249051948</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1232.2515880999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.50687369999991461</v>
       </c>
       <c r="D271" s="5">
         <v>0.49492964771236103</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1232.4730193</v>
       </c>
       <c r="C272" s="5">
         <v>0.22143120000009731</v>
       </c>
       <c r="D272" s="5">
         <v>0.21584895206274712</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1230.8065670999999</v>
       </c>
       <c r="C273" s="5">
         <v>-1.6664522000000943</v>
       </c>
       <c r="D273" s="5">
         <v>-1.6105326598262582</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1230.8412934</v>
       </c>
       <c r="C274" s="5">
         <v>3.4726300000102128E-2</v>
       </c>
       <c r="D274" s="5">
         <v>3.3862369807158288E-2</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1230.4438838000001</v>
       </c>
       <c r="C275" s="5">
         <v>-0.39740959999994629</v>
       </c>
       <c r="D275" s="5">
         <v>-0.38676436983415829</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1234.9822652</v>
       </c>
       <c r="C276" s="5">
         <v>4.5383813999999347</v>
       </c>
       <c r="D276" s="5">
         <v>4.5169938460075665</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1235.5943660999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.61210089999985939</v>
       </c>
       <c r="D277" s="5">
         <v>0.59638645263084822</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1234.2833507</v>
       </c>
       <c r="C278" s="5">
         <v>-1.3110153999998602</v>
       </c>
       <c r="D278" s="5">
         <v>-1.2658442377133095</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1233.3490981</v>
       </c>
       <c r="C279" s="5">
         <v>-0.93425260000003618</v>
       </c>
       <c r="D279" s="5">
         <v>-0.90453108779486868</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1233.4268575000001</v>
       </c>
       <c r="C280" s="5">
         <v>7.7759400000104506E-2</v>
       </c>
       <c r="D280" s="5">
         <v>7.568306784135892E-2</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1236.1477505</v>
       </c>
       <c r="C281" s="5">
         <v>2.7208929999999327</v>
       </c>
       <c r="D281" s="5">
         <v>2.6795093349394783</v>
       </c>
       <c r="E281" s="5">
         <v>0.54778093128180494</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1235.4571642000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.69058629999994992</v>
       </c>
       <c r="D282" s="5">
         <v>-0.66833596228164094</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1238.2173310000001</v>
       </c>
       <c r="C283" s="5">
         <v>2.760166799999979</v>
       </c>
       <c r="D283" s="5">
         <v>2.7141402984623086</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1239.6076023000001</v>
       </c>
       <c r="C284" s="5">
         <v>1.3902712999999949</v>
       </c>
       <c r="D284" s="5">
         <v>1.3557125707361228</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1241.3663598000001</v>
       </c>
       <c r="C285" s="5">
         <v>1.7587575000000015</v>
       </c>
       <c r="D285" s="5">
         <v>1.7159109869841149</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1242.7590975999999</v>
       </c>
       <c r="C286" s="5">
         <v>1.3927377999998498</v>
       </c>
       <c r="D286" s="5">
         <v>1.3546661364647328</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1244.2166807999999</v>
       </c>
       <c r="C287" s="5">
         <v>1.4575832000000446</v>
       </c>
       <c r="D287" s="5">
         <v>1.4165473002394791</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1254.8190858</v>
       </c>
       <c r="C288" s="5">
         <v>10.60240500000009</v>
       </c>
       <c r="D288" s="5">
         <v>10.71874502420469</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1251.5248127</v>
       </c>
       <c r="C289" s="5">
         <v>-3.2942731000000549</v>
       </c>
       <c r="D289" s="5">
         <v>-3.10526400644483</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1256.3430550999999</v>
       </c>
       <c r="C290" s="5">
         <v>4.8182423999999173</v>
       </c>
       <c r="D290" s="5">
         <v>4.7189667505302957</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1258.061516</v>
       </c>
       <c r="C291" s="5">
         <v>1.7184609000000819</v>
       </c>
       <c r="D291" s="5">
         <v>1.653798068472101</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1259.4219978000001</v>
       </c>
       <c r="C292" s="5">
         <v>1.360481800000116</v>
       </c>
       <c r="D292" s="5">
         <v>1.3054396882530517</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1259.8145469000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.39254909999999654</v>
       </c>
       <c r="D293" s="5">
         <v>0.37466972473982896</v>
       </c>
       <c r="E293" s="5">
         <v>1.9145604876461775</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1260.5234415</v>
       </c>
       <c r="C294" s="5">
         <v>0.70889459999989413</v>
       </c>
       <c r="D294" s="5">
         <v>0.67733077223799398</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1263.5668555</v>
       </c>
       <c r="C295" s="5">
         <v>3.0434139999999843</v>
       </c>
       <c r="D295" s="5">
         <v>2.9360709481208724</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1266.281066</v>
       </c>
       <c r="C296" s="5">
         <v>2.7142105000000356</v>
       </c>
       <c r="D296" s="5">
         <v>2.6083378495981524</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1266.8594212</v>
       </c>
       <c r="C297" s="5">
         <v>0.57835520000003271</v>
       </c>
       <c r="D297" s="5">
         <v>0.54946120577550328</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1269.0046616</v>
       </c>
       <c r="C298" s="5">
         <v>2.1452403999999206</v>
       </c>
       <c r="D298" s="5">
         <v>2.0510561557205875</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1270.1052222999999</v>
       </c>
       <c r="C299" s="5">
         <v>1.10056069999996</v>
       </c>
       <c r="D299" s="5">
         <v>1.0456940507813428</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1273.5305880000001</v>
       </c>
       <c r="C300" s="5">
         <v>3.4253657000001567</v>
       </c>
       <c r="D300" s="5">
         <v>3.284736164523272</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1270.1451873999999</v>
       </c>
       <c r="C301" s="5">
         <v>-3.3854006000001391</v>
       </c>
       <c r="D301" s="5">
         <v>-3.1437079465191253</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1271.2006446</v>
       </c>
       <c r="C302" s="5">
         <v>1.0554572000000917</v>
       </c>
       <c r="D302" s="5">
         <v>1.0017384576124</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1279.0972320999999</v>
       </c>
       <c r="C303" s="5">
         <v>7.896587499999896</v>
       </c>
       <c r="D303" s="5">
         <v>7.7143231259544365</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1279.8193724</v>
       </c>
       <c r="C304" s="5">
         <v>0.72214030000009188</v>
       </c>
       <c r="D304" s="5">
         <v>0.6795919978652698</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1281.3221994999999</v>
       </c>
       <c r="C305" s="5">
         <v>1.5028270999998767</v>
       </c>
       <c r="D305" s="5">
         <v>1.4182354533700092</v>
       </c>
       <c r="E305" s="5">
         <v>1.7072078309401384</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1283.6621418</v>
       </c>
       <c r="C306" s="5">
         <v>2.3399423000000752</v>
       </c>
       <c r="D306" s="5">
         <v>2.2135776517226757</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1283.4705762000001</v>
       </c>
       <c r="C307" s="5">
         <v>-0.19156559999987621</v>
       </c>
       <c r="D307" s="5">
         <v>-0.17893347892098399</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1283.0594805000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.41109570000003259</v>
       </c>
       <c r="D308" s="5">
         <v>-0.3836836839675728</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1285.7310625</v>
       </c>
       <c r="C309" s="5">
         <v>2.6715819999999439</v>
       </c>
       <c r="D309" s="5">
         <v>2.5274499550918872</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1288.3274922000001</v>
       </c>
       <c r="C310" s="5">
         <v>2.5964297000000442</v>
       </c>
       <c r="D310" s="5">
         <v>2.4503999180414127</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1292.7118298</v>
       </c>
       <c r="C311" s="5">
         <v>4.3843375999999807</v>
       </c>
       <c r="D311" s="5">
         <v>4.1610582302856969</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1296.2255648</v>
       </c>
       <c r="C312" s="5">
         <v>3.5137349999999969</v>
       </c>
       <c r="D312" s="5">
         <v>3.3109400757793672</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1298.1582212999999</v>
       </c>
       <c r="C313" s="5">
         <v>1.9326564999998936</v>
       </c>
       <c r="D313" s="5">
         <v>1.8039306164346902</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1298.4945250999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.33630379999999604</v>
       </c>
       <c r="D314" s="5">
         <v>0.31131803975208427</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1301.8808296</v>
       </c>
       <c r="C315" s="5">
         <v>3.3863045000000511</v>
       </c>
       <c r="D315" s="5">
         <v>3.1747226034943843</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1303.2938859000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.4130563000001075</v>
       </c>
       <c r="D316" s="5">
         <v>1.3102788088816819</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1305.5948057999999</v>
       </c>
       <c r="C317" s="5">
         <v>2.3009198999998262</v>
       </c>
       <c r="D317" s="5">
         <v>2.1392510120132879</v>
       </c>
       <c r="E317" s="5">
         <v>1.8943405733133911</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1313.3381142999999</v>
       </c>
       <c r="C318" s="5">
         <v>7.7433085000000119</v>
       </c>
       <c r="D318" s="5">
         <v>7.3538474301766854</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1310.90976</v>
       </c>
       <c r="C319" s="5">
         <v>-2.4283542999999099</v>
       </c>
       <c r="D319" s="5">
         <v>-2.1963673576109399</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1312.2591345999999</v>
       </c>
       <c r="C320" s="5">
         <v>1.3493745999999192</v>
       </c>
       <c r="D320" s="5">
         <v>1.2422275627898882</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1313.8750196000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.6158850000001621</v>
       </c>
       <c r="D321" s="5">
         <v>1.4877004362111812</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1315.1562177000001</v>
       </c>
       <c r="C322" s="5">
         <v>1.2811980999999832</v>
       </c>
       <c r="D322" s="5">
         <v>1.1764514593773256</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1317.2864027999999</v>
       </c>
       <c r="C323" s="5">
         <v>2.1301850999998351</v>
       </c>
       <c r="D323" s="5">
         <v>1.9610731314763319</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1319.4701646000001</v>
       </c>
       <c r="C324" s="5">
         <v>2.1837618000001839</v>
       </c>
       <c r="D324" s="5">
         <v>2.0075663700628521</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1321.5715711</v>
       </c>
       <c r="C325" s="5">
         <v>2.1014064999999391</v>
       </c>
       <c r="D325" s="5">
         <v>1.9279662117595908</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1322.9987286999999</v>
       </c>
       <c r="C326" s="5">
         <v>1.4271575999998731</v>
       </c>
       <c r="D326" s="5">
         <v>1.3035976600449306</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1322.1911795999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.80754909999996016</v>
       </c>
       <c r="D327" s="5">
         <v>-0.7300175141526366</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1323.5494853</v>
       </c>
       <c r="C328" s="5">
         <v>1.3583057000000736</v>
       </c>
       <c r="D328" s="5">
         <v>1.2397663512741408</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1325.8786686000001</v>
       </c>
       <c r="C329" s="5">
         <v>2.3291833000000679</v>
       </c>
       <c r="D329" s="5">
         <v>2.1323207346340745</v>
       </c>
       <c r="E329" s="5">
         <v>1.5536108683866345</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1325.9573236000001</v>
       </c>
       <c r="C330" s="5">
         <v>7.8655000000026121E-2</v>
       </c>
       <c r="D330" s="5">
         <v>7.1210740636296066E-2</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1327.6986603</v>
       </c>
       <c r="C331" s="5">
         <v>1.7413366999999198</v>
       </c>
       <c r="D331" s="5">
         <v>1.5873538458462289</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1331.5486848999999</v>
       </c>
       <c r="C332" s="5">
         <v>3.8500245999998697</v>
       </c>
       <c r="D332" s="5">
         <v>3.5357647402737724</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1332.7850335999999</v>
       </c>
       <c r="C333" s="5">
         <v>1.2363487000000077</v>
       </c>
       <c r="D333" s="5">
         <v>1.1199128195924279</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1332.3844698</v>
       </c>
       <c r="C334" s="5">
         <v>-0.40056379999987257</v>
       </c>
       <c r="D334" s="5">
         <v>-0.36006016154702669</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1331.5761219000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.80834789999994427</v>
       </c>
       <c r="D335" s="5">
         <v>-0.72560681617563905</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1328.7213482</v>
       </c>
       <c r="C336" s="5">
         <v>-2.8547737000001234</v>
       </c>
       <c r="D336" s="5">
         <v>-2.5425668539824531</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1327.6202636</v>
       </c>
       <c r="C337" s="5">
         <v>-1.1010845999999219</v>
       </c>
       <c r="D337" s="5">
         <v>-0.98989602140648891</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1325.5210962000001</v>
       </c>
       <c r="C338" s="5">
         <v>-2.0991673999999421</v>
       </c>
       <c r="D338" s="5">
         <v>-1.8809669736641665</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1330.5243677000001</v>
       </c>
       <c r="C339" s="5">
         <v>5.0032714999999826</v>
       </c>
       <c r="D339" s="5">
         <v>4.6247092915503663</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1331.2458975</v>
       </c>
       <c r="C340" s="5">
         <v>0.7215297999998711</v>
       </c>
       <c r="D340" s="5">
         <v>0.65269219516725929</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1331.9895162</v>
       </c>
       <c r="C341" s="5">
         <v>0.74361870000007002</v>
       </c>
       <c r="D341" s="5">
         <v>0.67236942481676554</v>
       </c>
       <c r="E341" s="5">
         <v>0.4608904076006004</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1331.9374026999999</v>
       </c>
       <c r="C342" s="5">
         <v>-5.2113500000132262E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-4.6939367118370434E-2</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1334.6923138</v>
       </c>
       <c r="C343" s="5">
         <v>2.7549111000000721</v>
       </c>
       <c r="D343" s="5">
         <v>2.5104493509935155</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1339.4716739</v>
       </c>
       <c r="C344" s="5">
         <v>4.7793601000000763</v>
       </c>
       <c r="D344" s="5">
         <v>4.3826921051987489</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1336.0074284</v>
       </c>
       <c r="C345" s="5">
         <v>-3.4642455000000609</v>
       </c>
       <c r="D345" s="5">
         <v>-3.0597651313953533</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1338.5110454000001</v>
       </c>
       <c r="C346" s="5">
         <v>2.5036170000000766</v>
       </c>
       <c r="D346" s="5">
         <v>2.2720679239664365</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1339.0218655000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.5108201000000463</v>
       </c>
       <c r="D347" s="5">
         <v>0.45892217541572133</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1339.1706071999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.14874169999984588</v>
       </c>
       <c r="D348" s="5">
         <v>0.13338029348506364</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1338.0300566999999</v>
       </c>
       <c r="C349" s="5">
         <v>-1.1405505000000176</v>
       </c>
       <c r="D349" s="5">
         <v>-1.017247236587171</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1338.4573995000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.42734280000013314</v>
       </c>
       <c r="D350" s="5">
         <v>0.38393242531915561</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1338.0583104</v>
       </c>
       <c r="C351" s="5">
         <v>-0.39908910000008291</v>
       </c>
       <c r="D351" s="5">
         <v>-0.35721893095115309</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1337.8980888999999</v>
       </c>
       <c r="C352" s="5">
         <v>-0.16022150000003421</v>
       </c>
       <c r="D352" s="5">
         <v>-0.14359555682288416</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1338.7454753</v>
       </c>
       <c r="C353" s="5">
         <v>0.84738640000000487</v>
       </c>
       <c r="D353" s="5">
         <v>0.76269894236149494</v>
       </c>
       <c r="E353" s="5">
         <v>0.5072081287301522</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1338.2311887999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.51428650000002563</v>
       </c>
       <c r="D354" s="5">
         <v>-0.46001390402981013</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1341.0631073</v>
       </c>
       <c r="C355" s="5">
         <v>2.8319185000000289</v>
       </c>
       <c r="D355" s="5">
         <v>2.5691637533120648</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1344.0457879999999</v>
       </c>
       <c r="C356" s="5">
         <v>2.9826806999999462</v>
       </c>
       <c r="D356" s="5">
         <v>2.7018313477844114</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1344.5402830999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.49449509999999464</v>
       </c>
       <c r="D357" s="5">
         <v>0.44239292485446224</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1346.6062351999999</v>
       </c>
       <c r="C358" s="5">
         <v>2.0659521000000041</v>
       </c>
       <c r="D358" s="5">
         <v>1.8595214399735882</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1349.0449174</v>
       </c>
       <c r="C359" s="5">
         <v>2.4386822000001303</v>
       </c>
       <c r="D359" s="5">
         <v>2.1949576443314855</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1349.4217243000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.3768069000000196</v>
       </c>
       <c r="D360" s="5">
         <v>0.33569198029899106</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1346.8370626999999</v>
       </c>
       <c r="C361" s="5">
         <v>-2.5846616000001177</v>
       </c>
       <c r="D361" s="5">
         <v>-2.2744020502295514</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1351.5395328</v>
       </c>
       <c r="C362" s="5">
         <v>4.7024701000000277</v>
       </c>
       <c r="D362" s="5">
         <v>4.2711909179552476</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1355.3591515000001</v>
       </c>
       <c r="C363" s="5">
         <v>3.8196187000000918</v>
       </c>
       <c r="D363" s="5">
         <v>3.4445629640772024</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1357.6667990000001</v>
       </c>
       <c r="C364" s="5">
         <v>2.30764750000003</v>
       </c>
       <c r="D364" s="5">
         <v>2.0623731234800324</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1357.7501339999999</v>
       </c>
       <c r="C365" s="5">
         <v>8.3334999999806314E-2</v>
       </c>
       <c r="D365" s="5">
         <v>7.3682119374907096E-2</v>
       </c>
       <c r="E365" s="5">
         <v>1.4195871471192945</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1361.0294494</v>
       </c>
       <c r="C366" s="5">
         <v>3.2793154000000868</v>
       </c>
       <c r="D366" s="5">
         <v>2.9371208293827777</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1365.5594865999999</v>
       </c>
       <c r="C367" s="5">
         <v>4.5300371999999243</v>
       </c>
       <c r="D367" s="5">
         <v>4.0680016479349712</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1366.6549493</v>
       </c>
       <c r="C368" s="5">
         <v>1.0954627000000983</v>
       </c>
       <c r="D368" s="5">
         <v>0.96690828714345312</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1315.6207841</v>
       </c>
       <c r="C369" s="5">
         <v>-51.034165199999961</v>
       </c>
       <c r="D369" s="5">
         <v>-36.66231758118964</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1285.8322682</v>
       </c>
       <c r="C370" s="5">
         <v>-29.788515899999993</v>
       </c>
       <c r="D370" s="5">
         <v>-24.029823870745815</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1288.9059841999999</v>
       </c>
       <c r="C371" s="5">
         <v>3.0737159999998767</v>
       </c>
       <c r="D371" s="5">
         <v>2.9065545199904452</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1321.4307147</v>
       </c>
       <c r="C372" s="5">
         <v>32.524730500000032</v>
       </c>
       <c r="D372" s="5">
         <v>34.858363351222678</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1326.7206285</v>
       </c>
       <c r="C373" s="5">
         <v>5.2899138000000221</v>
       </c>
       <c r="D373" s="5">
         <v>4.910997489865121</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1323.6068560000001</v>
       </c>
       <c r="C374" s="5">
         <v>-3.1137724999998682</v>
       </c>
       <c r="D374" s="5">
         <v>-2.7802914507534249</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1309.2097894000001</v>
       </c>
       <c r="C375" s="5">
         <v>-14.397066600000016</v>
       </c>
       <c r="D375" s="5">
         <v>-12.299346077598262</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1312.7172978000001</v>
       </c>
       <c r="C376" s="5">
         <v>3.5075084000000061</v>
       </c>
       <c r="D376" s="5">
         <v>3.2627218195060648</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1316.58646</v>
       </c>
       <c r="C377" s="5">
         <v>3.8691621999998915</v>
       </c>
       <c r="D377" s="5">
         <v>3.5948382859460892</v>
       </c>
       <c r="E377" s="5">
         <v>-3.0317562097180284</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1316.3784232</v>
       </c>
       <c r="C378" s="5">
         <v>-0.20803679999994529</v>
       </c>
       <c r="D378" s="5">
         <v>-0.18945000894673436</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1313.1835807</v>
       </c>
       <c r="C379" s="5">
         <v>-3.1948425000000498</v>
       </c>
       <c r="D379" s="5">
         <v>-2.8738295850102125</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1311.8330357</v>
       </c>
       <c r="C380" s="5">
         <v>-1.350545000000011</v>
       </c>
       <c r="D380" s="5">
         <v>-1.2271842108157349</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1319.4369271999999</v>
       </c>
       <c r="C381" s="5">
         <v>7.6038914999999179</v>
       </c>
       <c r="D381" s="5">
         <v>7.181752278238851</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1321.6339848</v>
       </c>
       <c r="C382" s="5">
         <v>2.1970576000001074</v>
       </c>
       <c r="D382" s="5">
         <v>2.0165793445178215</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1325.0218233999999</v>
       </c>
       <c r="C383" s="5">
         <v>3.3878385999998955</v>
       </c>
       <c r="D383" s="5">
         <v>3.1197859988525423</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1339.9257809000001</v>
       </c>
       <c r="C384" s="5">
         <v>14.903957500000161</v>
       </c>
       <c r="D384" s="5">
         <v>14.364844564491207</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1334.5757367000001</v>
       </c>
       <c r="C385" s="5">
         <v>-5.3500441999999566</v>
       </c>
       <c r="D385" s="5">
         <v>-4.6875179076821709</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1343.9389363</v>
       </c>
       <c r="C386" s="5">
         <v>9.3631995999999162</v>
       </c>
       <c r="D386" s="5">
         <v>8.7516208022863538</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1338.5221798</v>
       </c>
       <c r="C387" s="5">
         <v>-5.4167565000000195</v>
       </c>
       <c r="D387" s="5">
         <v>-4.7308200036412007</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1338.4328545999999</v>
       </c>
       <c r="C388" s="5">
         <v>-8.9325200000075711E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-8.0051647606993459E-2</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1340.0107673</v>
       </c>
       <c r="C389" s="5">
         <v>1.5779127000000699</v>
       </c>
       <c r="D389" s="5">
         <v>1.4239199256072421</v>
       </c>
       <c r="E389" s="5">
         <v>1.7791696946359403</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1343.2445998999999</v>
       </c>
       <c r="C390" s="5">
         <v>3.2338325999999142</v>
       </c>
       <c r="D390" s="5">
         <v>2.9346952617389288</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1343.9634344999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.71883460000003652</v>
       </c>
       <c r="D391" s="5">
         <v>0.64407105109980378</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1345.9214792</v>
       </c>
       <c r="C392" s="5">
         <v>1.9580447000000731</v>
       </c>
       <c r="D392" s="5">
         <v>1.7623792484045442</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1349.4853651999999</v>
       </c>
       <c r="C393" s="5">
         <v>3.5638859999999113</v>
       </c>
       <c r="D393" s="5">
         <v>3.2241847849268535</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1349.4983170999999</v>
       </c>
       <c r="C394" s="5">
         <v>1.2951899999961825E-2</v>
       </c>
       <c r="D394" s="5">
         <v>1.1517798457982842E-2</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1354.3160286</v>
       </c>
       <c r="C395" s="5">
         <v>4.8177115000000867</v>
       </c>
       <c r="D395" s="5">
         <v>4.3691277302496445</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1359.4073103000001</v>
       </c>
       <c r="C396" s="5">
         <v>5.0912817000000814</v>
       </c>
       <c r="D396" s="5">
         <v>4.6056135184040947</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1362.3184326999999</v>
       </c>
       <c r="C397" s="5">
         <v>2.9111223999998401</v>
       </c>
       <c r="D397" s="5">
         <v>2.6002411516397039</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1369.2879918000001</v>
       </c>
       <c r="C398" s="5">
         <v>6.9695591000001968</v>
       </c>
       <c r="D398" s="5">
         <v>6.3148671060517136</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1368.894127</v>
       </c>
       <c r="C399" s="5">
         <v>-0.39386480000007396</v>
       </c>
       <c r="D399" s="5">
         <v>-0.34462490840500015</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1370.2453903000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.3512633000000278</v>
       </c>
       <c r="D400" s="5">
         <v>1.1909967559056822</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1371.8010285</v>
       </c>
       <c r="C401" s="5">
         <v>1.5556381999999758</v>
       </c>
       <c r="D401" s="5">
         <v>1.370897821054462</v>
       </c>
       <c r="E401" s="5">
         <v>2.3723884893891212</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1375.3756567999999</v>
       </c>
       <c r="C402" s="5">
         <v>3.5746282999998584</v>
       </c>
       <c r="D402" s="5">
         <v>3.1721570955052014</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1378.7004448</v>
       </c>
       <c r="C403" s="5">
         <v>3.324788000000126</v>
       </c>
       <c r="D403" s="5">
         <v>2.939721298312703</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1381.2488103999999</v>
       </c>
       <c r="C404" s="5">
         <v>2.5483655999998973</v>
       </c>
       <c r="D404" s="5">
         <v>2.2407473727601435</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1385.1277866</v>
       </c>
       <c r="C405" s="5">
         <v>3.8789762000001247</v>
       </c>
       <c r="D405" s="5">
         <v>3.4225151552999655</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1388.609931</v>
       </c>
       <c r="C406" s="5">
         <v>3.4821443999999246</v>
       </c>
       <c r="D406" s="5">
         <v>3.0588052942484456</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1390.7376770999999</v>
       </c>
       <c r="C407" s="5">
         <v>2.1277460999999676</v>
       </c>
       <c r="D407" s="5">
         <v>1.8543174842482468</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1391.0045196000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.26684250000016618</v>
       </c>
       <c r="D408" s="5">
         <v>0.23048856550202945</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1400.6744728000001</v>
       </c>
       <c r="C409" s="5">
         <v>9.669953200000009</v>
       </c>
       <c r="D409" s="5">
         <v>8.6685999416469919</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1409.8523703000001</v>
       </c>
       <c r="C410" s="5">
         <v>9.1778974999999718</v>
       </c>
       <c r="D410" s="5">
         <v>8.1526340008805764</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1408.6847493</v>
       </c>
       <c r="C411" s="5">
         <v>-1.1676210000000538</v>
       </c>
       <c r="D411" s="5">
         <v>-0.98930963374823655</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1413.278693</v>
       </c>
       <c r="C412" s="5">
         <v>4.5939436999999543</v>
       </c>
       <c r="D412" s="5">
         <v>3.9843503935765856</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1415.3949854</v>
       </c>
       <c r="C413" s="5">
         <v>2.1162924000000203</v>
       </c>
       <c r="D413" s="5">
         <v>1.8117948753079371</v>
       </c>
       <c r="E413" s="5">
         <v>3.177862969505707</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1417.9184588999999</v>
       </c>
       <c r="C414" s="5">
         <v>2.5234734999999091</v>
       </c>
       <c r="D414" s="5">
         <v>2.1605552314433396</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1421.7773529999999</v>
       </c>
       <c r="C415" s="5">
         <v>3.8588941000000432</v>
       </c>
       <c r="D415" s="5">
         <v>3.3151547913754964</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1425.9701445000001</v>
       </c>
       <c r="C416" s="5">
         <v>4.1927915000001121</v>
       </c>
       <c r="D416" s="5">
         <v>3.5967394671055253</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1424.7433971999999</v>
       </c>
       <c r="C417" s="5">
         <v>-1.2267473000001701</v>
       </c>
       <c r="D417" s="5">
         <v>-1.0274768645219701</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1427.4601932</v>
       </c>
       <c r="C418" s="5">
         <v>2.7167960000001585</v>
       </c>
       <c r="D418" s="5">
         <v>2.3123919879646238</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1428.8717052</v>
       </c>
       <c r="C419" s="5">
         <v>1.4115119999999024</v>
       </c>
       <c r="D419" s="5">
         <v>1.1930677549864432</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1430.604951</v>
       </c>
       <c r="C420" s="5">
         <v>1.733245800000077</v>
       </c>
       <c r="D420" s="5">
         <v>1.4653711928821922</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1431.7401758000001</v>
       </c>
       <c r="C421" s="5">
         <v>1.13522480000006</v>
       </c>
       <c r="D421" s="5">
         <v>0.95640030298693723</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1428.1333374999999</v>
       </c>
       <c r="C422" s="5">
         <v>-3.6068383000001631</v>
       </c>
       <c r="D422" s="5">
         <v>-2.9815024480064234</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1427.6638528999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.46948459999998704</v>
       </c>
       <c r="D423" s="5">
         <v>-0.39377555813636667</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1434.9694234000001</v>
       </c>
       <c r="C424" s="5">
         <v>7.3055705000001581</v>
       </c>
       <c r="D424" s="5">
         <v>6.316384930141794</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1432.0045533</v>
       </c>
       <c r="C425" s="5">
         <v>-2.9648701000000983</v>
       </c>
       <c r="D425" s="5">
         <v>-2.4514044687021674</v>
       </c>
       <c r="E425" s="5">
         <v>1.1734934821254983</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1432.3479609000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.34340760000009141</v>
       </c>
       <c r="D426" s="5">
         <v>0.28815067558836116</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1433.888222</v>
       </c>
       <c r="C427" s="5">
         <v>1.5402610999999524</v>
       </c>
       <c r="D427" s="5">
         <v>1.2980674102063938</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1433.0667054999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.82151650000014342</v>
       </c>
       <c r="D428" s="5">
         <v>-0.68535279273983507</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1434.8985086</v>
       </c>
       <c r="C429" s="5">
         <v>1.8318031000001156</v>
       </c>
       <c r="D429" s="5">
         <v>1.5447177304649395</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1434.7067219999999</v>
       </c>
       <c r="C430" s="5">
         <v>-0.19178660000011405</v>
       </c>
       <c r="D430" s="5">
         <v>-0.16027252797482516</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1434.4684769999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.23824500000000626</v>
       </c>
       <c r="D431" s="5">
         <v>-0.1990880973517517</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1432.7653213000001</v>
       </c>
       <c r="C432" s="5">
         <v>-1.7031556999997974</v>
       </c>
       <c r="D432" s="5">
         <v>-1.4155021384991695</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1434.4010948</v>
       </c>
       <c r="C433" s="5">
         <v>1.6357734999999138</v>
       </c>
       <c r="D433" s="5">
         <v>1.3786633452797847</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1437.7838629</v>
       </c>
       <c r="C434" s="5">
         <v>3.3827681000000211</v>
       </c>
       <c r="D434" s="5">
         <v>2.8669736760497777</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1439.5360310999999</v>
       </c>
       <c r="C435" s="5">
         <v>1.7521681999999146</v>
       </c>
       <c r="D435" s="5">
         <v>1.4722325451565377</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1438.0895551999999</v>
       </c>
       <c r="C436" s="5">
         <v>-1.4464758999999958</v>
       </c>
       <c r="D436" s="5">
         <v>-1.199143568018135</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1438.4673349</v>
       </c>
       <c r="C437" s="5">
         <v>0.37777970000001915</v>
       </c>
       <c r="D437" s="5">
         <v>0.31569049583815012</v>
       </c>
       <c r="E437" s="5">
         <v>0.45131012922456915</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1438.7315028</v>
       </c>
       <c r="C438" s="5">
         <v>0.26416790000007495</v>
       </c>
       <c r="D438" s="5">
         <v>0.22059719788130039</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1437.5734545</v>
       </c>
       <c r="C439" s="5">
         <v>-1.1580483000000186</v>
       </c>
       <c r="D439" s="5">
         <v>-0.9616265553872072</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1438.1389286000001</v>
       </c>
       <c r="C440" s="5">
         <v>0.56547410000007403</v>
       </c>
       <c r="D440" s="5">
         <v>0.47304636107716735</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1437.7198143000001</v>
       </c>
       <c r="C441" s="5">
         <v>-0.41911430000004657</v>
       </c>
       <c r="D441" s="5">
         <v>-0.34915389403252783</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>1438.7101812999999</v>
       </c>
       <c r="C442" s="5">
         <v>0.99036699999987832</v>
       </c>
       <c r="D442" s="5">
         <v>0.82975370347884159</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
         <v>1433.9627189</v>
       </c>
       <c r="C443" s="5">
         <v>-4.7474623999999039</v>
       </c>
       <c r="D443" s="5">
         <v>-3.8886846071107817</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>1435.2725533</v>
       </c>
       <c r="C444" s="5">
         <v>1.3098343999999997</v>
       </c>
       <c r="D444" s="5">
         <v>1.1016478523477646</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>1438.9860334</v>
+        <v>1444.4985804</v>
       </c>
       <c r="C445" s="5">
-        <v>3.7134800999999698</v>
+        <v>9.2260271000000103</v>
       </c>
       <c r="D445" s="5">
-        <v>3.1493239648243465</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9923205358800153</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B446" s="5">
+        <v>1433.5031487000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-10.995431699999926</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-8.7614484376281165</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE930000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>