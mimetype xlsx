--- v2 (2026-02-01)
+++ v3 (2026-04-23)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C97064AD-024C-42FE-AB28-A93EFF7BB620}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B42DC005-112E-4002-A0B5-D9EF3F079792}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{142E1435-143D-4374-9B88-B7736EBA0FEF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2DCDC065-8125-4D43-847C-CB1F9C1135E7}"/>
   </bookViews>
   <sheets>
     <sheet name="AE930000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Local Government</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6360 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC8ACA7B-AA39-41C6-B7D4-A900D9264153}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3599C80A-E810-402F-B6EA-DC5E2E87DC4C}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>779.30525060000002</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>779.30602380000005</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>778.70746359999998</v>
+        <v>778.70712260000005</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.59778700000003937</v>
+        <v>-0.59890120000000024</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.91661862147635054</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.91831896155961656</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>781.54767770000001</v>
+        <v>781.54608299999995</v>
       </c>
       <c r="C8" s="5">
-        <v>2.8402141000000256</v>
+        <v>2.8389603999999053</v>
       </c>
       <c r="D8" s="5">
-        <v>4.4656898232791065</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.4636809230229613</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>781.87104179999994</v>
+        <v>781.86794220000002</v>
       </c>
       <c r="C9" s="5">
-        <v>0.32336409999993521</v>
+        <v>0.32185920000006263</v>
       </c>
       <c r="D9" s="5">
-        <v>0.49762947694818038</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.49530933040899949</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>781.98380840000004</v>
+        <v>781.97883100000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.11276660000009997</v>
+        <v>0.1108887999999979</v>
       </c>
       <c r="D10" s="5">
-        <v>0.1732092716137279</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.17032340010378899</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>780.10428109999998</v>
+        <v>780.09813410000004</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.8795273000000634</v>
+        <v>-1.8806968999999754</v>
       </c>
       <c r="D11" s="5">
-        <v>-2.846420517320658</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-2.8481863256256013</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>785.80408060000002</v>
+        <v>785.80647829999998</v>
       </c>
       <c r="C12" s="5">
-        <v>5.6997995000000401</v>
+        <v>5.7083441999999422</v>
       </c>
       <c r="D12" s="5">
-        <v>9.1288105660886298</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>9.1431261645305675</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>769.53065189999995</v>
+        <v>769.528953</v>
       </c>
       <c r="C13" s="5">
-        <v>-16.273428700000068</v>
+        <v>-16.277525299999979</v>
       </c>
       <c r="D13" s="5">
-        <v>-22.207142758760078</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-22.212051933628086</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>790.60251879999998</v>
+        <v>790.60822240000005</v>
       </c>
       <c r="C14" s="5">
-        <v>21.071866900000032</v>
+        <v>21.079269400000044</v>
       </c>
       <c r="D14" s="5">
-        <v>38.288875133256674</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>38.30451139507047</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>795.10687240000004</v>
+        <v>795.11119799999994</v>
       </c>
       <c r="C15" s="5">
-        <v>4.5043536000000586</v>
+        <v>4.5029755999998997</v>
       </c>
       <c r="D15" s="5">
-        <v>7.0551990286998656</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7.052920115209127</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>796.4465864</v>
+        <v>796.44946330000005</v>
       </c>
       <c r="C16" s="5">
-        <v>1.3397139999999581</v>
+        <v>1.3382653000001028</v>
       </c>
       <c r="D16" s="5">
-        <v>2.0407813771062155</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0385429159852198</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>798.73955799999999</v>
+        <v>798.74113990000001</v>
       </c>
       <c r="C17" s="5">
-        <v>2.2929715999999871</v>
+        <v>2.2916765999999598</v>
       </c>
       <c r="D17" s="5">
-        <v>3.5100363530863987</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5080096429243257</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>800.73922819999996</v>
+        <v>800.73985689999995</v>
       </c>
       <c r="C18" s="5">
-        <v>1.9996701999999686</v>
+        <v>1.9987169999999423</v>
       </c>
       <c r="D18" s="5">
-        <v>3.0459524419661488</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0444743479542957</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>802.39326889999995</v>
+        <v>802.3928727</v>
       </c>
       <c r="C19" s="5">
-        <v>1.6540406999999959</v>
+        <v>1.6530158000000483</v>
       </c>
       <c r="D19" s="5">
-        <v>2.5071267787416307</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5055536072013274</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>802.23097800000005</v>
+        <v>802.22944059999998</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.16229089999990265</v>
+        <v>-0.16343210000002273</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.24244044705501455</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.24414345513439351</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>804.24096789999999</v>
+        <v>804.23823689999995</v>
       </c>
       <c r="C21" s="5">
-        <v>2.0099898999999368</v>
+        <v>2.0087962999999718</v>
       </c>
       <c r="D21" s="5">
-        <v>3.0483799657717636</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.046550650666302</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>806.52683439999998</v>
+        <v>806.52274239999997</v>
       </c>
       <c r="C22" s="5">
-        <v>2.2858664999999974</v>
+        <v>2.2845055000000229</v>
       </c>
       <c r="D22" s="5">
-        <v>3.464545134298902</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4624619602546147</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>811.484779</v>
+        <v>811.478927</v>
       </c>
       <c r="C23" s="5">
-        <v>4.9579446000000189</v>
+        <v>4.9561846000000287</v>
       </c>
       <c r="D23" s="5">
-        <v>7.6313230518148423</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6285618547242029</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>815.01634160000003</v>
+        <v>815.01757459999999</v>
       </c>
       <c r="C24" s="5">
-        <v>3.5315626000000293</v>
+        <v>3.5386475999999902</v>
       </c>
       <c r="D24" s="5">
-        <v>5.3492049127423336</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3602347304501308</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>799.0828338</v>
+        <v>799.08170619999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-15.933507800000029</v>
+        <v>-15.935868400000004</v>
       </c>
       <c r="D25" s="5">
-        <v>-21.094765921280199</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.097534471856584</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>825.60204190000002</v>
+        <v>825.60744450000004</v>
       </c>
       <c r="C26" s="5">
-        <v>26.519208100000014</v>
+        <v>26.525738300000057</v>
       </c>
       <c r="D26" s="5">
-        <v>47.961078292544876</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>47.975203203559388</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>823.56380000000001</v>
+        <v>823.56766909999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.0382419000000027</v>
+        <v>-2.0397754000000532</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.9226561300781717</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9248063581594597</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>825.22106719999999</v>
+        <v>825.22353750000002</v>
       </c>
       <c r="C28" s="5">
-        <v>1.6572671999999784</v>
+        <v>1.6558684000000312</v>
       </c>
       <c r="D28" s="5">
-        <v>2.4416803469405002</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4395850394715035</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>828.77509250000003</v>
+        <v>828.77640210000004</v>
       </c>
       <c r="C29" s="5">
-        <v>3.5540253000000348</v>
+        <v>3.5528646000000208</v>
       </c>
       <c r="D29" s="5">
-        <v>5.2922987954171496</v>
+        <v>5.2905130518994259</v>
       </c>
       <c r="E29" s="5">
-        <v>3.7603664672884562</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7603249287698315</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>830.26338090000002</v>
+        <v>830.26379599999996</v>
       </c>
       <c r="C30" s="5">
-        <v>1.4882883999999876</v>
+        <v>1.4873938999999154</v>
       </c>
       <c r="D30" s="5">
-        <v>2.1763339836636808</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1750095412898407</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>832.54300539999997</v>
+        <v>832.54252819999999</v>
       </c>
       <c r="C31" s="5">
-        <v>2.2796244999999544</v>
+        <v>2.2787322000000358</v>
       </c>
       <c r="D31" s="5">
-        <v>3.3450105577778944</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3436797155835141</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>835.37614050000002</v>
+        <v>835.37481070000001</v>
       </c>
       <c r="C32" s="5">
-        <v>2.8331351000000495</v>
+        <v>2.8322825000000194</v>
       </c>
       <c r="D32" s="5">
-        <v>4.1608912645752616</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1596179988704129</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>836.67947700000002</v>
+        <v>836.6774375</v>
       </c>
       <c r="C33" s="5">
-        <v>1.3033365000000003</v>
+        <v>1.3026267999999845</v>
       </c>
       <c r="D33" s="5">
-        <v>1.8883643655589477</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.887330298443457</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>838.87606270000003</v>
+        <v>838.8733009</v>
       </c>
       <c r="C34" s="5">
-        <v>2.1965857000000142</v>
+        <v>2.1958634000000075</v>
       </c>
       <c r="D34" s="5">
-        <v>3.1963243404234509</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1952659817350737</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>840.89301599999999</v>
+        <v>840.8880044</v>
       </c>
       <c r="C35" s="5">
-        <v>2.0169532999999547</v>
+        <v>2.014703499999996</v>
       </c>
       <c r="D35" s="5">
-        <v>2.9236837850024733</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9203891214866662</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>871.827898</v>
+        <v>871.82828129999996</v>
       </c>
       <c r="C36" s="5">
-        <v>30.934882000000016</v>
+        <v>30.940276899999958</v>
       </c>
       <c r="D36" s="5">
-        <v>54.26954520811789</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>54.281392681285027</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>854.23636250000004</v>
+        <v>854.23617760000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-17.591535499999964</v>
+        <v>-17.592103699999939</v>
       </c>
       <c r="D37" s="5">
-        <v>-21.698964488206329</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.699580966948563</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>856.09360430000004</v>
+        <v>856.09744869999997</v>
       </c>
       <c r="C38" s="5">
-        <v>1.8572417999999971</v>
+        <v>1.8612710999999535</v>
       </c>
       <c r="D38" s="5">
-        <v>2.6404104163721964</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.646208208522105</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>859.83420100000001</v>
+        <v>859.83708549999994</v>
       </c>
       <c r="C39" s="5">
-        <v>3.7405966999999691</v>
+        <v>3.7396367999999711</v>
       </c>
       <c r="D39" s="5">
-        <v>5.3711108289958398</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3696745342809882</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>862.60889599999996</v>
+        <v>862.61078090000001</v>
       </c>
       <c r="C40" s="5">
-        <v>2.7746949999999515</v>
+        <v>2.7736954000000651</v>
       </c>
       <c r="D40" s="5">
-        <v>3.9418884930659592</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9404296607768341</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>862.09704220000003</v>
+        <v>862.09800570000004</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.5118537999999262</v>
+        <v>-0.51277519999996457</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.7097352571942217</v>
+        <v>-0.71100714549222621</v>
       </c>
       <c r="E41" s="5">
-        <v>4.0206263438111289</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0205782302159987</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>863.12724409999998</v>
+        <v>863.12745819999998</v>
       </c>
       <c r="C42" s="5">
-        <v>1.0302018999999518</v>
+        <v>1.0294524999999339</v>
       </c>
       <c r="D42" s="5">
-        <v>1.4434568751885868</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4423983326254275</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>867.32597410000005</v>
+        <v>867.32554689999995</v>
       </c>
       <c r="C43" s="5">
-        <v>4.1987300000000687</v>
+        <v>4.1980886999999711</v>
       </c>
       <c r="D43" s="5">
-        <v>5.9962082323012034</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9952662270389645</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>868.246036</v>
+        <v>868.24511930000006</v>
       </c>
       <c r="C44" s="5">
-        <v>0.92006189999995058</v>
+        <v>0.91957240000010643</v>
       </c>
       <c r="D44" s="5">
-        <v>1.2804167911611763</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2797322284661128</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>872.1698834</v>
+        <v>872.16874989999997</v>
       </c>
       <c r="C45" s="5">
-        <v>3.9238473999999997</v>
+        <v>3.9236305999999104</v>
       </c>
       <c r="D45" s="5">
-        <v>5.559985771911613</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5596769135236146</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>873.91129550000005</v>
+        <v>873.91006389999995</v>
       </c>
       <c r="C46" s="5">
-        <v>1.7414121000000478</v>
+        <v>1.7413139999999885</v>
       </c>
       <c r="D46" s="5">
-        <v>2.4224592458583105</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4223244608089667</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>873.50490879999995</v>
+        <v>873.50083170000005</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.40638670000009824</v>
+        <v>-0.40923219999990579</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.55659964340720736</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.56048768304709506</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>900.87248910000005</v>
+        <v>900.87230090000003</v>
       </c>
       <c r="C48" s="5">
-        <v>27.3675803000001</v>
+        <v>27.371469199999979</v>
       </c>
       <c r="D48" s="5">
-        <v>44.802378762794625</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>44.810126396159376</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>885.66269680000005</v>
+        <v>885.66310840000006</v>
       </c>
       <c r="C49" s="5">
-        <v>-15.209792300000004</v>
+        <v>-15.209192499999972</v>
       </c>
       <c r="D49" s="5">
-        <v>-18.480718910926207</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.480059927346282</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>887.01143660000002</v>
+        <v>887.01378709999994</v>
       </c>
       <c r="C50" s="5">
-        <v>1.3487397999999757</v>
+        <v>1.3506786999998894</v>
       </c>
       <c r="D50" s="5">
-        <v>1.8428153593602836</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.845485919913803</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>887.58488339999997</v>
+        <v>887.58664020000003</v>
       </c>
       <c r="C51" s="5">
-        <v>0.57344679999994241</v>
+        <v>0.57285310000008849</v>
       </c>
       <c r="D51" s="5">
-        <v>0.77855620137550208</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.7777452142889274</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>888.88039779999997</v>
+        <v>888.88158659999999</v>
       </c>
       <c r="C52" s="5">
-        <v>1.2955144000000018</v>
+        <v>1.294946399999958</v>
       </c>
       <c r="D52" s="5">
-        <v>1.7656433116160608</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7648594466806333</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>892.15990409999995</v>
+        <v>892.16048920000003</v>
       </c>
       <c r="C53" s="5">
-        <v>3.27950629999998</v>
+        <v>3.2789026000000376</v>
       </c>
       <c r="D53" s="5">
-        <v>4.5183308368203168</v>
+        <v>4.5174759790878261</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4871784066538458</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4871306163839266</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>897.05504040000005</v>
+        <v>897.0550763</v>
       </c>
       <c r="C54" s="5">
-        <v>4.8951363000001038</v>
+        <v>4.894587099999967</v>
       </c>
       <c r="D54" s="5">
-        <v>6.7865796715069537</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7857905590814616</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>897.56705320000003</v>
+        <v>897.56672479999997</v>
       </c>
       <c r="C55" s="5">
-        <v>0.51201279999997951</v>
+        <v>0.51164849999997841</v>
       </c>
       <c r="D55" s="5">
-        <v>0.68707916844306105</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.68658874559266447</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>901.91396959999997</v>
+        <v>901.91346020000003</v>
       </c>
       <c r="C56" s="5">
-        <v>4.3469163999999409</v>
+        <v>4.3467354000000569</v>
       </c>
       <c r="D56" s="5">
-        <v>5.9689259431777941</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9686729901238911</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>901.96894220000001</v>
+        <v>901.96841659999995</v>
       </c>
       <c r="C57" s="5">
-        <v>5.4972600000041894E-2</v>
+        <v>5.4956399999923633E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>7.3165779581230161E-2</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.314425229112409E-2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>904.80343740000001</v>
+        <v>904.8029378</v>
       </c>
       <c r="C58" s="5">
-        <v>2.8344951999999921</v>
+        <v>2.8345212000000402</v>
       </c>
       <c r="D58" s="5">
-        <v>3.8369441998549192</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8369822802603482</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>908.6885542</v>
+        <v>908.68622689999995</v>
       </c>
       <c r="C59" s="5">
-        <v>3.8851167999999916</v>
+        <v>3.8832890999999563</v>
       </c>
       <c r="D59" s="5">
-        <v>5.2761007036454366</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2735627347848535</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>934.70881499999996</v>
+        <v>934.70886680000001</v>
       </c>
       <c r="C60" s="5">
-        <v>26.02026079999996</v>
+        <v>26.022639900000058</v>
       </c>
       <c r="D60" s="5">
-        <v>40.325102574853219</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>40.329508714986972</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>916.96369249999998</v>
+        <v>916.96419149999997</v>
       </c>
       <c r="C61" s="5">
-        <v>-17.745122499999979</v>
+        <v>-17.74467530000004</v>
       </c>
       <c r="D61" s="5">
-        <v>-20.547124689188813</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.546658678755904</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>916.18944859999999</v>
+        <v>916.19014660000005</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.77424389999998766</v>
+        <v>-0.77404489999992165</v>
       </c>
       <c r="D62" s="5">
-        <v>-1.0085351691449862</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0082766066015658</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>919.48419690000003</v>
+        <v>919.48497559999998</v>
       </c>
       <c r="C63" s="5">
-        <v>3.2947483000000375</v>
+        <v>3.2948289999999361</v>
       </c>
       <c r="D63" s="5">
-        <v>4.4017559141148688</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4018624498397774</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>921.06621080000002</v>
+        <v>921.06683969999995</v>
       </c>
       <c r="C64" s="5">
-        <v>1.5820138999999926</v>
+        <v>1.5818640999999616</v>
       </c>
       <c r="D64" s="5">
-        <v>2.0843042529718803</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0841032384566915</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>921.55035810000004</v>
+        <v>921.55065850000005</v>
       </c>
       <c r="C65" s="5">
-        <v>0.48414730000001782</v>
+        <v>0.48381880000010824</v>
       </c>
       <c r="D65" s="5">
-        <v>0.63259221566251966</v>
+        <v>0.63216132024566107</v>
       </c>
       <c r="E65" s="5">
-        <v>3.2943033939245359</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2942693221433839</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>923.7393237</v>
+        <v>923.7393184</v>
       </c>
       <c r="C66" s="5">
-        <v>2.1889655999999604</v>
+        <v>2.1886598999999478</v>
       </c>
       <c r="D66" s="5">
-        <v>2.8879033487440475</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8874938023060404</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>926.43231360000004</v>
+        <v>926.43218839999997</v>
       </c>
       <c r="C67" s="5">
-        <v>2.6929899000000432</v>
+        <v>2.6928699999999708</v>
       </c>
       <c r="D67" s="5">
-        <v>3.5550188839720498</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5548580782084338</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>927.85530240000003</v>
+        <v>927.85513109999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.4229887999999846</v>
+        <v>1.4229427000000214</v>
       </c>
       <c r="D68" s="5">
-        <v>1.8588365564875975</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8587760802000863</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>931.68637090000004</v>
+        <v>931.68620069999997</v>
       </c>
       <c r="C69" s="5">
-        <v>3.8310685000000149</v>
+        <v>3.831069599999978</v>
       </c>
       <c r="D69" s="5">
-        <v>5.0688218684566078</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0688243142126721</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>933.67156690000002</v>
+        <v>933.67142739999997</v>
       </c>
       <c r="C70" s="5">
-        <v>1.9851959999999735</v>
+        <v>1.9852266999999983</v>
       </c>
       <c r="D70" s="5">
-        <v>2.5870854204734339</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5871263765674835</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>936.46360470000002</v>
+        <v>936.46255180000003</v>
       </c>
       <c r="C71" s="5">
-        <v>2.7920378000000028</v>
+        <v>2.7911244000000579</v>
       </c>
       <c r="D71" s="5">
-        <v>3.6480746072212078</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6468620229427762</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>961.87548119999997</v>
+        <v>961.87549179999996</v>
       </c>
       <c r="C72" s="5">
-        <v>25.411876499999948</v>
+        <v>25.412939999999935</v>
       </c>
       <c r="D72" s="5">
-        <v>37.890838686189035</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>37.892717363005858</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>941.16317140000001</v>
+        <v>941.1633223</v>
       </c>
       <c r="C73" s="5">
-        <v>-20.712309799999957</v>
+        <v>-20.712169499999959</v>
       </c>
       <c r="D73" s="5">
-        <v>-22.988986219342944</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.988848233935656</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>941.84345310000003</v>
+        <v>941.84373579999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.68028170000002319</v>
+        <v>0.68041349999998602</v>
       </c>
       <c r="D74" s="5">
-        <v>0.87082793905191025</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87099718731911135</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>941.31195930000001</v>
+        <v>941.31225970000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.53149380000002111</v>
+        <v>-0.53147609999996348</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.67507689191825815</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.67505427799697815</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>942.88582599999995</v>
+        <v>942.88606319999997</v>
       </c>
       <c r="C76" s="5">
-        <v>1.5738666999999396</v>
+        <v>1.57380349999994</v>
       </c>
       <c r="D76" s="5">
-        <v>2.0249451209417568</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0248624061665721</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>944.89465689999997</v>
+        <v>944.89475970000001</v>
       </c>
       <c r="C77" s="5">
-        <v>2.0088309000000208</v>
+        <v>2.0086965000000419</v>
       </c>
       <c r="D77" s="5">
-        <v>2.586787849729566</v>
+        <v>2.586612090543583</v>
       </c>
       <c r="E77" s="5">
-        <v>2.5331549811482779</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5331327132896764</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>943.36866540000005</v>
+        <v>943.36864530000003</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.5259914999999182</v>
+        <v>-1.5261143999999831</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.9208613677954345</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.921014490961459</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>944.5308536</v>
+        <v>944.53081659999998</v>
       </c>
       <c r="C79" s="5">
-        <v>1.1621881999999459</v>
+        <v>1.1621712999999545</v>
       </c>
       <c r="D79" s="5">
-        <v>1.4884047431676706</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4883829845454333</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>944.61210759999994</v>
+        <v>944.61206370000002</v>
       </c>
       <c r="C80" s="5">
-        <v>8.1253999999944426E-2</v>
+        <v>8.1247100000041428E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.10327978853552633</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10327101802769523</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>945.71183599999995</v>
+        <v>945.71176539999999</v>
       </c>
       <c r="C81" s="5">
-        <v>1.0997284000000036</v>
+        <v>1.0997016999999687</v>
       </c>
       <c r="D81" s="5">
-        <v>1.4060343258193608</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4060000359905622</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>948.25877779999996</v>
+        <v>948.25867670000002</v>
       </c>
       <c r="C82" s="5">
-        <v>2.5469418000000132</v>
+        <v>2.5469113000000334</v>
       </c>
       <c r="D82" s="5">
-        <v>3.2800798748787274</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2800402603146761</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>949.80938930000002</v>
+        <v>949.80928770000003</v>
       </c>
       <c r="C83" s="5">
-        <v>1.5506115000000591</v>
+        <v>1.5506110000000035</v>
       </c>
       <c r="D83" s="5">
-        <v>1.9800083012407876</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9800078700307866</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>972.56649049999999</v>
+        <v>972.56642550000004</v>
       </c>
       <c r="C84" s="5">
-        <v>22.757101199999966</v>
+        <v>22.75713780000001</v>
       </c>
       <c r="D84" s="5">
-        <v>32.859961536114653</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.860025524714899</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>953.27256399999999</v>
+        <v>953.27252280000005</v>
       </c>
       <c r="C85" s="5">
-        <v>-19.293926499999998</v>
+        <v>-19.29390269999999</v>
       </c>
       <c r="D85" s="5">
-        <v>-21.372674751497378</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.372652471082965</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>953.5298851</v>
+        <v>953.52995920000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.25732110000001285</v>
+        <v>0.25743639999996049</v>
       </c>
       <c r="D86" s="5">
-        <v>0.32440267273632362</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.32454826054935104</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>956.79888970000002</v>
+        <v>956.79897459999995</v>
       </c>
       <c r="C87" s="5">
-        <v>3.2690046000000166</v>
+        <v>3.2690153999999438</v>
       </c>
       <c r="D87" s="5">
-        <v>4.1924483711411442</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1924621522131833</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>957.78364539999995</v>
+        <v>957.78369429999998</v>
       </c>
       <c r="C88" s="5">
-        <v>0.98475569999993695</v>
+        <v>0.98471970000002784</v>
       </c>
       <c r="D88" s="5">
-        <v>1.2420782978735279</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2420325226881079</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>959.16490610000005</v>
+        <v>959.16493149999997</v>
       </c>
       <c r="C89" s="5">
-        <v>1.381260700000098</v>
+        <v>1.3812371999999868</v>
       </c>
       <c r="D89" s="5">
-        <v>1.7443639683611289</v>
+        <v>1.7443339651716183</v>
       </c>
       <c r="E89" s="5">
-        <v>1.5102476340397297</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5102392783436169</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>958.83579689999999</v>
+        <v>958.83580340000003</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.32910920000006172</v>
+        <v>-0.32912809999993442</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.4109685310439537</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.4109920766541042</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>960.11573060000001</v>
+        <v>960.11573299999998</v>
       </c>
       <c r="C91" s="5">
-        <v>1.2799337000000151</v>
+        <v>1.2799295999999458</v>
       </c>
       <c r="D91" s="5">
-        <v>1.6136728315713667</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6136676134786976</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>962.88937239999996</v>
+        <v>962.88937490000001</v>
       </c>
       <c r="C92" s="5">
-        <v>2.7736417999999503</v>
+        <v>2.7736419000000296</v>
       </c>
       <c r="D92" s="5">
-        <v>3.522248654969995</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5222487750396825</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>966.0372433</v>
+        <v>966.03723879999995</v>
       </c>
       <c r="C93" s="5">
-        <v>3.1478709000000435</v>
+        <v>3.1478638999999475</v>
       </c>
       <c r="D93" s="5">
-        <v>3.994343890225438</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9943348370299558</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>967.16756880000003</v>
+        <v>967.16755579999995</v>
       </c>
       <c r="C94" s="5">
-        <v>1.1303255000000263</v>
+        <v>1.1303169999999909</v>
       </c>
       <c r="D94" s="5">
-        <v>1.4131479871758446</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4131372985078716</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>971.74151410000002</v>
+        <v>971.74150150000003</v>
       </c>
       <c r="C95" s="5">
-        <v>4.5739452999999912</v>
+        <v>4.5739457000000812</v>
       </c>
       <c r="D95" s="5">
-        <v>5.8250245629507535</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8250251660260988</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>990.6280375</v>
+        <v>990.62800679999998</v>
       </c>
       <c r="C96" s="5">
-        <v>18.886523399999987</v>
+        <v>18.886505299999953</v>
       </c>
       <c r="D96" s="5">
-        <v>25.984844817562291</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.984817568508877</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>980.29572740000003</v>
+        <v>980.29565830000001</v>
       </c>
       <c r="C97" s="5">
-        <v>-10.332310099999972</v>
+        <v>-10.332348499999966</v>
       </c>
       <c r="D97" s="5">
-        <v>-11.822469716838857</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.822511511384548</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>977.40605909999999</v>
+        <v>977.40607769999997</v>
       </c>
       <c r="C98" s="5">
-        <v>-2.8896683000000394</v>
+        <v>-2.8895806000000448</v>
       </c>
       <c r="D98" s="5">
-        <v>-3.4805127226205768</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4804090387480668</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>978.32805489999998</v>
+        <v>978.32808599999998</v>
       </c>
       <c r="C99" s="5">
-        <v>0.9219957999999906</v>
+        <v>0.92200830000001588</v>
       </c>
       <c r="D99" s="5">
-        <v>1.1378620320892319</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1378775170647781</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>980.46465290000003</v>
+        <v>980.46467170000005</v>
       </c>
       <c r="C100" s="5">
-        <v>2.1365980000000491</v>
+        <v>2.1365857000000688</v>
       </c>
       <c r="D100" s="5">
-        <v>2.6524228227752022</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6524072840588886</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>980.85936059999995</v>
+        <v>980.85937239999998</v>
       </c>
       <c r="C101" s="5">
-        <v>0.39470769999991262</v>
+        <v>0.39470069999993029</v>
       </c>
       <c r="D101" s="5">
-        <v>0.48415756341713134</v>
+        <v>0.4841489487318329</v>
       </c>
       <c r="E101" s="5">
-        <v>2.2618065321228675</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2618050543270929</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>984.42607629999998</v>
+        <v>984.42608419999999</v>
       </c>
       <c r="C102" s="5">
-        <v>3.5667157000000316</v>
+        <v>3.5667118000000073</v>
       </c>
       <c r="D102" s="5">
-        <v>4.4519175731827065</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4519125528646786</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>985.98590839999997</v>
+        <v>985.98591150000004</v>
       </c>
       <c r="C103" s="5">
-        <v>1.5598320999999942</v>
+        <v>1.5598273000000518</v>
       </c>
       <c r="D103" s="5">
-        <v>1.9180691982638942</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9180632288177568</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>987.97570570000005</v>
+        <v>987.9757085</v>
       </c>
       <c r="C104" s="5">
-        <v>1.9897973000000775</v>
+        <v>1.9897969999999532</v>
       </c>
       <c r="D104" s="5">
-        <v>2.448755688461568</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4487553073724522</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>991.5368714</v>
+        <v>991.53687849999994</v>
       </c>
       <c r="C105" s="5">
-        <v>3.5611656999999468</v>
+        <v>3.5611699999999473</v>
       </c>
       <c r="D105" s="5">
-        <v>4.4121978488805391</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4122032697822666</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>993.99843850000002</v>
+        <v>993.99844729999995</v>
       </c>
       <c r="C106" s="5">
-        <v>2.4615671000000248</v>
+        <v>2.4615688000000091</v>
       </c>
       <c r="D106" s="5">
-        <v>3.0201085277928641</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0201106201703354</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>993.30001330000005</v>
+        <v>993.30002249999995</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.69842519999997421</v>
+        <v>-0.69842479999999796</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.83991974026850214</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.83991925368257503</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>993.78365529999996</v>
+        <v>993.78362000000004</v>
       </c>
       <c r="C108" s="5">
-        <v>0.48364199999991797</v>
+        <v>0.48359750000008717</v>
       </c>
       <c r="D108" s="5">
-        <v>0.58585234468375713</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.58579829042584297</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>994.48780369999997</v>
+        <v>994.4877821</v>
       </c>
       <c r="C109" s="5">
-        <v>0.70414840000000822</v>
+        <v>0.70416209999996227</v>
       </c>
       <c r="D109" s="5">
-        <v>0.85358496281100482</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.8536016654811851</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1008.685887</v>
+        <v>1008.685862</v>
       </c>
       <c r="C110" s="5">
-        <v>14.198083300000008</v>
+        <v>14.198079900000039</v>
       </c>
       <c r="D110" s="5">
-        <v>18.543514081973633</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.543509721944162</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1004.9969589999999</v>
+        <v>1004.996968</v>
       </c>
       <c r="C111" s="5">
-        <v>-3.6889280000000326</v>
+        <v>-3.6888940000000048</v>
       </c>
       <c r="D111" s="5">
-        <v>-4.3013881470977839</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3013494006658775</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1008.326665</v>
+        <v>1008.326674</v>
       </c>
       <c r="C112" s="5">
-        <v>3.3297060000001011</v>
+        <v>3.3297059999999874</v>
       </c>
       <c r="D112" s="5">
-        <v>4.0490344574096282</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0490344204860085</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1010.964189</v>
+        <v>1010.964199</v>
       </c>
       <c r="C113" s="5">
-        <v>2.6375239999999849</v>
+        <v>2.6375249999999824</v>
       </c>
       <c r="D113" s="5">
-        <v>3.1844463167327586</v>
+        <v>3.1844475126837191</v>
       </c>
       <c r="E113" s="5">
-        <v>3.069229862024736</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0692296415885334</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1013.746461</v>
+        <v>1013.746471</v>
       </c>
       <c r="C114" s="5">
-        <v>2.7822719999999208</v>
+        <v>2.7822720000000345</v>
       </c>
       <c r="D114" s="5">
-        <v>3.3529670784506083</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3529670447812965</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1014.73355</v>
+        <v>1014.73356</v>
       </c>
       <c r="C115" s="5">
-        <v>0.98708900000008271</v>
+        <v>0.98708899999996902</v>
       </c>
       <c r="D115" s="5">
-        <v>1.1747226299017477</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1747226182514448</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1015.8813699999999</v>
+        <v>1015.88138</v>
       </c>
       <c r="C116" s="5">
-        <v>1.1478199999999106</v>
+        <v>1.1478200000000243</v>
       </c>
       <c r="D116" s="5">
-        <v>1.3658615870800528</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3658615735361757</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1015.67239</v>
+        <v>1015.6724</v>
       </c>
       <c r="C117" s="5">
         <v>-0.20897999999999683</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.24657648866661663</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.24657648624218931</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1018.444748</v>
+        <v>1018.444757</v>
       </c>
       <c r="C118" s="5">
-        <v>2.7723580000000538</v>
+        <v>2.7723569999999427</v>
       </c>
       <c r="D118" s="5">
-        <v>3.3251189115768742</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3251176608995126</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1020.245219</v>
+        <v>1020.245229</v>
       </c>
       <c r="C119" s="5">
-        <v>1.8004710000000159</v>
+        <v>1.8004720000000134</v>
       </c>
       <c r="D119" s="5">
-        <v>2.1421851351893562</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1421863174582834</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1024.4125570000001</v>
+        <v>1024.4125079999999</v>
       </c>
       <c r="C120" s="5">
-        <v>4.1673380000000861</v>
+        <v>4.167278999999894</v>
       </c>
       <c r="D120" s="5">
-        <v>5.0132018178720594</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0131291901056807</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1028.070054</v>
+        <v>1028.07005</v>
       </c>
       <c r="C121" s="5">
-        <v>3.6574969999999212</v>
+        <v>3.6575420000001486</v>
       </c>
       <c r="D121" s="5">
-        <v>4.3695446931895976</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3695997270654985</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1039.5204409999999</v>
+        <v>1039.520403</v>
       </c>
       <c r="C122" s="5">
-        <v>11.450386999999864</v>
+        <v>11.45035299999995</v>
       </c>
       <c r="D122" s="5">
-        <v>14.21519759038623</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.215152820961929</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1032.1985139999999</v>
+        <v>1032.1985259999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-7.3219269999999597</v>
+        <v>-7.3218770000000859</v>
       </c>
       <c r="D123" s="5">
-        <v>-8.1324043764575134</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1323512611829347</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1032.6009349999999</v>
+        <v>1032.600946</v>
       </c>
       <c r="C124" s="5">
-        <v>0.40242100000000391</v>
+        <v>0.40242000000012013</v>
       </c>
       <c r="D124" s="5">
-        <v>0.46884588663205218</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.46884471360726376</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1035.8984069999999</v>
+        <v>1035.8984170000001</v>
       </c>
       <c r="C125" s="5">
-        <v>3.2974719999999706</v>
+        <v>3.2974710000000869</v>
       </c>
       <c r="D125" s="5">
-        <v>3.9000640025590227</v>
+        <v>3.9000627566866841</v>
       </c>
       <c r="E125" s="5">
-        <v>2.4663799441465573</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4663799197502723</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1038.9723280000001</v>
+        <v>1038.9723389999999</v>
       </c>
       <c r="C126" s="5">
-        <v>3.0739210000001549</v>
+        <v>3.0739219999998113</v>
       </c>
       <c r="D126" s="5">
-        <v>3.619570048901255</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6195712101802169</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1039.901398</v>
+        <v>1039.9014079999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.92906999999991058</v>
+        <v>0.92906900000002679</v>
       </c>
       <c r="D127" s="5">
-        <v>1.0783575090604458</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.078356331188246</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1041.581758</v>
+        <v>1041.5817669999999</v>
       </c>
       <c r="C128" s="5">
-        <v>1.6803600000000642</v>
+        <v>1.6803589999999531</v>
       </c>
       <c r="D128" s="5">
-        <v>1.9563870601635225</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9563858665493372</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1042.2783629999999</v>
+        <v>1042.278372</v>
       </c>
       <c r="C129" s="5">
-        <v>0.69660499999986314</v>
+        <v>0.69660500000009051</v>
       </c>
       <c r="D129" s="5">
-        <v>0.80551306448628512</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.80551305750065083</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1043.4910500000001</v>
+        <v>1043.491059</v>
       </c>
       <c r="C130" s="5">
-        <v>1.2126870000001873</v>
+        <v>1.2126869999999599</v>
       </c>
       <c r="D130" s="5">
-        <v>1.4051648559959995</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4051648437843012</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1043.207024</v>
+        <v>1043.207038</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.28402600000003986</v>
+        <v>-0.28402099999993879</v>
       </c>
       <c r="D131" s="5">
-        <v>-0.32613736964276496</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.32613163409663803</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1041.4513569999999</v>
+        <v>1041.451284</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.7556670000001304</v>
+        <v>-1.7557540000000245</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.0009531173327599</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0010513295516619</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1054.4244040000001</v>
+        <v>1054.424424</v>
       </c>
       <c r="C133" s="5">
-        <v>12.973047000000179</v>
+        <v>12.973140000000058</v>
       </c>
       <c r="D133" s="5">
-        <v>16.015897422340373</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.016021413958505</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1062.46415</v>
+        <v>1062.464109</v>
       </c>
       <c r="C134" s="5">
-        <v>8.0397459999999228</v>
+        <v>8.0396849999999631</v>
       </c>
       <c r="D134" s="5">
-        <v>9.5433535640417233</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5432779039207993</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1054.5471250000001</v>
+        <v>1054.5471379999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-7.9170249999999669</v>
+        <v>-7.9169710000001032</v>
       </c>
       <c r="D135" s="5">
-        <v>-8.584363865298716</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5843080098476641</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1056.9764170000001</v>
+        <v>1056.9764270000001</v>
       </c>
       <c r="C136" s="5">
-        <v>2.4292920000000322</v>
+        <v>2.4292890000001535</v>
       </c>
       <c r="D136" s="5">
-        <v>2.7996571795422476</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7996536432946417</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1059.680793</v>
+        <v>1059.680803</v>
       </c>
       <c r="C137" s="5">
         <v>2.7043759999999111</v>
       </c>
       <c r="D137" s="5">
-        <v>3.1138925798725792</v>
+        <v>3.1138925499965442</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2958222388694161</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2958222167067888</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1060.930321</v>
+        <v>1060.930331</v>
       </c>
       <c r="C138" s="5">
         <v>1.2495280000000548</v>
       </c>
       <c r="D138" s="5">
-        <v>1.4241989564178104</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4241989428908086</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1061.4050549999999</v>
+        <v>1061.4050649999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.47473399999989851</v>
       </c>
       <c r="D139" s="5">
-        <v>0.53828692935478095</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.53828692426851621</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1063.845073</v>
+        <v>1063.8450809999999</v>
       </c>
       <c r="C140" s="5">
-        <v>2.4400180000000091</v>
+        <v>2.4400160000000142</v>
       </c>
       <c r="D140" s="5">
-        <v>2.7937758590498296</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7937735134003994</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1066.2438340000001</v>
+        <v>1066.243841</v>
       </c>
       <c r="C141" s="5">
-        <v>2.3987610000001496</v>
+        <v>2.3987600000000384</v>
       </c>
       <c r="D141" s="5">
-        <v>2.7395723156148577</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7395711384789578</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1068.2400379999999</v>
+        <v>1068.240047</v>
       </c>
       <c r="C142" s="5">
-        <v>1.9962039999998069</v>
+        <v>1.9962060000000292</v>
       </c>
       <c r="D142" s="5">
-        <v>2.2698985161265117</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2699007987544872</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1072.195727</v>
+        <v>1072.195743</v>
       </c>
       <c r="C143" s="5">
-        <v>3.9556890000001204</v>
+        <v>3.955695999999989</v>
       </c>
       <c r="D143" s="5">
-        <v>4.5352225039537508</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5352306546601939</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1066.5122040000001</v>
+        <v>1066.512123</v>
       </c>
       <c r="C144" s="5">
-        <v>-5.6835229999999228</v>
+        <v>-5.683620000000019</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.1787774952888119</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.178879802940962</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1075.338133</v>
+        <v>1075.3381609999999</v>
       </c>
       <c r="C145" s="5">
-        <v>8.82592899999986</v>
+        <v>8.8260379999999259</v>
       </c>
       <c r="D145" s="5">
-        <v>10.395306188708343</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.395441295188569</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1088.7651539999999</v>
+        <v>1088.7651229999999</v>
       </c>
       <c r="C146" s="5">
-        <v>13.427020999999968</v>
+        <v>13.426962000000003</v>
       </c>
       <c r="D146" s="5">
-        <v>16.056639819395869</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.056563903135679</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1083.5795760000001</v>
+        <v>1083.5795880000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.1855779999998504</v>
+        <v>-5.1855349999998452</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.568003133476596</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5679583194064852</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1086.9959590000001</v>
+        <v>1086.9959679999999</v>
       </c>
       <c r="C148" s="5">
-        <v>3.4163829999999962</v>
+        <v>3.4163799999998901</v>
       </c>
       <c r="D148" s="5">
-        <v>3.8497434061046443</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8497399233502927</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1089.905825</v>
+        <v>1089.9058339999999</v>
       </c>
       <c r="C149" s="5">
         <v>2.9098659999999654</v>
       </c>
       <c r="D149" s="5">
-        <v>3.2600971590959205</v>
+        <v>3.2600971317047422</v>
       </c>
       <c r="E149" s="5">
-        <v>2.852277044149476</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8522769228650491</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1091.571013</v>
+        <v>1091.571021</v>
       </c>
       <c r="C150" s="5">
-        <v>1.6651879999999437</v>
+        <v>1.6651870000000599</v>
       </c>
       <c r="D150" s="5">
-        <v>1.8488777223995001</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8488765873454049</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1095.820418</v>
+        <v>1095.8204249999999</v>
       </c>
       <c r="C151" s="5">
-        <v>4.2494050000000243</v>
+        <v>4.2494039999999131</v>
       </c>
       <c r="D151" s="5">
-        <v>4.7728425266442498</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7728413435762951</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1098.7684079999999</v>
+        <v>1098.768413</v>
       </c>
       <c r="C152" s="5">
-        <v>2.9479899999998906</v>
+        <v>2.9479880000001231</v>
       </c>
       <c r="D152" s="5">
-        <v>3.2764519846127715</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2764497075426391</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1100.3593169999999</v>
+        <v>1100.3593209999999</v>
       </c>
       <c r="C153" s="5">
-        <v>1.5909090000000106</v>
+        <v>1.5909079999998994</v>
       </c>
       <c r="D153" s="5">
-        <v>1.7513857976376057</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7513846799515287</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1102.522741</v>
+        <v>1102.522747</v>
       </c>
       <c r="C154" s="5">
-        <v>2.1634240000000773</v>
+        <v>2.1634260000000722</v>
       </c>
       <c r="D154" s="5">
-        <v>2.3850089780004913</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3850111979798916</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1102.1951509999999</v>
+        <v>1102.195162</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.32759000000010019</v>
+        <v>-0.32758499999999913</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.35597108641897135</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35596566018052389</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1097.087753</v>
+        <v>1097.087683</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.1073979999998755</v>
+        <v>-5.1074790000000121</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.421058114076982</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4211418565510927</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1103.041743</v>
+        <v>1103.0417709999999</v>
       </c>
       <c r="C157" s="5">
-        <v>5.9539899999999761</v>
+        <v>5.9540879999999561</v>
       </c>
       <c r="D157" s="5">
-        <v>6.7104551286358394</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.710569338304051</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1109.9338029999999</v>
+        <v>1109.9337849999999</v>
       </c>
       <c r="C158" s="5">
-        <v>6.8920599999999013</v>
+        <v>6.8920140000000174</v>
       </c>
       <c r="D158" s="5">
-        <v>7.7609869687741417</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.760933172517448</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1116.295296</v>
+        <v>1116.295304</v>
       </c>
       <c r="C159" s="5">
-        <v>6.3614930000001095</v>
+        <v>6.3615190000000439</v>
       </c>
       <c r="D159" s="5">
-        <v>7.0987000849735526</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.098730137403253</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1118.8426139999999</v>
+        <v>1118.842621</v>
       </c>
       <c r="C160" s="5">
-        <v>2.5473179999999047</v>
+        <v>2.5473170000000209</v>
       </c>
       <c r="D160" s="5">
-        <v>2.7729576375701726</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7729565151697111</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1119.6842449999999</v>
+        <v>1119.6842529999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.84163100000000668</v>
+        <v>0.84163199999989047</v>
       </c>
       <c r="D161" s="5">
-        <v>0.90642433789305255</v>
+        <v>0.90642541364363005</v>
       </c>
       <c r="E161" s="5">
-        <v>2.7322011972915172</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7322010829790688</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1118.557327</v>
+        <v>1118.557333</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1269179999999324</v>
+        <v>-1.1269199999999273</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.2010894614011614</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2010915727170279</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1120.9224449999999</v>
+        <v>1120.922448</v>
       </c>
       <c r="C163" s="5">
-        <v>2.3651179999999385</v>
+        <v>2.3651150000000598</v>
       </c>
       <c r="D163" s="5">
-        <v>2.5670398382855231</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5670365302707943</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1120.5367570000001</v>
+        <v>1120.53676</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.38568799999984549</v>
+        <v>-0.38568800000007286</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.41211658655903038</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.4121165854584885</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1123.946279</v>
+        <v>1123.946281</v>
       </c>
       <c r="C165" s="5">
-        <v>3.4095219999999244</v>
+        <v>3.4095210000000407</v>
       </c>
       <c r="D165" s="5">
-        <v>3.7130387077906057</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7130375903734469</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1125.189562</v>
+        <v>1125.1895629999999</v>
       </c>
       <c r="C166" s="5">
-        <v>1.2432830000000195</v>
+        <v>1.2432819999999083</v>
       </c>
       <c r="D166" s="5">
-        <v>1.3355176288892157</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3355165457680451</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1131.0202690000001</v>
+        <v>1131.0202750000001</v>
       </c>
       <c r="C167" s="5">
-        <v>5.8307070000000749</v>
+        <v>5.830712000000176</v>
       </c>
       <c r="D167" s="5">
-        <v>6.3986994014226584</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3987050399650913</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1124.4804839999999</v>
+        <v>1124.4804469999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-6.5397850000001654</v>
+        <v>-6.5398280000001705</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.7221745204715022</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7222172891233107</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1124.3426589999999</v>
+        <v>1124.342674</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.13782500000002074</v>
+        <v>-0.13777299999992465</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.14698214400723497</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.14692673130308753</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1124.873722</v>
+        <v>1124.8737120000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.53106300000013107</v>
+        <v>0.5310380000000805</v>
       </c>
       <c r="D170" s="5">
-        <v>0.56827314632461601</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.56824631751031252</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1122.214189</v>
+        <v>1122.214193</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.6595330000000104</v>
+        <v>-2.6595190000000457</v>
       </c>
       <c r="D171" s="5">
-        <v>-2.800549605827507</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8005350792494665</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1123.6420089999999</v>
+        <v>1123.6420129999999</v>
       </c>
       <c r="C172" s="5">
         <v>1.4278199999998833</v>
       </c>
       <c r="D172" s="5">
-        <v>1.5375183277653859</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5375183222466893</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1124.052801</v>
+        <v>1124.0528059999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.41079200000012861</v>
+        <v>0.4107930000000124</v>
       </c>
       <c r="D173" s="5">
-        <v>0.4395909033429124</v>
+        <v>0.43959197403342642</v>
       </c>
       <c r="E173" s="5">
-        <v>0.39015963826480871</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.39015936754449587</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1127.9770229999999</v>
+        <v>1127.977026</v>
       </c>
       <c r="C174" s="5">
-        <v>3.9242219999998724</v>
+        <v>3.9242200000001048</v>
       </c>
       <c r="D174" s="5">
-        <v>4.2707485857414129</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2707463478067531</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1128.48019</v>
+        <v>1128.480192</v>
       </c>
       <c r="C175" s="5">
-        <v>0.50316700000007586</v>
+        <v>0.5031659999999647</v>
       </c>
       <c r="D175" s="5">
-        <v>0.5366102125527572</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.536609142038591</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1130.5534419999999</v>
+        <v>1130.553443</v>
       </c>
       <c r="C176" s="5">
-        <v>2.0732519999999113</v>
+        <v>2.0732510000000275</v>
       </c>
       <c r="D176" s="5">
-        <v>2.2270628873624521</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2270617983100482</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1130.702673</v>
       </c>
       <c r="C177" s="5">
-        <v>0.14923100000009981</v>
+        <v>0.14922999999998865</v>
       </c>
       <c r="D177" s="5">
-        <v>0.15851286530985664</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15851180220036731</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1132.3777600000001</v>
+        <v>1132.377759</v>
       </c>
       <c r="C178" s="5">
-        <v>1.6750870000000759</v>
+        <v>1.6750859999999648</v>
       </c>
       <c r="D178" s="5">
-        <v>1.7923048667054076</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7923037879949089</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1133.5536400000001</v>
+        <v>1133.553641</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1758800000000065</v>
+        <v>1.1758820000000014</v>
       </c>
       <c r="D179" s="5">
-        <v>1.2532415977927647</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2532437426753473</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1134.958187</v>
+        <v>1134.9581740000001</v>
       </c>
       <c r="C180" s="5">
-        <v>1.4045469999998659</v>
+        <v>1.4045330000001286</v>
       </c>
       <c r="D180" s="5">
-        <v>1.4970532148249172</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.497038189590616</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1137.593073</v>
+        <v>1137.5930800000001</v>
       </c>
       <c r="C181" s="5">
-        <v>2.6348860000000514</v>
+        <v>2.6349060000000009</v>
       </c>
       <c r="D181" s="5">
-        <v>2.8217338717520857</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8217555969697106</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1139.734209</v>
+        <v>1139.734201</v>
       </c>
       <c r="C182" s="5">
-        <v>2.1411359999999604</v>
+        <v>2.1411209999998846</v>
       </c>
       <c r="D182" s="5">
-        <v>2.2821240992867198</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2821079315242132</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1139.12914</v>
+        <v>1139.129142</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.60506899999995767</v>
+        <v>-0.60505899999998292</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.63520641192792437</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.63519594892488263</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1139.421032</v>
+        <v>1139.421034</v>
       </c>
       <c r="C184" s="5">
         <v>0.29189199999996163</v>
       </c>
       <c r="D184" s="5">
-        <v>0.30792335589331365</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3079233553519467</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1141.035668</v>
+        <v>1141.03567</v>
       </c>
       <c r="C185" s="5">
         <v>1.6146360000000186</v>
       </c>
       <c r="D185" s="5">
-        <v>1.7137965838727398</v>
+        <v>1.713796580841076</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5108602536189952</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5108599800070399</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1141.519444</v>
+        <v>1141.5194449999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.4837760000000344</v>
+        <v>0.48377499999992324</v>
       </c>
       <c r="D186" s="5">
-        <v>0.5099637683420255</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50996271085448353</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1144.2330489999999</v>
+        <v>1144.23305</v>
       </c>
       <c r="C187" s="5">
-        <v>2.7136049999999159</v>
+        <v>2.7136050000001433</v>
       </c>
       <c r="D187" s="5">
-        <v>2.8902180464129845</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8902180438480585</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1145.3040940000001</v>
+        <v>1145.304095</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0710450000001401</v>
+        <v>1.0710449999999128</v>
       </c>
       <c r="D188" s="5">
-        <v>1.1290457325811687</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1290457315891178</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1147.9989210000001</v>
+        <v>1147.998922</v>
       </c>
       <c r="C189" s="5">
         <v>2.6948270000000321</v>
       </c>
       <c r="D189" s="5">
-        <v>2.8603506879707252</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8603506854409488</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1149.931585</v>
+        <v>1149.9315859999999</v>
       </c>
       <c r="C190" s="5">
         <v>1.9326639999999315</v>
       </c>
       <c r="D190" s="5">
-        <v>2.0390192279195141</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0390192261267259</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1153.7487470000001</v>
+        <v>1153.748746</v>
       </c>
       <c r="C191" s="5">
-        <v>3.817162000000053</v>
+        <v>3.8171600000000581</v>
       </c>
       <c r="D191" s="5">
-        <v>4.0568978343219708</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0568956661630518</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1155.6467789999999</v>
       </c>
       <c r="C192" s="5">
-        <v>1.8980319999998301</v>
+        <v>1.8980329999999412</v>
       </c>
       <c r="D192" s="5">
-        <v>1.9920801814314437</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.992081242238708</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1159.2050979999999</v>
+        <v>1159.205101</v>
       </c>
       <c r="C193" s="5">
-        <v>3.5583189999999831</v>
+        <v>3.5583220000000892</v>
       </c>
       <c r="D193" s="5">
-        <v>3.7581049192926264</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7581081415800188</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1161.624984</v>
+        <v>1161.624973</v>
       </c>
       <c r="C194" s="5">
-        <v>2.4198860000001332</v>
+        <v>2.4198719999999412</v>
       </c>
       <c r="D194" s="5">
-        <v>2.5340096434111947</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5339948077985897</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1158.2607390000001</v>
+        <v>1158.2607410000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-3.3642449999999826</v>
+        <v>-3.3642319999999017</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.4205570430830723</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4205440671856269</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1159.1415710000001</v>
+        <v>1159.1415730000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.8808320000000549</v>
       </c>
       <c r="D196" s="5">
-        <v>0.91640044729988102</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.91640044571112966</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1156.9967549999999</v>
+        <v>1156.996756</v>
       </c>
       <c r="C197" s="5">
-        <v>-2.144816000000219</v>
+        <v>-2.1448170000001028</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.1979601194942466</v>
+        <v>-2.197961130111703</v>
       </c>
       <c r="E197" s="5">
-        <v>1.3988245457722037</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3988244556806917</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1162.821731</v>
+        <v>1162.8217320000001</v>
       </c>
       <c r="C198" s="5">
         <v>5.8249760000001061</v>
       </c>
       <c r="D198" s="5">
-        <v>6.2116073551803153</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2116073496620627</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1162.813339</v>
       </c>
       <c r="C199" s="5">
-        <v>-8.3919999999579886E-3</v>
+        <v>-8.3930000000691507E-3</v>
       </c>
       <c r="D199" s="5">
-        <v>-8.6599691213717911E-3</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6610010046284103E-3</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1161.609451</v>
       </c>
       <c r="C200" s="5">
         <v>-1.2038880000000063</v>
       </c>
       <c r="D200" s="5">
         <v>-1.2353380770521616</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1162.4354049999999</v>
+        <v>1162.4354060000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.82595399999991059</v>
+        <v>0.82595500000002176</v>
       </c>
       <c r="D201" s="5">
-        <v>0.85659608370374229</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85659712486214623</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1162.1159379999999</v>
+        <v>1162.115939</v>
       </c>
       <c r="C202" s="5">
         <v>-0.31946700000003148</v>
       </c>
       <c r="D202" s="5">
-        <v>-0.32929267638688309</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.32929267610409818</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1161.710145</v>
+        <v>1161.710143</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.40579299999990326</v>
+        <v>-0.40579600000000937</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.41821773004899754</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.41822081560946023</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1161.640359</v>
+        <v>1161.640361</v>
       </c>
       <c r="C204" s="5">
-        <v>-6.9786000000021886E-2</v>
+        <v>-6.9782000000031985E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.2062327751420963E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2058198765212467E-2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1174.9918889999999</v>
+        <v>1174.9918929999999</v>
       </c>
       <c r="C205" s="5">
-        <v>13.351529999999912</v>
+        <v>13.351531999999906</v>
       </c>
       <c r="D205" s="5">
-        <v>14.698599675196089</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.698601991064898</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1176.7428789999999</v>
+        <v>1176.742866</v>
       </c>
       <c r="C206" s="5">
-        <v>1.7509900000000016</v>
+        <v>1.7509730000001582</v>
       </c>
       <c r="D206" s="5">
-        <v>1.8029873816266972</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8029697268867384</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1174.939376</v>
+        <v>1174.939378</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.8035029999998642</v>
+        <v>-1.8034880000000157</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.8237233666909103</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.823708346121744</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1174.901568</v>
+        <v>1174.9015690000001</v>
       </c>
       <c r="C208" s="5">
-        <v>-3.780800000004092E-2</v>
+        <v>-3.7808999999924708E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-3.8607584485905733E-2</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8608605387946415E-2</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1177.3546510000001</v>
+        <v>1177.354652</v>
       </c>
       <c r="C209" s="5">
-        <v>2.453083000000106</v>
+        <v>2.4530829999998787</v>
       </c>
       <c r="D209" s="5">
-        <v>2.5344590258667754</v>
+        <v>2.534459023684299</v>
       </c>
       <c r="E209" s="5">
-        <v>1.7595465079761841</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7595465064553784</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1177.001544</v>
+        <v>1177.0015470000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.3531070000001364</v>
+        <v>-0.35310499999991407</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.35930562028632096</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35930358822819919</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1178.1779590000001</v>
+        <v>1178.17796</v>
       </c>
       <c r="C211" s="5">
-        <v>1.1764150000001337</v>
+        <v>1.1764129999999113</v>
       </c>
       <c r="D211" s="5">
-        <v>1.2060174351978814</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2060153704959165</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1180.1966749999999</v>
+        <v>1180.196676</v>
       </c>
       <c r="C212" s="5">
-        <v>2.018715999999813</v>
+        <v>2.0187160000000404</v>
       </c>
       <c r="D212" s="5">
-        <v>2.075593836675016</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0755938348968384</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1180.8304439999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.63376900000002934</v>
+        <v>0.63376799999991817</v>
       </c>
       <c r="D213" s="5">
-        <v>0.64631010903286601</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.64630908568137357</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1183.8731949999999</v>
       </c>
       <c r="C214" s="5">
         <v>3.0427509999999529</v>
       </c>
       <c r="D214" s="5">
         <v>3.1363484595677615</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1185.2767510000001</v>
+        <v>1185.2767490000001</v>
       </c>
       <c r="C215" s="5">
-        <v>1.4035560000002079</v>
+        <v>1.4035540000002129</v>
       </c>
       <c r="D215" s="5">
-        <v>1.4319887882711324</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4319867344322335</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1188.1674210000001</v>
+        <v>1188.16742</v>
       </c>
       <c r="C216" s="5">
-        <v>2.8906700000000001</v>
+        <v>2.8906709999998839</v>
       </c>
       <c r="D216" s="5">
-        <v>2.9661537364136903</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9661547814014311</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1190.7427700000001</v>
+        <v>1190.7427709999999</v>
       </c>
       <c r="C217" s="5">
-        <v>2.5753489999999601</v>
+        <v>2.5753509999999551</v>
       </c>
       <c r="D217" s="5">
-        <v>2.6322282761330973</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6322303469775266</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1194.53532</v>
+        <v>1194.535312</v>
       </c>
       <c r="C218" s="5">
-        <v>3.792549999999892</v>
+        <v>3.7925410000000284</v>
       </c>
       <c r="D218" s="5">
-        <v>3.8897035844622341</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8896941882914815</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1199.5691260000001</v>
+        <v>1199.569129</v>
       </c>
       <c r="C219" s="5">
-        <v>5.0338060000001406</v>
+        <v>5.0338169999999991</v>
       </c>
       <c r="D219" s="5">
-        <v>5.1756994009289681</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1757110098818782</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1203.827078</v>
+        <v>1203.8270809999999</v>
       </c>
       <c r="C220" s="5">
         <v>4.257951999999932</v>
       </c>
       <c r="D220" s="5">
-        <v>4.3436294656117092</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.343629454535769</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1209.2024280000001</v>
+        <v>1209.20243</v>
       </c>
       <c r="C221" s="5">
-        <v>5.3753500000000258</v>
+        <v>5.375349000000142</v>
       </c>
       <c r="D221" s="5">
-        <v>5.4918316217233087</v>
+        <v>5.4918305608096629</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7050283423902588</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7050284250288881</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1215.251804</v>
+        <v>1215.2518070000001</v>
       </c>
       <c r="C222" s="5">
-        <v>6.0493759999999384</v>
+        <v>6.0493770000000495</v>
       </c>
       <c r="D222" s="5">
-        <v>6.1713077640065839</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1713088019051066</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1215.1456149999999</v>
+        <v>1215.145616</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.1061890000000858</v>
+        <v>-0.10619100000008075</v>
       </c>
       <c r="D223" s="5">
-        <v>-0.1048059152822356</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.10480788802550434</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1218.5136649999999</v>
       </c>
       <c r="C224" s="5">
-        <v>3.3680500000000393</v>
+        <v>3.3680489999999281</v>
       </c>
       <c r="D224" s="5">
-        <v>3.3772461573292167</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3772451364416867</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1217.9551550000001</v>
+        <v>1217.9551530000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.55850999999984197</v>
+        <v>-0.55851199999983692</v>
       </c>
       <c r="D225" s="5">
-        <v>-0.54863973286508605</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.5486416925699622</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1220.3607300000001</v>
+        <v>1220.360727</v>
       </c>
       <c r="C226" s="5">
-        <v>2.4055749999999989</v>
+        <v>2.4055739999998877</v>
       </c>
       <c r="D226" s="5">
-        <v>2.3960287124326296</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3960277095334659</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1222.4304529999999</v>
+        <v>1222.430449</v>
       </c>
       <c r="C227" s="5">
-        <v>2.0697229999998399</v>
+        <v>2.0697219999999561</v>
       </c>
       <c r="D227" s="5">
-        <v>2.0542832670338962</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0542822703143671</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1223.9163140000001</v>
+        <v>1223.9163100000001</v>
       </c>
       <c r="C228" s="5">
         <v>1.4858610000001136</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4683875230594223</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4683875278965974</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1223.157279</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.75903500000003987</v>
+        <v>-0.75903100000004997</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.74166965922917161</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.74166576647930471</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1222.8493149999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.30796400000008362</v>
       </c>
       <c r="D230" s="5">
         <v>-0.3017154713028658</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1227.195798</v>
+        <v>1227.1958059999999</v>
       </c>
       <c r="C231" s="5">
-        <v>4.3464830000000347</v>
+        <v>4.3464910000000145</v>
       </c>
       <c r="D231" s="5">
-        <v>4.3496458152110895</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3496539781842536</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1233.5093690000001</v>
+        <v>1233.5093750000001</v>
       </c>
       <c r="C232" s="5">
-        <v>6.3135710000001382</v>
+        <v>6.3135690000001432</v>
       </c>
       <c r="D232" s="5">
-        <v>6.3513764460225941</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3513743341947704</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1236.681648</v>
+        <v>1236.68165</v>
       </c>
       <c r="C233" s="5">
-        <v>3.1722789999998895</v>
+        <v>3.1722749999998996</v>
       </c>
       <c r="D233" s="5">
-        <v>3.1301293870762414</v>
+        <v>3.1301253687888275</v>
       </c>
       <c r="E233" s="5">
-        <v>2.2725078418383671</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2725078380796848</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1241.356207</v>
+        <v>1241.356209</v>
       </c>
       <c r="C234" s="5">
         <v>4.6745590000000448</v>
       </c>
       <c r="D234" s="5">
-        <v>4.6314030826757557</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6314030750294721</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1244.0692550000001</v>
+        <v>1244.0692529999999</v>
       </c>
       <c r="C235" s="5">
-        <v>2.7130480000000716</v>
+        <v>2.7130439999998543</v>
       </c>
       <c r="D235" s="5">
-        <v>2.6544184765242562</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6544145114744788</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1245.1417180000001</v>
+        <v>1245.1417160000001</v>
       </c>
       <c r="C236" s="5">
-        <v>1.0724629999999706</v>
+        <v>1.072463000000198</v>
       </c>
       <c r="D236" s="5">
-        <v>1.0393915353015482</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0393915369805828</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1248.1013820000001</v>
+        <v>1248.101375</v>
       </c>
       <c r="C237" s="5">
-        <v>2.9596639999999752</v>
+        <v>2.9596589999998741</v>
       </c>
       <c r="D237" s="5">
-        <v>2.8899504489990235</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8899455074715918</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1249.992467</v>
+        <v>1249.9924570000001</v>
       </c>
       <c r="C238" s="5">
-        <v>1.8910849999999755</v>
+        <v>1.8910820000000967</v>
       </c>
       <c r="D238" s="5">
-        <v>1.8334319182740533</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8334289958226169</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1253.5059799999999</v>
+        <v>1253.5059739999999</v>
       </c>
       <c r="C239" s="5">
-        <v>3.5135129999998753</v>
+        <v>3.5135169999998652</v>
       </c>
       <c r="D239" s="5">
-        <v>3.4256294312002833</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4256334194666227</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1250.3047570000001</v>
+        <v>1250.304748</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.2012229999997999</v>
+        <v>-3.201225999999906</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0218979064133067</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0219007129639097</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1246.2788929999999</v>
+        <v>1246.2788909999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.0258640000001833</v>
+        <v>-4.0258570000000873</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.7961890904983475</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7961826331430415</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1254.2413469999999</v>
+        <v>1254.241344</v>
       </c>
       <c r="C242" s="5">
-        <v>7.9624539999999797</v>
+        <v>7.9624530000000959</v>
       </c>
       <c r="D242" s="5">
-        <v>7.9420057652579201</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9420047457154697</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1262.0228609999999</v>
+        <v>1262.0229200000001</v>
       </c>
       <c r="C243" s="5">
-        <v>7.7815140000000156</v>
+        <v>7.7815760000000864</v>
       </c>
       <c r="D243" s="5">
-        <v>7.7043644231730157</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7044279371767388</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1263.7032830000001</v>
+        <v>1263.7032810000001</v>
       </c>
       <c r="C244" s="5">
-        <v>1.6804220000001351</v>
+        <v>1.680360999999948</v>
       </c>
       <c r="D244" s="5">
-        <v>1.6095903842136883</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6095314510859104</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1264.029442</v>
+        <v>1264.0294409999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.32615899999996145</v>
+        <v>0.32615999999984524</v>
       </c>
       <c r="D245" s="5">
-        <v>0.31015735857717885</v>
+        <v>0.31015831135803307</v>
       </c>
       <c r="E245" s="5">
-        <v>2.2113851243954041</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2113848782344236</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1263.4814280000001</v>
+        <v>1263.4814289999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.54801399999996647</v>
+        <v>-0.54801199999997152</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.51901558261322478</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.51901369336803116</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1268.254383</v>
+        <v>1268.2543780000001</v>
       </c>
       <c r="C247" s="5">
-        <v>4.7729549999999108</v>
+        <v>4.7729490000001533</v>
       </c>
       <c r="D247" s="5">
-        <v>4.628527111874936</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6285211682751015</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1271.3660359999999</v>
+        <v>1271.3660239999999</v>
       </c>
       <c r="C248" s="5">
-        <v>3.1116529999999329</v>
+        <v>3.1116459999998369</v>
       </c>
       <c r="D248" s="5">
-        <v>2.9842476215218072</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9842408292084288</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1273.968715</v>
+        <v>1273.9686939999999</v>
       </c>
       <c r="C249" s="5">
-        <v>2.6026790000000801</v>
+        <v>2.6026699999999892</v>
       </c>
       <c r="D249" s="5">
-        <v>2.4844309976000956</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4844223332530113</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1273.3382819999999</v>
+        <v>1273.3382529999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.6304330000000391</v>
+        <v>-0.6304410000000189</v>
       </c>
       <c r="D250" s="5">
-        <v>-0.5922154539487634</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.59222295827325855</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1272.8624809999999</v>
+        <v>1272.8624569999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.47580100000004677</v>
+        <v>-0.47579599999994571</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.44747672752516454</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.44747204500328319</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1269.1225730000001</v>
+        <v>1269.1225569999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.7399079999997866</v>
+        <v>-3.7399000000000342</v>
       </c>
       <c r="D252" s="5">
-        <v>-3.4694013448366756</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4693941073531853</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1271.2384039999999</v>
+        <v>1271.238443</v>
       </c>
       <c r="C253" s="5">
-        <v>2.1158309999998437</v>
+        <v>2.1158860000000459</v>
       </c>
       <c r="D253" s="5">
-        <v>2.0190391026102095</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0190920944318513</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1273.140271</v>
+        <v>1273.1402740000001</v>
       </c>
       <c r="C254" s="5">
-        <v>1.9018670000000384</v>
+        <v>1.9018310000001293</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8101353488460648</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8101007468034114</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1277.8814890000001</v>
+        <v>1277.881611</v>
       </c>
       <c r="C255" s="5">
-        <v>4.7412180000001172</v>
+        <v>4.7413369999999304</v>
       </c>
       <c r="D255" s="5">
-        <v>4.5615185712535089</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5616354051756902</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1276.5599709999999</v>
+        <v>1276.559966</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.3215180000001965</v>
+        <v>-1.3216449999999895</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.2339428811785402</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2340606741899296</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1274.137074</v>
+        <v>1274.137068</v>
       </c>
       <c r="C257" s="5">
-        <v>-2.4228969999999208</v>
+        <v>-2.422898000000032</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.2539611880918575</v>
+        <v>-2.2539621174139879</v>
       </c>
       <c r="E257" s="5">
-        <v>0.79963580468562778</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.79963540975784841</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1272.502819</v>
+        <v>1272.5028119999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.6342549999999392</v>
+        <v>-1.6342560000000503</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.5283523198367677</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5283532555940171</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1266.6633139999999</v>
+        <v>1266.6632979999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.8395050000001447</v>
+        <v>-5.8395140000000083</v>
       </c>
       <c r="D259" s="5">
-        <v>-5.3699060398966552</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3699141371763792</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1264.0689589999999</v>
+        <v>1264.0689239999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-2.5943549999999505</v>
+        <v>-2.5943740000000162</v>
       </c>
       <c r="D260" s="5">
-        <v>-2.4303173816406676</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4303350106278265</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1264.039923</v>
+        <v>1264.039867</v>
       </c>
       <c r="C261" s="5">
-        <v>-2.9035999999905471E-2</v>
+        <v>-2.9056999999966138E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.75608368691449E-2</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7580768215584861E-2</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1262.587413</v>
+        <v>1262.5873329999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.4525100000000748</v>
+        <v>-1.4525340000000142</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.3702400678010429</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3702626258674355</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1267.8769179999999</v>
+        <v>1267.876853</v>
       </c>
       <c r="C263" s="5">
-        <v>5.2895049999999628</v>
+        <v>5.2895200000000386</v>
       </c>
       <c r="D263" s="5">
-        <v>5.1447712433181358</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1447865042133278</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1257.832541</v>
+        <v>1257.8325359999999</v>
       </c>
       <c r="C264" s="5">
-        <v>-10.04437699999994</v>
+        <v>-10.044317000000092</v>
       </c>
       <c r="D264" s="5">
-        <v>-9.103163909902424</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.1031123258802467</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1248.952597</v>
+        <v>1248.9527189999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-8.8799440000000232</v>
+        <v>-8.8798170000000027</v>
       </c>
       <c r="D265" s="5">
-        <v>-8.1503401754545948</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1502281295252939</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1242.0151080000001</v>
+        <v>1242.0151800000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-6.9374889999999141</v>
+        <v>-6.9375389999997878</v>
       </c>
       <c r="D266" s="5">
-        <v>-6.4656614287979082</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4657060014958523</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1232.6496050000001</v>
+        <v>1232.6498409999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-9.3655029999999897</v>
+        <v>-9.3653390000001764</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.6826822764689773</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.6825360000742933</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1230.0460880000001</v>
+        <v>1230.046083</v>
       </c>
       <c r="C268" s="5">
-        <v>-2.6035170000000107</v>
+        <v>-2.6037579999999707</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.5053198476865157</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5055485960981616</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1229.413337</v>
+        <v>1229.41328</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.63275100000009843</v>
+        <v>-0.63280299999996714</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.61555141705896821</v>
+        <v>-0.61560186302960229</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.5101197439923237</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.510123763230788</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1231.7448139999999</v>
+        <v>1231.7447420000001</v>
       </c>
       <c r="C270" s="5">
-        <v>2.3314769999999498</v>
+        <v>2.3314620000001014</v>
       </c>
       <c r="D270" s="5">
-        <v>2.2995839701773546</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.299569128445178</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1232.251669</v>
+        <v>1232.251612</v>
       </c>
       <c r="C271" s="5">
-        <v>0.50685500000008687</v>
+        <v>0.50686999999993532</v>
       </c>
       <c r="D271" s="5">
-        <v>0.49491130690784146</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.49492601560385818</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1232.4731280000001</v>
+        <v>1232.4730440000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22145900000009533</v>
+        <v>0.22143200000004981</v>
       </c>
       <c r="D272" s="5">
-        <v>0.21587606383399738</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.21584972847517037</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1230.806701</v>
+        <v>1230.8065919999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.6664270000001125</v>
+        <v>-1.666452000000163</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.610508345277839</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6105324359356077</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1230.8414270000001</v>
+        <v>1230.841314</v>
       </c>
       <c r="C274" s="5">
-        <v>3.4726000000091517E-2</v>
+        <v>3.4722000000101616E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>3.386207354092452E-2</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3858175448076011E-2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1230.44382</v>
+        <v>1230.443718</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.39760700000010729</v>
+        <v>-0.39759600000002138</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.38695609904572104</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3869454481818857</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1234.9824209999999</v>
+        <v>1234.982358</v>
       </c>
       <c r="C276" s="5">
-        <v>4.5386009999999715</v>
+        <v>4.5386399999999867</v>
       </c>
       <c r="D276" s="5">
-        <v>4.517217103146054</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5172570923371902</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1235.5942520000001</v>
+        <v>1235.5943629999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.61183100000016566</v>
+        <v>0.61200499999995372</v>
       </c>
       <c r="D277" s="5">
-        <v>0.59612268940150148</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.59629271492080971</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1234.2825270000001</v>
+        <v>1234.2832539999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-1.311725000000024</v>
+        <v>-1.3111089999999876</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.2665255091084071</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2659340890873394</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1233.3488870000001</v>
+        <v>1233.349054</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.9336399999999685</v>
+        <v>-0.93419999999991887</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.90394104262252473</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.90448044354398682</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1233.4269360000001</v>
+        <v>1233.42687</v>
       </c>
       <c r="C280" s="5">
-        <v>7.8048999999964508E-2</v>
+        <v>7.7815999999984342E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>7.5965046057735464E-2</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.573817833450569E-2</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1236.147978</v>
+        <v>1236.1477990000001</v>
       </c>
       <c r="C281" s="5">
-        <v>2.7210419999998976</v>
+        <v>2.7209290000000692</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6796576810433903</v>
+        <v>2.6795451911540091</v>
       </c>
       <c r="E281" s="5">
-        <v>0.54779306497794167</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.54778316694286122</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1235.4574640000001</v>
+        <v>1235.4572330000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.69051399999989371</v>
+        <v>-0.6905659999999898</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.66826608397161369</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.66831635052003735</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1238.2175830000001</v>
+        <v>1238.2173889999999</v>
       </c>
       <c r="C283" s="5">
-        <v>2.7601190000000315</v>
+        <v>2.7601559999998244</v>
       </c>
       <c r="D283" s="5">
-        <v>2.7140920497694898</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7141293947164913</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1239.60778</v>
+        <v>1239.6076410000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.3901969999999437</v>
+        <v>1.3902520000001459</v>
       </c>
       <c r="D284" s="5">
-        <v>1.3556393920602261</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3556935702185857</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1241.366489</v>
+        <v>1241.3663919999999</v>
       </c>
       <c r="C285" s="5">
-        <v>1.7587089999999534</v>
+        <v>1.7587509999998474</v>
       </c>
       <c r="D285" s="5">
-        <v>1.7158630507926986</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7159045417793894</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1242.7592299999999</v>
+        <v>1242.7591440000001</v>
       </c>
       <c r="C286" s="5">
-        <v>1.3927409999998872</v>
+        <v>1.3927520000002005</v>
       </c>
       <c r="D286" s="5">
-        <v>1.3546691263579547</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3546799982801838</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1244.2166119999999</v>
+        <v>1244.216488</v>
       </c>
       <c r="C287" s="5">
-        <v>1.4573820000000524</v>
+        <v>1.4573439999999209</v>
       </c>
       <c r="D287" s="5">
-        <v>1.4163503499370789</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4163132799331013</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1254.819252</v>
+        <v>1254.8191650000001</v>
       </c>
       <c r="C288" s="5">
-        <v>10.602640000000065</v>
+        <v>10.602677000000085</v>
       </c>
       <c r="D288" s="5">
-        <v>10.718994467440046</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.719034762621661</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1251.524717</v>
+        <v>1251.5247959999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-3.2945349999999962</v>
+        <v>-3.294369000000188</v>
       </c>
       <c r="D289" s="5">
-        <v>-3.1055069205710217</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1053529097147536</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1256.3415219999999</v>
+        <v>1256.342862</v>
       </c>
       <c r="C290" s="5">
-        <v>4.8168049999999312</v>
+        <v>4.8180660000000444</v>
       </c>
       <c r="D290" s="5">
-        <v>4.7175294024285774</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7187903750196769</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1258.0613599999999</v>
+        <v>1258.0614419999999</v>
       </c>
       <c r="C291" s="5">
-        <v>1.7198379999999815</v>
+        <v>1.7185799999999745</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6551353795304147</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6539138067720005</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1259.421863</v>
+        <v>1259.4219069999999</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3605030000001079</v>
+        <v>1.3604649999999765</v>
       </c>
       <c r="D292" s="5">
-        <v>1.3054603145344679</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3054235491879895</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1259.814372</v>
+        <v>1259.8144669999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.3925090000000182</v>
+        <v>0.39256000000000313</v>
       </c>
       <c r="D293" s="5">
-        <v>0.37463142570599572</v>
+        <v>0.37468017318034175</v>
       </c>
       <c r="E293" s="5">
-        <v>1.914527582554526</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9145500254213355</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1260.5253990000001</v>
+        <v>1260.523919</v>
       </c>
       <c r="C294" s="5">
-        <v>0.71102700000005825</v>
+        <v>0.7094520000000557</v>
       </c>
       <c r="D294" s="5">
-        <v>0.67937464958733873</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.67786504752851418</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1263.5667980000001</v>
+        <v>1263.566885</v>
       </c>
       <c r="C295" s="5">
-        <v>3.0413989999999558</v>
+        <v>3.0429659999999785</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9340965323374268</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9356318679934601</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1266.2811280000001</v>
+        <v>1266.2811400000001</v>
       </c>
       <c r="C296" s="5">
-        <v>2.7143300000000181</v>
+        <v>2.7142550000000938</v>
       </c>
       <c r="D296" s="5">
-        <v>2.6084541685778451</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6083810586762679</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1266.8595479999999</v>
+        <v>1266.859498</v>
       </c>
       <c r="C297" s="5">
-        <v>0.57841999999982363</v>
+        <v>0.57835799999998017</v>
       </c>
       <c r="D297" s="5">
-        <v>0.54952289621232886</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.54946384038585538</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1269.0047589999999</v>
+        <v>1269.0047079999999</v>
       </c>
       <c r="C298" s="5">
-        <v>2.1452110000000175</v>
+        <v>2.1452099999999064</v>
       </c>
       <c r="D298" s="5">
-        <v>2.0510275769843656</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0510266936709876</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1270.1051319999999</v>
+        <v>1270.1050499999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.1003729999999905</v>
+        <v>1.1003419999999551</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0455147762297612</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0454852233172218</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1273.530706</v>
+        <v>1273.530526</v>
       </c>
       <c r="C300" s="5">
-        <v>3.4255740000000969</v>
+        <v>3.425476000000117</v>
       </c>
       <c r="D300" s="5">
-        <v>3.2849391220470814</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.284843962241446</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1270.145121</v>
+        <v>1270.145029</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.3855849999999919</v>
+        <v>-3.3854969999999867</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.1438763987837959</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1437963103349786</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1271.19848</v>
+        <v>1271.200257</v>
       </c>
       <c r="C302" s="5">
-        <v>1.0533590000000004</v>
+        <v>1.0552279999999428</v>
       </c>
       <c r="D302" s="5">
-        <v>0.99973800838730753</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0015200535323787</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1279.0972919999999</v>
+        <v>1279.09719</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8988119999999071</v>
+        <v>7.89693299999999</v>
       </c>
       <c r="D303" s="5">
-        <v>7.7165846735120835</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7146746993579596</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1279.8192340000001</v>
+        <v>1279.819489</v>
       </c>
       <c r="C304" s="5">
-        <v>0.72194200000012643</v>
+        <v>0.7222990000000209</v>
       </c>
       <c r="D304" s="5">
-        <v>0.67940477003931576</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.67974183390617782</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1281.3218509999999</v>
+        <v>1281.3224949999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.5026169999998729</v>
+        <v>1.5030059999999139</v>
       </c>
       <c r="D305" s="5">
-        <v>1.4180360517927149</v>
+        <v>1.4184052453113827</v>
       </c>
       <c r="E305" s="5">
-        <v>1.7071942881438984</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7072377372532532</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1283.6659159999999</v>
+        <v>1283.66346</v>
       </c>
       <c r="C306" s="5">
-        <v>2.3440650000000005</v>
+        <v>2.3409650000000966</v>
       </c>
       <c r="D306" s="5">
-        <v>2.2175176466648017</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2145543489148212</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1283.470282</v>
+        <v>1283.4707370000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.19563399999992725</v>
+        <v>-0.19272299999988718</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.18272988101617482</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.1800134809995968</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1283.0591509999999</v>
+        <v>1283.05917</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.41113100000006852</v>
+        <v>-0.4115670000001046</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.38371665992891213</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.38412273396543073</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1285.730053</v>
+        <v>1285.7296679999999</v>
       </c>
       <c r="C309" s="5">
-        <v>2.6709020000000692</v>
+        <v>2.6704979999999523</v>
       </c>
       <c r="D309" s="5">
-        <v>2.5267999142761788</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5264132874569079</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1288.3261540000001</v>
+        <v>1288.325777</v>
       </c>
       <c r="C310" s="5">
-        <v>2.5961010000000897</v>
+        <v>2.5961090000000695</v>
       </c>
       <c r="D310" s="5">
-        <v>2.4500881969563348</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4500965728804003</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1292.7110319999999</v>
+        <v>1292.711006</v>
       </c>
       <c r="C311" s="5">
-        <v>4.3848779999998442</v>
+        <v>4.3852289999999812</v>
       </c>
       <c r="D311" s="5">
-        <v>4.16158515219478</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1619257799283549</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1296.226355</v>
+        <v>1296.226424</v>
       </c>
       <c r="C312" s="5">
-        <v>3.5153230000000804</v>
+        <v>3.5154179999999542</v>
       </c>
       <c r="D312" s="5">
-        <v>3.3124609500892355</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3125518785823038</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1298.1600370000001</v>
+        <v>1298.1601579999999</v>
       </c>
       <c r="C313" s="5">
-        <v>1.9336820000000898</v>
+        <v>1.9337339999999585</v>
       </c>
       <c r="D313" s="5">
-        <v>1.804894570211113</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8049434089631777</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1298.493565</v>
+        <v>1298.4955729999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.33352799999988747</v>
+        <v>0.33541500000001179</v>
       </c>
       <c r="D314" s="5">
-        <v>0.30874440385677548</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.31049363988802092</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1301.8816159999999</v>
+        <v>1301.8815609999999</v>
       </c>
       <c r="C315" s="5">
-        <v>3.3880509999999049</v>
+        <v>3.3859879999999976</v>
       </c>
       <c r="D315" s="5">
-        <v>3.1763859303936437</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1744190118064619</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1303.2939730000001</v>
+        <v>1303.294073</v>
       </c>
       <c r="C316" s="5">
-        <v>1.4123570000001564</v>
+        <v>1.4125120000001061</v>
       </c>
       <c r="D316" s="5">
-        <v>1.3096257021625979</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3097703422647378</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1305.594877</v>
+        <v>1305.59518</v>
       </c>
       <c r="C317" s="5">
-        <v>2.3009039999999459</v>
+        <v>2.3011070000000018</v>
       </c>
       <c r="D317" s="5">
-        <v>2.1392359409972528</v>
+        <v>2.1394263484429743</v>
       </c>
       <c r="E317" s="5">
-        <v>1.8943738437814384</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8943462785300014</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1313.3396560000001</v>
+        <v>1313.3394049999999</v>
       </c>
       <c r="C318" s="5">
-        <v>7.7447790000001078</v>
+        <v>7.7442249999999149</v>
       </c>
       <c r="D318" s="5">
-        <v>7.3552894301682992</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3547442462587709</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1310.909568</v>
+        <v>1310.9091980000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.4300880000000689</v>
+        <v>-2.4302069999998821</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.1979169556376688</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1980239091598408</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1312.260661</v>
+        <v>1312.2594429999999</v>
       </c>
       <c r="C320" s="5">
-        <v>1.3510929999999917</v>
+        <v>1.3502449999998589</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2438186747306235</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2430339293974191</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1313.870375</v>
+        <v>1313.8686700000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.6097139999999399</v>
+        <v>1.6092270000001463</v>
       </c>
       <c r="D321" s="5">
-        <v>1.4819788469243589</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4815288477710853</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1315.1506830000001</v>
+        <v>1315.1494379999999</v>
       </c>
       <c r="C322" s="5">
-        <v>1.2803080000001046</v>
+        <v>1.2807679999998527</v>
       </c>
       <c r="D322" s="5">
-        <v>1.1756339238816471</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1760601172376095</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1317.2839059999999</v>
+        <v>1317.284238</v>
       </c>
       <c r="C323" s="5">
-        <v>2.1332229999998162</v>
+        <v>2.1348000000000411</v>
       </c>
       <c r="D323" s="5">
-        <v>1.9639031934870488</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9653698859571245</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1319.473068</v>
+        <v>1319.474608</v>
       </c>
       <c r="C324" s="5">
-        <v>2.189162000000124</v>
+        <v>2.1903700000000299</v>
       </c>
       <c r="D324" s="5">
-        <v>2.0125801729753423</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0137003974411316</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1321.578454</v>
+        <v>1321.5802940000001</v>
       </c>
       <c r="C325" s="5">
-        <v>2.1053859999999531</v>
+        <v>2.1056860000001052</v>
       </c>
       <c r="D325" s="5">
-        <v>1.9316450757423498</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9319204648204691</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1323.00206</v>
+        <v>1323.005169</v>
       </c>
       <c r="C326" s="5">
-        <v>1.4236060000000634</v>
+        <v>1.4248749999999291</v>
       </c>
       <c r="D326" s="5">
-        <v>1.3003274925928565</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3014916615791128</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1322.1936909999999</v>
+        <v>1322.1931070000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.80836900000008427</v>
+        <v>-0.81206199999996898</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.73075437390605069</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.73407981341900852</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1323.548657</v>
+        <v>1323.546799</v>
       </c>
       <c r="C328" s="5">
-        <v>1.354966000000104</v>
+        <v>1.35369199999991</v>
       </c>
       <c r="D328" s="5">
-        <v>1.2366985433157174</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2355297369520235</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1325.8791590000001</v>
+        <v>1325.877105</v>
       </c>
       <c r="C329" s="5">
-        <v>2.3305020000000241</v>
+        <v>2.3303060000000642</v>
       </c>
       <c r="D329" s="5">
-        <v>2.133541041647935</v>
+        <v>2.1333628892167722</v>
       </c>
       <c r="E329" s="5">
-        <v>1.5536428916303135</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5534620003728961</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1325.9551799999999</v>
+        <v>1325.959143</v>
       </c>
       <c r="C330" s="5">
-        <v>7.6020999999855121E-2</v>
+        <v>8.203800000001138E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>6.8825256594462481E-2</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4274688463815686E-2</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1327.699046</v>
+        <v>1327.697052</v>
       </c>
       <c r="C331" s="5">
-        <v>1.7438660000000255</v>
+        <v>1.7379089999999451</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5896787769149823</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5842045022561591</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1331.55062</v>
+        <v>1331.547861</v>
       </c>
       <c r="C332" s="5">
-        <v>3.8515740000000278</v>
+        <v>3.8508090000000266</v>
       </c>
       <c r="D332" s="5">
-        <v>3.5372094053819358</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5365009958560067</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1332.77874</v>
+        <v>1332.776527</v>
       </c>
       <c r="C333" s="5">
-        <v>1.2281199999999899</v>
+        <v>1.2286659999999756</v>
       </c>
       <c r="D333" s="5">
-        <v>1.112419599460579</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1129189914719895</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1332.376201</v>
+        <v>1332.375642</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.40253899999993337</v>
+        <v>-0.40088500000001659</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.36183439359767089</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.36035070159304849</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1331.544858</v>
+        <v>1331.5458570000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.83134300000006078</v>
+        <v>-0.82978499999990163</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.74618201135483453</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.74478870743481806</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1328.716756</v>
+        <v>1328.7173780000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.8281019999999444</v>
+        <v>-2.8284790000000157</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.519147319674031</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.519477352652022</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1327.6865680000001</v>
+        <v>1327.7021520000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.0301879999999528</v>
+        <v>-1.0152259999999842</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.92643339517560763</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.91303435016401036</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1325.5186739999999</v>
+        <v>1325.516535</v>
       </c>
       <c r="C338" s="5">
-        <v>-2.1678940000001603</v>
+        <v>-2.185617000000093</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.9419016339653483</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9576108718877383</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1330.5238449999999</v>
+        <v>1330.516785</v>
       </c>
       <c r="C339" s="5">
-        <v>5.0051710000000185</v>
+        <v>5.0002500000000509</v>
       </c>
       <c r="D339" s="5">
-        <v>4.6265103240401784</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6218744441780313</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1331.2441389999999</v>
+        <v>1331.235778</v>
       </c>
       <c r="C340" s="5">
-        <v>0.72029399999996713</v>
+        <v>0.71899299999995492</v>
       </c>
       <c r="D340" s="5">
-        <v>0.65157122287360369</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.65039431181366236</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1331.989693</v>
+        <v>1331.9822610000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.74555400000008376</v>
+        <v>0.74648300000012568</v>
       </c>
       <c r="D341" s="5">
-        <v>0.67412558224990704</v>
+        <v>0.67497242325349482</v>
       </c>
       <c r="E341" s="5">
-        <v>0.46086658490118726</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.46046168057183312</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1331.9279919999999</v>
+        <v>1331.9344149999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-6.1701000000084605E-2</v>
+        <v>-4.7846000000163258E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-5.557275673795381E-2</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3096563526656695E-2</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1334.6933369999999</v>
+        <v>1334.6899060000001</v>
       </c>
       <c r="C343" s="5">
-        <v>2.7653450000000248</v>
+        <v>2.75549100000012</v>
       </c>
       <c r="D343" s="5">
-        <v>2.520084226312358</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5109895165101648</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1339.4756890000001</v>
+        <v>1339.4747050000001</v>
       </c>
       <c r="C344" s="5">
-        <v>4.7823520000001736</v>
+        <v>4.7847990000000209</v>
       </c>
       <c r="D344" s="5">
-        <v>4.3854865536503418</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3877864190530858</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1335.9933510000001</v>
+        <v>1336.000714</v>
       </c>
       <c r="C345" s="5">
-        <v>-3.482338000000027</v>
+        <v>-3.4739910000000691</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.0755082967778513</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0682435076871073</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1338.488834</v>
+        <v>1338.501966</v>
       </c>
       <c r="C346" s="5">
-        <v>2.495482999999922</v>
+        <v>2.5012520000000222</v>
       </c>
       <c r="D346" s="5">
-        <v>2.2646343135712232</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2699110304048142</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1338.9564829999999</v>
+        <v>1338.966152</v>
       </c>
       <c r="C347" s="5">
-        <v>0.46764899999993759</v>
+        <v>0.46418599999992693</v>
       </c>
       <c r="D347" s="5">
-        <v>0.42006957106415221</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41694886860623726</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1339.162194</v>
+        <v>1339.1569460000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.20571100000006481</v>
+        <v>0.19079400000009628</v>
       </c>
       <c r="D348" s="5">
-        <v>0.18451824202307954</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.17112629659026268</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1338.15365</v>
+        <v>1338.1876070000001</v>
       </c>
       <c r="C349" s="5">
-        <v>-1.008544000000029</v>
+        <v>-0.96933899999999085</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.90000474699115651</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.8651615297923243</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1338.4691660000001</v>
+        <v>1338.435129</v>
       </c>
       <c r="C350" s="5">
-        <v>0.31551600000011604</v>
+        <v>0.24752199999988989</v>
       </c>
       <c r="D350" s="5">
-        <v>0.28330871065567198</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.22218764921659861</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1338.075556</v>
+        <v>1338.045738</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.39361000000008062</v>
+        <v>-0.38939099999993232</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.35231950446835691</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.34855797633416286</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1337.90708</v>
+        <v>1337.8872220000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.16847600000005514</v>
+        <v>-0.15851599999996324</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.15098643284995328</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.14206936380163349</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1338.7065339999999</v>
+        <v>1338.692397</v>
       </c>
       <c r="C353" s="5">
-        <v>0.7994539999999688</v>
+        <v>0.80517499999996289</v>
       </c>
       <c r="D353" s="5">
-        <v>0.71941016276804159</v>
+        <v>0.72458620129158824</v>
       </c>
       <c r="E353" s="5">
-        <v>0.50427124438716664</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50377067296394351</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1338.226179</v>
+        <v>1338.2223650000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.48035499999991771</v>
+        <v>-0.47003199999994649</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.42973554074826614</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.42052263020333491</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1341.0718489999999</v>
+        <v>1341.098164</v>
       </c>
       <c r="C355" s="5">
-        <v>2.8456699999999273</v>
+        <v>2.8757989999999154</v>
       </c>
       <c r="D355" s="5">
-        <v>2.5817953933886306</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6094620079454511</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1344.0435359999999</v>
+        <v>1344.0463259999999</v>
       </c>
       <c r="C356" s="5">
-        <v>2.9716869999999744</v>
+        <v>2.9481619999999111</v>
       </c>
       <c r="D356" s="5">
-        <v>2.6917333742624283</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6701132717242171</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1344.509272</v>
+        <v>1344.5386490000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.46573600000010629</v>
+        <v>0.49232300000016949</v>
       </c>
       <c r="D357" s="5">
-        <v>0.41661565634838471</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.44044559359532887</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1346.5589669999999</v>
+        <v>1346.6063919999999</v>
       </c>
       <c r="C358" s="5">
-        <v>2.0496949999999288</v>
+        <v>2.0677429999998367</v>
       </c>
       <c r="D358" s="5">
-        <v>1.844808759692329</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8611493326308626</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1348.927737</v>
+        <v>1348.9673359999999</v>
       </c>
       <c r="C359" s="5">
-        <v>2.3687700000000405</v>
+        <v>2.3609440000000177</v>
       </c>
       <c r="D359" s="5">
-        <v>2.1314981222789076</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1243124407272163</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1349.3876379999999</v>
+        <v>1349.3924440000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.45990099999994527</v>
+        <v>0.4251080000001366</v>
       </c>
       <c r="D360" s="5">
-        <v>0.40989389382317665</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.37881918751216936</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1347.00127</v>
+        <v>1347.0589660000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-2.3863679999999476</v>
+        <v>-2.3334780000000137</v>
       </c>
       <c r="D361" s="5">
-        <v>-2.1016581291062209</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0555131782357128</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1351.6828849999999</v>
+        <v>1351.4919279999999</v>
       </c>
       <c r="C362" s="5">
-        <v>4.6816149999999652</v>
+        <v>4.4329619999998613</v>
       </c>
       <c r="D362" s="5">
-        <v>4.2513566427924809</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0212794067888025</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1355.3890389999999</v>
+        <v>1355.337974</v>
       </c>
       <c r="C363" s="5">
-        <v>3.7061539999999695</v>
+        <v>3.8460460000001149</v>
       </c>
       <c r="D363" s="5">
-        <v>3.3403320634700862</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4688936718170194</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1357.682986</v>
+        <v>1357.656669</v>
       </c>
       <c r="C364" s="5">
-        <v>2.2939470000001165</v>
+        <v>2.3186949999999342</v>
       </c>
       <c r="D364" s="5">
-        <v>2.0499689898199502</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0723721830665731</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1357.663808</v>
+        <v>1357.6514119999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.9178000000010798E-2</v>
+        <v>-5.2570000000287109E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.6949326451387581E-2</v>
+        <v>-4.6464366126097723E-3</v>
       </c>
       <c r="E365" s="5">
-        <v>1.4160888528239601</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4162338594353008</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1361.018525</v>
+        <v>1361.011342</v>
       </c>
       <c r="C366" s="5">
-        <v>3.3547169999999369</v>
+        <v>3.3599300000000767</v>
       </c>
       <c r="D366" s="5">
-        <v>3.0057685106325671</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0105308896208438</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1365.570115</v>
+        <v>1365.6315420000001</v>
       </c>
       <c r="C367" s="5">
-        <v>4.5515900000000329</v>
+        <v>4.620200000000068</v>
       </c>
       <c r="D367" s="5">
-        <v>4.0877469983743753</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1505425164248599</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1366.6359729999999</v>
+        <v>1366.65517</v>
       </c>
       <c r="C368" s="5">
-        <v>1.0658579999999347</v>
+        <v>1.0236279999999169</v>
       </c>
       <c r="D368" s="5">
-        <v>0.94065812365407009</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.90319405191838786</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1315.544928</v>
+        <v>1315.6165470000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-51.091044999999895</v>
+        <v>-51.038622999999916</v>
       </c>
       <c r="D369" s="5">
-        <v>-36.695579655535269</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-36.664888104011204</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1285.7421959999999</v>
+        <v>1285.863758</v>
       </c>
       <c r="C370" s="5">
-        <v>-29.802732000000105</v>
+        <v>-29.752789000000121</v>
       </c>
       <c r="D370" s="5">
-        <v>-24.04112054728057</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.004557945493175</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1288.7691440000001</v>
+        <v>1288.8601160000001</v>
       </c>
       <c r="C371" s="5">
-        <v>3.0269480000001749</v>
+        <v>2.9963580000001002</v>
       </c>
       <c r="D371" s="5">
-        <v>2.8619589269037737</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8323933551779756</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1321.3521840000001</v>
+        <v>1321.419582</v>
       </c>
       <c r="C372" s="5">
-        <v>32.583039999999983</v>
+        <v>32.559465999999929</v>
       </c>
       <c r="D372" s="5">
-        <v>34.934028850856791</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.902328068902008</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1326.757501</v>
+        <v>1326.888267</v>
       </c>
       <c r="C373" s="5">
-        <v>5.4053169999999682</v>
+        <v>5.4686850000000504</v>
       </c>
       <c r="D373" s="5">
-        <v>5.0208617064242844</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0808039520827686</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1324.214062</v>
+        <v>1323.532158</v>
       </c>
       <c r="C374" s="5">
-        <v>-2.5434390000000349</v>
+        <v>-3.3561090000000604</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.2763397869650981</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9933006352875546</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1309.1962329999999</v>
+        <v>1309.1982170000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-15.01782900000012</v>
+        <v>-14.333940999999868</v>
       </c>
       <c r="D375" s="5">
-        <v>-12.791539578336986</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.249239771000386</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1312.692632</v>
+        <v>1312.7065110000001</v>
       </c>
       <c r="C376" s="5">
-        <v>3.4963990000001104</v>
+        <v>3.508293999999978</v>
       </c>
       <c r="D376" s="5">
-        <v>3.2522696503098025</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2634926701702316</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1316.4256780000001</v>
+        <v>1316.439218</v>
       </c>
       <c r="C377" s="5">
-        <v>3.7330460000000585</v>
+        <v>3.7327069999998912</v>
       </c>
       <c r="D377" s="5">
-        <v>3.4664548114696103</v>
+        <v>3.4660978595278724</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.037433108034937</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0355504834108316</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1316.359009</v>
+        <v>1316.357434</v>
       </c>
       <c r="C378" s="5">
-        <v>-6.6669000000047163E-2</v>
+        <v>-8.1783999999970547E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-6.0755818561564201E-2</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4524727028546511E-2</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1313.19155</v>
+        <v>1313.294065</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.167459000000008</v>
+        <v>-3.063368999999966</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.8495640858330118</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7571196084456018</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1311.7915290000001</v>
+        <v>1311.8242640000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.4000209999999242</v>
+        <v>-1.4698009999999613</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.2718700628372215</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3347695058328557</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1319.32924</v>
+        <v>1319.425283</v>
       </c>
       <c r="C381" s="5">
-        <v>7.5377109999999448</v>
+        <v>7.6010189999999511</v>
       </c>
       <c r="D381" s="5">
-        <v>7.1174899894124843</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1790017551128571</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1321.524809</v>
+        <v>1321.7046029999999</v>
       </c>
       <c r="C382" s="5">
-        <v>2.1955689999999777</v>
+        <v>2.2793199999998706</v>
       </c>
       <c r="D382" s="5">
-        <v>2.0153664918686198</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0928218364272722</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1324.8777130000001</v>
+        <v>1325.0196189999999</v>
       </c>
       <c r="C383" s="5">
-        <v>3.3529040000000805</v>
+        <v>3.3150160000000142</v>
       </c>
       <c r="D383" s="5">
-        <v>3.0874239292855155</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0516322388949968</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1339.6270099999999</v>
+        <v>1339.944988</v>
       </c>
       <c r="C384" s="5">
-        <v>14.749296999999842</v>
+        <v>14.925369000000046</v>
       </c>
       <c r="D384" s="5">
-        <v>14.208179886351569</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.386802004955946</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1334.5131490000001</v>
+        <v>1334.715218</v>
       </c>
       <c r="C385" s="5">
-        <v>-5.1138609999998152</v>
+        <v>-5.2297699999999168</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.4858878609120083</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5843258450783964</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1345.184344</v>
+        <v>1343.846172</v>
       </c>
       <c r="C386" s="5">
-        <v>10.671194999999898</v>
+        <v>9.1309539999999743</v>
       </c>
       <c r="D386" s="5">
-        <v>10.029049738302165</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5253902749122155</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1338.423734</v>
+        <v>1338.5027419999999</v>
       </c>
       <c r="C387" s="5">
-        <v>-6.7606100000000424</v>
+        <v>-5.3434300000001258</v>
       </c>
       <c r="D387" s="5">
-        <v>-5.8669995189073791</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6684882812010553</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1338.328857</v>
+        <v>1338.3814609999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-9.4876999999996769E-2</v>
+        <v>-0.12128099999995356</v>
       </c>
       <c r="D388" s="5">
-        <v>-8.503138349954531E-2</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.10867717232420082</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1339.8310200000001</v>
+        <v>1339.8654550000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.5021630000001096</v>
+        <v>1.4839940000001661</v>
       </c>
       <c r="D389" s="5">
-        <v>1.3552463440517082</v>
+        <v>1.3387012993286707</v>
       </c>
       <c r="E389" s="5">
-        <v>1.7779463277834973</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7795152772484668</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1343.1818760000001</v>
+        <v>1343.2056150000001</v>
       </c>
       <c r="C390" s="5">
-        <v>3.3508560000000216</v>
+        <v>3.3401599999999689</v>
       </c>
       <c r="D390" s="5">
-        <v>3.0427726072578931</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0328474408037431</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1343.9411239999999</v>
+        <v>1344.034431</v>
       </c>
       <c r="C391" s="5">
-        <v>0.75924799999984316</v>
+        <v>0.8288159999999607</v>
       </c>
       <c r="D391" s="5">
-        <v>0.68042571348496672</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74297001308933908</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1345.915737</v>
+        <v>1345.9017260000001</v>
       </c>
       <c r="C392" s="5">
-        <v>1.9746130000000903</v>
+        <v>1.8672950000000128</v>
       </c>
       <c r="D392" s="5">
-        <v>1.7774423561774721</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.679983551212394</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1349.363834</v>
+        <v>1349.4622280000001</v>
       </c>
       <c r="C393" s="5">
-        <v>3.4480969999999616</v>
+        <v>3.5605020000000422</v>
       </c>
       <c r="D393" s="5">
-        <v>3.1179658998284898</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2211266244694281</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1349.3384820000001</v>
+        <v>1349.6056169999999</v>
       </c>
       <c r="C394" s="5">
-        <v>-2.5351999999884356E-2</v>
+        <v>0.14338899999984278</v>
       </c>
       <c r="D394" s="5">
-        <v>-2.2543405820674156E-2</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1275822247164049</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1354.119193</v>
+        <v>1354.3748869999999</v>
       </c>
       <c r="C395" s="5">
-        <v>4.7807109999998829</v>
+        <v>4.7692700000000059</v>
       </c>
       <c r="D395" s="5">
-        <v>4.3354394916048644</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3239888279430705</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1358.863734</v>
+        <v>1359.4871250000001</v>
       </c>
       <c r="C396" s="5">
-        <v>4.7445410000000265</v>
+        <v>5.1122380000001613</v>
       </c>
       <c r="D396" s="5">
-        <v>4.2865193805614821</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.624760879906531</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1362.190028</v>
+        <v>1362.4776019999999</v>
       </c>
       <c r="C397" s="5">
-        <v>3.3262939999999617</v>
+        <v>2.990476999999828</v>
       </c>
       <c r="D397" s="5">
-        <v>2.9772909310850082</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6718225222006176</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1371.078628</v>
+        <v>1369.257077</v>
       </c>
       <c r="C398" s="5">
-        <v>8.8885999999999967</v>
+        <v>6.7794750000000477</v>
       </c>
       <c r="D398" s="5">
-        <v>8.1174949346244354</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1371623458294611</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1368.9162060000001</v>
+        <v>1369.0211629999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-2.1624219999998786</v>
+        <v>-0.23591400000009344</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.8762709446423664</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.20655630874948372</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1369.788</v>
+        <v>1369.7646609999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.87179399999990892</v>
+        <v>0.74349800000004507</v>
       </c>
       <c r="D400" s="5">
-        <v>0.76690225258295719</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.65365491123450248</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1371.829765</v>
+        <v>1371.7500439999999</v>
       </c>
       <c r="C401" s="5">
-        <v>2.0417649999999412</v>
+        <v>1.9853829999999562</v>
       </c>
       <c r="D401" s="5">
-        <v>1.8034210660694772</v>
+        <v>1.753253259262566</v>
       </c>
       <c r="E401" s="5">
-        <v>2.388267215965767</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.379685876743487</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1375.1530829999999</v>
+        <v>1375.3468379999999</v>
       </c>
       <c r="C402" s="5">
-        <v>3.323317999999972</v>
+        <v>3.5967940000000453</v>
       </c>
       <c r="D402" s="5">
-        <v>2.9461008691770374</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1922320242915081</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1378.6893299999999</v>
+        <v>1378.7240790000001</v>
       </c>
       <c r="C403" s="5">
-        <v>3.536247000000003</v>
+        <v>3.37724100000014</v>
       </c>
       <c r="D403" s="5">
-        <v>3.1298561752683307</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9867909709598628</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1381.3583940000001</v>
+        <v>1381.2170590000001</v>
       </c>
       <c r="C404" s="5">
-        <v>2.6690640000001622</v>
+        <v>2.4929799999999886</v>
       </c>
       <c r="D404" s="5">
-        <v>2.3480279369526347</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1915242314925587</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1385.0811650000001</v>
+        <v>1385.1035919999999</v>
       </c>
       <c r="C405" s="5">
-        <v>3.7227709999999661</v>
+        <v>3.8865329999998721</v>
       </c>
       <c r="D405" s="5">
-        <v>3.2823782750652564</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4293662841240247</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1388.481127</v>
+        <v>1388.6870779999999</v>
       </c>
       <c r="C406" s="5">
-        <v>3.3999619999999595</v>
+        <v>3.5834859999999935</v>
       </c>
       <c r="D406" s="5">
-        <v>2.9857387537766567</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.149152857529125</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1390.4934209999999</v>
+        <v>1390.813727</v>
       </c>
       <c r="C407" s="5">
-        <v>2.0122939999998835</v>
+        <v>2.1266490000000431</v>
       </c>
       <c r="D407" s="5">
-        <v>1.7530624623251612</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8532494707305558</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1389.880003</v>
+        <v>1391.135352</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.61341799999991053</v>
+        <v>0.32162500000004002</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.52809900833060697</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.27785263418604877</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1400.327906</v>
+        <v>1400.8798019999999</v>
       </c>
       <c r="C409" s="5">
-        <v>10.447902999999997</v>
+        <v>9.7444499999999152</v>
       </c>
       <c r="D409" s="5">
-        <v>9.4030034589756895</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7371228054331276</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1411.9082530000001</v>
+        <v>1410.0028179999999</v>
       </c>
       <c r="C410" s="5">
-        <v>11.580347000000074</v>
+        <v>9.1230160000000069</v>
       </c>
       <c r="D410" s="5">
-        <v>10.387728938736696</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1008935666582182</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1409.526507</v>
+        <v>1409.367835</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.381746000000021</v>
+        <v>-0.63498299999992014</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.0056023428978831</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.53907346087139763</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1412.1750030000001</v>
+        <v>1411.8830660000001</v>
       </c>
       <c r="C412" s="5">
-        <v>2.6484960000000228</v>
+        <v>2.5152310000000853</v>
       </c>
       <c r="D412" s="5">
-        <v>2.2782450561695144</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1627287307371068</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1415.8303100000001</v>
+        <v>1415.457658</v>
       </c>
       <c r="C413" s="5">
-        <v>3.6553069999999934</v>
+        <v>3.5745919999999387</v>
       </c>
       <c r="D413" s="5">
-        <v>3.1507115718362178</v>
+        <v>3.0808133130789006</v>
       </c>
       <c r="E413" s="5">
-        <v>3.2074347796353653</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1862666373641657</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1417.5788849999999</v>
+        <v>1418.0311349999999</v>
       </c>
       <c r="C414" s="5">
-        <v>1.7485749999998461</v>
+        <v>2.5734769999999116</v>
       </c>
       <c r="D414" s="5">
-        <v>1.492129147480914</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2036978892775005</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1421.6770329999999</v>
+        <v>1421.5949989999999</v>
       </c>
       <c r="C415" s="5">
-        <v>4.0981480000000374</v>
+        <v>3.5638639999999668</v>
       </c>
       <c r="D415" s="5">
-        <v>3.5248336645906875</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0579372438792607</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1426.2688129999999</v>
+        <v>1425.9497309999999</v>
       </c>
       <c r="C416" s="5">
-        <v>4.5917799999999716</v>
+        <v>4.3547320000000127</v>
       </c>
       <c r="D416" s="5">
-        <v>3.9453968093053682</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.73849501913599</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1424.8677230000001</v>
+        <v>1424.7868490000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.4010899999998401</v>
+        <v>-1.1628819999998541</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.172467431718105</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.97423931979593315</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1427.3427959999999</v>
+        <v>1427.522637</v>
       </c>
       <c r="C418" s="5">
-        <v>2.4750729999998384</v>
+        <v>2.7357879999999568</v>
       </c>
       <c r="D418" s="5">
-        <v>2.1044958201959618</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3286563010084249</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1427.7483569999999</v>
+        <v>1428.926189</v>
       </c>
       <c r="C419" s="5">
-        <v>0.40556100000003426</v>
+        <v>1.4035519999999906</v>
       </c>
       <c r="D419" s="5">
-        <v>0.34149783261319122</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1862510377479429</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1427.1233340000001</v>
+        <v>1430.740963</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.62502299999982824</v>
+        <v>1.814773999999943</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.52405899689910163</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5347224727516817</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1428.625172</v>
+        <v>1431.890586</v>
       </c>
       <c r="C421" s="5">
-        <v>1.501837999999907</v>
+        <v>1.1496230000000196</v>
       </c>
       <c r="D421" s="5">
-        <v>1.2701588559682842</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.96849162807828293</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1427.853854</v>
+        <v>1428.4341629999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.77131800000006479</v>
+        <v>-3.4564230000000862</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.64596234094086435</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8585157089181856</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1427.5190379999999</v>
+        <v>1429.2467349999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.33481600000004619</v>
+        <v>0.81257200000004559</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.28102416315153311</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.68476585978787252</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1430.3454609999999</v>
+        <v>1432.344161</v>
       </c>
       <c r="C424" s="5">
-        <v>2.826422999999977</v>
+        <v>3.0974260000000413</v>
       </c>
       <c r="D424" s="5">
-        <v>2.4019905954995036</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6318313534960946</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1430.1206749999999</v>
+        <v>1432.219323</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.2247859999999946</v>
+        <v>-0.12483799999995426</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.18842313005646982</v>
+        <v>-0.10453759234010374</v>
       </c>
       <c r="E425" s="5">
-        <v>1.0093275231549459</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1841869592682741</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1431.732109</v>
+        <v>1432.7885719999999</v>
       </c>
       <c r="C426" s="5">
-        <v>1.6114340000001448</v>
+        <v>0.56924899999989975</v>
       </c>
       <c r="D426" s="5">
-        <v>1.3605493627535381</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.47799526321787855</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1431.663278</v>
+        <v>1433.459145</v>
       </c>
       <c r="C427" s="5">
-        <v>-6.8831000000045606E-2</v>
+        <v>0.670573000000104</v>
       </c>
       <c r="D427" s="5">
-        <v>-5.7675149629188294E-2</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.56307134411071047</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1430.9865990000001</v>
+        <v>1433.0861600000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.67667899999992187</v>
+        <v>-0.37298499999997148</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.56571068827953042</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.31179264789242822</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1432.57952</v>
+        <v>1435.0311340000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.592920999999933</v>
+        <v>1.944974000000002</v>
       </c>
       <c r="D429" s="5">
-        <v>1.3440040074618853</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6408433581230675</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1432.555658</v>
+        <v>1434.742326</v>
       </c>
       <c r="C430" s="5">
-        <v>-2.3862000000008265E-2</v>
+        <v>-0.28880800000001727</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.9986169354424543E-2</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.24123953076836679</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1412.883646</v>
+        <v>1434.4466870000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-19.672011999999995</v>
+        <v>-0.29563899999993737</v>
       </c>
       <c r="D431" s="5">
-        <v>-15.289210866508574</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.24698861056594579</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1416.8508320000001</v>
+        <v>1432.855362</v>
       </c>
       <c r="C432" s="5">
-        <v>3.9671860000000834</v>
+        <v>-1.5913250000000971</v>
       </c>
       <c r="D432" s="5">
-        <v>3.4219627426743893</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3231454450030156</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1420.7591239999999</v>
+        <v>1434.4108020000001</v>
       </c>
       <c r="C433" s="5">
-        <v>3.9082919999998467</v>
+        <v>1.5554400000000896</v>
       </c>
       <c r="D433" s="5">
-        <v>3.3608067316212908</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3104690490984394</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1421.6799060000001</v>
+        <v>1438.115491</v>
       </c>
       <c r="C434" s="5">
-        <v>0.92078200000014476</v>
+        <v>3.7046889999999166</v>
       </c>
       <c r="D434" s="5">
-        <v>0.78048802155725738</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1436766299757224</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1421.2352679999999</v>
+        <v>1440.465377</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.44463800000016818</v>
+        <v>2.3498859999999695</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.37466151043077378</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9785225351233615</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1418.4291619999999</v>
+        <v>1437.718948</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.8061059999999998</v>
+        <v>-2.7464290000000346</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.3437358616600013</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2641107724219012</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1418.3174670000001</v>
+        <v>1437.8900530000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.1116949999998269</v>
+        <v>0.17110500000012507</v>
       </c>
       <c r="D437" s="5">
-        <v>-9.4453758157087009E-2</v>
+        <v>0.14290724372880703</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.82532951283987854</v>
+        <v>0.39594005673111443</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>1435.414231</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-2.4758220000001074</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-2.0467570486374487</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>1435.9849019999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.57067099999994753</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.47812302048022559</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B440" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B441" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B442" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B443" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B444" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
+      <c r="A449" s="3">
+        <v>46357</v>
+      </c>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE930000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>