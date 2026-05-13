--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,98 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B42DC005-112E-4002-A0B5-D9EF3F079792}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{31F0B4C1-E796-4AA7-9BA4-1FAD6B6EDE81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2DCDC065-8125-4D43-847C-CB1F9C1135E7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5AEB8EF9-7028-4A7C-A485-C8052D54B2A9}"/>
   </bookViews>
   <sheets>
     <sheet name="AE930000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+  <si>
+    <t xml:space="preserve">. </t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Local Government</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6360 +933,6372 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3599C80A-E810-402F-B6EA-DC5E2E87DC4C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B49366CF-DEB5-497D-B64C-1390078A4116}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>779.30602380000005</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>779.30602382999996</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>778.70712260000005</v>
+        <v>778.70712262999996</v>
       </c>
       <c r="C7" s="5">
         <v>-0.59890120000000024</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.91831896155961656</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-0.91831896152447801</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>781.54608299999995</v>
+        <v>781.54608298000005</v>
       </c>
       <c r="C8" s="5">
-        <v>2.8389603999999053</v>
+        <v>2.8389603500000931</v>
       </c>
       <c r="D8" s="5">
-        <v>4.4636809230229613</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>4.4636808426501418</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>781.86794220000002</v>
+        <v>781.86794221000002</v>
       </c>
       <c r="C9" s="5">
-        <v>0.32185920000006263</v>
+        <v>0.32185922999997274</v>
       </c>
       <c r="D9" s="5">
-        <v>0.49530933040899949</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>0.49530937669328701</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>781.97883100000001</v>
+        <v>781.97883102000003</v>
       </c>
       <c r="C10" s="5">
-        <v>0.1108887999999979</v>
+        <v>0.11088881000000583</v>
       </c>
       <c r="D10" s="5">
-        <v>0.17032340010378899</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>0.17032341547333907</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>780.09813410000004</v>
+        <v>780.09813408000002</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.8806968999999754</v>
+        <v>-1.8806969400000071</v>
       </c>
       <c r="D11" s="5">
-        <v>-2.8481863256256013</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-2.8481863853319633</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>785.80647829999998</v>
+        <v>785.80647830999999</v>
       </c>
       <c r="C12" s="5">
-        <v>5.7083441999999422</v>
+        <v>5.708344229999966</v>
       </c>
       <c r="D12" s="5">
-        <v>9.1431261645305675</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>9.1431262147758865</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>769.528953</v>
+        <v>769.52895301000001</v>
       </c>
       <c r="C13" s="5">
         <v>-16.277525299999979</v>
       </c>
       <c r="D13" s="5">
-        <v>-22.212051933628086</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-22.212051933376753</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>790.60822240000005</v>
+        <v>790.60822243999996</v>
       </c>
       <c r="C14" s="5">
-        <v>21.079269400000044</v>
+        <v>21.079269429999954</v>
       </c>
       <c r="D14" s="5">
-        <v>38.30451139507047</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>38.304511457471712</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>795.11119799999994</v>
+        <v>795.11119801999996</v>
       </c>
       <c r="C15" s="5">
-        <v>4.5029755999998997</v>
+        <v>4.5029755799999975</v>
       </c>
       <c r="D15" s="5">
-        <v>7.052920115209127</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>7.0529200825280469</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>796.44946330000005</v>
+        <v>796.44946327000002</v>
       </c>
       <c r="C16" s="5">
-        <v>1.3382653000001028</v>
+        <v>1.3382652500000631</v>
       </c>
       <c r="D16" s="5">
-        <v>2.0385429159852198</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>2.0385428390631954</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>798.74113990000001</v>
+        <v>798.74113984999997</v>
       </c>
       <c r="C17" s="5">
-        <v>2.2916765999999598</v>
+        <v>2.2916765799999439</v>
       </c>
       <c r="D17" s="5">
-        <v>3.5080096429243257</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>3.5080096119571635</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>800.73985689999995</v>
+        <v>800.73985689000006</v>
       </c>
       <c r="C18" s="5">
-        <v>1.9987169999999423</v>
+        <v>1.9987170400000878</v>
       </c>
       <c r="D18" s="5">
-        <v>3.0444743479542957</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>3.0444744099172416</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>802.3928727</v>
       </c>
       <c r="C19" s="5">
-        <v>1.6530158000000483</v>
+        <v>1.6530158099999426</v>
       </c>
       <c r="D19" s="5">
-        <v>2.5055536072013274</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>2.5055536225629282</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>802.22944059999998</v>
+        <v>802.22944055999994</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.16343210000002273</v>
+        <v>-0.16343214000005446</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.24414345513439351</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-0.24414351482158203</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>804.23823689999995</v>
       </c>
       <c r="C21" s="5">
-        <v>2.0087962999999718</v>
+        <v>2.0087963400000035</v>
       </c>
       <c r="D21" s="5">
-        <v>3.046550650666302</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.0465507123225599</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>806.52274239999997</v>
+        <v>806.52274238999996</v>
       </c>
       <c r="C22" s="5">
-        <v>2.2845055000000229</v>
+        <v>2.284505490000015</v>
       </c>
       <c r="D22" s="5">
-        <v>3.4624619602546147</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.4624619448605731</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>811.478927</v>
+        <v>811.47892701000001</v>
       </c>
       <c r="C23" s="5">
-        <v>4.9561846000000287</v>
+        <v>4.9561846200000446</v>
       </c>
       <c r="D23" s="5">
-        <v>7.6285618547242029</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>7.628561886653662</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>815.01757459999999</v>
+        <v>815.01757454999995</v>
       </c>
       <c r="C24" s="5">
-        <v>3.5386475999999902</v>
+        <v>3.5386475399999426</v>
       </c>
       <c r="D24" s="5">
-        <v>5.3602347304501308</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>5.3602346373055054</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>799.08170619999999</v>
+        <v>799.08170615999995</v>
       </c>
       <c r="C25" s="5">
-        <v>-15.935868400000004</v>
+        <v>-15.935868389999996</v>
       </c>
       <c r="D25" s="5">
-        <v>-21.097534471856584</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-21.097534461166013</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>825.60744450000004</v>
       </c>
       <c r="C26" s="5">
-        <v>26.525738300000057</v>
+        <v>26.525738340000089</v>
       </c>
       <c r="D26" s="5">
-        <v>47.975203203559388</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>47.975203292446444</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>823.56766909999999</v>
+        <v>823.56766913000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.0397754000000532</v>
+        <v>-2.0397753700000294</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.9248063581594597</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-2.9248063157256476</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>825.22353750000002</v>
+        <v>825.22353753000004</v>
       </c>
       <c r="C28" s="5">
         <v>1.6558684000000312</v>
       </c>
       <c r="D28" s="5">
-        <v>2.4395850394715035</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>2.4395850393816199</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>828.77640210000004</v>
       </c>
       <c r="C29" s="5">
-        <v>3.5528646000000208</v>
+        <v>3.552864569999997</v>
       </c>
       <c r="D29" s="5">
-        <v>5.2905130518994259</v>
+        <v>5.290513005966857</v>
       </c>
       <c r="E29" s="5">
-        <v>3.7603249287698315</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>3.7603249352650803</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>830.26379599999996</v>
+        <v>830.26379596000004</v>
       </c>
       <c r="C30" s="5">
-        <v>1.4873938999999154</v>
+        <v>1.4873938599999974</v>
       </c>
       <c r="D30" s="5">
-        <v>2.1750095412898407</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.1750094822198252</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>832.54252819999999</v>
+        <v>832.54252823000002</v>
       </c>
       <c r="C31" s="5">
-        <v>2.2787322000000358</v>
+        <v>2.2787322699999777</v>
       </c>
       <c r="D31" s="5">
-        <v>3.3436797155835141</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>3.3436798200162876</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>835.37481070000001</v>
+        <v>835.37481068</v>
       </c>
       <c r="C32" s="5">
-        <v>2.8322825000000194</v>
+        <v>2.8322824499999797</v>
       </c>
       <c r="D32" s="5">
-        <v>4.1596179988704129</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>4.1596179239059783</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>836.6774375</v>
+        <v>836.67743748999999</v>
       </c>
       <c r="C33" s="5">
-        <v>1.3026267999999845</v>
+        <v>1.3026268099999925</v>
       </c>
       <c r="D33" s="5">
-        <v>1.887330298443457</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>1.8873303131020869</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>838.8733009</v>
+        <v>838.87330093000003</v>
       </c>
       <c r="C34" s="5">
-        <v>2.1958634000000075</v>
+        <v>2.1958634400000392</v>
       </c>
       <c r="D34" s="5">
-        <v>3.1952659817350737</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.195266040822009</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>840.8880044</v>
+        <v>840.88800444000003</v>
       </c>
       <c r="C35" s="5">
-        <v>2.014703499999996</v>
+        <v>2.0147035100000039</v>
       </c>
       <c r="D35" s="5">
-        <v>2.9203891214866662</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.9203891360683798</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>871.82828129999996</v>
+        <v>871.82828131999997</v>
       </c>
       <c r="C36" s="5">
-        <v>30.940276899999958</v>
+        <v>30.940276879999942</v>
       </c>
       <c r="D36" s="5">
-        <v>54.281392681285027</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>54.281392635688405</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>854.23617760000002</v>
+        <v>854.23617761000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-17.592103699999939</v>
+        <v>-17.592103709999947</v>
       </c>
       <c r="D37" s="5">
-        <v>-21.699580966948563</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-21.699580977503974</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>856.09744869999997</v>
+        <v>856.09744865000005</v>
       </c>
       <c r="C38" s="5">
-        <v>1.8612710999999535</v>
+        <v>1.8612710400000196</v>
       </c>
       <c r="D38" s="5">
-        <v>2.646208208522105</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.6462081221628075</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>859.83708549999994</v>
+        <v>859.83708550999995</v>
       </c>
       <c r="C39" s="5">
-        <v>3.7396367999999711</v>
+        <v>3.739636859999905</v>
       </c>
       <c r="D39" s="5">
-        <v>5.3696745342809882</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>5.3696746228353742</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>862.61078090000001</v>
+        <v>862.61078089</v>
       </c>
       <c r="C40" s="5">
-        <v>2.7736954000000651</v>
+        <v>2.7736953800000492</v>
       </c>
       <c r="D40" s="5">
-        <v>3.9404296607768341</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>3.9404296318115373</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>862.09800570000004</v>
+        <v>862.09800571000005</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.51277519999996457</v>
+        <v>-0.5127751799999487</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.71100714549222621</v>
+        <v>-0.71100711785927473</v>
       </c>
       <c r="E41" s="5">
-        <v>4.0205782302159987</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>4.0205782314225891</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>863.12745819999998</v>
+        <v>863.12745820999999</v>
       </c>
       <c r="C42" s="5">
         <v>1.0294524999999339</v>
       </c>
       <c r="D42" s="5">
-        <v>1.4423983326254275</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>1.4423983326086853</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>867.32554689999995</v>
+        <v>867.32554687000004</v>
       </c>
       <c r="C43" s="5">
-        <v>4.1980886999999711</v>
+        <v>4.1980886600000531</v>
       </c>
       <c r="D43" s="5">
-        <v>5.9952662270389645</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.9952661683073227</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>868.24511930000006</v>
+        <v>868.24511927000003</v>
       </c>
       <c r="C44" s="5">
-        <v>0.91957240000010643</v>
+        <v>0.91957239999999274</v>
       </c>
       <c r="D44" s="5">
-        <v>1.2797322284661128</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.2797322285105883</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>872.16874989999997</v>
+        <v>872.16874991999998</v>
       </c>
       <c r="C45" s="5">
-        <v>3.9236305999999104</v>
+        <v>3.92363064999995</v>
       </c>
       <c r="D45" s="5">
-        <v>5.5596769135236146</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>5.5596769863393014</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>873.91006389999995</v>
+        <v>873.91006391999997</v>
       </c>
       <c r="C46" s="5">
         <v>1.7413139999999885</v>
       </c>
       <c r="D46" s="5">
-        <v>2.4223244608089667</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.422324460752856</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>873.50083170000005</v>
+        <v>873.50083172999996</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.40923219999990579</v>
+        <v>-0.40923219000001154</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.56048768304709506</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-0.56048766937365491</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>900.87230090000003</v>
+        <v>900.87230088000001</v>
       </c>
       <c r="C48" s="5">
-        <v>27.371469199999979</v>
+        <v>27.371469150000053</v>
       </c>
       <c r="D48" s="5">
-        <v>44.810126396159376</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>44.810126297899465</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>885.66310840000006</v>
+        <v>885.66310841999996</v>
       </c>
       <c r="C49" s="5">
-        <v>-15.209192499999972</v>
+        <v>-15.209192460000054</v>
       </c>
       <c r="D49" s="5">
-        <v>-18.480059927346282</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-18.480059883538168</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>887.01378709999994</v>
+        <v>887.01378705000002</v>
       </c>
       <c r="C50" s="5">
-        <v>1.3506786999998894</v>
+        <v>1.3506786300000613</v>
       </c>
       <c r="D50" s="5">
-        <v>1.845485919913803</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.8454858234244309</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>887.58664020000003</v>
+        <v>887.58664023999995</v>
       </c>
       <c r="C51" s="5">
-        <v>0.57285310000008849</v>
+        <v>0.57285318999993251</v>
       </c>
       <c r="D51" s="5">
-        <v>0.7777452142889274</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.77774533695744719</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>888.88158659999999</v>
+        <v>888.88158661</v>
       </c>
       <c r="C52" s="5">
-        <v>1.294946399999958</v>
+        <v>1.2949463700000479</v>
       </c>
       <c r="D52" s="5">
-        <v>1.7648594466806333</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.7648594053855104</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>892.16048920000003</v>
+        <v>892.16048918000001</v>
       </c>
       <c r="C53" s="5">
-        <v>3.2789026000000376</v>
+        <v>3.2789025700000138</v>
       </c>
       <c r="D53" s="5">
-        <v>4.5174759790878261</v>
+        <v>4.5174759368615147</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4871306163839266</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.4871306128635871</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>897.0550763</v>
+        <v>897.05507625999996</v>
       </c>
       <c r="C54" s="5">
-        <v>4.894587099999967</v>
+        <v>4.8945870799999511</v>
       </c>
       <c r="D54" s="5">
-        <v>6.7857905590814616</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>6.7857905306683675</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>897.56672479999997</v>
+        <v>897.56672480999998</v>
       </c>
       <c r="C55" s="5">
-        <v>0.51164849999997841</v>
+        <v>0.51164855000001808</v>
       </c>
       <c r="D55" s="5">
-        <v>0.68658874559266447</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.68658881292977814</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>901.91346020000003</v>
+        <v>901.91346022000005</v>
       </c>
       <c r="C56" s="5">
-        <v>4.3467354000000569</v>
+        <v>4.3467354100000648</v>
       </c>
       <c r="D56" s="5">
-        <v>5.9686729901238911</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>5.9686730041548897</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>901.96841659999995</v>
+        <v>901.96841655000003</v>
       </c>
       <c r="C57" s="5">
-        <v>5.4956399999923633E-2</v>
+        <v>5.495632999998179E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>7.314425229112409E-2</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>7.314415909172034E-2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>904.8029378</v>
+        <v>904.80293775999996</v>
       </c>
       <c r="C58" s="5">
-        <v>2.8345212000000402</v>
+        <v>2.8345212099999344</v>
       </c>
       <c r="D58" s="5">
-        <v>3.8369822802603482</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.8369822942480925</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>908.68622689999995</v>
+        <v>908.68622686000003</v>
       </c>
       <c r="C59" s="5">
-        <v>3.8832890999999563</v>
+        <v>3.88328910000007</v>
       </c>
       <c r="D59" s="5">
-        <v>5.2735627347848535</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>5.2735627350236625</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>934.70886680000001</v>
+        <v>934.70886677999999</v>
       </c>
       <c r="C60" s="5">
-        <v>26.022639900000058</v>
+        <v>26.022639919999961</v>
       </c>
       <c r="D60" s="5">
-        <v>40.329508714986972</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>40.329508753082102</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>916.96419149999997</v>
+        <v>916.96419148999996</v>
       </c>
       <c r="C61" s="5">
-        <v>-17.74467530000004</v>
+        <v>-17.744675290000032</v>
       </c>
       <c r="D61" s="5">
-        <v>-20.546658678755904</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-20.546658668752894</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>916.19014660000005</v>
+        <v>916.19014659000004</v>
       </c>
       <c r="C62" s="5">
         <v>-0.77404489999992165</v>
       </c>
       <c r="D62" s="5">
-        <v>-1.0082766066015658</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-1.0082766066125126</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>919.48497559999998</v>
+        <v>919.48497560999999</v>
       </c>
       <c r="C63" s="5">
-        <v>3.2948289999999361</v>
+        <v>3.2948290199999519</v>
       </c>
       <c r="D63" s="5">
-        <v>4.4018624498397774</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>4.4018624771395176</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>921.06683969999995</v>
+        <v>921.06683973999998</v>
       </c>
       <c r="C64" s="5">
-        <v>1.5818640999999616</v>
+        <v>1.5818641299999854</v>
       </c>
       <c r="D64" s="5">
-        <v>2.0841032384566915</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>2.0841032783333713</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>921.55065850000005</v>
+        <v>921.55065848000004</v>
       </c>
       <c r="C65" s="5">
-        <v>0.48381880000010824</v>
+        <v>0.48381874000006064</v>
       </c>
       <c r="D65" s="5">
-        <v>0.63216132024566107</v>
+        <v>0.6321612415949085</v>
       </c>
       <c r="E65" s="5">
-        <v>3.2942693221433839</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.2942693222172359</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>923.7393184</v>
+        <v>923.73931835999997</v>
       </c>
       <c r="C66" s="5">
-        <v>2.1886598999999478</v>
+        <v>2.1886598799999319</v>
       </c>
       <c r="D66" s="5">
-        <v>2.8874938023060404</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>2.8874937756378172</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>926.43218839999997</v>
+        <v>926.43218836000005</v>
       </c>
       <c r="C67" s="5">
-        <v>2.6928699999999708</v>
+        <v>2.6928700000000845</v>
       </c>
       <c r="D67" s="5">
-        <v>3.5548580782084338</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.5548580783649752</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>927.85513109999999</v>
+        <v>927.85513104999995</v>
       </c>
       <c r="C68" s="5">
-        <v>1.4229427000000214</v>
+        <v>1.4229426899998998</v>
       </c>
       <c r="D68" s="5">
-        <v>1.8587760802000863</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>1.858776067107204</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>931.68620069999997</v>
+        <v>931.68620071999999</v>
       </c>
       <c r="C69" s="5">
-        <v>3.831069599999978</v>
+        <v>3.8310696700000335</v>
       </c>
       <c r="D69" s="5">
-        <v>5.0688243142126721</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>5.0688244092210955</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>933.67142739999997</v>
+        <v>933.67142736000005</v>
       </c>
       <c r="C70" s="5">
-        <v>1.9852266999999983</v>
+        <v>1.9852266400000644</v>
       </c>
       <c r="D70" s="5">
-        <v>2.5871263765674835</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>2.5871262974012987</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>936.46255180000003</v>
+        <v>936.46255176</v>
       </c>
       <c r="C71" s="5">
-        <v>2.7911244000000579</v>
+        <v>2.7911243999999442</v>
       </c>
       <c r="D71" s="5">
-        <v>3.6468620229427762</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.6468620231013826</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>961.87549179999996</v>
+        <v>961.87549180999997</v>
       </c>
       <c r="C72" s="5">
-        <v>25.412939999999935</v>
+        <v>25.412940049999975</v>
       </c>
       <c r="D72" s="5">
-        <v>37.892717363005858</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>37.892717450888355</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>941.1633223</v>
+        <v>941.16332226999998</v>
       </c>
       <c r="C73" s="5">
-        <v>-20.712169499999959</v>
+        <v>-20.712169539999991</v>
       </c>
       <c r="D73" s="5">
-        <v>-22.988848233935656</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-22.988848273000471</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>941.84373579999999</v>
+        <v>941.84373576999997</v>
       </c>
       <c r="C74" s="5">
         <v>0.68041349999998602</v>
       </c>
       <c r="D74" s="5">
-        <v>0.87099718731911135</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>0.87099718734677811</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>941.31225970000003</v>
+        <v>941.31225967</v>
       </c>
       <c r="C75" s="5">
         <v>-0.53147609999996348</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.67505427799697815</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-0.67505427801842766</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>942.88606319999997</v>
+        <v>942.88606321999998</v>
       </c>
       <c r="C76" s="5">
-        <v>1.57380349999994</v>
+        <v>1.5738035499999796</v>
       </c>
       <c r="D76" s="5">
-        <v>2.0248624061665721</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.0248624711548535</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>944.89475970000001</v>
+        <v>944.89475972000002</v>
       </c>
       <c r="C77" s="5">
         <v>2.0086965000000419</v>
       </c>
       <c r="D77" s="5">
-        <v>2.586612090543583</v>
+        <v>2.5866120904882273</v>
       </c>
       <c r="E77" s="5">
-        <v>2.5331327132896764</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.5331327176851604</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>943.36864530000003</v>
+        <v>943.36864527</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.5261143999999831</v>
+        <v>-1.5261144500000228</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.921014490961459</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-1.9210145533012812</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>944.53081659999998</v>
+        <v>944.53081656999996</v>
       </c>
       <c r="C79" s="5">
         <v>1.1621712999999545</v>
       </c>
       <c r="D79" s="5">
-        <v>1.4883829845454333</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.4883829845932395</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>944.61206370000002</v>
+        <v>944.61206374000005</v>
       </c>
       <c r="C80" s="5">
-        <v>8.1247100000041428E-2</v>
+        <v>8.1247170000096958E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.10327101802769523</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.10327110704819731</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>945.71176539999999</v>
+        <v>945.71176534999995</v>
       </c>
       <c r="C81" s="5">
-        <v>1.0997016999999687</v>
+        <v>1.0997016099998973</v>
       </c>
       <c r="D81" s="5">
-        <v>1.4060000359905622</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>1.4059999201251339</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>948.25867670000002</v>
+        <v>948.25867667</v>
       </c>
       <c r="C82" s="5">
-        <v>2.5469113000000334</v>
+        <v>2.5469113200000493</v>
       </c>
       <c r="D82" s="5">
-        <v>3.2800402603146761</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.2800402866304479</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>949.80928770000003</v>
+        <v>949.80928766</v>
       </c>
       <c r="C83" s="5">
-        <v>1.5506110000000035</v>
+        <v>1.5506109899999956</v>
       </c>
       <c r="D83" s="5">
-        <v>1.9800078700307866</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.9800078572098201</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>972.56642550000004</v>
+        <v>972.56642552999995</v>
       </c>
       <c r="C84" s="5">
-        <v>22.75713780000001</v>
+        <v>22.757137869999951</v>
       </c>
       <c r="D84" s="5">
-        <v>32.860025524714899</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>32.860025641036387</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>953.27252280000005</v>
+        <v>953.27252276000002</v>
       </c>
       <c r="C85" s="5">
-        <v>-19.29390269999999</v>
+        <v>-19.293902769999931</v>
       </c>
       <c r="D85" s="5">
-        <v>-21.372652471082965</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-21.372652539778358</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>953.52995920000001</v>
+        <v>953.52995915999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.25743639999996049</v>
       </c>
       <c r="D86" s="5">
-        <v>0.32454826054935104</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.32454826056296238</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>956.79897459999995</v>
+        <v>956.79897458000005</v>
       </c>
       <c r="C87" s="5">
-        <v>3.2690153999999438</v>
+        <v>3.2690154200000734</v>
       </c>
       <c r="D87" s="5">
-        <v>4.1924621522131833</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>4.1924621785278449</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>957.78369429999998</v>
+        <v>957.78369433</v>
       </c>
       <c r="C88" s="5">
-        <v>0.98471970000002784</v>
+        <v>0.98471974999995382</v>
       </c>
       <c r="D88" s="5">
-        <v>1.2420325226881079</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.2420325861368653</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>959.16493149999997</v>
+        <v>959.16493147999995</v>
       </c>
       <c r="C89" s="5">
-        <v>1.3812371999999868</v>
+        <v>1.3812371499999472</v>
       </c>
       <c r="D89" s="5">
-        <v>1.7443339651716183</v>
+        <v>1.7443339014709069</v>
       </c>
       <c r="E89" s="5">
-        <v>1.5102392783436169</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.5102392740783843</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>958.83580340000003</v>
+        <v>958.83580334999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.32912809999993442</v>
+        <v>-0.32912812999995822</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.4109920766541042</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-0.41099211405395408</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>960.11573299999998</v>
+        <v>960.11573296999995</v>
       </c>
       <c r="C91" s="5">
-        <v>1.2799295999999458</v>
+        <v>1.2799296199999617</v>
       </c>
       <c r="D91" s="5">
-        <v>1.6136676134786976</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>1.6136676389639781</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>962.88937490000001</v>
+        <v>962.88937486999998</v>
       </c>
       <c r="C92" s="5">
         <v>2.7736419000000296</v>
       </c>
       <c r="D92" s="5">
-        <v>3.5222487750396825</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.5222487751513487</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>966.03723879999995</v>
       </c>
       <c r="C93" s="5">
-        <v>3.1478638999999475</v>
+        <v>3.1478639299999713</v>
       </c>
       <c r="D93" s="5">
-        <v>3.9943348370299558</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>3.9943348759108321</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>967.16755579999995</v>
+        <v>967.16755579000005</v>
       </c>
       <c r="C94" s="5">
-        <v>1.1303169999999909</v>
+        <v>1.1303169900000967</v>
       </c>
       <c r="D94" s="5">
-        <v>1.4131372985078716</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>1.41313728592527</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>971.74150150000003</v>
+        <v>971.74150145999999</v>
       </c>
       <c r="C95" s="5">
-        <v>4.5739457000000812</v>
+        <v>4.5739456699999437</v>
       </c>
       <c r="D95" s="5">
-        <v>5.8250251660260988</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.8250251268830988</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>990.62800679999998</v>
+        <v>990.62800682</v>
       </c>
       <c r="C96" s="5">
-        <v>18.886505299999953</v>
+        <v>18.886505360000001</v>
       </c>
       <c r="D96" s="5">
-        <v>25.984817568508877</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>25.984817661262593</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>980.29565830000001</v>
+        <v>980.29565833000004</v>
       </c>
       <c r="C97" s="5">
-        <v>-10.332348499999966</v>
+        <v>-10.332348489999958</v>
       </c>
       <c r="D97" s="5">
-        <v>-11.822511511384548</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-11.822511500365495</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>977.40607769999997</v>
+        <v>977.40607770999998</v>
       </c>
       <c r="C98" s="5">
-        <v>-2.8895806000000448</v>
+        <v>-2.8895806200000607</v>
       </c>
       <c r="D98" s="5">
-        <v>-3.4804090387480668</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-3.4804090623435258</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>978.32808599999998</v>
       </c>
       <c r="C99" s="5">
-        <v>0.92200830000001588</v>
+        <v>0.92200829000000795</v>
       </c>
       <c r="D99" s="5">
-        <v>1.1378775170647781</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>1.1378775046475553</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>980.46467170000005</v>
+        <v>980.46467167000003</v>
       </c>
       <c r="C100" s="5">
-        <v>2.1365857000000688</v>
+        <v>2.136585670000045</v>
       </c>
       <c r="D100" s="5">
-        <v>2.6524072840588886</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.6524072463676829</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>980.85937239999998</v>
+        <v>980.85937235999995</v>
       </c>
       <c r="C101" s="5">
-        <v>0.39470069999993029</v>
+        <v>0.39470068999992236</v>
       </c>
       <c r="D101" s="5">
-        <v>0.4841489487318329</v>
+        <v>0.48414893645323254</v>
       </c>
       <c r="E101" s="5">
-        <v>2.2618050543270929</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>2.2618050522891009</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>984.42608419999999</v>
+        <v>984.42608422000001</v>
       </c>
       <c r="C102" s="5">
-        <v>3.5667118000000073</v>
+        <v>3.5667118600000549</v>
       </c>
       <c r="D102" s="5">
-        <v>4.4519125528646786</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>4.4519126294450651</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>985.98591150000004</v>
       </c>
       <c r="C103" s="5">
-        <v>1.5598273000000518</v>
+        <v>1.5598272800000359</v>
       </c>
       <c r="D103" s="5">
-        <v>1.9180632288177568</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.9180632039704326</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>987.9757085</v>
+        <v>987.97570846999997</v>
       </c>
       <c r="C104" s="5">
-        <v>1.9897969999999532</v>
+        <v>1.9897969699999294</v>
       </c>
       <c r="D104" s="5">
-        <v>2.4487553073724522</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.4487552700421134</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>991.53687849999994</v>
+        <v>991.53687845000002</v>
       </c>
       <c r="C105" s="5">
-        <v>3.5611699999999473</v>
+        <v>3.5611699800000451</v>
       </c>
       <c r="D105" s="5">
-        <v>4.4122032697822666</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>4.4122032446461734</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>993.99844729999995</v>
+        <v>993.99844730999996</v>
       </c>
       <c r="C106" s="5">
-        <v>2.4615688000000091</v>
+        <v>2.461568859999943</v>
       </c>
       <c r="D106" s="5">
-        <v>3.0201106201703354</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.0201106949469869</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>993.30002249999995</v>
+        <v>993.30002245000003</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.69842479999999796</v>
+        <v>-0.69842485999993187</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.83991925368257503</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.83991932555080862</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>993.78362000000004</v>
+        <v>993.78362003999996</v>
       </c>
       <c r="C108" s="5">
-        <v>0.48359750000008717</v>
+        <v>0.48359758999993119</v>
       </c>
       <c r="D108" s="5">
-        <v>0.58579829042584297</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>0.58579839976724557</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>994.4877821</v>
+        <v>994.48778206999998</v>
       </c>
       <c r="C109" s="5">
-        <v>0.70416209999996227</v>
+        <v>0.70416203000002042</v>
       </c>
       <c r="D109" s="5">
-        <v>0.8536016654811851</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>0.85360158025993282</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1008.685862</v>
+        <v>1008.6858622</v>
       </c>
       <c r="C110" s="5">
-        <v>14.198079900000039</v>
+        <v>14.198080129999994</v>
       </c>
       <c r="D110" s="5">
-        <v>18.543509721944162</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>18.543510046910949</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1004.996968</v>
+        <v>1004.9969677</v>
       </c>
       <c r="C111" s="5">
-        <v>-3.6888940000000048</v>
+        <v>-3.6888944999999467</v>
       </c>
       <c r="D111" s="5">
-        <v>-4.3013494006658775</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-4.3013499711669905</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1008.326674</v>
+        <v>1008.3266741</v>
       </c>
       <c r="C112" s="5">
-        <v>3.3297059999999874</v>
+        <v>3.3297063999999637</v>
       </c>
       <c r="D112" s="5">
-        <v>4.0490344204860085</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.0490349170278828</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1010.964199</v>
+        <v>1010.9641991</v>
       </c>
       <c r="C113" s="5">
         <v>2.6375249999999824</v>
       </c>
       <c r="D113" s="5">
-        <v>3.1844475126837191</v>
+        <v>3.1844475123634197</v>
       </c>
       <c r="E113" s="5">
-        <v>3.0692296415885334</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.0692296559868826</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1013.746471</v>
+        <v>1013.7464706</v>
       </c>
       <c r="C114" s="5">
-        <v>2.7822720000000345</v>
+        <v>2.7822714999999789</v>
       </c>
       <c r="D114" s="5">
-        <v>3.3529670447812965</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>3.3529664327354602</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1014.73356</v>
+        <v>1014.7335597</v>
       </c>
       <c r="C115" s="5">
-        <v>0.98708899999996902</v>
+        <v>0.98708910000004835</v>
       </c>
       <c r="D115" s="5">
-        <v>1.1747226182514448</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>1.1747227383644532</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1015.88138</v>
+        <v>1015.8813795999999</v>
       </c>
       <c r="C116" s="5">
-        <v>1.1478200000000243</v>
+        <v>1.1478198999999449</v>
       </c>
       <c r="D116" s="5">
-        <v>1.3658615735361757</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.365861454204742</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1015.6724</v>
+        <v>1015.6723999</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.20897999999999683</v>
+        <v>-0.20897969999998622</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.24657648624218931</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-0.24657613276816148</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1018.444757</v>
+        <v>1018.4447572</v>
       </c>
       <c r="C118" s="5">
-        <v>2.7723569999999427</v>
+        <v>2.772357300000067</v>
       </c>
       <c r="D118" s="5">
-        <v>3.3251176608995126</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>3.3251180264658009</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1020.245229</v>
+        <v>1020.2452286</v>
       </c>
       <c r="C119" s="5">
-        <v>1.8004720000000134</v>
+        <v>1.8004713999999922</v>
       </c>
       <c r="D119" s="5">
-        <v>2.1421863174582834</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.1421855962032055</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1024.4125079999999</v>
+        <v>1024.4125079</v>
       </c>
       <c r="C120" s="5">
-        <v>4.167278999999894</v>
+        <v>4.1672793000000183</v>
       </c>
       <c r="D120" s="5">
-        <v>5.0131291901056807</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>5.0131295611539395</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1028.07005</v>
+        <v>1028.0700495999999</v>
       </c>
       <c r="C121" s="5">
-        <v>3.6575420000001486</v>
+        <v>3.6575416999999106</v>
       </c>
       <c r="D121" s="5">
-        <v>4.3695997270654985</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>4.3695993620284312</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1039.520403</v>
+        <v>1039.5204031000001</v>
       </c>
       <c r="C122" s="5">
-        <v>11.45035299999995</v>
+        <v>11.450353500000119</v>
       </c>
       <c r="D122" s="5">
-        <v>14.215152820961929</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>14.215153486073874</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1032.1985259999999</v>
+        <v>1032.1985256999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-7.3218770000000859</v>
+        <v>-7.3218774000001758</v>
       </c>
       <c r="D123" s="5">
-        <v>-8.1323512611829347</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-8.1323516876399164</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1032.600946</v>
+        <v>1032.6009464000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.40242000000012013</v>
+        <v>0.40242070000022068</v>
       </c>
       <c r="D124" s="5">
-        <v>0.46884471360726376</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>0.46884553103758719</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1035.8984170000001</v>
+        <v>1035.8984167999999</v>
       </c>
       <c r="C125" s="5">
-        <v>3.2974710000000869</v>
+        <v>3.2974703999998383</v>
       </c>
       <c r="D125" s="5">
-        <v>3.9000627566866841</v>
+        <v>3.9000620329928459</v>
       </c>
       <c r="E125" s="5">
-        <v>2.4663799197502723</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.4663798898316491</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1038.9723389999999</v>
+        <v>1038.9723386999999</v>
       </c>
       <c r="C126" s="5">
-        <v>3.0739219999998113</v>
+        <v>3.0739218999999594</v>
       </c>
       <c r="D126" s="5">
-        <v>3.6195712101802169</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.6195710912114265</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1039.9014079999999</v>
+        <v>1039.9014081</v>
       </c>
       <c r="C127" s="5">
-        <v>0.92906900000002679</v>
+        <v>0.92906940000011673</v>
       </c>
       <c r="D127" s="5">
-        <v>1.078356331188246</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.0783567980609199</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1041.5817669999999</v>
+        <v>1041.5817672999999</v>
       </c>
       <c r="C128" s="5">
-        <v>1.6803589999999531</v>
+        <v>1.6803591999998844</v>
       </c>
       <c r="D128" s="5">
-        <v>1.9563858665493372</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>1.956386101286145</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1042.278372</v>
+        <v>1042.2783718999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.69660500000009051</v>
+        <v>0.69660460000000057</v>
       </c>
       <c r="D129" s="5">
-        <v>0.80551305750065083</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>0.8055125930285234</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1043.491059</v>
+        <v>1043.4910594</v>
       </c>
       <c r="C130" s="5">
-        <v>1.2126869999999599</v>
+        <v>1.2126875000001291</v>
       </c>
       <c r="D130" s="5">
-        <v>1.4051648437843012</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>1.4051654269928271</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1043.207038</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.28402099999993879</v>
+        <v>-0.28402140000002873</v>
       </c>
       <c r="D131" s="5">
-        <v>-0.32613163409663803</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-0.32613209259100273</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1041.451284</v>
+        <v>1041.4512838999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.7557540000000245</v>
+        <v>-1.7557541000001038</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.0010513295516619</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-2.0010514424698811</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1054.424424</v>
+        <v>1054.4244239</v>
       </c>
       <c r="C133" s="5">
         <v>12.973140000000058</v>
       </c>
       <c r="D133" s="5">
-        <v>16.016021413958505</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>16.016021415603298</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1062.464109</v>
+        <v>1062.4641091000001</v>
       </c>
       <c r="C134" s="5">
-        <v>8.0396849999999631</v>
+        <v>8.0396852000001218</v>
       </c>
       <c r="D134" s="5">
-        <v>9.5432779039207993</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>9.5432781523115509</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1054.5471379999999</v>
+        <v>1054.5471378</v>
       </c>
       <c r="C135" s="5">
-        <v>-7.9169710000001032</v>
+        <v>-7.9169713000001138</v>
       </c>
       <c r="D135" s="5">
-        <v>-8.5843080098476641</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-8.5843083211462829</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1056.9764270000001</v>
+        <v>1056.9764272</v>
       </c>
       <c r="C136" s="5">
-        <v>2.4292890000001535</v>
+        <v>2.429289400000016</v>
       </c>
       <c r="D136" s="5">
-        <v>2.7996536432946417</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.7996541106716233</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1059.680803</v>
+        <v>1059.6808027</v>
       </c>
       <c r="C137" s="5">
-        <v>2.7043759999999111</v>
+        <v>2.7043754999999692</v>
       </c>
       <c r="D137" s="5">
-        <v>3.1138925499965442</v>
+        <v>3.1138919655595787</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2958222167067888</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.2958222074966006</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1060.930331</v>
+        <v>1060.9303311000001</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2495280000000548</v>
+        <v>1.2495284000001448</v>
       </c>
       <c r="D138" s="5">
-        <v>1.4241989428908086</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.4241994021733095</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1061.4050649999999</v>
+        <v>1061.4050646999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.47473399999989851</v>
+        <v>0.47473359999980858</v>
       </c>
       <c r="D139" s="5">
-        <v>0.53828692426851621</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>0.538286469552407</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1063.8450809999999</v>
+        <v>1063.8450805</v>
       </c>
       <c r="C140" s="5">
-        <v>2.4400160000000142</v>
+        <v>2.4400158000000829</v>
       </c>
       <c r="D140" s="5">
-        <v>2.7937735134003994</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.793773282300549</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1066.243841</v>
+        <v>1066.2438414000001</v>
       </c>
       <c r="C141" s="5">
-        <v>2.3987600000000384</v>
+        <v>2.3987609000000703</v>
       </c>
       <c r="D141" s="5">
-        <v>2.7395711384789578</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>2.7395721804331696</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1068.240047</v>
+        <v>1068.2400468000001</v>
       </c>
       <c r="C142" s="5">
-        <v>1.9962060000000292</v>
+        <v>1.996205400000008</v>
       </c>
       <c r="D142" s="5">
-        <v>2.2699007987544872</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>2.2699001085889403</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1072.195743</v>
+        <v>1072.1957427</v>
       </c>
       <c r="C143" s="5">
-        <v>3.955695999999989</v>
+        <v>3.9556958999999097</v>
       </c>
       <c r="D143" s="5">
-        <v>4.5352306546601939</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>4.5352305385307989</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1066.512123</v>
+        <v>1066.5121226000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-5.683620000000019</v>
+        <v>-5.6836200999998709</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.178879802940962</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-6.1788799101836656</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1075.3381609999999</v>
+        <v>1075.3381609</v>
       </c>
       <c r="C145" s="5">
-        <v>8.8260379999999259</v>
+        <v>8.8260382999999365</v>
       </c>
       <c r="D145" s="5">
-        <v>10.395441295188569</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>10.395441668846605</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1088.7651229999999</v>
+        <v>1088.7651226</v>
       </c>
       <c r="C146" s="5">
-        <v>13.426962000000003</v>
+        <v>13.426961699999993</v>
       </c>
       <c r="D146" s="5">
-        <v>16.056563903135679</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>16.056563520991986</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1083.5795880000001</v>
+        <v>1083.5795880999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.1855349999998452</v>
+        <v>-5.1855345000001307</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.5679583194064852</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-5.5679577985097257</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1086.9959679999999</v>
+        <v>1086.9959684</v>
       </c>
       <c r="C148" s="5">
-        <v>3.4163799999998901</v>
+        <v>3.416380300000128</v>
       </c>
       <c r="D148" s="5">
-        <v>3.8497399233502927</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>3.8497402669270153</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1089.9058339999999</v>
+        <v>1089.9058342999999</v>
       </c>
       <c r="C149" s="5">
-        <v>2.9098659999999654</v>
+        <v>2.9098658999998861</v>
       </c>
       <c r="D149" s="5">
-        <v>3.2600971317047422</v>
+        <v>3.2600970167965926</v>
       </c>
       <c r="E149" s="5">
-        <v>2.8522769228650491</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.8522769802933556</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1091.571021</v>
+        <v>1091.5710211000001</v>
       </c>
       <c r="C150" s="5">
-        <v>1.6651870000000599</v>
+        <v>1.6651868000001286</v>
       </c>
       <c r="D150" s="5">
-        <v>1.8488765873454049</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.8488763629008087</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1095.8204249999999</v>
+        <v>1095.8204244999999</v>
       </c>
       <c r="C151" s="5">
-        <v>4.2494039999999131</v>
+        <v>4.2494033999998919</v>
       </c>
       <c r="D151" s="5">
-        <v>4.7728413435762951</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>4.7728406547280944</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1098.768413</v>
+        <v>1098.7684125000001</v>
       </c>
       <c r="C152" s="5">
         <v>2.9479880000001231</v>
       </c>
       <c r="D152" s="5">
-        <v>3.2764497075426391</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>3.2764497090597589</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1100.3593209999999</v>
+        <v>1100.3593212999999</v>
       </c>
       <c r="C153" s="5">
-        <v>1.5909079999998994</v>
+        <v>1.5909087999998519</v>
       </c>
       <c r="D153" s="5">
-        <v>1.7513846799515287</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>1.7513855684767599</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1102.522747</v>
+        <v>1102.5227468999999</v>
       </c>
       <c r="C154" s="5">
-        <v>2.1634260000000722</v>
+        <v>2.1634255999999823</v>
       </c>
       <c r="D154" s="5">
-        <v>2.3850111979798916</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.3850107515739127</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1102.195162</v>
+        <v>1102.1951624000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.32758499999999913</v>
+        <v>-0.32758449999982986</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.35596566018052389</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-0.35596511778213102</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1097.087683</v>
+        <v>1097.0876833</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.1074790000000121</v>
+        <v>-5.1074791000000914</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.4211418565510927</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.4211419580843856</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1103.0417709999999</v>
       </c>
       <c r="C157" s="5">
-        <v>5.9540879999999561</v>
+        <v>5.9540876999999455</v>
       </c>
       <c r="D157" s="5">
-        <v>6.710569338304051</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.7105689881425734</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1109.9337849999999</v>
+        <v>1109.9337849000001</v>
       </c>
       <c r="C158" s="5">
-        <v>6.8920140000000174</v>
+        <v>6.8920139000001654</v>
       </c>
       <c r="D158" s="5">
-        <v>7.760933172517448</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>7.7609330560125311</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1116.295304</v>
+        <v>1116.2953041999999</v>
       </c>
       <c r="C159" s="5">
-        <v>6.3615190000000439</v>
+        <v>6.3615192999998271</v>
       </c>
       <c r="D159" s="5">
-        <v>7.098730137403253</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>7.0987304834511322</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1118.842621</v>
+        <v>1118.8426205999999</v>
       </c>
       <c r="C160" s="5">
-        <v>2.5473170000000209</v>
+        <v>2.5473163999999997</v>
       </c>
       <c r="D160" s="5">
-        <v>2.7729565151697111</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>2.7729558532998855</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1119.6842529999999</v>
+        <v>1119.6842525</v>
       </c>
       <c r="C161" s="5">
-        <v>0.84163199999989047</v>
+        <v>0.84163190000003851</v>
       </c>
       <c r="D161" s="5">
-        <v>0.90642541364363005</v>
+        <v>0.9064253058247651</v>
       </c>
       <c r="E161" s="5">
-        <v>2.7322010829790688</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>2.732201008826185</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1118.557333</v>
+        <v>1118.5573327</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1269199999999273</v>
+        <v>-1.126919799999996</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.2010915727170279</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-1.201091361265394</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1120.922448</v>
+        <v>1120.9224481000001</v>
       </c>
       <c r="C163" s="5">
-        <v>2.3651150000000598</v>
+        <v>2.3651154000001497</v>
       </c>
       <c r="D163" s="5">
-        <v>2.5670365302707943</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>2.5670369701786155</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1120.53676</v>
+        <v>1120.5367595</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.38568800000007286</v>
+        <v>-0.38568860000009408</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.4121165854584885</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.41211722532294992</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1123.946281</v>
+        <v>1123.9462811000001</v>
       </c>
       <c r="C165" s="5">
-        <v>3.4095210000000407</v>
+        <v>3.4095216000000619</v>
       </c>
       <c r="D165" s="5">
-        <v>3.7130375903734469</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>3.7130382564439346</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1125.1895629999999</v>
+        <v>1125.1895634</v>
       </c>
       <c r="C166" s="5">
-        <v>1.2432819999999083</v>
+        <v>1.2432822999999189</v>
       </c>
       <c r="D166" s="5">
-        <v>1.3355165457680451</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>1.3355168698673703</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1131.0202750000001</v>
+        <v>1131.0202749</v>
       </c>
       <c r="C167" s="5">
-        <v>5.830712000000176</v>
+        <v>5.8307115000000067</v>
       </c>
       <c r="D167" s="5">
-        <v>6.3987050399650913</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>6.3987044731856457</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1124.4804469999999</v>
+        <v>1124.4804471</v>
       </c>
       <c r="C168" s="5">
-        <v>-6.5398280000001705</v>
+        <v>-6.5398278000000118</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.7222172891233107</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-6.7222170906141798</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1124.342674</v>
+        <v>1124.3426738000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.13777299999992465</v>
+        <v>-0.13777329999993526</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.14692673130308753</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-0.14692705100675107</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1124.8737120000001</v>
+        <v>1124.8737123999999</v>
       </c>
       <c r="C170" s="5">
-        <v>0.5310380000000805</v>
+        <v>0.53103859999987435</v>
       </c>
       <c r="D170" s="5">
-        <v>0.56824631751031252</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.56824696132058428</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1122.214193</v>
+        <v>1122.2141934000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.6595190000000457</v>
+        <v>-2.6595189999998183</v>
       </c>
       <c r="D171" s="5">
-        <v>-2.8005350792494665</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-2.8005350782663418</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1123.6420129999999</v>
+        <v>1123.6420126999999</v>
       </c>
       <c r="C172" s="5">
-        <v>1.4278199999998833</v>
+        <v>1.4278192999997827</v>
       </c>
       <c r="D172" s="5">
-        <v>1.5375183222466893</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>1.5375175626316073</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1124.0528059999999</v>
+        <v>1124.0528056999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.4107930000000124</v>
       </c>
       <c r="D173" s="5">
-        <v>0.43959197403342642</v>
+        <v>0.43959197415088802</v>
       </c>
       <c r="E173" s="5">
-        <v>0.39015936754449587</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.39015938558089047</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1127.977026</v>
       </c>
       <c r="C174" s="5">
-        <v>3.9242200000001048</v>
+        <v>3.9242203000001155</v>
       </c>
       <c r="D174" s="5">
-        <v>4.2707463478067531</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.2707466817542672</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1128.480192</v>
+        <v>1128.4801915</v>
       </c>
       <c r="C175" s="5">
-        <v>0.5031659999999647</v>
+        <v>0.5031655000000228</v>
       </c>
       <c r="D175" s="5">
-        <v>0.536609142038591</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.53660860749698003</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1130.553443</v>
+        <v>1130.5534431999999</v>
       </c>
       <c r="C176" s="5">
-        <v>2.0732510000000275</v>
+        <v>2.0732516999999007</v>
       </c>
       <c r="D176" s="5">
-        <v>2.2270617983100482</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.2270625588525661</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1130.702673</v>
+        <v>1130.7026734000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.14922999999998865</v>
+        <v>0.14923020000014731</v>
       </c>
       <c r="D177" s="5">
-        <v>0.15851180220036731</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>0.15851201476617671</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1132.377759</v>
+        <v>1132.3777594000001</v>
       </c>
       <c r="C178" s="5">
         <v>1.6750859999999648</v>
       </c>
       <c r="D178" s="5">
-        <v>1.7923037879949089</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.7923037873557535</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1133.553641</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1758820000000014</v>
+        <v>1.1758815999999115</v>
       </c>
       <c r="D179" s="5">
-        <v>1.2532437426753473</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.2532433134762044</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1134.9581740000001</v>
+        <v>1134.9581744</v>
       </c>
       <c r="C180" s="5">
-        <v>1.4045330000001286</v>
+        <v>1.4045333999999912</v>
       </c>
       <c r="D180" s="5">
-        <v>1.497038189590616</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>1.4970386188448037</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1137.5930800000001</v>
+        <v>1137.5930797000001</v>
       </c>
       <c r="C181" s="5">
-        <v>2.6349060000000009</v>
+        <v>2.6349053000001277</v>
       </c>
       <c r="D181" s="5">
-        <v>2.8217555969697106</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.8217548367256873</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1139.734201</v>
+        <v>1139.7342005999999</v>
       </c>
       <c r="C182" s="5">
-        <v>2.1411209999998846</v>
+        <v>2.1411208999998053</v>
       </c>
       <c r="D182" s="5">
-        <v>2.2821079315242132</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.2821078244418258</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1139.129142</v>
+        <v>1139.1291424000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.60505899999998292</v>
+        <v>-0.60505819999980304</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.63519594892488263</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-0.63519511175101906</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1139.421034</v>
+        <v>1139.4210339000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.29189199999996163</v>
+        <v>0.29189150000001973</v>
       </c>
       <c r="D184" s="5">
-        <v>0.3079233553519467</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.30792282703906437</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1141.03567</v>
+        <v>1141.0356697</v>
       </c>
       <c r="C185" s="5">
-        <v>1.6146360000000186</v>
+        <v>1.61463579999986</v>
       </c>
       <c r="D185" s="5">
-        <v>1.713796580841076</v>
+        <v>1.713796367052578</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5108599800070399</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.5108599804102729</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1141.5194449999999</v>
+        <v>1141.5194452999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.48377499999992324</v>
+        <v>0.48377559999994446</v>
       </c>
       <c r="D186" s="5">
-        <v>0.50996271085448353</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>0.50996334494364248</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1144.23305</v>
+        <v>1144.2330497999999</v>
       </c>
       <c r="C187" s="5">
-        <v>2.7136050000001433</v>
+        <v>2.713604499999974</v>
       </c>
       <c r="D187" s="5">
-        <v>2.8902180438480585</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>2.8902175035542488</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1145.304095</v>
+        <v>1145.3040946000001</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0710449999999128</v>
+        <v>1.0710448000002089</v>
       </c>
       <c r="D188" s="5">
-        <v>1.1290457315891178</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.1290455198706084</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1147.998922</v>
       </c>
       <c r="C189" s="5">
-        <v>2.6948270000000321</v>
+        <v>2.6948273999998946</v>
       </c>
       <c r="D189" s="5">
-        <v>2.8603506854409488</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.8603511165311124</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1149.9315859999999</v>
+        <v>1149.9315855</v>
       </c>
       <c r="C190" s="5">
-        <v>1.9326639999999315</v>
+        <v>1.9326634999999897</v>
       </c>
       <c r="D190" s="5">
-        <v>2.0390192261267259</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.039018693717809</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1153.748746</v>
+        <v>1153.7487461000001</v>
       </c>
       <c r="C191" s="5">
-        <v>3.8171600000000581</v>
+        <v>3.8171606000000793</v>
       </c>
       <c r="D191" s="5">
-        <v>4.0568956661630518</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>4.0568963173294392</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1155.6467789999999</v>
+        <v>1155.6467789000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.8980329999999412</v>
+        <v>1.89803280000001</v>
       </c>
       <c r="D192" s="5">
-        <v>1.992081242238708</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>1.9920810302517689</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1159.205101</v>
+        <v>1159.2051011999999</v>
       </c>
       <c r="C193" s="5">
-        <v>3.5583220000000892</v>
+        <v>3.5583222999998725</v>
       </c>
       <c r="D193" s="5">
-        <v>3.7581081415800188</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.7581084641393758</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1161.624973</v>
+        <v>1161.6249728</v>
       </c>
       <c r="C194" s="5">
-        <v>2.4198719999999412</v>
+        <v>2.4198716000000786</v>
       </c>
       <c r="D194" s="5">
-        <v>2.5339948077985897</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>2.5339943836716561</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1158.2607410000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-3.3642319999999017</v>
+        <v>-3.3642317999999705</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.4205440671856269</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-3.4205438676456645</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1159.1415730000001</v>
+        <v>1159.1415727000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.8808320000000549</v>
+        <v>0.88083170000004429</v>
       </c>
       <c r="D196" s="5">
-        <v>0.91640044571112966</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>0.91640013229035144</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1156.996756</v>
+        <v>1156.9967558999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-2.1448170000001028</v>
+        <v>-2.1448168000001715</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.197961130111703</v>
+        <v>-2.1979609278004908</v>
       </c>
       <c r="E197" s="5">
-        <v>1.3988244556806917</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.3988244735763988</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1162.8217320000001</v>
+        <v>1162.8217322999999</v>
       </c>
       <c r="C198" s="5">
-        <v>5.8249760000001061</v>
+        <v>5.8249763999999686</v>
       </c>
       <c r="D198" s="5">
-        <v>6.2116073496620627</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.2116077886436694</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1162.813339</v>
+        <v>1162.8133392</v>
       </c>
       <c r="C199" s="5">
-        <v>-8.3930000000691507E-3</v>
+        <v>-8.3930999999211053E-3</v>
       </c>
       <c r="D199" s="5">
-        <v>-8.6610010046284103E-3</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-8.661104191221014E-3</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1161.609451</v>
+        <v>1161.6094513999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-1.2038880000000063</v>
+        <v>-1.203887800000075</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.2353380770521616</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-1.2353378727834818</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1162.4354060000001</v>
+        <v>1162.4354063000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.82595500000002176</v>
+        <v>0.8259549000001698</v>
       </c>
       <c r="D201" s="5">
-        <v>0.85659712486214623</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>0.85659702045022268</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1162.115939</v>
+        <v>1162.1159391000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.31946700000003148</v>
+        <v>-0.31946719999996276</v>
       </c>
       <c r="D202" s="5">
-        <v>-0.32929267610409818</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-0.32929288185891137</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1161.710143</v>
+        <v>1161.7101425000001</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.40579600000000937</v>
+        <v>-0.40579660000003059</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.41822081560946023</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-0.4182214327574818</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1161.640361</v>
+        <v>1161.6403607</v>
       </c>
       <c r="C204" s="5">
-        <v>-6.9782000000031985E-2</v>
+        <v>-6.9781800000100702E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.2058198765212467E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-7.205799234075716E-2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1174.9918929999999</v>
+        <v>1174.9918926</v>
       </c>
       <c r="C205" s="5">
-        <v>13.351531999999906</v>
+        <v>13.351531900000055</v>
       </c>
       <c r="D205" s="5">
-        <v>14.698601991064898</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>14.698601877964524</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1176.742866</v>
+        <v>1176.7428660999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.7509730000001582</v>
+        <v>1.7509734999998727</v>
       </c>
       <c r="D206" s="5">
-        <v>1.8029697268867384</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>1.8029702465802044</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1174.939378</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.8034880000000157</v>
+        <v>-1.8034880999998677</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.823708346121744</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-1.8237084462381703</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1174.9015690000001</v>
+        <v>1174.9015692999999</v>
       </c>
       <c r="C208" s="5">
-        <v>-3.7808999999924708E-2</v>
+        <v>-3.7808700000141471E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-3.8608605387946415E-2</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-3.8608299097742105E-2</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1177.354652</v>
       </c>
       <c r="C209" s="5">
-        <v>2.4530829999998787</v>
+        <v>2.4530827000000954</v>
       </c>
       <c r="D209" s="5">
-        <v>2.534459023684299</v>
+        <v>2.5344587095102789</v>
       </c>
       <c r="E209" s="5">
-        <v>1.7595465064553784</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.7595465152505207</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1177.0015470000001</v>
+        <v>1177.0015466</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.35310499999991407</v>
+        <v>-0.35310540000000401</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.35930358822819919</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.35930399457895223</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1178.17796</v>
+        <v>1178.1779601000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.1764129999999113</v>
+        <v>1.1764135000000806</v>
       </c>
       <c r="D211" s="5">
-        <v>1.2060153704959165</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.2060158863109516</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1180.196676</v>
       </c>
       <c r="C212" s="5">
-        <v>2.0187160000000404</v>
+        <v>2.018715899999961</v>
       </c>
       <c r="D212" s="5">
-        <v>2.0755938348968384</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>2.0755937309306693</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1180.8304439999999</v>
+        <v>1180.8304441</v>
       </c>
       <c r="C213" s="5">
-        <v>0.63376799999991817</v>
+        <v>0.6337680999999975</v>
       </c>
       <c r="D213" s="5">
-        <v>0.64630908568137357</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>0.64630918796173553</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1183.8731949999999</v>
+        <v>1183.8731949</v>
       </c>
       <c r="C214" s="5">
-        <v>3.0427509999999529</v>
+        <v>3.0427508000000216</v>
       </c>
       <c r="D214" s="5">
-        <v>3.1363484595677615</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.1363482502158035</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1185.2767490000001</v>
       </c>
       <c r="C215" s="5">
-        <v>1.4035540000002129</v>
+        <v>1.4035541000000649</v>
       </c>
       <c r="D215" s="5">
-        <v>1.4319867344322335</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.4319868372455691</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1188.16742</v>
+        <v>1188.1674198000001</v>
       </c>
       <c r="C216" s="5">
-        <v>2.8906709999998839</v>
+        <v>2.8906707999999526</v>
       </c>
       <c r="D216" s="5">
-        <v>2.9661547814014311</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.9661545734185113</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1190.7427709999999</v>
+        <v>1190.7427708</v>
       </c>
       <c r="C217" s="5">
         <v>2.5753509999999551</v>
       </c>
       <c r="D217" s="5">
-        <v>2.6322303469775266</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.6322303474258568</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1194.535312</v>
+        <v>1194.5353118999999</v>
       </c>
       <c r="C218" s="5">
-        <v>3.7925410000000284</v>
+        <v>3.7925410999998803</v>
       </c>
       <c r="D218" s="5">
-        <v>3.8896941882914815</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.8896942933209777</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1199.569129</v>
+        <v>1199.5691288999999</v>
       </c>
       <c r="C219" s="5">
         <v>5.0338169999999991</v>
       </c>
       <c r="D219" s="5">
-        <v>5.1757110098818782</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>5.1757110103250348</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1203.8270809999999</v>
+        <v>1203.8270805</v>
       </c>
       <c r="C220" s="5">
-        <v>4.257951999999932</v>
+        <v>4.2579516000000694</v>
       </c>
       <c r="D220" s="5">
-        <v>4.343629454535769</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.343629038857455</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1209.20243</v>
+        <v>1209.2024295000001</v>
       </c>
       <c r="C221" s="5">
         <v>5.375349000000142</v>
       </c>
       <c r="D221" s="5">
-        <v>5.4918305608096629</v>
+        <v>5.4918305631471487</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7050284250288881</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.7050283825608146</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1215.2518070000001</v>
+        <v>1215.2518072</v>
       </c>
       <c r="C222" s="5">
-        <v>6.0493770000000495</v>
+        <v>6.0493776999999227</v>
       </c>
       <c r="D222" s="5">
-        <v>6.1713088019051066</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>6.1713095383993277</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1215.145616</v>
+        <v>1215.1456161000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.10619100000008075</v>
+        <v>-0.1061910999999327</v>
       </c>
       <c r="D223" s="5">
-        <v>-0.10480788802550434</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-0.10480798665821744</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1218.5136649999999</v>
+        <v>1218.5136648</v>
       </c>
       <c r="C224" s="5">
-        <v>3.3680489999999281</v>
+        <v>3.3680486999999175</v>
       </c>
       <c r="D224" s="5">
-        <v>3.3772451364416867</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>3.3772448307397784</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1217.9551530000001</v>
+        <v>1217.9551528</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.55851199999983692</v>
+        <v>-0.55851200000006429</v>
       </c>
       <c r="D225" s="5">
-        <v>-0.5486416925699622</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-0.54864169265996798</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1220.360727</v>
+        <v>1220.3607273</v>
       </c>
       <c r="C226" s="5">
-        <v>2.4055739999998877</v>
+        <v>2.405574500000057</v>
       </c>
       <c r="D226" s="5">
-        <v>2.3960277095334659</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.3960282133696165</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1222.430449</v>
+        <v>1222.4304486000001</v>
       </c>
       <c r="C227" s="5">
-        <v>2.0697219999999561</v>
+        <v>2.0697213000000829</v>
       </c>
       <c r="D227" s="5">
-        <v>2.0542822703143671</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>2.0542815685330007</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1223.9163100000001</v>
+        <v>1223.9163103999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.4858610000001136</v>
+        <v>1.4858617999998387</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4683875278965974</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.4683883242647466</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1223.157279</v>
+        <v>1223.1572791999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.75903100000004997</v>
+        <v>-0.75903119999998125</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.74166576647930471</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-0.74166596099606297</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1222.8493149999999</v>
+        <v>1222.8493152000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.30796400000008362</v>
+        <v>-0.30796399999985624</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.3017154713028658</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-0.30171547125330545</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1227.1958059999999</v>
+        <v>1227.1958062000001</v>
       </c>
       <c r="C231" s="5">
         <v>4.3464910000000145</v>
       </c>
       <c r="D231" s="5">
-        <v>4.3496539781842536</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>4.3496539774589227</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1233.5093750000001</v>
+        <v>1233.5093749</v>
       </c>
       <c r="C232" s="5">
-        <v>6.3135690000001432</v>
+        <v>6.3135686999999052</v>
       </c>
       <c r="D232" s="5">
-        <v>6.3513743341947704</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>6.3513740227434612</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1236.68165</v>
+        <v>1236.6816503</v>
       </c>
       <c r="C233" s="5">
-        <v>3.1722749999998996</v>
+        <v>3.1722753999999895</v>
       </c>
       <c r="D233" s="5">
-        <v>3.1301253687888275</v>
+        <v>3.1301257693309381</v>
       </c>
       <c r="E233" s="5">
-        <v>2.2725078380796848</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.2725079051786556</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1241.356209</v>
+        <v>1241.3562085000001</v>
       </c>
       <c r="C234" s="5">
-        <v>4.6745590000000448</v>
+        <v>4.6745582000000923</v>
       </c>
       <c r="D234" s="5">
-        <v>4.6314030750294721</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>4.6314022647179653</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1244.0692529999999</v>
+        <v>1244.0692532</v>
       </c>
       <c r="C235" s="5">
-        <v>2.7130439999998543</v>
+        <v>2.7130446999999549</v>
       </c>
       <c r="D235" s="5">
-        <v>2.6544145114744788</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>2.6544152056829029</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1245.1417160000001</v>
+        <v>1245.1417160999999</v>
       </c>
       <c r="C236" s="5">
-        <v>1.072463000000198</v>
+        <v>1.0724628999998913</v>
       </c>
       <c r="D236" s="5">
-        <v>1.0393915369805828</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.0393914394360548</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1248.101375</v>
+        <v>1248.1013747</v>
       </c>
       <c r="C237" s="5">
-        <v>2.9596589999998741</v>
+        <v>2.9596586000000116</v>
       </c>
       <c r="D237" s="5">
-        <v>2.8899455074715918</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>2.8899451115379504</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1249.9924570000001</v>
+        <v>1249.9924566</v>
       </c>
       <c r="C238" s="5">
-        <v>1.8910820000000967</v>
+        <v>1.8910819000000174</v>
       </c>
       <c r="D238" s="5">
-        <v>1.8334289958226169</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>1.8334288985059954</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1253.5059739999999</v>
       </c>
       <c r="C239" s="5">
-        <v>3.5135169999998652</v>
+        <v>3.5135173999999552</v>
       </c>
       <c r="D239" s="5">
-        <v>3.4256334194666227</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>3.4256338166235967</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1250.304748</v>
+        <v>1250.3047484000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.201225999999906</v>
+        <v>-3.201225599999816</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0219007129639097</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.0219003406586564</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1246.2788909999999</v>
+        <v>1246.2788906000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.0258570000000873</v>
+        <v>-4.0258578000000398</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.7961826331430415</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.796183373001194</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1254.241344</v>
+        <v>1254.2413442</v>
       </c>
       <c r="C242" s="5">
-        <v>7.9624530000000959</v>
+        <v>7.9624535999998898</v>
       </c>
       <c r="D242" s="5">
-        <v>7.9420047457154697</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>7.9420053679978286</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1262.0229200000001</v>
+        <v>1262.0229201</v>
       </c>
       <c r="C243" s="5">
-        <v>7.7815760000000864</v>
+        <v>7.7815759000000071</v>
       </c>
       <c r="D243" s="5">
-        <v>7.7044279371767388</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>7.7044278334947869</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1263.7032810000001</v>
+        <v>1263.7032813999999</v>
       </c>
       <c r="C244" s="5">
-        <v>1.680360999999948</v>
+        <v>1.6803612999999586</v>
       </c>
       <c r="D244" s="5">
-        <v>1.6095314510859104</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>1.6095317404197118</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1264.0294409999999</v>
+        <v>1264.0294414</v>
       </c>
       <c r="C245" s="5">
-        <v>0.32615999999984524</v>
+        <v>0.32616000000007261</v>
       </c>
       <c r="D245" s="5">
-        <v>0.31015831135803307</v>
+        <v>0.31015831125995597</v>
       </c>
       <c r="E245" s="5">
-        <v>2.2113848782344236</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.2113848857841401</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1263.4814289999999</v>
+        <v>1263.4814294</v>
       </c>
       <c r="C246" s="5">
         <v>-0.54801199999997152</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.51901369336803116</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-0.51901369320428437</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1268.2543780000001</v>
+        <v>1268.2543780999999</v>
       </c>
       <c r="C247" s="5">
-        <v>4.7729490000001533</v>
+        <v>4.7729486999999153</v>
       </c>
       <c r="D247" s="5">
-        <v>4.6285211682751015</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>4.6285208697859348</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1271.3660239999999</v>
+        <v>1271.3660238</v>
       </c>
       <c r="C248" s="5">
-        <v>3.1116459999998369</v>
+        <v>3.1116457000000537</v>
       </c>
       <c r="D248" s="5">
-        <v>2.9842408292084288</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.9842405373600167</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1273.9686939999999</v>
       </c>
       <c r="C249" s="5">
-        <v>2.6026699999999892</v>
+        <v>2.6026701999999204</v>
       </c>
       <c r="D249" s="5">
-        <v>2.4844223332530113</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.4844225267163678</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1273.3382529999999</v>
+        <v>1273.3382526</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.6304410000000189</v>
+        <v>-0.63044139999988147</v>
       </c>
       <c r="D250" s="5">
-        <v>-0.59222295827325855</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-0.59222333300249508</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1272.8624569999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.47579599999994571</v>
+        <v>-0.47579560000008314</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.44747204500328319</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.44747166972824992</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1269.1225569999999</v>
+        <v>1269.1225569000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.7399000000000342</v>
+        <v>-3.7399000999998862</v>
       </c>
       <c r="D252" s="5">
-        <v>-3.4693941073531853</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-3.4693941986260968</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1271.238443</v>
+        <v>1271.2384429000001</v>
       </c>
       <c r="C253" s="5">
         <v>2.1158860000000459</v>
       </c>
       <c r="D253" s="5">
-        <v>2.0190920944318513</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.0190920945922342</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1273.1402740000001</v>
       </c>
       <c r="C254" s="5">
-        <v>1.9018310000001293</v>
+        <v>1.9018310999999812</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8101007468034114</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.8101008429080245</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1277.881611</v>
+        <v>1277.8816114000001</v>
       </c>
       <c r="C255" s="5">
-        <v>4.7413369999999304</v>
+        <v>4.7413374000000204</v>
       </c>
       <c r="D255" s="5">
-        <v>4.5616354051756902</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.5616357979318733</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1276.559966</v>
+        <v>1276.5599661000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.3216449999999895</v>
+        <v>-1.3216453000000001</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.2340606741899296</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.2340609523336044</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1274.137068</v>
+        <v>1274.1370681000001</v>
       </c>
       <c r="C257" s="5">
         <v>-2.422898000000032</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.2539621174139879</v>
+        <v>-2.2539621172392832</v>
       </c>
       <c r="E257" s="5">
-        <v>0.79963540975784841</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.7996353857711691</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1272.5028119999999</v>
+        <v>1272.5028116999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.6342560000000503</v>
+        <v>-1.6342564000001403</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.5283532555940171</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-1.528353626919321</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1266.6632979999999</v>
+        <v>1266.6632983</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.8395140000000083</v>
+        <v>-5.8395133999999871</v>
       </c>
       <c r="D259" s="5">
-        <v>-5.3699141371763792</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-5.3699136005118664</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1264.0689239999999</v>
+        <v>1264.0689238</v>
       </c>
       <c r="C260" s="5">
-        <v>-2.5943740000000162</v>
+        <v>-2.5943744999999581</v>
       </c>
       <c r="D260" s="5">
-        <v>-2.4303350106278265</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-2.4303354731805227</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1264.039867</v>
+        <v>1264.0398669000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-2.9056999999966138E-2</v>
+        <v>-2.9056899999886809E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.7580768215584861E-2</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-2.7580673312321835E-2</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1262.5873329999999</v>
+        <v>1262.5873329000001</v>
       </c>
       <c r="C262" s="5">
         <v>-1.4525340000000142</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.3702626258674355</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.3702626259751827</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1267.876853</v>
+        <v>1267.8768533</v>
       </c>
       <c r="C263" s="5">
-        <v>5.2895200000000386</v>
+        <v>5.2895203999999012</v>
       </c>
       <c r="D263" s="5">
-        <v>5.1447865042133278</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>5.144786902693399</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1257.8325359999999</v>
+        <v>1257.8325361</v>
       </c>
       <c r="C264" s="5">
-        <v>-10.044317000000092</v>
+        <v>-10.044317200000023</v>
       </c>
       <c r="D264" s="5">
-        <v>-9.1031123258802467</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-9.1031124972545729</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1248.9527189999999</v>
+        <v>1248.9527186</v>
       </c>
       <c r="C265" s="5">
-        <v>-8.8798170000000027</v>
+        <v>-8.8798174999999446</v>
       </c>
       <c r="D265" s="5">
-        <v>-8.1502281295252939</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-8.150228570150853</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1242.0151800000001</v>
+        <v>1242.0151796</v>
       </c>
       <c r="C266" s="5">
-        <v>-6.9375389999997878</v>
+        <v>-6.9375390000000152</v>
       </c>
       <c r="D266" s="5">
-        <v>-6.4657060014958523</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-6.4657060035039349</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1232.6498409999999</v>
+        <v>1232.6498405</v>
       </c>
       <c r="C267" s="5">
-        <v>-9.3653390000001764</v>
+        <v>-9.3653391000000283</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.6825360000742933</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.6825360916541925</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1230.046083</v>
+        <v>1230.0460825</v>
       </c>
       <c r="C268" s="5">
         <v>-2.6037579999999707</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.5055485960981616</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-2.5055485971026248</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1229.41328</v>
+        <v>1229.4132798999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.63280299999996714</v>
+        <v>-0.63280260000010458</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.61560186302960229</v>
+        <v>-0.6156014752526362</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.510123763230788</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-3.5101237786522077</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1231.7447420000001</v>
+        <v>1231.7447420999999</v>
       </c>
       <c r="C270" s="5">
-        <v>2.3314620000001014</v>
+        <v>2.3314622000000327</v>
       </c>
       <c r="D270" s="5">
-        <v>2.299569128445178</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>2.2995693279601381</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1232.251612</v>
+        <v>1232.2516115999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.50686999999993532</v>
+        <v>0.50686949999999342</v>
       </c>
       <c r="D271" s="5">
-        <v>0.49492601560385818</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>0.49492552624013086</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1232.4730440000001</v>
+        <v>1232.4730439</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22143200000004981</v>
+        <v>0.22143230000006042</v>
       </c>
       <c r="D272" s="5">
-        <v>0.21584972847517037</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>0.21585002127129105</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1230.8065919999999</v>
+        <v>1230.8065918</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.666452000000163</v>
+        <v>-1.666452100000015</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.6105324359356077</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.6105325319919483</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1230.841314</v>
+        <v>1230.8413144000001</v>
       </c>
       <c r="C274" s="5">
-        <v>3.4722000000101616E-2</v>
+        <v>3.4722600000122839E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>3.3858175448076011E-2</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.3858760617411221E-2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1230.443718</v>
+        <v>1230.4437177</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.39759600000002138</v>
+        <v>-0.39759670000012193</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.3869454481818857</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-0.38694612809544449</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1234.982358</v>
+        <v>1234.9823583</v>
       </c>
       <c r="C276" s="5">
-        <v>4.5386399999999867</v>
+        <v>4.5386406000000079</v>
       </c>
       <c r="D276" s="5">
-        <v>4.5172570923371902</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>4.517257702801114</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1235.5943629999999</v>
+        <v>1235.5943629000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.61200499999995372</v>
+        <v>0.61200460000009116</v>
       </c>
       <c r="D277" s="5">
-        <v>0.59629271492080971</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>0.59629232398228371</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1234.2832539999999</v>
+        <v>1234.2832535</v>
       </c>
       <c r="C278" s="5">
-        <v>-1.3111089999999876</v>
+        <v>-1.3111094000000776</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.2659340890873394</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-1.2659344731558053</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1233.349054</v>
+        <v>1233.3490542</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.93419999999991887</v>
+        <v>-0.9341993000000457</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.90448044354398682</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-0.90447976899676874</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1233.42687</v>
       </c>
       <c r="C280" s="5">
-        <v>7.7815999999984342E-2</v>
+        <v>7.7815800000053059E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>7.573817833450569E-2</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>7.57379835950589E-2</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1236.1477990000001</v>
       </c>
       <c r="C281" s="5">
         <v>2.7209290000000692</v>
       </c>
       <c r="D281" s="5">
         <v>2.6795451911540091</v>
       </c>
       <c r="E281" s="5">
-        <v>0.54778316694286122</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.54778317512138575</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1235.4572330000001</v>
+        <v>1235.4572330999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.6905659999999898</v>
+        <v>-0.69056590000013784</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.66831635052003735</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-0.66831625403935835</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1238.2173889999999</v>
+        <v>1238.2173889000001</v>
       </c>
       <c r="C283" s="5">
-        <v>2.7601559999998244</v>
+        <v>2.7601558000001205</v>
       </c>
       <c r="D283" s="5">
-        <v>2.7141293947164913</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>2.7141291954067226</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1239.6076410000001</v>
+        <v>1239.6076413000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.3902520000001459</v>
+        <v>1.3902524000000085</v>
       </c>
       <c r="D284" s="5">
-        <v>1.3556935702185857</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.3556939627975551</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1241.3663919999999</v>
+        <v>1241.3663919000001</v>
       </c>
       <c r="C285" s="5">
-        <v>1.7587509999998474</v>
+        <v>1.7587505999999848</v>
       </c>
       <c r="D285" s="5">
-        <v>1.7159045417793894</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.7159041480553583</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1242.7591440000001</v>
       </c>
       <c r="C286" s="5">
-        <v>1.3927520000002005</v>
+        <v>1.3927521000000525</v>
       </c>
       <c r="D286" s="5">
-        <v>1.3546799982801838</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.3546800962571881</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1244.216488</v>
+        <v>1244.2164883</v>
       </c>
       <c r="C287" s="5">
-        <v>1.4573439999999209</v>
+        <v>1.4573442999999315</v>
       </c>
       <c r="D287" s="5">
-        <v>1.4163132799331013</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.4163135733698873</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1254.8191650000001</v>
+        <v>1254.8191649</v>
       </c>
       <c r="C288" s="5">
-        <v>10.602677000000085</v>
+        <v>10.602676599999995</v>
       </c>
       <c r="D288" s="5">
-        <v>10.719034762621661</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>10.719034336386368</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1251.5247959999999</v>
+        <v>1251.5247955</v>
       </c>
       <c r="C289" s="5">
-        <v>-3.294369000000188</v>
+        <v>-3.2943694000000505</v>
       </c>
       <c r="D289" s="5">
-        <v>-3.1053529097147536</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-3.1053532815807028</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1256.342862</v>
+        <v>1256.3428616000001</v>
       </c>
       <c r="C290" s="5">
-        <v>4.8180660000000444</v>
+        <v>4.8180661000001237</v>
       </c>
       <c r="D290" s="5">
-        <v>4.7187903750196769</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.7187904769675715</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1258.0614419999999</v>
       </c>
       <c r="C291" s="5">
-        <v>1.7185799999999745</v>
+        <v>1.718580399999837</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6539138067720005</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.6539141951521508</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1259.4219069999999</v>
+        <v>1259.4219071</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3604649999999765</v>
+        <v>1.3604651000000558</v>
       </c>
       <c r="D292" s="5">
-        <v>1.3054235491879895</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>1.3054236457138213</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1259.8144669999999</v>
+        <v>1259.8144672999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.39256000000000313</v>
+        <v>0.39256019999993441</v>
       </c>
       <c r="D293" s="5">
-        <v>0.37468017318034175</v>
+        <v>0.37468036436862917</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9145500254213355</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.9145500496902779</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1260.523919</v>
+        <v>1260.5239185</v>
       </c>
       <c r="C294" s="5">
-        <v>0.7094520000000557</v>
+        <v>0.7094512000001032</v>
       </c>
       <c r="D294" s="5">
-        <v>0.67786504752851418</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.67786428061606951</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1263.566885</v>
+        <v>1263.5668854</v>
       </c>
       <c r="C295" s="5">
-        <v>3.0429659999999785</v>
+        <v>3.0429669000000104</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9356318679934601</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.9356327489884038</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1266.2811400000001</v>
+        <v>1266.2811403999999</v>
       </c>
       <c r="C296" s="5">
-        <v>2.7142550000000938</v>
+        <v>2.7142549999998664</v>
       </c>
       <c r="D296" s="5">
-        <v>2.6083810586762679</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.6083810578403588</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1266.859498</v>
+        <v>1266.8594983</v>
       </c>
       <c r="C297" s="5">
-        <v>0.57835799999998017</v>
+        <v>0.57835790000012821</v>
       </c>
       <c r="D297" s="5">
-        <v>0.54946384038585538</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.5494637449690698</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1269.0047079999999</v>
       </c>
       <c r="C298" s="5">
-        <v>2.1452099999999064</v>
+        <v>2.1452096999998957</v>
       </c>
       <c r="D298" s="5">
-        <v>2.0510266936709876</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>2.051026403675249</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1270.1050499999999</v>
+        <v>1270.1050495</v>
       </c>
       <c r="C299" s="5">
-        <v>1.1003419999999551</v>
+        <v>1.1003415000000132</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0454852233172218</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.0454847459765437</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1273.530526</v>
+        <v>1273.5305258999999</v>
       </c>
       <c r="C300" s="5">
-        <v>3.425476000000117</v>
+        <v>3.4254763999999795</v>
       </c>
       <c r="D300" s="5">
-        <v>3.284843962241446</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.2848443528393112</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1270.145029</v>
+        <v>1270.1450291000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.3854969999999867</v>
+        <v>-3.385496799999828</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.1437963103349786</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-3.1437961275636694</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1271.200257</v>
+        <v>1271.2002566000001</v>
       </c>
       <c r="C302" s="5">
-        <v>1.0552279999999428</v>
+        <v>1.0552275000000009</v>
       </c>
       <c r="D302" s="5">
-        <v>1.0015200535323787</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.0015195767311358</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1279.09719</v>
+        <v>1279.0971895</v>
       </c>
       <c r="C303" s="5">
-        <v>7.89693299999999</v>
+        <v>7.8969328999999107</v>
       </c>
       <c r="D303" s="5">
-        <v>7.7146746993579596</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.7146746008149192</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1279.819489</v>
+        <v>1279.8194893</v>
       </c>
       <c r="C304" s="5">
-        <v>0.7222990000000209</v>
+        <v>0.7222997999999734</v>
       </c>
       <c r="D304" s="5">
-        <v>0.67974183390617782</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>0.67974258937739673</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1281.3224949999999</v>
+        <v>1281.3224949</v>
       </c>
       <c r="C305" s="5">
-        <v>1.5030059999999139</v>
+        <v>1.5030056000000513</v>
       </c>
       <c r="D305" s="5">
-        <v>1.4184052453113827</v>
+        <v>1.4184048650505821</v>
       </c>
       <c r="E305" s="5">
-        <v>1.7072377372532532</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.7072377050960208</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1283.66346</v>
+        <v>1283.6634604000001</v>
       </c>
       <c r="C306" s="5">
-        <v>2.3409650000000966</v>
+        <v>2.3409655000000384</v>
       </c>
       <c r="D306" s="5">
-        <v>2.2145543489148212</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.2145548268527326</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1283.4707370000001</v>
+        <v>1283.4707372</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.19272299999988718</v>
+        <v>-0.19272320000004584</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.1800134809995968</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-0.180013667600043</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1283.05917</v>
+        <v>1283.0591701000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.4115670000001046</v>
+        <v>-0.41156709999995655</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.38412273396543073</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.3841228270728303</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1285.7296679999999</v>
+        <v>1285.7296676999999</v>
       </c>
       <c r="C309" s="5">
-        <v>2.6704979999999523</v>
+        <v>2.6704975999998624</v>
       </c>
       <c r="D309" s="5">
-        <v>2.5264132874569079</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.5264129044970218</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1288.325777</v>
+        <v>1288.3257771000001</v>
       </c>
       <c r="C310" s="5">
-        <v>2.5961090000000695</v>
+        <v>2.5961094000001594</v>
       </c>
       <c r="D310" s="5">
-        <v>2.4500965728804003</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>2.4500969551635388</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1292.711006</v>
+        <v>1292.7110055000001</v>
       </c>
       <c r="C311" s="5">
-        <v>4.3852289999999812</v>
+        <v>4.3852283999999599</v>
       </c>
       <c r="D311" s="5">
-        <v>4.1619257799283549</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>4.1619251994494233</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1296.226424</v>
+        <v>1296.2264236000001</v>
       </c>
       <c r="C312" s="5">
-        <v>3.5154179999999542</v>
+        <v>3.5154181000000335</v>
       </c>
       <c r="D312" s="5">
-        <v>3.3125518785823038</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>3.3125519755258015</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1298.1601579999999</v>
+        <v>1298.1601584</v>
       </c>
       <c r="C313" s="5">
-        <v>1.9337339999999585</v>
+        <v>1.933734799999911</v>
       </c>
       <c r="D313" s="5">
-        <v>1.8049434089631777</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.8049441623804618</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1298.4955729999999</v>
+        <v>1298.4955732999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.33541500000001179</v>
+        <v>0.33541489999993246</v>
       </c>
       <c r="D314" s="5">
-        <v>0.31049363988802092</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.31049354709069554</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1301.8815609999999</v>
+        <v>1301.8815611</v>
       </c>
       <c r="C315" s="5">
-        <v>3.3859879999999976</v>
+        <v>3.3859878000000663</v>
       </c>
       <c r="D315" s="5">
-        <v>3.1744190118064619</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.1744188208620683</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1303.294073</v>
+        <v>1303.2940725000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.4125120000001061</v>
+        <v>1.4125114000000849</v>
       </c>
       <c r="D316" s="5">
-        <v>1.3097703422647378</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.3097697824813403</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1305.59518</v>
+        <v>1305.5951798000001</v>
       </c>
       <c r="C317" s="5">
-        <v>2.3011070000000018</v>
+        <v>2.3011073000000124</v>
       </c>
       <c r="D317" s="5">
-        <v>2.1394263484429743</v>
+        <v>2.1394266309072263</v>
       </c>
       <c r="E317" s="5">
-        <v>1.8943462785300014</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.8943462708733927</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1313.3394049999999</v>
       </c>
       <c r="C318" s="5">
-        <v>7.7442249999999149</v>
+        <v>7.7442251999998462</v>
       </c>
       <c r="D318" s="5">
-        <v>7.3547442462587709</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>7.3547444436026899</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1310.9091980000001</v>
       </c>
       <c r="C319" s="5">
         <v>-2.4302069999998821</v>
       </c>
       <c r="D319" s="5">
         <v>-2.1980239091598408</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1312.2594429999999</v>
+        <v>1312.2594428</v>
       </c>
       <c r="C320" s="5">
-        <v>1.3502449999998589</v>
+        <v>1.3502447999999276</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2430339293974191</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.2430337442335349</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1313.8686700000001</v>
+        <v>1313.8686696</v>
       </c>
       <c r="C321" s="5">
-        <v>1.6092270000001463</v>
+        <v>1.6092267999999876</v>
       </c>
       <c r="D321" s="5">
-        <v>1.4815288477710853</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>1.4815286626251867</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1315.1494379999999</v>
+        <v>1315.1494379000001</v>
       </c>
       <c r="C322" s="5">
-        <v>1.2807679999998527</v>
+        <v>1.2807683000000907</v>
       </c>
       <c r="D322" s="5">
-        <v>1.1760601172376095</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.1760603945504267</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1317.284238</v>
+        <v>1317.2842378</v>
       </c>
       <c r="C323" s="5">
-        <v>2.1348000000000411</v>
+        <v>2.1347998999999618</v>
       </c>
       <c r="D323" s="5">
-        <v>1.9653698859571245</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>1.9653697932210834</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1319.474608</v>
+        <v>1319.4746084000001</v>
       </c>
       <c r="C324" s="5">
-        <v>2.1903700000000299</v>
+        <v>2.1903706000000511</v>
       </c>
       <c r="D324" s="5">
-        <v>2.0137003974411316</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.0137009544095807</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1321.5802940000001</v>
+        <v>1321.5802942</v>
       </c>
       <c r="C325" s="5">
-        <v>2.1056860000001052</v>
+        <v>2.1056857999999465</v>
       </c>
       <c r="D325" s="5">
-        <v>1.9319204648204691</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.9319202791202583</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1323.005169</v>
+        <v>1323.0051687</v>
       </c>
       <c r="C326" s="5">
-        <v>1.4248749999999291</v>
+        <v>1.4248744999999872</v>
       </c>
       <c r="D326" s="5">
-        <v>1.3014916615791128</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>1.3014912019655656</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1322.1931070000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.81206199999996898</v>
+        <v>-0.81206169999995836</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.73407981341900852</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-0.73407954330874103</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1323.546799</v>
+        <v>1323.5467991999999</v>
       </c>
       <c r="C328" s="5">
-        <v>1.35369199999991</v>
+        <v>1.3536921999998413</v>
       </c>
       <c r="D328" s="5">
-        <v>1.2355297369520235</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.2355299205231818</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1325.877105</v>
+        <v>1325.8771052</v>
       </c>
       <c r="C329" s="5">
         <v>2.3303060000000642</v>
       </c>
       <c r="D329" s="5">
-        <v>2.1333628892167722</v>
+        <v>2.133362888891055</v>
       </c>
       <c r="E329" s="5">
-        <v>1.5534620003728961</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.5534620312482206</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1325.959143</v>
+        <v>1325.9591432</v>
       </c>
       <c r="C330" s="5">
         <v>8.203800000001138E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>7.4274688463815686E-2</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>7.4274688452624638E-2</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1327.697052</v>
+        <v>1327.6970521999999</v>
       </c>
       <c r="C331" s="5">
         <v>1.7379089999999451</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5842045022561591</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.5842045020155737</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1331.547861</v>
+        <v>1331.5478608000001</v>
       </c>
       <c r="C332" s="5">
-        <v>3.8508090000000266</v>
+        <v>3.850808600000164</v>
       </c>
       <c r="D332" s="5">
-        <v>3.5365009958560067</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.5365006220838602</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1332.776527</v>
+        <v>1332.7765265999999</v>
       </c>
       <c r="C333" s="5">
-        <v>1.2286659999999756</v>
+        <v>1.228665799999817</v>
       </c>
       <c r="D333" s="5">
-        <v>1.1129189914719895</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.1129188095605924</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1332.375642</v>
+        <v>1332.3756424000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.40088500000001659</v>
+        <v>-0.40088419999983671</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.36035070159304849</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-0.36034998377978411</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1331.5458570000001</v>
+        <v>1331.5458572</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.82978499999990163</v>
+        <v>-0.82978520000006029</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.74478870743481806</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.74478888611134719</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1328.7173780000001</v>
+        <v>1328.7173780999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.8284790000000157</v>
+        <v>-2.8284791000000951</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.519477352652022</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-2.5194774403153875</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1327.7021520000001</v>
+        <v>1327.7021522</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.0152259999999842</v>
+        <v>-1.0152258999999049</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.91303435016401036</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-0.91303426053903625</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1325.516535</v>
       </c>
       <c r="C338" s="5">
-        <v>-2.185617000000093</v>
+        <v>-2.1856172000000242</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.9576108718877383</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-1.957611049112562</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1330.516785</v>
+        <v>1330.5167852</v>
       </c>
       <c r="C339" s="5">
-        <v>5.0002500000000509</v>
+        <v>5.0002501999999822</v>
       </c>
       <c r="D339" s="5">
-        <v>4.6218744441780313</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.6218746328961169</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1331.235778</v>
+        <v>1331.2357783</v>
       </c>
       <c r="C340" s="5">
-        <v>0.71899299999995492</v>
+        <v>0.71899310000003425</v>
       </c>
       <c r="D340" s="5">
-        <v>0.65039431181366236</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.65039440244363256</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1331.9822610000001</v>
+        <v>1331.9822612</v>
       </c>
       <c r="C341" s="5">
-        <v>0.74648300000012568</v>
+        <v>0.74648290000004636</v>
       </c>
       <c r="D341" s="5">
-        <v>0.67497242325349482</v>
+        <v>0.6749723324013468</v>
       </c>
       <c r="E341" s="5">
-        <v>0.46046168057183312</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.46046168050237757</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1331.9344149999999</v>
+        <v>1331.9344152000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-4.7846000000163258E-2</v>
+        <v>-4.7845999999935884E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.3096563526656695E-2</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-4.3096563520006459E-2</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1334.6899060000001</v>
+        <v>1334.6899060999999</v>
       </c>
       <c r="C343" s="5">
-        <v>2.75549100000012</v>
+        <v>2.7554908999998133</v>
       </c>
       <c r="D343" s="5">
-        <v>2.5109895165101648</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>2.5109894239623731</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1339.4747050000001</v>
+        <v>1339.4747052</v>
       </c>
       <c r="C344" s="5">
-        <v>4.7847990000000209</v>
+        <v>4.7847991000001002</v>
       </c>
       <c r="D344" s="5">
-        <v>4.3877864190530858</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.3877865122360804</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1336.000714</v>
+        <v>1336.0007144000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-3.4739910000000691</v>
+        <v>-3.4739907999999105</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.0682435076871073</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-3.0682433331066017</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1338.501966</v>
+        <v>1338.5019655000001</v>
       </c>
       <c r="C346" s="5">
-        <v>2.5012520000000222</v>
+        <v>2.5012510999999904</v>
       </c>
       <c r="D346" s="5">
-        <v>2.2699110304048142</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.2699102045306896</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1338.966152</v>
+        <v>1338.9661517</v>
       </c>
       <c r="C347" s="5">
-        <v>0.46418599999992693</v>
+        <v>0.46418619999985822</v>
       </c>
       <c r="D347" s="5">
-        <v>0.41694886860623726</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.41694904875246852</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1339.1569460000001</v>
+        <v>1339.1569463000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.19079400000009628</v>
+        <v>0.1907946000001175</v>
       </c>
       <c r="D348" s="5">
-        <v>0.17112629659026268</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.17112683520039695</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1338.1876070000001</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.96933899999999085</v>
+        <v>-0.96933930000000146</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.8651615297923243</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-0.86516179629237966</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1338.435129</v>
+        <v>1338.4351291</v>
       </c>
       <c r="C350" s="5">
-        <v>0.24752199999988989</v>
+        <v>0.24752209999996921</v>
       </c>
       <c r="D350" s="5">
-        <v>0.22218764921659861</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.22218773907283218</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1338.045738</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.38939099999993232</v>
+        <v>-0.38939110000001165</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.34855797633416286</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-0.34855806567870573</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1337.8872220000001</v>
       </c>
       <c r="C352" s="5">
         <v>-0.15851599999996324</v>
       </c>
       <c r="D352" s="5">
         <v>-0.14206936380163349</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1338.692397</v>
+        <v>1338.6923967</v>
       </c>
       <c r="C353" s="5">
-        <v>0.80517499999996289</v>
+        <v>0.80517469999995228</v>
       </c>
       <c r="D353" s="5">
-        <v>0.72458620129158824</v>
+        <v>0.72458593042385999</v>
       </c>
       <c r="E353" s="5">
-        <v>0.50377067296394351</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.50377063535025357</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1338.2223650000001</v>
+        <v>1338.2223647000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.47003199999994649</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.42052263020333491</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.42052263029743742</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1341.098164</v>
       </c>
       <c r="C355" s="5">
-        <v>2.8757989999999154</v>
+        <v>2.875799299999926</v>
       </c>
       <c r="D355" s="5">
-        <v>2.6094620079454511</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>2.609462283978714</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1344.0463259999999</v>
+        <v>1344.0463262999999</v>
       </c>
       <c r="C356" s="5">
-        <v>2.9481619999999111</v>
+        <v>2.9481622999999217</v>
       </c>
       <c r="D356" s="5">
-        <v>2.6701132717242171</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.6701135467239956</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1344.5386490000001</v>
+        <v>1344.5386492</v>
       </c>
       <c r="C357" s="5">
-        <v>0.49232300000016949</v>
+        <v>0.49232290000009016</v>
       </c>
       <c r="D357" s="5">
-        <v>0.44044559359532887</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.44044550385349268</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1346.6063919999999</v>
+        <v>1346.6063916000001</v>
       </c>
       <c r="C358" s="5">
-        <v>2.0677429999998367</v>
+        <v>2.0677424000000428</v>
       </c>
       <c r="D358" s="5">
-        <v>1.8611493326308626</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.8611487877232324</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1348.9673359999999</v>
       </c>
       <c r="C359" s="5">
-        <v>2.3609440000000177</v>
+        <v>2.3609443999998803</v>
       </c>
       <c r="D359" s="5">
-        <v>2.1243124407272163</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.1243128047509163</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1349.3924440000001</v>
+        <v>1349.3924434999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.4251080000001366</v>
+        <v>0.42510749999996733</v>
       </c>
       <c r="D360" s="5">
-        <v>0.37881918751216936</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.37881874118288472</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1347.0589660000001</v>
+        <v>1347.0589659</v>
       </c>
       <c r="C361" s="5">
-        <v>-2.3334780000000137</v>
+        <v>-2.3334775999999238</v>
       </c>
       <c r="D361" s="5">
-        <v>-2.0555131782357128</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-2.0555128299825864</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1351.4919279999999</v>
+        <v>1351.4919282999999</v>
       </c>
       <c r="C362" s="5">
-        <v>4.4329619999998613</v>
+        <v>4.4329623999999512</v>
       </c>
       <c r="D362" s="5">
-        <v>4.0212794067888025</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>4.0212797765380337</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1355.337974</v>
+        <v>1355.3379741000001</v>
       </c>
       <c r="C363" s="5">
-        <v>3.8460460000001149</v>
+        <v>3.8460458000001836</v>
       </c>
       <c r="D363" s="5">
-        <v>3.4688936718170194</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.4688934878147837</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1357.656669</v>
+        <v>1357.6566689000001</v>
       </c>
       <c r="C364" s="5">
-        <v>2.3186949999999342</v>
+        <v>2.3186948000000029</v>
       </c>
       <c r="D364" s="5">
-        <v>2.0723721830665731</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.0723720024737879</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1357.6514119999999</v>
+        <v>1357.6514119000001</v>
       </c>
       <c r="C365" s="5">
         <v>-5.2570000000287109E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>-4.6464366126097723E-3</v>
+        <v>-4.6464366128762258E-3</v>
       </c>
       <c r="E365" s="5">
-        <v>1.4162338594353008</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.4162338746926295</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1361.011342</v>
       </c>
       <c r="C366" s="5">
-        <v>3.3599300000000767</v>
+        <v>3.3599300999999286</v>
       </c>
       <c r="D366" s="5">
-        <v>3.0105308896208438</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.0105309806697678</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1365.6315420000001</v>
+        <v>1365.6315423000001</v>
       </c>
       <c r="C367" s="5">
-        <v>4.620200000000068</v>
+        <v>4.6202003000000786</v>
       </c>
       <c r="D367" s="5">
-        <v>4.1505425164248599</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>4.1505427909806158</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1366.65517</v>
+        <v>1366.6551698000001</v>
       </c>
       <c r="C368" s="5">
-        <v>1.0236279999999169</v>
+        <v>1.023627499999975</v>
       </c>
       <c r="D368" s="5">
-        <v>0.90319405191838786</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>0.90319360872574972</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1315.6165470000001</v>
+        <v>1315.6165470999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-51.038622999999916</v>
+        <v>-51.038622700000133</v>
       </c>
       <c r="D369" s="5">
-        <v>-36.664888104011204</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-36.664887935018506</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1285.863758</v>
+        <v>1285.8637583</v>
       </c>
       <c r="C370" s="5">
-        <v>-29.752789000000121</v>
+        <v>-29.752788799999962</v>
       </c>
       <c r="D370" s="5">
-        <v>-24.004557945493175</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-24.004557802047554</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1288.8601160000001</v>
       </c>
       <c r="C371" s="5">
-        <v>2.9963580000001002</v>
+        <v>2.9963577000000896</v>
       </c>
       <c r="D371" s="5">
-        <v>2.8323933551779756</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>2.8323930672807807</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1321.419582</v>
+        <v>1321.4195824000001</v>
       </c>
       <c r="C372" s="5">
-        <v>32.559465999999929</v>
+        <v>32.559466400000019</v>
       </c>
       <c r="D372" s="5">
-        <v>34.902328068902008</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>34.902328558929256</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1326.888267</v>
+        <v>1326.8882669</v>
       </c>
       <c r="C373" s="5">
-        <v>5.4686850000000504</v>
+        <v>5.4686844999998812</v>
       </c>
       <c r="D373" s="5">
-        <v>5.0808039520827686</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>5.0808034753489162</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1323.532158</v>
+        <v>1323.5321583</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.3561090000000604</v>
+        <v>-3.3561085999999705</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.9933006352875546</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-2.9933002836996403</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1309.1982170000001</v>
+        <v>1309.1982172999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-14.333940999999868</v>
+        <v>-14.333941000000095</v>
       </c>
       <c r="D375" s="5">
-        <v>-12.249239771000386</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-12.249239768387255</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1312.7065110000001</v>
+        <v>1312.7065104999999</v>
       </c>
       <c r="C376" s="5">
-        <v>3.508293999999978</v>
+        <v>3.5082932000000255</v>
       </c>
       <c r="D376" s="5">
-        <v>3.2634926701702316</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.2634919142314089</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1316.439218</v>
+        <v>1316.4392181000001</v>
       </c>
       <c r="C377" s="5">
-        <v>3.7327069999998912</v>
+        <v>3.7327076000001398</v>
       </c>
       <c r="D377" s="5">
-        <v>3.4660978595278724</v>
+        <v>3.466098426756048</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.0355504834108316</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.0355504689031032</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1316.357434</v>
+        <v>1316.3574343</v>
       </c>
       <c r="C378" s="5">
-        <v>-8.1783999999970547E-2</v>
+        <v>-8.1783800000039264E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-7.4524727028546511E-2</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-7.4524544837473172E-2</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1313.294065</v>
+        <v>1313.2940647999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.063368999999966</v>
+        <v>-3.0633695000001353</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.7571196084456018</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.7571200520955186</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1311.8242640000001</v>
+        <v>1311.8242642</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.4698009999999613</v>
+        <v>-1.4698005999998713</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.3347695058328557</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-1.3347691450160681</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1319.425283</v>
+        <v>1319.4252833999999</v>
       </c>
       <c r="C381" s="5">
-        <v>7.6010189999999511</v>
+        <v>7.6010191999998824</v>
       </c>
       <c r="D381" s="5">
-        <v>7.1790017551128571</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>7.1790019489390566</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1321.7046029999999</v>
+        <v>1321.7046029000001</v>
       </c>
       <c r="C382" s="5">
-        <v>2.2793199999998706</v>
+        <v>2.279319500000156</v>
       </c>
       <c r="D382" s="5">
-        <v>2.0928218364272722</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.0928213723274247</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1325.0196189999999</v>
+        <v>1325.0196186000001</v>
       </c>
       <c r="C383" s="5">
-        <v>3.3150160000000142</v>
+        <v>3.3150157000000036</v>
       </c>
       <c r="D383" s="5">
-        <v>3.0516322388949968</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>3.0516319591437968</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1339.944988</v>
+        <v>1339.9449878999999</v>
       </c>
       <c r="C384" s="5">
-        <v>14.925369000000046</v>
+        <v>14.925369299999829</v>
       </c>
       <c r="D384" s="5">
-        <v>14.386802004955946</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>14.386802316891668</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1334.715218</v>
+        <v>1334.7152183999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-5.2297699999999168</v>
+        <v>-5.2297694999999749</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.5843258450783964</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-4.5843254164873004</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1343.846172</v>
+        <v>1343.8461721000001</v>
       </c>
       <c r="C386" s="5">
-        <v>9.1309539999999743</v>
+        <v>9.130953700000191</v>
       </c>
       <c r="D386" s="5">
-        <v>8.5253902749122155</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>8.5253899815344028</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1338.5027419999999</v>
+        <v>1338.5027424</v>
       </c>
       <c r="C387" s="5">
-        <v>-5.3434300000001258</v>
+        <v>-5.3434297000001152</v>
       </c>
       <c r="D387" s="5">
-        <v>-4.6684882812010553</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-4.6684880244601938</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1338.3814609999999</v>
+        <v>1338.3814606000001</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.12128099999995356</v>
+        <v>-0.12128179999990607</v>
       </c>
       <c r="D388" s="5">
-        <v>-0.10867717232420082</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>-0.10867788879641571</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1339.8654550000001</v>
+        <v>1339.8654546</v>
       </c>
       <c r="C389" s="5">
-        <v>1.4839940000001661</v>
+        <v>1.4839939999999388</v>
       </c>
       <c r="D389" s="5">
-        <v>1.3387012993286707</v>
+        <v>1.3387012997310821</v>
       </c>
       <c r="E389" s="5">
-        <v>1.7795152772484668</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>1.7795152391320235</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1343.2056150000001</v>
+        <v>1343.2056147000001</v>
       </c>
       <c r="C390" s="5">
-        <v>3.3401599999999689</v>
+        <v>3.3401601000000483</v>
       </c>
       <c r="D390" s="5">
-        <v>3.0328474408037431</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>3.0328475337696448</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1344.034431</v>
+        <v>1344.0344312</v>
       </c>
       <c r="C391" s="5">
-        <v>0.8288159999999607</v>
+        <v>0.82881649999990259</v>
       </c>
       <c r="D391" s="5">
-        <v>0.74297001308933908</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>0.7429704629897671</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1345.9017260000001</v>
+        <v>1345.9017263999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.8672950000000128</v>
+        <v>1.8672951999999441</v>
       </c>
       <c r="D392" s="5">
-        <v>1.679983551212394</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.6799837322752698</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1349.4622280000001</v>
+        <v>1349.4622277000001</v>
       </c>
       <c r="C393" s="5">
-        <v>3.5605020000000422</v>
+        <v>3.5605013000001691</v>
       </c>
       <c r="D393" s="5">
-        <v>3.2211266244694281</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>3.2211259809775017</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1349.6056169999999</v>
+        <v>1349.6056171</v>
       </c>
       <c r="C394" s="5">
-        <v>0.14338899999984278</v>
+        <v>0.14338939999993272</v>
       </c>
       <c r="D394" s="5">
-        <v>0.1275822247164049</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>0.12758258085798779</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1354.3748869999999</v>
+        <v>1354.3748868</v>
       </c>
       <c r="C395" s="5">
-        <v>4.7692700000000059</v>
+        <v>4.7692696999999953</v>
       </c>
       <c r="D395" s="5">
-        <v>4.3239888279430705</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.3239885503179254</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1359.4871250000001</v>
+        <v>1359.4871252</v>
       </c>
       <c r="C396" s="5">
-        <v>5.1122380000001613</v>
+        <v>5.1122384000000238</v>
       </c>
       <c r="D396" s="5">
-        <v>4.624760879906531</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>4.6247612500066593</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1362.4776019999999</v>
+        <v>1362.4776016999999</v>
       </c>
       <c r="C397" s="5">
-        <v>2.990476999999828</v>
+        <v>2.9904764999998861</v>
       </c>
       <c r="D397" s="5">
-        <v>2.6718225222006176</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.6718220696626105</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1369.257077</v>
+        <v>1369.2570773</v>
       </c>
       <c r="C398" s="5">
-        <v>6.7794750000000477</v>
+        <v>6.7794756000000689</v>
       </c>
       <c r="D398" s="5">
-        <v>6.1371623458294611</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>6.1371629053216692</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1369.0211629999999</v>
+        <v>1369.0211632999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.23591400000009344</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.20655630874948372</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.20655630870427544</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1369.7646609999999</v>
+        <v>1369.7646605</v>
       </c>
       <c r="C400" s="5">
-        <v>0.74349800000004507</v>
+        <v>0.74349720000009256</v>
       </c>
       <c r="D400" s="5">
-        <v>0.65365491123450248</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>0.65365420565950405</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1371.7500439999999</v>
+        <v>1371.7500442999999</v>
       </c>
       <c r="C401" s="5">
-        <v>1.9853829999999562</v>
+        <v>1.9853837999999087</v>
       </c>
       <c r="D401" s="5">
-        <v>1.753253259262566</v>
+        <v>1.7532539720135576</v>
       </c>
       <c r="E401" s="5">
-        <v>2.379685876743487</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>2.3796859296979722</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1375.3468379999999</v>
+        <v>1375.3468381</v>
       </c>
       <c r="C402" s="5">
-        <v>3.5967940000000453</v>
+        <v>3.5967938000001141</v>
       </c>
       <c r="D402" s="5">
-        <v>3.1922320242915081</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>3.1922318435114949</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1378.7240790000001</v>
+        <v>1378.7240793000001</v>
       </c>
       <c r="C403" s="5">
-        <v>3.37724100000014</v>
+        <v>3.3772412000000713</v>
       </c>
       <c r="D403" s="5">
-        <v>2.9867909709598628</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.9867911500130351</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1381.2170590000001</v>
       </c>
       <c r="C404" s="5">
-        <v>2.4929799999999886</v>
+        <v>2.492979699999978</v>
       </c>
       <c r="D404" s="5">
-        <v>2.1915242314925587</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.1915239646590923</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1385.1035919999999</v>
+        <v>1385.1035915</v>
       </c>
       <c r="C405" s="5">
-        <v>3.8865329999998721</v>
+        <v>3.8865324999999302</v>
       </c>
       <c r="D405" s="5">
-        <v>3.4293662841240247</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>3.4293658360881274</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1388.6870779999999</v>
       </c>
       <c r="C406" s="5">
-        <v>3.5834859999999935</v>
+        <v>3.5834864999999354</v>
       </c>
       <c r="D406" s="5">
-        <v>3.149152857529125</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.1491533043513265</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1390.813727</v>
+        <v>1390.8137268999999</v>
       </c>
       <c r="C407" s="5">
-        <v>2.1266490000000431</v>
+        <v>2.1266488999999638</v>
       </c>
       <c r="D407" s="5">
-        <v>1.8532494707305558</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.8532493828509633</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1391.135352</v>
       </c>
       <c r="C408" s="5">
-        <v>0.32162500000004002</v>
+        <v>0.32162510000011935</v>
       </c>
       <c r="D408" s="5">
-        <v>0.27785263418604877</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.27785272070639522</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1400.8798019999999</v>
       </c>
       <c r="C409" s="5">
         <v>9.7444499999999152</v>
       </c>
       <c r="D409" s="5">
         <v>8.7371228054331276</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1410.0028179999999</v>
+        <v>1410.0028175</v>
       </c>
       <c r="C410" s="5">
-        <v>9.1230160000000069</v>
+        <v>9.123015500000065</v>
       </c>
       <c r="D410" s="5">
-        <v>8.1008935666582182</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>8.1008931066554268</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1409.367835</v>
+        <v>1409.3678348999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.63498299999992014</v>
+        <v>-0.63498260000005757</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.53907346087139763</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.53907312231985527</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1411.8830660000001</v>
+        <v>1411.8830663000001</v>
       </c>
       <c r="C412" s="5">
-        <v>2.5152310000000853</v>
+        <v>2.5152314000001752</v>
       </c>
       <c r="D412" s="5">
-        <v>2.1627287307371068</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>2.162729078216441</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1415.457658</v>
+        <v>1415.4576578000001</v>
       </c>
       <c r="C413" s="5">
-        <v>3.5745919999999387</v>
+        <v>3.5745914999999968</v>
       </c>
       <c r="D413" s="5">
-        <v>3.0808133130789006</v>
+        <v>3.0808128754646447</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1862666373641657</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.1862666002175466</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1418.0311349999999</v>
+        <v>1418.0311346999999</v>
       </c>
       <c r="C414" s="5">
-        <v>2.5734769999999116</v>
+        <v>2.5734768999998323</v>
       </c>
       <c r="D414" s="5">
-        <v>2.2036978892775005</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.2036978031026999</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1421.5949989999999</v>
+        <v>1421.5949992999999</v>
       </c>
       <c r="C415" s="5">
-        <v>3.5638639999999668</v>
+        <v>3.5638645999999881</v>
       </c>
       <c r="D415" s="5">
-        <v>3.0579372438792607</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>3.0579377664961438</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1425.9497309999999</v>
       </c>
       <c r="C416" s="5">
-        <v>4.3547320000000127</v>
+        <v>4.3547317000000021</v>
       </c>
       <c r="D416" s="5">
-        <v>3.73849501913599</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.738494756432198</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1424.7868490000001</v>
+        <v>1424.7868493000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.1628819999998541</v>
+        <v>-1.1628816999998435</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.97423931979593315</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-0.97423906958823414</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1427.522637</v>
+        <v>1427.5226371000001</v>
       </c>
       <c r="C418" s="5">
-        <v>2.7357879999999568</v>
+        <v>2.7357878000000255</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3286563010084249</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.3286561284746154</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1428.926189</v>
+        <v>1428.9261894000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.4035519999999906</v>
+        <v>1.4035523000000012</v>
       </c>
       <c r="D419" s="5">
-        <v>1.1862510377479429</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.1862512925902902</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1430.740963</v>
+        <v>1430.7409626000001</v>
       </c>
       <c r="C420" s="5">
-        <v>1.814773999999943</v>
+        <v>1.8147731999999905</v>
       </c>
       <c r="D420" s="5">
-        <v>1.5347224727516817</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>1.5347217910405719</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1431.890586</v>
+        <v>1431.8905858000001</v>
       </c>
       <c r="C421" s="5">
-        <v>1.1496230000000196</v>
+        <v>1.1496231999999509</v>
       </c>
       <c r="D421" s="5">
-        <v>0.96849162807828293</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>0.96849179758395909</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1428.4341629999999</v>
+        <v>1428.4341632000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-3.4564230000000862</v>
+        <v>-3.4564225999999962</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.8585157089181856</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-2.8585153828853849</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1429.2467349999999</v>
+        <v>1429.2467354</v>
       </c>
       <c r="C423" s="5">
-        <v>0.81257200000004559</v>
+        <v>0.81257219999997687</v>
       </c>
       <c r="D423" s="5">
-        <v>0.68476585978787252</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>0.6847660287619517</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1432.344161</v>
+        <v>1432.3441611999999</v>
       </c>
       <c r="C424" s="5">
-        <v>3.0974260000000413</v>
+        <v>3.0974257999998827</v>
       </c>
       <c r="D424" s="5">
-        <v>2.6318313534960946</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.6318311807832728</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1432.219323</v>
+        <v>1432.2193231000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.12483799999995426</v>
+        <v>-0.12483809999980622</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.10453759234010374</v>
+        <v>-0.10453767602389696</v>
       </c>
       <c r="E425" s="5">
-        <v>1.1841869592682741</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.1841869806301419</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1432.7885719999999</v>
+        <v>1432.7885715</v>
       </c>
       <c r="C426" s="5">
-        <v>0.56924899999989975</v>
+        <v>0.56924839999987853</v>
       </c>
       <c r="D426" s="5">
-        <v>0.47799526321787855</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>0.47799475826586502</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1433.459145</v>
+        <v>1433.4591450999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.670573000000104</v>
+        <v>0.67057359999989785</v>
       </c>
       <c r="D427" s="5">
-        <v>0.56307134411071047</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.5630718494171072</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1433.0861600000001</v>
+        <v>1433.0861599</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.37298499999997148</v>
+        <v>-0.37298519999990276</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.31179264789242822</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.31179281481920063</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1435.0311340000001</v>
+        <v>1435.0311334999999</v>
       </c>
       <c r="C429" s="5">
-        <v>1.944974000000002</v>
+        <v>1.944973599999912</v>
       </c>
       <c r="D429" s="5">
-        <v>1.6408433581230675</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.6408430182624167</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1434.742326</v>
+        <v>1434.7423262</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.28880800000001727</v>
+        <v>-0.28880729999991672</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.24123953076836679</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.24123894679370927</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1434.4466870000001</v>
+        <v>1434.4466871</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.29563899999993737</v>
+        <v>-0.2956391000000167</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.24698861056594579</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.24698869398096512</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1432.855362</v>
+        <v>1432.8553617</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.5913250000000971</v>
+        <v>-1.5913253999999597</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.3231454450030156</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.3231457754742326</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1434.4108020000001</v>
+        <v>1434.4108017999999</v>
       </c>
       <c r="C433" s="5">
-        <v>1.5554400000000896</v>
+        <v>1.5554400999999416</v>
       </c>
       <c r="D433" s="5">
-        <v>1.3104690490984394</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.3104691341288</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1438.115491</v>
+        <v>1438.1154914000001</v>
       </c>
       <c r="C434" s="5">
-        <v>3.7046889999999166</v>
+        <v>3.7046896000001652</v>
       </c>
       <c r="D434" s="5">
-        <v>3.1436766299757224</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>3.1436771468146274</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1440.465377</v>
+        <v>1440.4653765999999</v>
       </c>
       <c r="C435" s="5">
-        <v>2.3498859999999695</v>
+        <v>2.3498851999997896</v>
       </c>
       <c r="D435" s="5">
-        <v>1.9785225351233615</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.9785218549307038</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1437.718948</v>
+        <v>1437.7189484</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.7464290000000346</v>
+        <v>-2.7464281999998548</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.2641107724219012</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-2.2641101204375569</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1437.8900530000001</v>
+        <v>1437.8900533000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.17110500000012507</v>
+        <v>0.17110490000004575</v>
       </c>
       <c r="D437" s="5">
-        <v>0.14290724372880703</v>
+        <v>0.14290716011393645</v>
       </c>
       <c r="E437" s="5">
-        <v>0.39594005673111443</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.39594007066778847</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1435.414231</v>
+        <v>1435.4142308999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.4758220000001074</v>
+        <v>-2.4758224000001974</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.0467570486374487</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-2.0467573757684598</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1435.9849019999999</v>
+        <v>1436.2060492999999</v>
       </c>
       <c r="C439" s="5">
-        <v>0.57067099999994753</v>
+        <v>0.79181840000001102</v>
       </c>
       <c r="D439" s="5">
-        <v>0.47812302048022559</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.66396876188961063</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-      <c r="B440" s="5" t="e">
-[...3 lines deleted...]
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>1438.1413654</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.9353161000001364</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.6290621073761224</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="e">
-[...3 lines deleted...]
-    <row r="442" spans="1:5">
+      <c r="B441" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="e">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="e">
-[...3 lines deleted...]
-    <row r="444" spans="1:5">
+      <c r="B443" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="e">
-[...3 lines deleted...]
-    <row r="445" spans="1:5">
+      <c r="B444" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="e">
-[...3 lines deleted...]
-    <row r="446" spans="1:5">
+      <c r="B445" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="e">
-[...3 lines deleted...]
-    <row r="447" spans="1:5">
+      <c r="B446" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="e">
-[...3 lines deleted...]
-    <row r="448" spans="1:5">
+      <c r="B447" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="e">
-[...3 lines deleted...]
-    <row r="449" spans="1:2">
+      <c r="B448" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="e">
-        <v>#N/A</v>
+      <c r="B449" s="5" t="s">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE930000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>