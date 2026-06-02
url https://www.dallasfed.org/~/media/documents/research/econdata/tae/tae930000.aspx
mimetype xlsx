--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,115 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{31F0B4C1-E796-4AA7-9BA4-1FAD6B6EDE81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2E634C8A-90F0-4A88-B483-34DAED356C9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5AEB8EF9-7028-4A7C-A485-C8052D54B2A9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9CCFD5CE-4C1B-4832-A567-E846EEDE9929}"/>
   </bookViews>
   <sheets>
     <sheet name="AE930000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Local Government</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -933,6365 +920,6371 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B49366CF-DEB5-497D-B64C-1390078A4116}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{653BA09D-9319-4F92-8B17-04896540DDBB}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>779.30602382999996</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>778.70712262999996</v>
       </c>
       <c r="C7" s="5">
         <v>-0.59890120000000024</v>
       </c>
       <c r="D7" s="5">
         <v>-0.91831896152447801</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>781.54608298000005</v>
       </c>
       <c r="C8" s="5">
         <v>2.8389603500000931</v>
       </c>
       <c r="D8" s="5">
         <v>4.4636808426501418</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>781.86794221000002</v>
       </c>
       <c r="C9" s="5">
         <v>0.32185922999997274</v>
       </c>
       <c r="D9" s="5">
         <v>0.49530937669328701</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>781.97883102000003</v>
       </c>
       <c r="C10" s="5">
         <v>0.11088881000000583</v>
       </c>
       <c r="D10" s="5">
         <v>0.17032341547333907</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>780.09813408000002</v>
       </c>
       <c r="C11" s="5">
         <v>-1.8806969400000071</v>
       </c>
       <c r="D11" s="5">
         <v>-2.8481863853319633</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>785.80647830999999</v>
       </c>
       <c r="C12" s="5">
         <v>5.708344229999966</v>
       </c>
       <c r="D12" s="5">
         <v>9.1431262147758865</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>769.52895301000001</v>
       </c>
       <c r="C13" s="5">
         <v>-16.277525299999979</v>
       </c>
       <c r="D13" s="5">
         <v>-22.212051933376753</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>790.60822243999996</v>
       </c>
       <c r="C14" s="5">
         <v>21.079269429999954</v>
       </c>
       <c r="D14" s="5">
         <v>38.304511457471712</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>795.11119801999996</v>
       </c>
       <c r="C15" s="5">
         <v>4.5029755799999975</v>
       </c>
       <c r="D15" s="5">
         <v>7.0529200825280469</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>796.44946327000002</v>
       </c>
       <c r="C16" s="5">
         <v>1.3382652500000631</v>
       </c>
       <c r="D16" s="5">
         <v>2.0385428390631954</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>798.74113984999997</v>
       </c>
       <c r="C17" s="5">
         <v>2.2916765799999439</v>
       </c>
       <c r="D17" s="5">
         <v>3.5080096119571635</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>800.73985689000006</v>
       </c>
       <c r="C18" s="5">
         <v>1.9987170400000878</v>
       </c>
       <c r="D18" s="5">
         <v>3.0444744099172416</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>802.3928727</v>
       </c>
       <c r="C19" s="5">
         <v>1.6530158099999426</v>
       </c>
       <c r="D19" s="5">
         <v>2.5055536225629282</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>802.22944055999994</v>
       </c>
       <c r="C20" s="5">
         <v>-0.16343214000005446</v>
       </c>
       <c r="D20" s="5">
         <v>-0.24414351482158203</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>804.23823689999995</v>
       </c>
       <c r="C21" s="5">
         <v>2.0087963400000035</v>
       </c>
       <c r="D21" s="5">
         <v>3.0465507123225599</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>806.52274238999996</v>
       </c>
       <c r="C22" s="5">
         <v>2.284505490000015</v>
       </c>
       <c r="D22" s="5">
         <v>3.4624619448605731</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>811.47892701000001</v>
       </c>
       <c r="C23" s="5">
         <v>4.9561846200000446</v>
       </c>
       <c r="D23" s="5">
         <v>7.628561886653662</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>815.01757454999995</v>
       </c>
       <c r="C24" s="5">
         <v>3.5386475399999426</v>
       </c>
       <c r="D24" s="5">
         <v>5.3602346373055054</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>799.08170615999995</v>
       </c>
       <c r="C25" s="5">
         <v>-15.935868389999996</v>
       </c>
       <c r="D25" s="5">
         <v>-21.097534461166013</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>825.60744450000004</v>
       </c>
       <c r="C26" s="5">
         <v>26.525738340000089</v>
       </c>
       <c r="D26" s="5">
         <v>47.975203292446444</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>823.56766913000001</v>
       </c>
       <c r="C27" s="5">
         <v>-2.0397753700000294</v>
       </c>
       <c r="D27" s="5">
         <v>-2.9248063157256476</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>825.22353753000004</v>
       </c>
       <c r="C28" s="5">
         <v>1.6558684000000312</v>
       </c>
       <c r="D28" s="5">
         <v>2.4395850393816199</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>828.77640210000004</v>
       </c>
       <c r="C29" s="5">
         <v>3.552864569999997</v>
       </c>
       <c r="D29" s="5">
         <v>5.290513005966857</v>
       </c>
       <c r="E29" s="5">
         <v>3.7603249352650803</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>830.26379596000004</v>
       </c>
       <c r="C30" s="5">
         <v>1.4873938599999974</v>
       </c>
       <c r="D30" s="5">
         <v>2.1750094822198252</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>832.54252823000002</v>
       </c>
       <c r="C31" s="5">
         <v>2.2787322699999777</v>
       </c>
       <c r="D31" s="5">
         <v>3.3436798200162876</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>835.37481068</v>
       </c>
       <c r="C32" s="5">
         <v>2.8322824499999797</v>
       </c>
       <c r="D32" s="5">
         <v>4.1596179239059783</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>836.67743748999999</v>
       </c>
       <c r="C33" s="5">
         <v>1.3026268099999925</v>
       </c>
       <c r="D33" s="5">
         <v>1.8873303131020869</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>838.87330093000003</v>
       </c>
       <c r="C34" s="5">
         <v>2.1958634400000392</v>
       </c>
       <c r="D34" s="5">
         <v>3.195266040822009</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>840.88800444000003</v>
       </c>
       <c r="C35" s="5">
         <v>2.0147035100000039</v>
       </c>
       <c r="D35" s="5">
         <v>2.9203891360683798</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>871.82828131999997</v>
       </c>
       <c r="C36" s="5">
         <v>30.940276879999942</v>
       </c>
       <c r="D36" s="5">
         <v>54.281392635688405</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>854.23617761000003</v>
       </c>
       <c r="C37" s="5">
         <v>-17.592103709999947</v>
       </c>
       <c r="D37" s="5">
         <v>-21.699580977503974</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>856.09744865000005</v>
       </c>
       <c r="C38" s="5">
         <v>1.8612710400000196</v>
       </c>
       <c r="D38" s="5">
         <v>2.6462081221628075</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>859.83708550999995</v>
       </c>
       <c r="C39" s="5">
         <v>3.739636859999905</v>
       </c>
       <c r="D39" s="5">
         <v>5.3696746228353742</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>862.61078089</v>
       </c>
       <c r="C40" s="5">
         <v>2.7736953800000492</v>
       </c>
       <c r="D40" s="5">
         <v>3.9404296318115373</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>862.09800571000005</v>
       </c>
       <c r="C41" s="5">
         <v>-0.5127751799999487</v>
       </c>
       <c r="D41" s="5">
         <v>-0.71100711785927473</v>
       </c>
       <c r="E41" s="5">
         <v>4.0205782314225891</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>863.12745820999999</v>
       </c>
       <c r="C42" s="5">
         <v>1.0294524999999339</v>
       </c>
       <c r="D42" s="5">
         <v>1.4423983326086853</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>867.32554687000004</v>
       </c>
       <c r="C43" s="5">
         <v>4.1980886600000531</v>
       </c>
       <c r="D43" s="5">
         <v>5.9952661683073227</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>868.24511927000003</v>
       </c>
       <c r="C44" s="5">
         <v>0.91957239999999274</v>
       </c>
       <c r="D44" s="5">
         <v>1.2797322285105883</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>872.16874991999998</v>
       </c>
       <c r="C45" s="5">
         <v>3.92363064999995</v>
       </c>
       <c r="D45" s="5">
         <v>5.5596769863393014</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>873.91006391999997</v>
       </c>
       <c r="C46" s="5">
         <v>1.7413139999999885</v>
       </c>
       <c r="D46" s="5">
         <v>2.422324460752856</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>873.50083172999996</v>
       </c>
       <c r="C47" s="5">
         <v>-0.40923219000001154</v>
       </c>
       <c r="D47" s="5">
         <v>-0.56048766937365491</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>900.87230088000001</v>
       </c>
       <c r="C48" s="5">
         <v>27.371469150000053</v>
       </c>
       <c r="D48" s="5">
         <v>44.810126297899465</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>885.66310841999996</v>
       </c>
       <c r="C49" s="5">
         <v>-15.209192460000054</v>
       </c>
       <c r="D49" s="5">
         <v>-18.480059883538168</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>887.01378705000002</v>
       </c>
       <c r="C50" s="5">
         <v>1.3506786300000613</v>
       </c>
       <c r="D50" s="5">
         <v>1.8454858234244309</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>887.58664023999995</v>
       </c>
       <c r="C51" s="5">
         <v>0.57285318999993251</v>
       </c>
       <c r="D51" s="5">
         <v>0.77774533695744719</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>888.88158661</v>
       </c>
       <c r="C52" s="5">
         <v>1.2949463700000479</v>
       </c>
       <c r="D52" s="5">
         <v>1.7648594053855104</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>892.16048918000001</v>
       </c>
       <c r="C53" s="5">
         <v>3.2789025700000138</v>
       </c>
       <c r="D53" s="5">
         <v>4.5174759368615147</v>
       </c>
       <c r="E53" s="5">
         <v>3.4871306128635871</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>897.05507625999996</v>
       </c>
       <c r="C54" s="5">
         <v>4.8945870799999511</v>
       </c>
       <c r="D54" s="5">
         <v>6.7857905306683675</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>897.56672480999998</v>
       </c>
       <c r="C55" s="5">
         <v>0.51164855000001808</v>
       </c>
       <c r="D55" s="5">
         <v>0.68658881292977814</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>901.91346022000005</v>
       </c>
       <c r="C56" s="5">
         <v>4.3467354100000648</v>
       </c>
       <c r="D56" s="5">
         <v>5.9686730041548897</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>901.96841655000003</v>
       </c>
       <c r="C57" s="5">
         <v>5.495632999998179E-2</v>
       </c>
       <c r="D57" s="5">
         <v>7.314415909172034E-2</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>904.80293775999996</v>
       </c>
       <c r="C58" s="5">
         <v>2.8345212099999344</v>
       </c>
       <c r="D58" s="5">
         <v>3.8369822942480925</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>908.68622686000003</v>
       </c>
       <c r="C59" s="5">
         <v>3.88328910000007</v>
       </c>
       <c r="D59" s="5">
         <v>5.2735627350236625</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>934.70886677999999</v>
       </c>
       <c r="C60" s="5">
         <v>26.022639919999961</v>
       </c>
       <c r="D60" s="5">
         <v>40.329508753082102</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>916.96419148999996</v>
       </c>
       <c r="C61" s="5">
         <v>-17.744675290000032</v>
       </c>
       <c r="D61" s="5">
         <v>-20.546658668752894</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>916.19014659000004</v>
       </c>
       <c r="C62" s="5">
         <v>-0.77404489999992165</v>
       </c>
       <c r="D62" s="5">
         <v>-1.0082766066125126</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>919.48497560999999</v>
       </c>
       <c r="C63" s="5">
         <v>3.2948290199999519</v>
       </c>
       <c r="D63" s="5">
         <v>4.4018624771395176</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>921.06683973999998</v>
       </c>
       <c r="C64" s="5">
         <v>1.5818641299999854</v>
       </c>
       <c r="D64" s="5">
         <v>2.0841032783333713</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>921.55065848000004</v>
       </c>
       <c r="C65" s="5">
         <v>0.48381874000006064</v>
       </c>
       <c r="D65" s="5">
         <v>0.6321612415949085</v>
       </c>
       <c r="E65" s="5">
         <v>3.2942693222172359</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>923.73931835999997</v>
       </c>
       <c r="C66" s="5">
         <v>2.1886598799999319</v>
       </c>
       <c r="D66" s="5">
         <v>2.8874937756378172</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>926.43218836000005</v>
       </c>
       <c r="C67" s="5">
         <v>2.6928700000000845</v>
       </c>
       <c r="D67" s="5">
         <v>3.5548580783649752</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>927.85513104999995</v>
       </c>
       <c r="C68" s="5">
         <v>1.4229426899998998</v>
       </c>
       <c r="D68" s="5">
         <v>1.858776067107204</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>931.68620071999999</v>
       </c>
       <c r="C69" s="5">
         <v>3.8310696700000335</v>
       </c>
       <c r="D69" s="5">
         <v>5.0688244092210955</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>933.67142736000005</v>
       </c>
       <c r="C70" s="5">
         <v>1.9852266400000644</v>
       </c>
       <c r="D70" s="5">
         <v>2.5871262974012987</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>936.46255176</v>
       </c>
       <c r="C71" s="5">
         <v>2.7911243999999442</v>
       </c>
       <c r="D71" s="5">
         <v>3.6468620231013826</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>961.87549180999997</v>
       </c>
       <c r="C72" s="5">
         <v>25.412940049999975</v>
       </c>
       <c r="D72" s="5">
         <v>37.892717450888355</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>941.16332226999998</v>
       </c>
       <c r="C73" s="5">
         <v>-20.712169539999991</v>
       </c>
       <c r="D73" s="5">
         <v>-22.988848273000471</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>941.84373576999997</v>
       </c>
       <c r="C74" s="5">
         <v>0.68041349999998602</v>
       </c>
       <c r="D74" s="5">
         <v>0.87099718734677811</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>941.31225967</v>
       </c>
       <c r="C75" s="5">
         <v>-0.53147609999996348</v>
       </c>
       <c r="D75" s="5">
         <v>-0.67505427801842766</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>942.88606321999998</v>
       </c>
       <c r="C76" s="5">
         <v>1.5738035499999796</v>
       </c>
       <c r="D76" s="5">
         <v>2.0248624711548535</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>944.89475972000002</v>
       </c>
       <c r="C77" s="5">
         <v>2.0086965000000419</v>
       </c>
       <c r="D77" s="5">
         <v>2.5866120904882273</v>
       </c>
       <c r="E77" s="5">
         <v>2.5331327176851604</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>943.36864527</v>
       </c>
       <c r="C78" s="5">
         <v>-1.5261144500000228</v>
       </c>
       <c r="D78" s="5">
         <v>-1.9210145533012812</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>944.53081656999996</v>
       </c>
       <c r="C79" s="5">
         <v>1.1621712999999545</v>
       </c>
       <c r="D79" s="5">
         <v>1.4883829845932395</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>944.61206374000005</v>
       </c>
       <c r="C80" s="5">
         <v>8.1247170000096958E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.10327110704819731</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>945.71176534999995</v>
       </c>
       <c r="C81" s="5">
         <v>1.0997016099998973</v>
       </c>
       <c r="D81" s="5">
         <v>1.4059999201251339</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>948.25867667</v>
       </c>
       <c r="C82" s="5">
         <v>2.5469113200000493</v>
       </c>
       <c r="D82" s="5">
         <v>3.2800402866304479</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>949.80928766</v>
       </c>
       <c r="C83" s="5">
         <v>1.5506109899999956</v>
       </c>
       <c r="D83" s="5">
         <v>1.9800078572098201</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>972.56642552999995</v>
       </c>
       <c r="C84" s="5">
         <v>22.757137869999951</v>
       </c>
       <c r="D84" s="5">
         <v>32.860025641036387</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>953.27252276000002</v>
       </c>
       <c r="C85" s="5">
         <v>-19.293902769999931</v>
       </c>
       <c r="D85" s="5">
         <v>-21.372652539778358</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>953.52995915999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.25743639999996049</v>
       </c>
       <c r="D86" s="5">
         <v>0.32454826056296238</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>956.79897458000005</v>
       </c>
       <c r="C87" s="5">
         <v>3.2690154200000734</v>
       </c>
       <c r="D87" s="5">
         <v>4.1924621785278449</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>957.78369433</v>
       </c>
       <c r="C88" s="5">
         <v>0.98471974999995382</v>
       </c>
       <c r="D88" s="5">
         <v>1.2420325861368653</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>959.16493147999995</v>
       </c>
       <c r="C89" s="5">
         <v>1.3812371499999472</v>
       </c>
       <c r="D89" s="5">
         <v>1.7443339014709069</v>
       </c>
       <c r="E89" s="5">
         <v>1.5102392740783843</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>958.83580334999999</v>
       </c>
       <c r="C90" s="5">
         <v>-0.32912812999995822</v>
       </c>
       <c r="D90" s="5">
         <v>-0.41099211405395408</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>960.11573296999995</v>
       </c>
       <c r="C91" s="5">
         <v>1.2799296199999617</v>
       </c>
       <c r="D91" s="5">
         <v>1.6136676389639781</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>962.88937486999998</v>
       </c>
       <c r="C92" s="5">
         <v>2.7736419000000296</v>
       </c>
       <c r="D92" s="5">
         <v>3.5222487751513487</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>966.03723879999995</v>
       </c>
       <c r="C93" s="5">
         <v>3.1478639299999713</v>
       </c>
       <c r="D93" s="5">
         <v>3.9943348759108321</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>967.16755579000005</v>
       </c>
       <c r="C94" s="5">
         <v>1.1303169900000967</v>
       </c>
       <c r="D94" s="5">
         <v>1.41313728592527</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>971.74150145999999</v>
       </c>
       <c r="C95" s="5">
         <v>4.5739456699999437</v>
       </c>
       <c r="D95" s="5">
         <v>5.8250251268830988</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>990.62800682</v>
       </c>
       <c r="C96" s="5">
         <v>18.886505360000001</v>
       </c>
       <c r="D96" s="5">
         <v>25.984817661262593</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>980.29565833000004</v>
       </c>
       <c r="C97" s="5">
         <v>-10.332348489999958</v>
       </c>
       <c r="D97" s="5">
         <v>-11.822511500365495</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>977.40607770999998</v>
       </c>
       <c r="C98" s="5">
         <v>-2.8895806200000607</v>
       </c>
       <c r="D98" s="5">
         <v>-3.4804090623435258</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>978.32808599999998</v>
       </c>
       <c r="C99" s="5">
         <v>0.92200829000000795</v>
       </c>
       <c r="D99" s="5">
         <v>1.1378775046475553</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>980.46467167000003</v>
       </c>
       <c r="C100" s="5">
         <v>2.136585670000045</v>
       </c>
       <c r="D100" s="5">
         <v>2.6524072463676829</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>980.85937235999995</v>
       </c>
       <c r="C101" s="5">
         <v>0.39470068999992236</v>
       </c>
       <c r="D101" s="5">
         <v>0.48414893645323254</v>
       </c>
       <c r="E101" s="5">
         <v>2.2618050522891009</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>984.42608422000001</v>
       </c>
       <c r="C102" s="5">
         <v>3.5667118600000549</v>
       </c>
       <c r="D102" s="5">
         <v>4.4519126294450651</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>985.98591150000004</v>
       </c>
       <c r="C103" s="5">
         <v>1.5598272800000359</v>
       </c>
       <c r="D103" s="5">
         <v>1.9180632039704326</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>987.97570846999997</v>
       </c>
       <c r="C104" s="5">
         <v>1.9897969699999294</v>
       </c>
       <c r="D104" s="5">
         <v>2.4487552700421134</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>991.53687845000002</v>
       </c>
       <c r="C105" s="5">
         <v>3.5611699800000451</v>
       </c>
       <c r="D105" s="5">
         <v>4.4122032446461734</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>993.99844730999996</v>
       </c>
       <c r="C106" s="5">
         <v>2.461568859999943</v>
       </c>
       <c r="D106" s="5">
         <v>3.0201106949469869</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>993.30002245000003</v>
       </c>
       <c r="C107" s="5">
         <v>-0.69842485999993187</v>
       </c>
       <c r="D107" s="5">
         <v>-0.83991932555080862</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>993.78362003999996</v>
       </c>
       <c r="C108" s="5">
         <v>0.48359758999993119</v>
       </c>
       <c r="D108" s="5">
         <v>0.58579839976724557</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>994.48778206999998</v>
       </c>
       <c r="C109" s="5">
         <v>0.70416203000002042</v>
       </c>
       <c r="D109" s="5">
         <v>0.85360158025993282</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1008.6858622</v>
       </c>
       <c r="C110" s="5">
         <v>14.198080129999994</v>
       </c>
       <c r="D110" s="5">
         <v>18.543510046910949</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1004.9969677</v>
       </c>
       <c r="C111" s="5">
         <v>-3.6888944999999467</v>
       </c>
       <c r="D111" s="5">
         <v>-4.3013499711669905</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1008.3266741</v>
       </c>
       <c r="C112" s="5">
         <v>3.3297063999999637</v>
       </c>
       <c r="D112" s="5">
         <v>4.0490349170278828</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1010.9641991</v>
       </c>
       <c r="C113" s="5">
         <v>2.6375249999999824</v>
       </c>
       <c r="D113" s="5">
         <v>3.1844475123634197</v>
       </c>
       <c r="E113" s="5">
         <v>3.0692296559868826</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1013.7464706</v>
       </c>
       <c r="C114" s="5">
         <v>2.7822714999999789</v>
       </c>
       <c r="D114" s="5">
         <v>3.3529664327354602</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1014.7335597</v>
       </c>
       <c r="C115" s="5">
         <v>0.98708910000004835</v>
       </c>
       <c r="D115" s="5">
         <v>1.1747227383644532</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1015.8813795999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.1478198999999449</v>
       </c>
       <c r="D116" s="5">
         <v>1.365861454204742</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1015.6723999</v>
       </c>
       <c r="C117" s="5">
         <v>-0.20897969999998622</v>
       </c>
       <c r="D117" s="5">
         <v>-0.24657613276816148</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1018.4447572</v>
       </c>
       <c r="C118" s="5">
         <v>2.772357300000067</v>
       </c>
       <c r="D118" s="5">
         <v>3.3251180264658009</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1020.2452286</v>
       </c>
       <c r="C119" s="5">
         <v>1.8004713999999922</v>
       </c>
       <c r="D119" s="5">
         <v>2.1421855962032055</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1024.4125079</v>
       </c>
       <c r="C120" s="5">
         <v>4.1672793000000183</v>
       </c>
       <c r="D120" s="5">
         <v>5.0131295611539395</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1028.0700495999999</v>
       </c>
       <c r="C121" s="5">
         <v>3.6575416999999106</v>
       </c>
       <c r="D121" s="5">
         <v>4.3695993620284312</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1039.5204031000001</v>
       </c>
       <c r="C122" s="5">
         <v>11.450353500000119</v>
       </c>
       <c r="D122" s="5">
         <v>14.215153486073874</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1032.1985256999999</v>
       </c>
       <c r="C123" s="5">
         <v>-7.3218774000001758</v>
       </c>
       <c r="D123" s="5">
         <v>-8.1323516876399164</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1032.6009464000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.40242070000022068</v>
       </c>
       <c r="D124" s="5">
         <v>0.46884553103758719</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1035.8984167999999</v>
       </c>
       <c r="C125" s="5">
         <v>3.2974703999998383</v>
       </c>
       <c r="D125" s="5">
         <v>3.9000620329928459</v>
       </c>
       <c r="E125" s="5">
         <v>2.4663798898316491</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1038.9723386999999</v>
       </c>
       <c r="C126" s="5">
         <v>3.0739218999999594</v>
       </c>
       <c r="D126" s="5">
         <v>3.6195710912114265</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1039.9014081</v>
       </c>
       <c r="C127" s="5">
         <v>0.92906940000011673</v>
       </c>
       <c r="D127" s="5">
         <v>1.0783567980609199</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1041.5817672999999</v>
       </c>
       <c r="C128" s="5">
         <v>1.6803591999998844</v>
       </c>
       <c r="D128" s="5">
         <v>1.956386101286145</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1042.2783718999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.69660460000000057</v>
       </c>
       <c r="D129" s="5">
         <v>0.8055125930285234</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1043.4910594</v>
       </c>
       <c r="C130" s="5">
         <v>1.2126875000001291</v>
       </c>
       <c r="D130" s="5">
         <v>1.4051654269928271</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1043.207038</v>
       </c>
       <c r="C131" s="5">
         <v>-0.28402140000002873</v>
       </c>
       <c r="D131" s="5">
         <v>-0.32613209259100273</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1041.4512838999999</v>
       </c>
       <c r="C132" s="5">
         <v>-1.7557541000001038</v>
       </c>
       <c r="D132" s="5">
         <v>-2.0010514424698811</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1054.4244239</v>
       </c>
       <c r="C133" s="5">
         <v>12.973140000000058</v>
       </c>
       <c r="D133" s="5">
         <v>16.016021415603298</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1062.4641091000001</v>
       </c>
       <c r="C134" s="5">
         <v>8.0396852000001218</v>
       </c>
       <c r="D134" s="5">
         <v>9.5432781523115509</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1054.5471378</v>
       </c>
       <c r="C135" s="5">
         <v>-7.9169713000001138</v>
       </c>
       <c r="D135" s="5">
         <v>-8.5843083211462829</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1056.9764272</v>
       </c>
       <c r="C136" s="5">
         <v>2.429289400000016</v>
       </c>
       <c r="D136" s="5">
         <v>2.7996541106716233</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1059.6808027</v>
       </c>
       <c r="C137" s="5">
         <v>2.7043754999999692</v>
       </c>
       <c r="D137" s="5">
         <v>3.1138919655595787</v>
       </c>
       <c r="E137" s="5">
         <v>2.2958222074966006</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1060.9303311000001</v>
       </c>
       <c r="C138" s="5">
         <v>1.2495284000001448</v>
       </c>
       <c r="D138" s="5">
         <v>1.4241994021733095</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1061.4050646999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.47473359999980858</v>
       </c>
       <c r="D139" s="5">
         <v>0.538286469552407</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1063.8450805</v>
       </c>
       <c r="C140" s="5">
         <v>2.4400158000000829</v>
       </c>
       <c r="D140" s="5">
         <v>2.793773282300549</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1066.2438414000001</v>
       </c>
       <c r="C141" s="5">
         <v>2.3987609000000703</v>
       </c>
       <c r="D141" s="5">
         <v>2.7395721804331696</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1068.2400468000001</v>
       </c>
       <c r="C142" s="5">
         <v>1.996205400000008</v>
       </c>
       <c r="D142" s="5">
         <v>2.2699001085889403</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1072.1957427</v>
       </c>
       <c r="C143" s="5">
         <v>3.9556958999999097</v>
       </c>
       <c r="D143" s="5">
         <v>4.5352305385307989</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1066.5121226000001</v>
       </c>
       <c r="C144" s="5">
         <v>-5.6836200999998709</v>
       </c>
       <c r="D144" s="5">
         <v>-6.1788799101836656</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1075.3381609</v>
       </c>
       <c r="C145" s="5">
         <v>8.8260382999999365</v>
       </c>
       <c r="D145" s="5">
         <v>10.395441668846605</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1088.7651226</v>
       </c>
       <c r="C146" s="5">
         <v>13.426961699999993</v>
       </c>
       <c r="D146" s="5">
         <v>16.056563520991986</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1083.5795880999999</v>
       </c>
       <c r="C147" s="5">
         <v>-5.1855345000001307</v>
       </c>
       <c r="D147" s="5">
         <v>-5.5679577985097257</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1086.9959684</v>
       </c>
       <c r="C148" s="5">
         <v>3.416380300000128</v>
       </c>
       <c r="D148" s="5">
         <v>3.8497402669270153</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1089.9058342999999</v>
       </c>
       <c r="C149" s="5">
         <v>2.9098658999998861</v>
       </c>
       <c r="D149" s="5">
         <v>3.2600970167965926</v>
       </c>
       <c r="E149" s="5">
         <v>2.8522769802933556</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1091.5710211000001</v>
       </c>
       <c r="C150" s="5">
         <v>1.6651868000001286</v>
       </c>
       <c r="D150" s="5">
         <v>1.8488763629008087</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1095.8204244999999</v>
       </c>
       <c r="C151" s="5">
         <v>4.2494033999998919</v>
       </c>
       <c r="D151" s="5">
         <v>4.7728406547280944</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1098.7684125000001</v>
       </c>
       <c r="C152" s="5">
         <v>2.9479880000001231</v>
       </c>
       <c r="D152" s="5">
         <v>3.2764497090597589</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1100.3593212999999</v>
       </c>
       <c r="C153" s="5">
         <v>1.5909087999998519</v>
       </c>
       <c r="D153" s="5">
         <v>1.7513855684767599</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1102.5227468999999</v>
       </c>
       <c r="C154" s="5">
         <v>2.1634255999999823</v>
       </c>
       <c r="D154" s="5">
         <v>2.3850107515739127</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1102.1951624000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.32758449999982986</v>
       </c>
       <c r="D155" s="5">
         <v>-0.35596511778213102</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1097.0876833</v>
       </c>
       <c r="C156" s="5">
         <v>-5.1074791000000914</v>
       </c>
       <c r="D156" s="5">
         <v>-5.4211419580843856</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1103.0417709999999</v>
       </c>
       <c r="C157" s="5">
         <v>5.9540876999999455</v>
       </c>
       <c r="D157" s="5">
         <v>6.7105689881425734</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1109.9337849000001</v>
       </c>
       <c r="C158" s="5">
         <v>6.8920139000001654</v>
       </c>
       <c r="D158" s="5">
         <v>7.7609330560125311</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1116.2953041999999</v>
       </c>
       <c r="C159" s="5">
         <v>6.3615192999998271</v>
       </c>
       <c r="D159" s="5">
         <v>7.0987304834511322</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1118.8426205999999</v>
       </c>
       <c r="C160" s="5">
         <v>2.5473163999999997</v>
       </c>
       <c r="D160" s="5">
         <v>2.7729558532998855</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1119.6842525</v>
       </c>
       <c r="C161" s="5">
         <v>0.84163190000003851</v>
       </c>
       <c r="D161" s="5">
         <v>0.9064253058247651</v>
       </c>
       <c r="E161" s="5">
         <v>2.732201008826185</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1118.5573327</v>
       </c>
       <c r="C162" s="5">
         <v>-1.126919799999996</v>
       </c>
       <c r="D162" s="5">
         <v>-1.201091361265394</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1120.9224481000001</v>
       </c>
       <c r="C163" s="5">
         <v>2.3651154000001497</v>
       </c>
       <c r="D163" s="5">
         <v>2.5670369701786155</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1120.5367595</v>
       </c>
       <c r="C164" s="5">
         <v>-0.38568860000009408</v>
       </c>
       <c r="D164" s="5">
         <v>-0.41211722532294992</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1123.9462811000001</v>
       </c>
       <c r="C165" s="5">
         <v>3.4095216000000619</v>
       </c>
       <c r="D165" s="5">
         <v>3.7130382564439346</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1125.1895634</v>
       </c>
       <c r="C166" s="5">
         <v>1.2432822999999189</v>
       </c>
       <c r="D166" s="5">
         <v>1.3355168698673703</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1131.0202749</v>
       </c>
       <c r="C167" s="5">
         <v>5.8307115000000067</v>
       </c>
       <c r="D167" s="5">
         <v>6.3987044731856457</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1124.4804471</v>
       </c>
       <c r="C168" s="5">
         <v>-6.5398278000000118</v>
       </c>
       <c r="D168" s="5">
         <v>-6.7222170906141798</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1124.3426738000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.13777329999993526</v>
       </c>
       <c r="D169" s="5">
         <v>-0.14692705100675107</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1124.8737123999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.53103859999987435</v>
       </c>
       <c r="D170" s="5">
         <v>0.56824696132058428</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1122.2141934000001</v>
       </c>
       <c r="C171" s="5">
         <v>-2.6595189999998183</v>
       </c>
       <c r="D171" s="5">
         <v>-2.8005350782663418</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1123.6420126999999</v>
       </c>
       <c r="C172" s="5">
         <v>1.4278192999997827</v>
       </c>
       <c r="D172" s="5">
         <v>1.5375175626316073</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1124.0528056999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.4107930000000124</v>
       </c>
       <c r="D173" s="5">
         <v>0.43959197415088802</v>
       </c>
       <c r="E173" s="5">
         <v>0.39015938558089047</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1127.977026</v>
       </c>
       <c r="C174" s="5">
         <v>3.9242203000001155</v>
       </c>
       <c r="D174" s="5">
         <v>4.2707466817542672</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1128.4801915</v>
       </c>
       <c r="C175" s="5">
         <v>0.5031655000000228</v>
       </c>
       <c r="D175" s="5">
         <v>0.53660860749698003</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1130.5534431999999</v>
       </c>
       <c r="C176" s="5">
         <v>2.0732516999999007</v>
       </c>
       <c r="D176" s="5">
         <v>2.2270625588525661</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1130.7026734000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.14923020000014731</v>
       </c>
       <c r="D177" s="5">
         <v>0.15851201476617671</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1132.3777594000001</v>
       </c>
       <c r="C178" s="5">
         <v>1.6750859999999648</v>
       </c>
       <c r="D178" s="5">
         <v>1.7923037873557535</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1133.553641</v>
       </c>
       <c r="C179" s="5">
         <v>1.1758815999999115</v>
       </c>
       <c r="D179" s="5">
         <v>1.2532433134762044</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1134.9581744</v>
       </c>
       <c r="C180" s="5">
         <v>1.4045333999999912</v>
       </c>
       <c r="D180" s="5">
         <v>1.4970386188448037</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1137.5930797000001</v>
       </c>
       <c r="C181" s="5">
         <v>2.6349053000001277</v>
       </c>
       <c r="D181" s="5">
         <v>2.8217548367256873</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1139.7342005999999</v>
       </c>
       <c r="C182" s="5">
         <v>2.1411208999998053</v>
       </c>
       <c r="D182" s="5">
         <v>2.2821078244418258</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1139.1291424000001</v>
       </c>
       <c r="C183" s="5">
         <v>-0.60505819999980304</v>
       </c>
       <c r="D183" s="5">
         <v>-0.63519511175101906</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1139.4210339000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.29189150000001973</v>
       </c>
       <c r="D184" s="5">
         <v>0.30792282703906437</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1141.0356697</v>
       </c>
       <c r="C185" s="5">
         <v>1.61463579999986</v>
       </c>
       <c r="D185" s="5">
         <v>1.713796367052578</v>
       </c>
       <c r="E185" s="5">
         <v>1.5108599804102729</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1141.5194452999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.48377559999994446</v>
       </c>
       <c r="D186" s="5">
         <v>0.50996334494364248</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1144.2330497999999</v>
       </c>
       <c r="C187" s="5">
         <v>2.713604499999974</v>
       </c>
       <c r="D187" s="5">
         <v>2.8902175035542488</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1145.3040946000001</v>
       </c>
       <c r="C188" s="5">
         <v>1.0710448000002089</v>
       </c>
       <c r="D188" s="5">
         <v>1.1290455198706084</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1147.998922</v>
       </c>
       <c r="C189" s="5">
         <v>2.6948273999998946</v>
       </c>
       <c r="D189" s="5">
         <v>2.8603511165311124</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1149.9315855</v>
       </c>
       <c r="C190" s="5">
         <v>1.9326634999999897</v>
       </c>
       <c r="D190" s="5">
         <v>2.039018693717809</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1153.7487461000001</v>
       </c>
       <c r="C191" s="5">
         <v>3.8171606000000793</v>
       </c>
       <c r="D191" s="5">
         <v>4.0568963173294392</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1155.6467789000001</v>
       </c>
       <c r="C192" s="5">
         <v>1.89803280000001</v>
       </c>
       <c r="D192" s="5">
         <v>1.9920810302517689</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1159.2051011999999</v>
       </c>
       <c r="C193" s="5">
         <v>3.5583222999998725</v>
       </c>
       <c r="D193" s="5">
         <v>3.7581084641393758</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1161.6249728</v>
       </c>
       <c r="C194" s="5">
         <v>2.4198716000000786</v>
       </c>
       <c r="D194" s="5">
         <v>2.5339943836716561</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1158.2607410000001</v>
       </c>
       <c r="C195" s="5">
         <v>-3.3642317999999705</v>
       </c>
       <c r="D195" s="5">
         <v>-3.4205438676456645</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1159.1415727000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.88083170000004429</v>
       </c>
       <c r="D196" s="5">
         <v>0.91640013229035144</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1156.9967558999999</v>
       </c>
       <c r="C197" s="5">
         <v>-2.1448168000001715</v>
       </c>
       <c r="D197" s="5">
         <v>-2.1979609278004908</v>
       </c>
       <c r="E197" s="5">
         <v>1.3988244735763988</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1162.8217322999999</v>
       </c>
       <c r="C198" s="5">
         <v>5.8249763999999686</v>
       </c>
       <c r="D198" s="5">
         <v>6.2116077886436694</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1162.8133392</v>
       </c>
       <c r="C199" s="5">
         <v>-8.3930999999211053E-3</v>
       </c>
       <c r="D199" s="5">
         <v>-8.661104191221014E-3</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1161.6094513999999</v>
       </c>
       <c r="C200" s="5">
         <v>-1.203887800000075</v>
       </c>
       <c r="D200" s="5">
         <v>-1.2353378727834818</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1162.4354063000001</v>
       </c>
       <c r="C201" s="5">
         <v>0.8259549000001698</v>
       </c>
       <c r="D201" s="5">
         <v>0.85659702045022268</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1162.1159391000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.31946719999996276</v>
       </c>
       <c r="D202" s="5">
         <v>-0.32929288185891137</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1161.7101425000001</v>
       </c>
       <c r="C203" s="5">
         <v>-0.40579660000003059</v>
       </c>
       <c r="D203" s="5">
         <v>-0.4182214327574818</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1161.6403607</v>
       </c>
       <c r="C204" s="5">
         <v>-6.9781800000100702E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-7.205799234075716E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1174.9918926</v>
       </c>
       <c r="C205" s="5">
         <v>13.351531900000055</v>
       </c>
       <c r="D205" s="5">
         <v>14.698601877964524</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1176.7428660999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.7509734999998727</v>
       </c>
       <c r="D206" s="5">
         <v>1.8029702465802044</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1174.939378</v>
       </c>
       <c r="C207" s="5">
         <v>-1.8034880999998677</v>
       </c>
       <c r="D207" s="5">
         <v>-1.8237084462381703</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1174.9015692999999</v>
       </c>
       <c r="C208" s="5">
         <v>-3.7808700000141471E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-3.8608299097742105E-2</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1177.354652</v>
       </c>
       <c r="C209" s="5">
         <v>2.4530827000000954</v>
       </c>
       <c r="D209" s="5">
         <v>2.5344587095102789</v>
       </c>
       <c r="E209" s="5">
         <v>1.7595465152505207</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1177.0015466</v>
       </c>
       <c r="C210" s="5">
         <v>-0.35310540000000401</v>
       </c>
       <c r="D210" s="5">
         <v>-0.35930399457895223</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1178.1779601000001</v>
       </c>
       <c r="C211" s="5">
         <v>1.1764135000000806</v>
       </c>
       <c r="D211" s="5">
         <v>1.2060158863109516</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1180.196676</v>
       </c>
       <c r="C212" s="5">
         <v>2.018715899999961</v>
       </c>
       <c r="D212" s="5">
         <v>2.0755937309306693</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1180.8304441</v>
       </c>
       <c r="C213" s="5">
         <v>0.6337680999999975</v>
       </c>
       <c r="D213" s="5">
         <v>0.64630918796173553</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1183.8731949</v>
       </c>
       <c r="C214" s="5">
         <v>3.0427508000000216</v>
       </c>
       <c r="D214" s="5">
         <v>3.1363482502158035</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1185.2767490000001</v>
       </c>
       <c r="C215" s="5">
         <v>1.4035541000000649</v>
       </c>
       <c r="D215" s="5">
         <v>1.4319868372455691</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1188.1674198000001</v>
       </c>
       <c r="C216" s="5">
         <v>2.8906707999999526</v>
       </c>
       <c r="D216" s="5">
         <v>2.9661545734185113</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1190.7427708</v>
       </c>
       <c r="C217" s="5">
         <v>2.5753509999999551</v>
       </c>
       <c r="D217" s="5">
         <v>2.6322303474258568</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1194.5353118999999</v>
       </c>
       <c r="C218" s="5">
         <v>3.7925410999998803</v>
       </c>
       <c r="D218" s="5">
         <v>3.8896942933209777</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1199.5691288999999</v>
       </c>
       <c r="C219" s="5">
         <v>5.0338169999999991</v>
       </c>
       <c r="D219" s="5">
         <v>5.1757110103250348</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1203.8270805</v>
       </c>
       <c r="C220" s="5">
         <v>4.2579516000000694</v>
       </c>
       <c r="D220" s="5">
         <v>4.343629038857455</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1209.2024295000001</v>
       </c>
       <c r="C221" s="5">
         <v>5.375349000000142</v>
       </c>
       <c r="D221" s="5">
         <v>5.4918305631471487</v>
       </c>
       <c r="E221" s="5">
         <v>2.7050283825608146</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1215.2518072</v>
       </c>
       <c r="C222" s="5">
         <v>6.0493776999999227</v>
       </c>
       <c r="D222" s="5">
         <v>6.1713095383993277</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1215.1456161000001</v>
       </c>
       <c r="C223" s="5">
         <v>-0.1061910999999327</v>
       </c>
       <c r="D223" s="5">
         <v>-0.10480798665821744</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1218.5136648</v>
       </c>
       <c r="C224" s="5">
         <v>3.3680486999999175</v>
       </c>
       <c r="D224" s="5">
         <v>3.3772448307397784</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1217.9551528</v>
       </c>
       <c r="C225" s="5">
         <v>-0.55851200000006429</v>
       </c>
       <c r="D225" s="5">
         <v>-0.54864169265996798</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1220.3607273</v>
       </c>
       <c r="C226" s="5">
         <v>2.405574500000057</v>
       </c>
       <c r="D226" s="5">
         <v>2.3960282133696165</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1222.4304486000001</v>
       </c>
       <c r="C227" s="5">
         <v>2.0697213000000829</v>
       </c>
       <c r="D227" s="5">
         <v>2.0542815685330007</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1223.9163103999999</v>
       </c>
       <c r="C228" s="5">
         <v>1.4858617999998387</v>
       </c>
       <c r="D228" s="5">
         <v>1.4683883242647466</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1223.1572791999999</v>
       </c>
       <c r="C229" s="5">
         <v>-0.75903119999998125</v>
       </c>
       <c r="D229" s="5">
         <v>-0.74166596099606297</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1222.8493152000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.30796399999985624</v>
       </c>
       <c r="D230" s="5">
         <v>-0.30171547125330545</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1227.1958062000001</v>
       </c>
       <c r="C231" s="5">
         <v>4.3464910000000145</v>
       </c>
       <c r="D231" s="5">
         <v>4.3496539774589227</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1233.5093749</v>
       </c>
       <c r="C232" s="5">
         <v>6.3135686999999052</v>
       </c>
       <c r="D232" s="5">
         <v>6.3513740227434612</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1236.6816503</v>
       </c>
       <c r="C233" s="5">
         <v>3.1722753999999895</v>
       </c>
       <c r="D233" s="5">
         <v>3.1301257693309381</v>
       </c>
       <c r="E233" s="5">
         <v>2.2725079051786556</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1241.3562085000001</v>
       </c>
       <c r="C234" s="5">
         <v>4.6745582000000923</v>
       </c>
       <c r="D234" s="5">
         <v>4.6314022647179653</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1244.0692532</v>
       </c>
       <c r="C235" s="5">
         <v>2.7130446999999549</v>
       </c>
       <c r="D235" s="5">
         <v>2.6544152056829029</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1245.1417160999999</v>
       </c>
       <c r="C236" s="5">
         <v>1.0724628999998913</v>
       </c>
       <c r="D236" s="5">
         <v>1.0393914394360548</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1248.1013747</v>
       </c>
       <c r="C237" s="5">
         <v>2.9596586000000116</v>
       </c>
       <c r="D237" s="5">
         <v>2.8899451115379504</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1249.9924566</v>
       </c>
       <c r="C238" s="5">
         <v>1.8910819000000174</v>
       </c>
       <c r="D238" s="5">
         <v>1.8334288985059954</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1253.5059739999999</v>
       </c>
       <c r="C239" s="5">
         <v>3.5135173999999552</v>
       </c>
       <c r="D239" s="5">
         <v>3.4256338166235967</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1250.3047484000001</v>
       </c>
       <c r="C240" s="5">
         <v>-3.201225599999816</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0219003406586564</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1246.2788906000001</v>
       </c>
       <c r="C241" s="5">
         <v>-4.0258578000000398</v>
       </c>
       <c r="D241" s="5">
         <v>-3.796183373001194</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1254.2413442</v>
       </c>
       <c r="C242" s="5">
         <v>7.9624535999998898</v>
       </c>
       <c r="D242" s="5">
         <v>7.9420053679978286</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1262.0229201</v>
       </c>
       <c r="C243" s="5">
         <v>7.7815759000000071</v>
       </c>
       <c r="D243" s="5">
         <v>7.7044278334947869</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1263.7032813999999</v>
       </c>
       <c r="C244" s="5">
         <v>1.6803612999999586</v>
       </c>
       <c r="D244" s="5">
         <v>1.6095317404197118</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1264.0294414</v>
       </c>
       <c r="C245" s="5">
         <v>0.32616000000007261</v>
       </c>
       <c r="D245" s="5">
         <v>0.31015831125995597</v>
       </c>
       <c r="E245" s="5">
         <v>2.2113848857841401</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1263.4814294</v>
       </c>
       <c r="C246" s="5">
         <v>-0.54801199999997152</v>
       </c>
       <c r="D246" s="5">
         <v>-0.51901369320428437</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1268.2543780999999</v>
       </c>
       <c r="C247" s="5">
         <v>4.7729486999999153</v>
       </c>
       <c r="D247" s="5">
         <v>4.6285208697859348</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1271.3660238</v>
       </c>
       <c r="C248" s="5">
         <v>3.1116457000000537</v>
       </c>
       <c r="D248" s="5">
         <v>2.9842405373600167</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1273.9686939999999</v>
       </c>
       <c r="C249" s="5">
         <v>2.6026701999999204</v>
       </c>
       <c r="D249" s="5">
         <v>2.4844225267163678</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1273.3382526</v>
       </c>
       <c r="C250" s="5">
         <v>-0.63044139999988147</v>
       </c>
       <c r="D250" s="5">
         <v>-0.59222333300249508</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1272.8624569999999</v>
       </c>
       <c r="C251" s="5">
         <v>-0.47579560000008314</v>
       </c>
       <c r="D251" s="5">
         <v>-0.44747166972824992</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1269.1225569000001</v>
       </c>
       <c r="C252" s="5">
         <v>-3.7399000999998862</v>
       </c>
       <c r="D252" s="5">
         <v>-3.4693941986260968</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1271.2384429000001</v>
       </c>
       <c r="C253" s="5">
         <v>2.1158860000000459</v>
       </c>
       <c r="D253" s="5">
         <v>2.0190920945922342</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1273.1402740000001</v>
       </c>
       <c r="C254" s="5">
         <v>1.9018310999999812</v>
       </c>
       <c r="D254" s="5">
         <v>1.8101008429080245</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1277.8816114000001</v>
       </c>
       <c r="C255" s="5">
         <v>4.7413374000000204</v>
       </c>
       <c r="D255" s="5">
         <v>4.5616357979318733</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1276.5599661000001</v>
       </c>
       <c r="C256" s="5">
         <v>-1.3216453000000001</v>
       </c>
       <c r="D256" s="5">
         <v>-1.2340609523336044</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1274.1370681000001</v>
       </c>
       <c r="C257" s="5">
         <v>-2.422898000000032</v>
       </c>
       <c r="D257" s="5">
         <v>-2.2539621172392832</v>
       </c>
       <c r="E257" s="5">
         <v>0.7996353857711691</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1272.5028116999999</v>
       </c>
       <c r="C258" s="5">
         <v>-1.6342564000001403</v>
       </c>
       <c r="D258" s="5">
         <v>-1.528353626919321</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1266.6632983</v>
       </c>
       <c r="C259" s="5">
         <v>-5.8395133999999871</v>
       </c>
       <c r="D259" s="5">
         <v>-5.3699136005118664</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1264.0689238</v>
       </c>
       <c r="C260" s="5">
         <v>-2.5943744999999581</v>
       </c>
       <c r="D260" s="5">
         <v>-2.4303354731805227</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1264.0398669000001</v>
       </c>
       <c r="C261" s="5">
         <v>-2.9056899999886809E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-2.7580673312321835E-2</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1262.5873329000001</v>
       </c>
       <c r="C262" s="5">
         <v>-1.4525340000000142</v>
       </c>
       <c r="D262" s="5">
         <v>-1.3702626259751827</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1267.8768533</v>
       </c>
       <c r="C263" s="5">
         <v>5.2895203999999012</v>
       </c>
       <c r="D263" s="5">
         <v>5.144786902693399</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1257.8325361</v>
       </c>
       <c r="C264" s="5">
         <v>-10.044317200000023</v>
       </c>
       <c r="D264" s="5">
         <v>-9.1031124972545729</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1248.9527186</v>
       </c>
       <c r="C265" s="5">
         <v>-8.8798174999999446</v>
       </c>
       <c r="D265" s="5">
         <v>-8.150228570150853</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1242.0151796</v>
       </c>
       <c r="C266" s="5">
         <v>-6.9375390000000152</v>
       </c>
       <c r="D266" s="5">
         <v>-6.4657060035039349</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1232.6498405</v>
       </c>
       <c r="C267" s="5">
         <v>-9.3653391000000283</v>
       </c>
       <c r="D267" s="5">
         <v>-8.6825360916541925</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1230.0460825</v>
       </c>
       <c r="C268" s="5">
         <v>-2.6037579999999707</v>
       </c>
       <c r="D268" s="5">
         <v>-2.5055485971026248</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1229.4132798999999</v>
       </c>
       <c r="C269" s="5">
         <v>-0.63280260000010458</v>
       </c>
       <c r="D269" s="5">
         <v>-0.6156014752526362</v>
       </c>
       <c r="E269" s="5">
         <v>-3.5101237786522077</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1231.7447420999999</v>
       </c>
       <c r="C270" s="5">
         <v>2.3314622000000327</v>
       </c>
       <c r="D270" s="5">
         <v>2.2995693279601381</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1232.2516115999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.50686949999999342</v>
       </c>
       <c r="D271" s="5">
         <v>0.49492552624013086</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1232.4730439</v>
       </c>
       <c r="C272" s="5">
         <v>0.22143230000006042</v>
       </c>
       <c r="D272" s="5">
         <v>0.21585002127129105</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1230.8065918</v>
       </c>
       <c r="C273" s="5">
         <v>-1.666452100000015</v>
       </c>
       <c r="D273" s="5">
         <v>-1.6105325319919483</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1230.8413144000001</v>
       </c>
       <c r="C274" s="5">
         <v>3.4722600000122839E-2</v>
       </c>
       <c r="D274" s="5">
         <v>3.3858760617411221E-2</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1230.4437177</v>
       </c>
       <c r="C275" s="5">
         <v>-0.39759670000012193</v>
       </c>
       <c r="D275" s="5">
         <v>-0.38694612809544449</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1234.9823583</v>
       </c>
       <c r="C276" s="5">
         <v>4.5386406000000079</v>
       </c>
       <c r="D276" s="5">
         <v>4.517257702801114</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1235.5943629000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.61200460000009116</v>
       </c>
       <c r="D277" s="5">
         <v>0.59629232398228371</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1234.2832535</v>
       </c>
       <c r="C278" s="5">
         <v>-1.3111094000000776</v>
       </c>
       <c r="D278" s="5">
         <v>-1.2659344731558053</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1233.3490542</v>
       </c>
       <c r="C279" s="5">
         <v>-0.9341993000000457</v>
       </c>
       <c r="D279" s="5">
         <v>-0.90447976899676874</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1233.42687</v>
       </c>
       <c r="C280" s="5">
         <v>7.7815800000053059E-2</v>
       </c>
       <c r="D280" s="5">
         <v>7.57379835950589E-2</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1236.1477990000001</v>
       </c>
       <c r="C281" s="5">
         <v>2.7209290000000692</v>
       </c>
       <c r="D281" s="5">
         <v>2.6795451911540091</v>
       </c>
       <c r="E281" s="5">
         <v>0.54778317512138575</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1235.4572330999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.69056590000013784</v>
       </c>
       <c r="D282" s="5">
         <v>-0.66831625403935835</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1238.2173889000001</v>
       </c>
       <c r="C283" s="5">
         <v>2.7601558000001205</v>
       </c>
       <c r="D283" s="5">
         <v>2.7141291954067226</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1239.6076413000001</v>
       </c>
       <c r="C284" s="5">
         <v>1.3902524000000085</v>
       </c>
       <c r="D284" s="5">
         <v>1.3556939627975551</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1241.3663919000001</v>
       </c>
       <c r="C285" s="5">
         <v>1.7587505999999848</v>
       </c>
       <c r="D285" s="5">
         <v>1.7159041480553583</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1242.7591440000001</v>
       </c>
       <c r="C286" s="5">
         <v>1.3927521000000525</v>
       </c>
       <c r="D286" s="5">
         <v>1.3546800962571881</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1244.2164883</v>
       </c>
       <c r="C287" s="5">
         <v>1.4573442999999315</v>
       </c>
       <c r="D287" s="5">
         <v>1.4163135733698873</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1254.8191649</v>
       </c>
       <c r="C288" s="5">
         <v>10.602676599999995</v>
       </c>
       <c r="D288" s="5">
         <v>10.719034336386368</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1251.5247955</v>
       </c>
       <c r="C289" s="5">
         <v>-3.2943694000000505</v>
       </c>
       <c r="D289" s="5">
         <v>-3.1053532815807028</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1256.3428616000001</v>
       </c>
       <c r="C290" s="5">
         <v>4.8180661000001237</v>
       </c>
       <c r="D290" s="5">
         <v>4.7187904769675715</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1258.0614419999999</v>
       </c>
       <c r="C291" s="5">
         <v>1.718580399999837</v>
       </c>
       <c r="D291" s="5">
         <v>1.6539141951521508</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1259.4219071</v>
       </c>
       <c r="C292" s="5">
         <v>1.3604651000000558</v>
       </c>
       <c r="D292" s="5">
         <v>1.3054236457138213</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1259.8144672999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.39256019999993441</v>
       </c>
       <c r="D293" s="5">
         <v>0.37468036436862917</v>
       </c>
       <c r="E293" s="5">
         <v>1.9145500496902779</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1260.5239185</v>
       </c>
       <c r="C294" s="5">
         <v>0.7094512000001032</v>
       </c>
       <c r="D294" s="5">
         <v>0.67786428061606951</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1263.5668854</v>
       </c>
       <c r="C295" s="5">
         <v>3.0429669000000104</v>
       </c>
       <c r="D295" s="5">
         <v>2.9356327489884038</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1266.2811403999999</v>
       </c>
       <c r="C296" s="5">
         <v>2.7142549999998664</v>
       </c>
       <c r="D296" s="5">
         <v>2.6083810578403588</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1266.8594983</v>
       </c>
       <c r="C297" s="5">
         <v>0.57835790000012821</v>
       </c>
       <c r="D297" s="5">
         <v>0.5494637449690698</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1269.0047079999999</v>
       </c>
       <c r="C298" s="5">
         <v>2.1452096999998957</v>
       </c>
       <c r="D298" s="5">
         <v>2.051026403675249</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1270.1050495</v>
       </c>
       <c r="C299" s="5">
         <v>1.1003415000000132</v>
       </c>
       <c r="D299" s="5">
         <v>1.0454847459765437</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1273.5305258999999</v>
       </c>
       <c r="C300" s="5">
         <v>3.4254763999999795</v>
       </c>
       <c r="D300" s="5">
         <v>3.2848443528393112</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1270.1450291000001</v>
       </c>
       <c r="C301" s="5">
         <v>-3.385496799999828</v>
       </c>
       <c r="D301" s="5">
         <v>-3.1437961275636694</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1271.2002566000001</v>
       </c>
       <c r="C302" s="5">
         <v>1.0552275000000009</v>
       </c>
       <c r="D302" s="5">
         <v>1.0015195767311358</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1279.0971895</v>
       </c>
       <c r="C303" s="5">
         <v>7.8969328999999107</v>
       </c>
       <c r="D303" s="5">
         <v>7.7146746008149192</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1279.8194893</v>
       </c>
       <c r="C304" s="5">
         <v>0.7222997999999734</v>
       </c>
       <c r="D304" s="5">
         <v>0.67974258937739673</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1281.3224949</v>
       </c>
       <c r="C305" s="5">
         <v>1.5030056000000513</v>
       </c>
       <c r="D305" s="5">
         <v>1.4184048650505821</v>
       </c>
       <c r="E305" s="5">
         <v>1.7072377050960208</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1283.6634604000001</v>
       </c>
       <c r="C306" s="5">
         <v>2.3409655000000384</v>
       </c>
       <c r="D306" s="5">
         <v>2.2145548268527326</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1283.4707372</v>
       </c>
       <c r="C307" s="5">
         <v>-0.19272320000004584</v>
       </c>
       <c r="D307" s="5">
         <v>-0.180013667600043</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1283.0591701000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.41156709999995655</v>
       </c>
       <c r="D308" s="5">
         <v>-0.3841228270728303</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1285.7296676999999</v>
       </c>
       <c r="C309" s="5">
         <v>2.6704975999998624</v>
       </c>
       <c r="D309" s="5">
         <v>2.5264129044970218</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1288.3257771000001</v>
       </c>
       <c r="C310" s="5">
         <v>2.5961094000001594</v>
       </c>
       <c r="D310" s="5">
         <v>2.4500969551635388</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1292.7110055000001</v>
       </c>
       <c r="C311" s="5">
         <v>4.3852283999999599</v>
       </c>
       <c r="D311" s="5">
         <v>4.1619251994494233</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1296.2264236000001</v>
       </c>
       <c r="C312" s="5">
         <v>3.5154181000000335</v>
       </c>
       <c r="D312" s="5">
         <v>3.3125519755258015</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1298.1601584</v>
       </c>
       <c r="C313" s="5">
         <v>1.933734799999911</v>
       </c>
       <c r="D313" s="5">
         <v>1.8049441623804618</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1298.4955732999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.33541489999993246</v>
       </c>
       <c r="D314" s="5">
         <v>0.31049354709069554</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1301.8815611</v>
       </c>
       <c r="C315" s="5">
         <v>3.3859878000000663</v>
       </c>
       <c r="D315" s="5">
         <v>3.1744188208620683</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1303.2940725000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.4125114000000849</v>
       </c>
       <c r="D316" s="5">
         <v>1.3097697824813403</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1305.5951798000001</v>
       </c>
       <c r="C317" s="5">
         <v>2.3011073000000124</v>
       </c>
       <c r="D317" s="5">
         <v>2.1394266309072263</v>
       </c>
       <c r="E317" s="5">
         <v>1.8943462708733927</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1313.3394049999999</v>
       </c>
       <c r="C318" s="5">
         <v>7.7442251999998462</v>
       </c>
       <c r="D318" s="5">
         <v>7.3547444436026899</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1310.9091980000001</v>
       </c>
       <c r="C319" s="5">
         <v>-2.4302069999998821</v>
       </c>
       <c r="D319" s="5">
         <v>-2.1980239091598408</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1312.2594428</v>
       </c>
       <c r="C320" s="5">
         <v>1.3502447999999276</v>
       </c>
       <c r="D320" s="5">
         <v>1.2430337442335349</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1313.8686696</v>
       </c>
       <c r="C321" s="5">
         <v>1.6092267999999876</v>
       </c>
       <c r="D321" s="5">
         <v>1.4815286626251867</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1315.1494379000001</v>
       </c>
       <c r="C322" s="5">
         <v>1.2807683000000907</v>
       </c>
       <c r="D322" s="5">
         <v>1.1760603945504267</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1317.2842378</v>
       </c>
       <c r="C323" s="5">
         <v>2.1347998999999618</v>
       </c>
       <c r="D323" s="5">
         <v>1.9653697932210834</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1319.4746084000001</v>
       </c>
       <c r="C324" s="5">
         <v>2.1903706000000511</v>
       </c>
       <c r="D324" s="5">
         <v>2.0137009544095807</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1321.5802942</v>
       </c>
       <c r="C325" s="5">
         <v>2.1056857999999465</v>
       </c>
       <c r="D325" s="5">
         <v>1.9319202791202583</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1323.0051687</v>
       </c>
       <c r="C326" s="5">
         <v>1.4248744999999872</v>
       </c>
       <c r="D326" s="5">
         <v>1.3014912019655656</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1322.1931070000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.81206169999995836</v>
       </c>
       <c r="D327" s="5">
         <v>-0.73407954330874103</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1323.5467991999999</v>
       </c>
       <c r="C328" s="5">
         <v>1.3536921999998413</v>
       </c>
       <c r="D328" s="5">
         <v>1.2355299205231818</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1325.8771052</v>
       </c>
       <c r="C329" s="5">
         <v>2.3303060000000642</v>
       </c>
       <c r="D329" s="5">
         <v>2.133362888891055</v>
       </c>
       <c r="E329" s="5">
         <v>1.5534620312482206</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1325.9591432</v>
       </c>
       <c r="C330" s="5">
         <v>8.203800000001138E-2</v>
       </c>
       <c r="D330" s="5">
         <v>7.4274688452624638E-2</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1327.6970521999999</v>
       </c>
       <c r="C331" s="5">
         <v>1.7379089999999451</v>
       </c>
       <c r="D331" s="5">
         <v>1.5842045020155737</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1331.5478608000001</v>
       </c>
       <c r="C332" s="5">
         <v>3.850808600000164</v>
       </c>
       <c r="D332" s="5">
         <v>3.5365006220838602</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1332.7765265999999</v>
       </c>
       <c r="C333" s="5">
         <v>1.228665799999817</v>
       </c>
       <c r="D333" s="5">
         <v>1.1129188095605924</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1332.3756424000001</v>
       </c>
       <c r="C334" s="5">
         <v>-0.40088419999983671</v>
       </c>
       <c r="D334" s="5">
         <v>-0.36034998377978411</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1331.5458572</v>
       </c>
       <c r="C335" s="5">
         <v>-0.82978520000006029</v>
       </c>
       <c r="D335" s="5">
         <v>-0.74478888611134719</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1328.7173780999999</v>
       </c>
       <c r="C336" s="5">
         <v>-2.8284791000000951</v>
       </c>
       <c r="D336" s="5">
         <v>-2.5194774403153875</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1327.7021522</v>
       </c>
       <c r="C337" s="5">
         <v>-1.0152258999999049</v>
       </c>
       <c r="D337" s="5">
         <v>-0.91303426053903625</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1325.516535</v>
       </c>
       <c r="C338" s="5">
         <v>-2.1856172000000242</v>
       </c>
       <c r="D338" s="5">
         <v>-1.957611049112562</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1330.5167852</v>
       </c>
       <c r="C339" s="5">
         <v>5.0002501999999822</v>
       </c>
       <c r="D339" s="5">
         <v>4.6218746328961169</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1331.2357783</v>
       </c>
       <c r="C340" s="5">
         <v>0.71899310000003425</v>
       </c>
       <c r="D340" s="5">
         <v>0.65039440244363256</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1331.9822612</v>
       </c>
       <c r="C341" s="5">
         <v>0.74648290000004636</v>
       </c>
       <c r="D341" s="5">
         <v>0.6749723324013468</v>
       </c>
       <c r="E341" s="5">
         <v>0.46046168050237757</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1331.9344152000001</v>
       </c>
       <c r="C342" s="5">
         <v>-4.7845999999935884E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-4.3096563520006459E-2</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1334.6899060999999</v>
       </c>
       <c r="C343" s="5">
         <v>2.7554908999998133</v>
       </c>
       <c r="D343" s="5">
         <v>2.5109894239623731</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1339.4747052</v>
       </c>
       <c r="C344" s="5">
         <v>4.7847991000001002</v>
       </c>
       <c r="D344" s="5">
         <v>4.3877865122360804</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1336.0007144000001</v>
       </c>
       <c r="C345" s="5">
         <v>-3.4739907999999105</v>
       </c>
       <c r="D345" s="5">
         <v>-3.0682433331066017</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1338.5019655000001</v>
       </c>
       <c r="C346" s="5">
         <v>2.5012510999999904</v>
       </c>
       <c r="D346" s="5">
         <v>2.2699102045306896</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1338.9661517</v>
       </c>
       <c r="C347" s="5">
         <v>0.46418619999985822</v>
       </c>
       <c r="D347" s="5">
         <v>0.41694904875246852</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1339.1569463000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.1907946000001175</v>
       </c>
       <c r="D348" s="5">
         <v>0.17112683520039695</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1338.1876070000001</v>
       </c>
       <c r="C349" s="5">
         <v>-0.96933930000000146</v>
       </c>
       <c r="D349" s="5">
         <v>-0.86516179629237966</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1338.4351291</v>
       </c>
       <c r="C350" s="5">
         <v>0.24752209999996921</v>
       </c>
       <c r="D350" s="5">
         <v>0.22218773907283218</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1338.045738</v>
       </c>
       <c r="C351" s="5">
         <v>-0.38939110000001165</v>
       </c>
       <c r="D351" s="5">
         <v>-0.34855806567870573</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1337.8872220000001</v>
       </c>
       <c r="C352" s="5">
         <v>-0.15851599999996324</v>
       </c>
       <c r="D352" s="5">
         <v>-0.14206936380163349</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1338.6923967</v>
       </c>
       <c r="C353" s="5">
         <v>0.80517469999995228</v>
       </c>
       <c r="D353" s="5">
         <v>0.72458593042385999</v>
       </c>
       <c r="E353" s="5">
         <v>0.50377063535025357</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1338.2223647000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.47003199999994649</v>
       </c>
       <c r="D354" s="5">
         <v>-0.42052263029743742</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1341.098164</v>
       </c>
       <c r="C355" s="5">
         <v>2.875799299999926</v>
       </c>
       <c r="D355" s="5">
         <v>2.609462283978714</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1344.0463262999999</v>
       </c>
       <c r="C356" s="5">
         <v>2.9481622999999217</v>
       </c>
       <c r="D356" s="5">
         <v>2.6701135467239956</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1344.5386492</v>
       </c>
       <c r="C357" s="5">
         <v>0.49232290000009016</v>
       </c>
       <c r="D357" s="5">
         <v>0.44044550385349268</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1346.6063916000001</v>
       </c>
       <c r="C358" s="5">
         <v>2.0677424000000428</v>
       </c>
       <c r="D358" s="5">
         <v>1.8611487877232324</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1348.9673359999999</v>
       </c>
       <c r="C359" s="5">
         <v>2.3609443999998803</v>
       </c>
       <c r="D359" s="5">
         <v>2.1243128047509163</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1349.3924434999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.42510749999996733</v>
       </c>
       <c r="D360" s="5">
         <v>0.37881874118288472</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1347.0589659</v>
       </c>
       <c r="C361" s="5">
         <v>-2.3334775999999238</v>
       </c>
       <c r="D361" s="5">
         <v>-2.0555128299825864</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1351.4919282999999</v>
       </c>
       <c r="C362" s="5">
         <v>4.4329623999999512</v>
       </c>
       <c r="D362" s="5">
         <v>4.0212797765380337</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1355.3379741000001</v>
       </c>
       <c r="C363" s="5">
         <v>3.8460458000001836</v>
       </c>
       <c r="D363" s="5">
         <v>3.4688934878147837</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1357.6566689000001</v>
       </c>
       <c r="C364" s="5">
         <v>2.3186948000000029</v>
       </c>
       <c r="D364" s="5">
         <v>2.0723720024737879</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1357.6514119000001</v>
       </c>
       <c r="C365" s="5">
         <v>-5.2570000000287109E-3</v>
       </c>
       <c r="D365" s="5">
         <v>-4.6464366128762258E-3</v>
       </c>
       <c r="E365" s="5">
         <v>1.4162338746926295</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1361.011342</v>
       </c>
       <c r="C366" s="5">
         <v>3.3599300999999286</v>
       </c>
       <c r="D366" s="5">
         <v>3.0105309806697678</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1365.6315423000001</v>
       </c>
       <c r="C367" s="5">
         <v>4.6202003000000786</v>
       </c>
       <c r="D367" s="5">
         <v>4.1505427909806158</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1366.6551698000001</v>
       </c>
       <c r="C368" s="5">
         <v>1.023627499999975</v>
       </c>
       <c r="D368" s="5">
         <v>0.90319360872574972</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1315.6165470999999</v>
       </c>
       <c r="C369" s="5">
         <v>-51.038622700000133</v>
       </c>
       <c r="D369" s="5">
         <v>-36.664887935018506</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1285.8637583</v>
       </c>
       <c r="C370" s="5">
         <v>-29.752788799999962</v>
       </c>
       <c r="D370" s="5">
         <v>-24.004557802047554</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1288.8601160000001</v>
       </c>
       <c r="C371" s="5">
         <v>2.9963577000000896</v>
       </c>
       <c r="D371" s="5">
         <v>2.8323930672807807</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1321.4195824000001</v>
       </c>
       <c r="C372" s="5">
         <v>32.559466400000019</v>
       </c>
       <c r="D372" s="5">
         <v>34.902328558929256</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1326.8882669</v>
       </c>
       <c r="C373" s="5">
         <v>5.4686844999998812</v>
       </c>
       <c r="D373" s="5">
         <v>5.0808034753489162</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1323.5321583</v>
       </c>
       <c r="C374" s="5">
         <v>-3.3561085999999705</v>
       </c>
       <c r="D374" s="5">
         <v>-2.9933002836996403</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1309.1982172999999</v>
       </c>
       <c r="C375" s="5">
         <v>-14.333941000000095</v>
       </c>
       <c r="D375" s="5">
         <v>-12.249239768387255</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1312.7065104999999</v>
       </c>
       <c r="C376" s="5">
         <v>3.5082932000000255</v>
       </c>
       <c r="D376" s="5">
         <v>3.2634919142314089</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1316.4392181000001</v>
       </c>
       <c r="C377" s="5">
         <v>3.7327076000001398</v>
       </c>
       <c r="D377" s="5">
         <v>3.466098426756048</v>
       </c>
       <c r="E377" s="5">
         <v>-3.0355504689031032</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1316.3574343</v>
       </c>
       <c r="C378" s="5">
         <v>-8.1783800000039264E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-7.4524544837473172E-2</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1313.2940647999999</v>
       </c>
       <c r="C379" s="5">
         <v>-3.0633695000001353</v>
       </c>
       <c r="D379" s="5">
         <v>-2.7571200520955186</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1311.8242642</v>
       </c>
       <c r="C380" s="5">
         <v>-1.4698005999998713</v>
       </c>
       <c r="D380" s="5">
         <v>-1.3347691450160681</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1319.4252833999999</v>
       </c>
       <c r="C381" s="5">
         <v>7.6010191999998824</v>
       </c>
       <c r="D381" s="5">
         <v>7.1790019489390566</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1321.7046029000001</v>
       </c>
       <c r="C382" s="5">
         <v>2.279319500000156</v>
       </c>
       <c r="D382" s="5">
         <v>2.0928213723274247</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1325.0196186000001</v>
       </c>
       <c r="C383" s="5">
         <v>3.3150157000000036</v>
       </c>
       <c r="D383" s="5">
         <v>3.0516319591437968</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1339.9449878999999</v>
       </c>
       <c r="C384" s="5">
         <v>14.925369299999829</v>
       </c>
       <c r="D384" s="5">
         <v>14.386802316891668</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1334.7152183999999</v>
       </c>
       <c r="C385" s="5">
         <v>-5.2297694999999749</v>
       </c>
       <c r="D385" s="5">
         <v>-4.5843254164873004</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1343.8461721000001</v>
       </c>
       <c r="C386" s="5">
         <v>9.130953700000191</v>
       </c>
       <c r="D386" s="5">
         <v>8.5253899815344028</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1338.5027424</v>
       </c>
       <c r="C387" s="5">
         <v>-5.3434297000001152</v>
       </c>
       <c r="D387" s="5">
         <v>-4.6684880244601938</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1338.3814606000001</v>
       </c>
       <c r="C388" s="5">
         <v>-0.12128179999990607</v>
       </c>
       <c r="D388" s="5">
         <v>-0.10867788879641571</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1339.8654546</v>
       </c>
       <c r="C389" s="5">
         <v>1.4839939999999388</v>
       </c>
       <c r="D389" s="5">
         <v>1.3387012997310821</v>
       </c>
       <c r="E389" s="5">
         <v>1.7795152391320235</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1343.2056147000001</v>
       </c>
       <c r="C390" s="5">
         <v>3.3401601000000483</v>
       </c>
       <c r="D390" s="5">
         <v>3.0328475337696448</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1344.0344312</v>
       </c>
       <c r="C391" s="5">
         <v>0.82881649999990259</v>
       </c>
       <c r="D391" s="5">
         <v>0.7429704629897671</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1345.9017263999999</v>
       </c>
       <c r="C392" s="5">
         <v>1.8672951999999441</v>
       </c>
       <c r="D392" s="5">
         <v>1.6799837322752698</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1349.4622277000001</v>
       </c>
       <c r="C393" s="5">
         <v>3.5605013000001691</v>
       </c>
       <c r="D393" s="5">
         <v>3.2211259809775017</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1349.6056171</v>
       </c>
       <c r="C394" s="5">
         <v>0.14338939999993272</v>
       </c>
       <c r="D394" s="5">
         <v>0.12758258085798779</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1354.3748868</v>
       </c>
       <c r="C395" s="5">
         <v>4.7692696999999953</v>
       </c>
       <c r="D395" s="5">
         <v>4.3239885503179254</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1359.4871252</v>
       </c>
       <c r="C396" s="5">
         <v>5.1122384000000238</v>
       </c>
       <c r="D396" s="5">
         <v>4.6247612500066593</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1362.4776016999999</v>
       </c>
       <c r="C397" s="5">
         <v>2.9904764999998861</v>
       </c>
       <c r="D397" s="5">
         <v>2.6718220696626105</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1369.2570773</v>
       </c>
       <c r="C398" s="5">
         <v>6.7794756000000689</v>
       </c>
       <c r="D398" s="5">
         <v>6.1371629053216692</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1369.0211632999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.23591400000009344</v>
       </c>
       <c r="D399" s="5">
         <v>-0.20655630870427544</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1369.7646605</v>
       </c>
       <c r="C400" s="5">
         <v>0.74349720000009256</v>
       </c>
       <c r="D400" s="5">
         <v>0.65365420565950405</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1371.7500442999999</v>
       </c>
       <c r="C401" s="5">
         <v>1.9853837999999087</v>
       </c>
       <c r="D401" s="5">
         <v>1.7532539720135576</v>
       </c>
       <c r="E401" s="5">
         <v>2.3796859296979722</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1375.3468381</v>
       </c>
       <c r="C402" s="5">
         <v>3.5967938000001141</v>
       </c>
       <c r="D402" s="5">
         <v>3.1922318435114949</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1378.7240793000001</v>
       </c>
       <c r="C403" s="5">
         <v>3.3772412000000713</v>
       </c>
       <c r="D403" s="5">
         <v>2.9867911500130351</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1381.2170590000001</v>
       </c>
       <c r="C404" s="5">
         <v>2.492979699999978</v>
       </c>
       <c r="D404" s="5">
         <v>2.1915239646590923</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1385.1035915</v>
       </c>
       <c r="C405" s="5">
         <v>3.8865324999999302</v>
       </c>
       <c r="D405" s="5">
         <v>3.4293658360881274</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1388.6870779999999</v>
       </c>
       <c r="C406" s="5">
         <v>3.5834864999999354</v>
       </c>
       <c r="D406" s="5">
         <v>3.1491533043513265</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1390.8137268999999</v>
       </c>
       <c r="C407" s="5">
         <v>2.1266488999999638</v>
       </c>
       <c r="D407" s="5">
         <v>1.8532493828509633</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1391.135352</v>
       </c>
       <c r="C408" s="5">
         <v>0.32162510000011935</v>
       </c>
       <c r="D408" s="5">
         <v>0.27785272070639522</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1400.8798019999999</v>
       </c>
       <c r="C409" s="5">
         <v>9.7444499999999152</v>
       </c>
       <c r="D409" s="5">
         <v>8.7371228054331276</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1410.0028175</v>
       </c>
       <c r="C410" s="5">
         <v>9.123015500000065</v>
       </c>
       <c r="D410" s="5">
         <v>8.1008931066554268</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1409.3678348999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.63498260000005757</v>
       </c>
       <c r="D411" s="5">
         <v>-0.53907312231985527</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1411.8830663000001</v>
       </c>
       <c r="C412" s="5">
         <v>2.5152314000001752</v>
       </c>
       <c r="D412" s="5">
         <v>2.162729078216441</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1415.4576578000001</v>
       </c>
       <c r="C413" s="5">
         <v>3.5745914999999968</v>
       </c>
       <c r="D413" s="5">
         <v>3.0808128754646447</v>
       </c>
       <c r="E413" s="5">
         <v>3.1862666002175466</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1418.0311346999999</v>
       </c>
       <c r="C414" s="5">
         <v>2.5734768999998323</v>
       </c>
       <c r="D414" s="5">
         <v>2.2036978031026999</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1421.5949992999999</v>
       </c>
       <c r="C415" s="5">
         <v>3.5638645999999881</v>
       </c>
       <c r="D415" s="5">
         <v>3.0579377664961438</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1425.9497309999999</v>
       </c>
       <c r="C416" s="5">
         <v>4.3547317000000021</v>
       </c>
       <c r="D416" s="5">
         <v>3.738494756432198</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1424.7868493000001</v>
       </c>
       <c r="C417" s="5">
         <v>-1.1628816999998435</v>
       </c>
       <c r="D417" s="5">
         <v>-0.97423906958823414</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1427.5226371000001</v>
       </c>
       <c r="C418" s="5">
         <v>2.7357878000000255</v>
       </c>
       <c r="D418" s="5">
         <v>2.3286561284746154</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1428.9261894000001</v>
       </c>
       <c r="C419" s="5">
         <v>1.4035523000000012</v>
       </c>
       <c r="D419" s="5">
         <v>1.1862512925902902</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1430.7409626000001</v>
       </c>
       <c r="C420" s="5">
         <v>1.8147731999999905</v>
       </c>
       <c r="D420" s="5">
         <v>1.5347217910405719</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1431.8905858000001</v>
       </c>
       <c r="C421" s="5">
         <v>1.1496231999999509</v>
       </c>
       <c r="D421" s="5">
         <v>0.96849179758395909</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1428.4341632000001</v>
       </c>
       <c r="C422" s="5">
         <v>-3.4564225999999962</v>
       </c>
       <c r="D422" s="5">
         <v>-2.8585153828853849</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1429.2467354</v>
       </c>
       <c r="C423" s="5">
         <v>0.81257219999997687</v>
       </c>
       <c r="D423" s="5">
         <v>0.6847660287619517</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1432.3441611999999</v>
       </c>
       <c r="C424" s="5">
         <v>3.0974257999998827</v>
       </c>
       <c r="D424" s="5">
         <v>2.6318311807832728</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1432.2193231000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.12483809999980622</v>
       </c>
       <c r="D425" s="5">
         <v>-0.10453767602389696</v>
       </c>
       <c r="E425" s="5">
         <v>1.1841869806301419</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1432.7885715</v>
       </c>
       <c r="C426" s="5">
         <v>0.56924839999987853</v>
       </c>
       <c r="D426" s="5">
         <v>0.47799475826586502</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1433.4591450999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.67057359999989785</v>
       </c>
       <c r="D427" s="5">
         <v>0.5630718494171072</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1433.0861599</v>
       </c>
       <c r="C428" s="5">
         <v>-0.37298519999990276</v>
       </c>
       <c r="D428" s="5">
         <v>-0.31179281481920063</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1435.0311334999999</v>
       </c>
       <c r="C429" s="5">
         <v>1.944973599999912</v>
       </c>
       <c r="D429" s="5">
         <v>1.6408430182624167</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1434.7423262</v>
       </c>
       <c r="C430" s="5">
         <v>-0.28880729999991672</v>
       </c>
       <c r="D430" s="5">
         <v>-0.24123894679370927</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1434.4466871</v>
       </c>
       <c r="C431" s="5">
         <v>-0.2956391000000167</v>
       </c>
       <c r="D431" s="5">
         <v>-0.24698869398096512</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1432.8553617</v>
       </c>
       <c r="C432" s="5">
         <v>-1.5913253999999597</v>
       </c>
       <c r="D432" s="5">
         <v>-1.3231457754742326</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1434.4108017999999</v>
       </c>
       <c r="C433" s="5">
         <v>1.5554400999999416</v>
       </c>
       <c r="D433" s="5">
         <v>1.3104691341288</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1438.1154914000001</v>
       </c>
       <c r="C434" s="5">
         <v>3.7046896000001652</v>
       </c>
       <c r="D434" s="5">
         <v>3.1436771468146274</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1440.4653765999999</v>
       </c>
       <c r="C435" s="5">
         <v>2.3498851999997896</v>
       </c>
       <c r="D435" s="5">
         <v>1.9785218549307038</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1437.7189484</v>
       </c>
       <c r="C436" s="5">
         <v>-2.7464281999998548</v>
       </c>
       <c r="D436" s="5">
         <v>-2.2641101204375569</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1437.8900533000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.17110490000004575</v>
       </c>
       <c r="D437" s="5">
         <v>0.14290716011393645</v>
       </c>
       <c r="E437" s="5">
         <v>0.39594007066778847</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1435.4142308999999</v>
       </c>
       <c r="C438" s="5">
         <v>-2.4758224000001974</v>
       </c>
       <c r="D438" s="5">
         <v>-2.0467573757684598</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1436.2060492999999</v>
       </c>
       <c r="C439" s="5">
         <v>0.79181840000001102</v>
       </c>
       <c r="D439" s="5">
         <v>0.66396876188961063</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1438.1413654</v>
+        <v>1437.8813333000001</v>
       </c>
       <c r="C440" s="5">
-        <v>1.9353161000001364</v>
+        <v>1.675284000000147</v>
       </c>
       <c r="D440" s="5">
-        <v>1.6290621073761224</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4087731612464349</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-      <c r="B441" s="5" t="s">
-[...3 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>1437.3602882</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.52104510000003756</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-0.43397842096369876</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>