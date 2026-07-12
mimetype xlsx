--- v5 (2026-06-02)
+++ v6 (2026-07-12)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2E634C8A-90F0-4A88-B483-34DAED356C9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A444B189-FA6C-4D29-B7B7-4254DF4CF708}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9CCFD5CE-4C1B-4832-A567-E846EEDE9929}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{328D5ED8-7E5B-4F21-A680-2B7F08CA0558}"/>
   </bookViews>
   <sheets>
     <sheet name="AE930000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Local Government</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -920,6362 +920,6368 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{653BA09D-9319-4F92-8B17-04896540DDBB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CB0C872-4905-49CF-B569-61B5DE7FD02D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>779.30602382999996</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>779.30551802000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>778.70712262999996</v>
+        <v>778.70748622999997</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.59890120000000024</v>
+        <v>-0.59803179000005002</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.91831896152447801</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-0.91699207487306866</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>781.54608298000005</v>
+        <v>781.54756420000001</v>
       </c>
       <c r="C8" s="5">
-        <v>2.8389603500000931</v>
+        <v>2.8400779700000385</v>
       </c>
       <c r="D8" s="5">
-        <v>4.4636808426501418</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>4.465471341056082</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>781.86794221000002</v>
+        <v>781.87072361000003</v>
       </c>
       <c r="C9" s="5">
-        <v>0.32185922999997274</v>
+        <v>0.32315941000001658</v>
       </c>
       <c r="D9" s="5">
-        <v>0.49530937669328701</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>0.49731383235744886</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>781.97883102000003</v>
+        <v>781.98304153000004</v>
       </c>
       <c r="C10" s="5">
-        <v>0.11088881000000583</v>
+        <v>0.11231792000000951</v>
       </c>
       <c r="D10" s="5">
-        <v>0.17032341547333907</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>0.17251962569875268</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>780.09813408000002</v>
+        <v>780.10592685999995</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.8806969400000071</v>
+        <v>-1.8771146700000827</v>
       </c>
       <c r="D11" s="5">
-        <v>-2.8481863853319633</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-2.8428176024291152</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>785.80647830999999</v>
+        <v>785.80121065000003</v>
       </c>
       <c r="C12" s="5">
-        <v>5.708344229999966</v>
+        <v>5.6952837900000759</v>
       </c>
       <c r="D12" s="5">
-        <v>9.1431262147758865</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>9.1212653326920634</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>769.52895301000001</v>
+        <v>769.52816233999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-16.277525299999979</v>
+        <v>-16.273048310000036</v>
       </c>
       <c r="D13" s="5">
-        <v>-22.212051933376753</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-22.206753406807302</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>790.60822243999996</v>
+        <v>790.60436852999999</v>
       </c>
       <c r="C14" s="5">
-        <v>21.079269429999954</v>
+        <v>21.076206189999994</v>
       </c>
       <c r="D14" s="5">
-        <v>38.304511457471712</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>38.298126661863783</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>795.11119801999996</v>
+        <v>795.10814452</v>
       </c>
       <c r="C15" s="5">
-        <v>4.5029755799999975</v>
+        <v>4.5037759900000083</v>
       </c>
       <c r="D15" s="5">
-        <v>7.0529200825280469</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>7.054248757031556</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>796.44946327000002</v>
+        <v>796.44744653999999</v>
       </c>
       <c r="C16" s="5">
-        <v>1.3382652500000631</v>
+        <v>1.339302019999991</v>
       </c>
       <c r="D16" s="5">
-        <v>2.0385428390631954</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>2.040144689699841</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>798.74113984999997</v>
+        <v>798.74007372999995</v>
       </c>
       <c r="C17" s="5">
-        <v>2.2916765799999439</v>
+        <v>2.292627189999962</v>
       </c>
       <c r="D17" s="5">
-        <v>3.5080096119571635</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>3.5094969117635877</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>800.73985689000006</v>
+        <v>800.73946856999999</v>
       </c>
       <c r="C18" s="5">
-        <v>1.9987170400000878</v>
+        <v>1.9993948400000363</v>
       </c>
       <c r="D18" s="5">
-        <v>3.0444744099172416</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>3.0455252211085471</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>802.3928727</v>
+        <v>802.39330717999997</v>
       </c>
       <c r="C19" s="5">
-        <v>1.6530158099999426</v>
+        <v>1.6538386099999798</v>
       </c>
       <c r="D19" s="5">
-        <v>2.5055536225629282</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>2.5068162099321167</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>802.22944055999994</v>
+        <v>802.23089446999995</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.16343214000005446</v>
+        <v>-0.16241271000001234</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.24414351482158203</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-0.24262220047386318</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>804.23823689999995</v>
+        <v>804.24074001999998</v>
       </c>
       <c r="C21" s="5">
-        <v>2.0087963400000035</v>
+        <v>2.0098455500000227</v>
       </c>
       <c r="D21" s="5">
-        <v>3.0465507123225599</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>3.0481583388506595</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>806.52274238999996</v>
+        <v>806.52634340999998</v>
       </c>
       <c r="C22" s="5">
-        <v>2.284505490000015</v>
+        <v>2.2856033900000057</v>
       </c>
       <c r="D22" s="5">
-        <v>3.4624619448605731</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.4641410981148812</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>811.47892701000001</v>
+        <v>811.48663439999996</v>
       </c>
       <c r="C23" s="5">
-        <v>4.9561846200000446</v>
+        <v>4.9602909899999759</v>
       </c>
       <c r="D23" s="5">
-        <v>7.628561886653662</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>7.6350624801665656</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>815.01757454999995</v>
+        <v>815.01330890999998</v>
       </c>
       <c r="C24" s="5">
-        <v>3.5386475399999426</v>
+        <v>3.5266745100000207</v>
       </c>
       <c r="D24" s="5">
-        <v>5.3602346373055054</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>5.3416106282246245</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>799.08170615999995</v>
+        <v>799.08037897999998</v>
       </c>
       <c r="C25" s="5">
-        <v>-15.935868389999996</v>
+        <v>-15.93292993</v>
       </c>
       <c r="D25" s="5">
-        <v>-21.097534461166013</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-21.094151430824581</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>825.60744450000004</v>
+        <v>825.60359956000002</v>
       </c>
       <c r="C26" s="5">
-        <v>26.525738340000089</v>
+        <v>26.523220580000043</v>
       </c>
       <c r="D26" s="5">
-        <v>47.975203292446444</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>47.969882971056109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>823.56766913000001</v>
+        <v>823.56486254000004</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.0397753700000294</v>
+        <v>-2.038737019999985</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.9248063157256476</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-2.9233510324958689</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>825.22353753000004</v>
+        <v>825.22175976000005</v>
       </c>
       <c r="C28" s="5">
-        <v>1.6558684000000312</v>
+        <v>1.6568972200000189</v>
       </c>
       <c r="D28" s="5">
-        <v>2.4395850393816199</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>2.4411260188812012</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>828.77640210000004</v>
+        <v>828.77553128</v>
       </c>
       <c r="C29" s="5">
-        <v>3.552864569999997</v>
+        <v>3.5537715199999411</v>
       </c>
       <c r="D29" s="5">
-        <v>5.290513005966857</v>
+        <v>5.291907349317837</v>
       </c>
       <c r="E29" s="5">
-        <v>3.7603249352650803</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>3.7603544053748106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>830.26379596000004</v>
+        <v>830.26363578999997</v>
       </c>
       <c r="C30" s="5">
-        <v>1.4873938599999974</v>
+        <v>1.488104509999971</v>
       </c>
       <c r="D30" s="5">
-        <v>2.1750094822198252</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.1760612555198344</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>832.54252823000002</v>
+        <v>832.54308436999997</v>
       </c>
       <c r="C31" s="5">
-        <v>2.2787322699999777</v>
+        <v>2.2794485800000075</v>
       </c>
       <c r="D31" s="5">
-        <v>3.3436798200162876</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>3.3447474686287837</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>835.37481068</v>
+        <v>835.37613672999998</v>
       </c>
       <c r="C32" s="5">
-        <v>2.8322824499999797</v>
+        <v>2.8330523600000106</v>
       </c>
       <c r="D32" s="5">
-        <v>4.1596179239059783</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>4.1607670629214333</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>836.67743748999999</v>
+        <v>836.67947623999999</v>
       </c>
       <c r="C33" s="5">
-        <v>1.3026268099999925</v>
+        <v>1.3033395100000007</v>
       </c>
       <c r="D33" s="5">
-        <v>1.8873303131020869</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>1.888368772741722</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>838.87330093000003</v>
+        <v>838.87612129000001</v>
       </c>
       <c r="C34" s="5">
-        <v>2.1958634400000392</v>
+        <v>2.1966450500000292</v>
       </c>
       <c r="D34" s="5">
-        <v>3.195266040822009</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>3.1964119563719029</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>840.88800444000003</v>
+        <v>840.89474144999997</v>
       </c>
       <c r="C35" s="5">
-        <v>2.0147035100000039</v>
+        <v>2.0186201599999549</v>
       </c>
       <c r="D35" s="5">
-        <v>2.9203891360683798</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.9261318500114264</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>871.82828131999997</v>
+        <v>871.82502820000002</v>
       </c>
       <c r="C36" s="5">
-        <v>30.940276879999942</v>
+        <v>30.93028675000005</v>
       </c>
       <c r="D36" s="5">
-        <v>54.281392635688405</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>54.259653205922298</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>854.23617761000003</v>
+        <v>854.23429381000005</v>
       </c>
       <c r="C37" s="5">
-        <v>-17.592103709999947</v>
+        <v>-17.590734389999966</v>
       </c>
       <c r="D37" s="5">
-        <v>-21.699580977503974</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-21.69814699874706</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>856.09744865000005</v>
+        <v>856.09434639999995</v>
       </c>
       <c r="C38" s="5">
-        <v>1.8612710400000196</v>
+        <v>1.8600525899998956</v>
       </c>
       <c r="D38" s="5">
-        <v>2.6462081221628075</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.6444609296080168</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>859.83708550999995</v>
+        <v>859.83485959999996</v>
       </c>
       <c r="C39" s="5">
-        <v>3.739636859999905</v>
+        <v>3.7405132000000094</v>
       </c>
       <c r="D39" s="5">
-        <v>5.3696746228353742</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>5.3709832675352009</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>862.61078089</v>
+        <v>862.60940814000003</v>
       </c>
       <c r="C40" s="5">
-        <v>2.7736953800000492</v>
+        <v>2.7745485400000689</v>
       </c>
       <c r="D40" s="5">
-        <v>3.9404296318115373</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>3.9416736442096978</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>862.09800571000005</v>
+        <v>862.09744341999999</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.5127751799999487</v>
+        <v>-0.51196472000003723</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.71100711785927473</v>
+        <v>-0.70988813680401552</v>
       </c>
       <c r="E41" s="5">
-        <v>4.0205782314225891</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>4.0206196831771956</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>863.12745820999999</v>
+        <v>863.12756810999997</v>
       </c>
       <c r="C42" s="5">
-        <v>1.0294524999999339</v>
+        <v>1.0301246899999796</v>
       </c>
       <c r="D42" s="5">
-        <v>1.4423983326086853</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>1.4433473050720735</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>867.32554687000004</v>
+        <v>867.32618130000003</v>
       </c>
       <c r="C43" s="5">
-        <v>4.1980886600000531</v>
+        <v>4.1986131900000601</v>
       </c>
       <c r="D43" s="5">
-        <v>5.9952661683073227</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.9960346163259182</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>868.24511927000003</v>
+        <v>868.24620046999996</v>
       </c>
       <c r="C44" s="5">
-        <v>0.91957239999999274</v>
+        <v>0.92001916999993227</v>
       </c>
       <c r="D44" s="5">
-        <v>1.2797322285105883</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.2803566703511793</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>872.16874991999998</v>
+        <v>872.17013327999996</v>
       </c>
       <c r="C45" s="5">
-        <v>3.92363064999995</v>
+        <v>3.9239328099999966</v>
       </c>
       <c r="D45" s="5">
-        <v>5.5596769863393014</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>5.5601087399758775</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>873.91006391999997</v>
+        <v>873.91168914000002</v>
       </c>
       <c r="C46" s="5">
-        <v>1.7413139999999885</v>
+        <v>1.7415558600000622</v>
       </c>
       <c r="D46" s="5">
-        <v>2.422324460752856</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.4226607284723256</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>873.50083172999996</v>
+        <v>873.50601798000002</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.40923219000001154</v>
+        <v>-0.40567115999999714</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.56048766937365491</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-0.55562186908414413</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>900.87230088000001</v>
+        <v>900.86989373999995</v>
       </c>
       <c r="C48" s="5">
-        <v>27.371469150000053</v>
+        <v>27.363875759999928</v>
       </c>
       <c r="D48" s="5">
-        <v>44.810126297899465</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>44.795166484606867</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>885.66310841999996</v>
+        <v>885.66140596000002</v>
       </c>
       <c r="C49" s="5">
-        <v>-15.209192460000054</v>
+        <v>-15.208487779999928</v>
       </c>
       <c r="D49" s="5">
-        <v>-18.480059883538168</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-18.479326427121357</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>887.01378705000002</v>
+        <v>887.01167282999995</v>
       </c>
       <c r="C50" s="5">
-        <v>1.3506786300000613</v>
+        <v>1.3502668699999276</v>
       </c>
       <c r="D50" s="5">
-        <v>1.8454858234244309</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.8449220696593605</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>887.58664023999995</v>
+        <v>887.58516376</v>
       </c>
       <c r="C51" s="5">
-        <v>0.57285318999993251</v>
+        <v>0.57349093000004814</v>
       </c>
       <c r="D51" s="5">
-        <v>0.77774533695744719</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>0.77861612082827936</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>888.88158661</v>
+        <v>888.88070498000002</v>
       </c>
       <c r="C52" s="5">
-        <v>1.2949463700000479</v>
+        <v>1.2955412200000183</v>
       </c>
       <c r="D52" s="5">
-        <v>1.7648594053855104</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.765679596053249</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>892.16048918000001</v>
+        <v>892.16023814000005</v>
       </c>
       <c r="C53" s="5">
-        <v>3.2789025700000138</v>
+        <v>3.2795331600000281</v>
       </c>
       <c r="D53" s="5">
-        <v>4.5174759368615147</v>
+        <v>4.5183670039822932</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4871306128635871</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.4871689910990655</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>897.05507625999996</v>
+        <v>897.05536630999995</v>
       </c>
       <c r="C54" s="5">
-        <v>4.8945870799999511</v>
+        <v>4.8951281699999072</v>
       </c>
       <c r="D54" s="5">
-        <v>6.7857905306683675</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>6.7865654396660924</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>897.56672480999998</v>
+        <v>897.56730514000003</v>
       </c>
       <c r="C55" s="5">
-        <v>0.51164855000001808</v>
+        <v>0.51193883000007645</v>
       </c>
       <c r="D55" s="5">
-        <v>0.68658881292977814</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.68697934463286536</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>901.91346022000005</v>
+        <v>901.91421778999995</v>
       </c>
       <c r="C56" s="5">
-        <v>4.3467354100000648</v>
+        <v>4.346912649999922</v>
       </c>
       <c r="D56" s="5">
-        <v>5.9686730041548897</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>5.9689189356699535</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>901.96841655000003</v>
+        <v>901.96930497999995</v>
       </c>
       <c r="C57" s="5">
-        <v>5.495632999998179E-2</v>
+        <v>5.5087189999994735E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>7.314415909172034E-2</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>7.3318324191640194E-2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>904.80293775999996</v>
+        <v>904.80395575</v>
       </c>
       <c r="C58" s="5">
-        <v>2.8345212099999344</v>
+        <v>2.8346507700000529</v>
       </c>
       <c r="D58" s="5">
-        <v>3.8369822942480925</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.8371568720140248</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>908.68622686000003</v>
+        <v>908.68904218</v>
       </c>
       <c r="C59" s="5">
-        <v>3.88328910000007</v>
+        <v>3.8850864300000012</v>
       </c>
       <c r="D59" s="5">
-        <v>5.2735627350236625</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>5.2760553871425309</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>934.70886677999999</v>
+        <v>934.70674344999998</v>
       </c>
       <c r="C60" s="5">
-        <v>26.022639919999961</v>
+        <v>26.017701269999975</v>
       </c>
       <c r="D60" s="5">
-        <v>40.329508753082102</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>40.320466417221979</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>916.96419148999996</v>
+        <v>916.96311965999996</v>
       </c>
       <c r="C61" s="5">
-        <v>-17.744675290000032</v>
+        <v>-17.743623790000015</v>
       </c>
       <c r="D61" s="5">
-        <v>-20.546658668752894</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-20.545607245527641</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>916.19014659000004</v>
+        <v>916.18930695999995</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.77404489999992165</v>
+        <v>-0.77381270000000768</v>
       </c>
       <c r="D62" s="5">
-        <v>-1.0082766066125126</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-1.0079767163974518</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>919.48497560999999</v>
+        <v>919.48426891999998</v>
       </c>
       <c r="C63" s="5">
-        <v>3.2948290199999519</v>
+        <v>3.2949619600000233</v>
       </c>
       <c r="D63" s="5">
-        <v>4.4018624771395176</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>4.4020477258396307</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>921.06683973999998</v>
+        <v>921.06643693000001</v>
       </c>
       <c r="C64" s="5">
-        <v>1.5818641299999854</v>
+        <v>1.5821680100000322</v>
       </c>
       <c r="D64" s="5">
-        <v>2.0841032783333713</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>2.0845090535674515</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>921.55065848000004</v>
+        <v>921.55065252999998</v>
       </c>
       <c r="C65" s="5">
-        <v>0.48381874000006064</v>
+        <v>0.48421559999997044</v>
       </c>
       <c r="D65" s="5">
-        <v>0.6321612415949085</v>
+        <v>0.63268155961195838</v>
       </c>
       <c r="E65" s="5">
-        <v>3.2942693222172359</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.2942977206957602</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>923.73931835999997</v>
+        <v>923.73962069000004</v>
       </c>
       <c r="C66" s="5">
-        <v>2.1886598799999319</v>
+        <v>2.1889681600000586</v>
       </c>
       <c r="D66" s="5">
-        <v>2.8874937756378172</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>2.8879058356418685</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>926.43218836000005</v>
+        <v>926.43258234999996</v>
       </c>
       <c r="C67" s="5">
-        <v>2.6928700000000845</v>
+        <v>2.6929616599999235</v>
       </c>
       <c r="D67" s="5">
-        <v>3.5548580783649752</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.5549798432074731</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>927.85513104999995</v>
+        <v>927.85555883999996</v>
       </c>
       <c r="C68" s="5">
-        <v>1.4229426899998998</v>
+        <v>1.4229764899999964</v>
       </c>
       <c r="D68" s="5">
-        <v>1.858776067107204</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>1.8588197961743935</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>931.68620071999999</v>
+        <v>931.68665936000002</v>
       </c>
       <c r="C69" s="5">
-        <v>3.8310696700000335</v>
+        <v>3.8311005200000636</v>
       </c>
       <c r="D69" s="5">
-        <v>5.0688244092210955</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>5.0688637673659942</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>933.67142736000005</v>
+        <v>933.67187969999998</v>
       </c>
       <c r="C70" s="5">
-        <v>1.9852266400000644</v>
+        <v>1.9852203399999553</v>
       </c>
       <c r="D70" s="5">
-        <v>2.5871262974012987</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>2.5871167023344022</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>936.46255176</v>
+        <v>936.46377103999998</v>
       </c>
       <c r="C71" s="5">
-        <v>2.7911243999999442</v>
+        <v>2.7918913400000065</v>
       </c>
       <c r="D71" s="5">
-        <v>3.6468620231013826</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.6478788422575903</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>961.87549180999997</v>
+        <v>961.87374677000003</v>
       </c>
       <c r="C72" s="5">
-        <v>25.412940049999975</v>
+        <v>25.409975730000042</v>
       </c>
       <c r="D72" s="5">
-        <v>37.892717450888355</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>37.887561110939075</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>941.16332226999998</v>
+        <v>941.16299943000001</v>
       </c>
       <c r="C73" s="5">
-        <v>-20.712169539999991</v>
+        <v>-20.710747340000012</v>
       </c>
       <c r="D73" s="5">
-        <v>-22.988848273000471</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-22.98748868918906</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>941.84373576999997</v>
+        <v>941.84349723000003</v>
       </c>
       <c r="C74" s="5">
-        <v>0.68041349999998602</v>
+        <v>0.68049780000001192</v>
       </c>
       <c r="D74" s="5">
-        <v>0.87099718734677811</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>0.87110582925664648</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>941.31225967</v>
+        <v>941.31204603000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.53147609999996348</v>
+        <v>-0.53145119999999224</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.67505427801842766</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-0.6750229198078106</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>942.88606321999998</v>
+        <v>942.88599331</v>
       </c>
       <c r="C76" s="5">
-        <v>1.5738035499999796</v>
+        <v>1.5739472799999703</v>
       </c>
       <c r="D76" s="5">
-        <v>2.0248624711548535</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.0250495625799392</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>944.89475972000002</v>
+        <v>944.89487118</v>
       </c>
       <c r="C77" s="5">
-        <v>2.0086965000000419</v>
+        <v>2.0088778699999921</v>
       </c>
       <c r="D77" s="5">
-        <v>2.5866120904882273</v>
+        <v>2.5868485794728668</v>
       </c>
       <c r="E77" s="5">
-        <v>2.5331327176851604</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.5331454745229021</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>943.36864527</v>
+        <v>943.36886721999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.5261144500000228</v>
+        <v>-1.5260039600000255</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.9210145533012812</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-1.9208764811811552</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>944.53081656999996</v>
+        <v>944.53102879000005</v>
       </c>
       <c r="C79" s="5">
-        <v>1.1621712999999545</v>
+        <v>1.1621615700000802</v>
       </c>
       <c r="D79" s="5">
-        <v>1.4883829845932395</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.4883700863610239</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>944.61206374000005</v>
+        <v>944.61226832</v>
       </c>
       <c r="C80" s="5">
-        <v>8.1247170000096958E-2</v>
+        <v>8.123952999994799E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.10327110704819731</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.10326136824190257</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>945.71176534999995</v>
+        <v>945.71199452999997</v>
       </c>
       <c r="C81" s="5">
-        <v>1.0997016099998973</v>
+        <v>1.0997262099999716</v>
       </c>
       <c r="D81" s="5">
-        <v>1.4059999201251339</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>1.406031267127017</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>948.25867667</v>
+        <v>948.25893965</v>
       </c>
       <c r="C82" s="5">
-        <v>2.5469113200000493</v>
+        <v>2.5469451200000321</v>
       </c>
       <c r="D82" s="5">
-        <v>3.2800402866304479</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>3.2800836560610502</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>949.80928766</v>
+        <v>949.80954457999997</v>
       </c>
       <c r="C83" s="5">
-        <v>1.5506109899999956</v>
+        <v>1.5506049299999631</v>
       </c>
       <c r="D83" s="5">
-        <v>1.9800078572098201</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.9799994952812927</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>972.56642552999995</v>
+        <v>972.56515261000004</v>
       </c>
       <c r="C84" s="5">
-        <v>22.757137869999951</v>
+        <v>22.755608030000076</v>
       </c>
       <c r="D84" s="5">
-        <v>32.860025641036387</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>32.85750771817051</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>953.27252276000002</v>
+        <v>953.27250116000005</v>
       </c>
       <c r="C85" s="5">
-        <v>-19.293902769999931</v>
+        <v>-19.292651449999994</v>
       </c>
       <c r="D85" s="5">
-        <v>-21.372652539778358</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-21.371438994828118</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>953.52995915999998</v>
+        <v>953.52998279999997</v>
       </c>
       <c r="C86" s="5">
-        <v>0.25743639999996049</v>
+        <v>0.25748163999992357</v>
       </c>
       <c r="D86" s="5">
-        <v>0.32454826056296238</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.32460538643341863</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>956.79897458000005</v>
+        <v>956.79900832999999</v>
       </c>
       <c r="C87" s="5">
-        <v>3.2690154200000734</v>
+        <v>3.2690255300000217</v>
       </c>
       <c r="D87" s="5">
-        <v>4.1924621785278449</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>4.1924752839950452</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>957.78369433</v>
+        <v>957.78378922000002</v>
       </c>
       <c r="C88" s="5">
-        <v>0.98471974999995382</v>
+        <v>0.98478089000002456</v>
       </c>
       <c r="D88" s="5">
-        <v>1.2420325861368653</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.2421100953687203</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>959.16493147999995</v>
+        <v>959.16506738999999</v>
       </c>
       <c r="C89" s="5">
-        <v>1.3812371499999472</v>
+        <v>1.3812781699999732</v>
       </c>
       <c r="D89" s="5">
-        <v>1.7443339014709069</v>
+        <v>1.7443859421165886</v>
       </c>
       <c r="E89" s="5">
-        <v>1.5102392740783843</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.5102416835196752</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>958.83580334999999</v>
+        <v>958.83593295000003</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.32912812999995822</v>
+        <v>-0.32913443999996161</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.41099211405395408</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-0.41099992054680623</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>960.11573296999995</v>
+        <v>960.11582754000005</v>
       </c>
       <c r="C91" s="5">
-        <v>1.2799296199999617</v>
+        <v>1.2798945900000263</v>
       </c>
       <c r="D91" s="5">
-        <v>1.6136676389639781</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>1.6136229305444116</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>962.88937486999998</v>
+        <v>962.88945547000003</v>
       </c>
       <c r="C92" s="5">
-        <v>2.7736419000000296</v>
+        <v>2.7736279299999751</v>
       </c>
       <c r="D92" s="5">
-        <v>3.5222487751513487</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>3.5222303993607262</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>966.03723879999995</v>
+        <v>966.03731947999995</v>
       </c>
       <c r="C93" s="5">
-        <v>3.1478639299999713</v>
+        <v>3.1478640099999211</v>
       </c>
       <c r="D93" s="5">
-        <v>3.9943348759108321</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>3.9943346388692902</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>967.16755579000005</v>
+        <v>967.16763990000004</v>
       </c>
       <c r="C94" s="5">
-        <v>1.1303169900000967</v>
+        <v>1.1303204200000891</v>
       </c>
       <c r="D94" s="5">
-        <v>1.41313728592527</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>1.4131414830094391</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>971.74150145999999</v>
+        <v>971.74158145000001</v>
       </c>
       <c r="C95" s="5">
-        <v>4.5739456699999437</v>
+        <v>4.5739415499999723</v>
       </c>
       <c r="D95" s="5">
-        <v>5.8250251268830988</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.8250192229234887</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>990.62800682</v>
+        <v>990.62716750000004</v>
       </c>
       <c r="C96" s="5">
-        <v>18.886505360000001</v>
+        <v>18.885586050000029</v>
       </c>
       <c r="D96" s="5">
-        <v>25.984817661262593</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>25.983412318026254</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>980.29565833000004</v>
+        <v>980.29571156999998</v>
       </c>
       <c r="C97" s="5">
-        <v>-10.332348489999958</v>
+        <v>-10.331455930000061</v>
       </c>
       <c r="D97" s="5">
-        <v>-11.822511500365495</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-11.821557515982995</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>977.40607770999998</v>
+        <v>977.40613441000005</v>
       </c>
       <c r="C98" s="5">
-        <v>-2.8895806200000607</v>
+        <v>-2.8895771599999307</v>
       </c>
       <c r="D98" s="5">
-        <v>-3.4804090623435258</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-3.4804047762444279</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>978.32808599999998</v>
+        <v>978.32816661000004</v>
       </c>
       <c r="C99" s="5">
-        <v>0.92200829000000795</v>
+        <v>0.92203219999998964</v>
       </c>
       <c r="D99" s="5">
-        <v>1.1378775046475553</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>1.1379070995946927</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>980.46467167000003</v>
+        <v>980.46477053000001</v>
       </c>
       <c r="C100" s="5">
-        <v>2.136585670000045</v>
+        <v>2.1366039199999705</v>
       </c>
       <c r="D100" s="5">
-        <v>2.6524072463676829</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.6524299539883556</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>980.85937235999995</v>
+        <v>980.85947085999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.39470068999992236</v>
+        <v>0.39470032999997784</v>
       </c>
       <c r="D101" s="5">
-        <v>0.48414893645323254</v>
+        <v>0.48414844496600384</v>
       </c>
       <c r="E101" s="5">
-        <v>2.2618050522891009</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>2.2618008315328897</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>984.42608422000001</v>
+        <v>984.42615456999999</v>
       </c>
       <c r="C102" s="5">
-        <v>3.5667118600000549</v>
+        <v>3.5666837100000066</v>
       </c>
       <c r="D102" s="5">
-        <v>4.4519126294450651</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>4.4518763313475374</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>985.98591150000004</v>
+        <v>985.98595159000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.5598272800000359</v>
+        <v>1.5597970200000191</v>
       </c>
       <c r="D103" s="5">
-        <v>1.9180632039704326</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>1.9180255312131189</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>987.97570846999997</v>
+        <v>987.97574717999998</v>
       </c>
       <c r="C104" s="5">
-        <v>1.9897969699999294</v>
+        <v>1.9897955899999715</v>
       </c>
       <c r="D104" s="5">
-        <v>2.4487552700421134</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.4487534521689946</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>991.53687845000002</v>
+        <v>991.53691348999996</v>
       </c>
       <c r="C105" s="5">
-        <v>3.5611699800000451</v>
+        <v>3.561166309999976</v>
       </c>
       <c r="D105" s="5">
-        <v>4.4122032446461734</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>4.4121984307681217</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>993.99844730999996</v>
+        <v>993.99846812999999</v>
       </c>
       <c r="C106" s="5">
-        <v>2.461568859999943</v>
+        <v>2.4615546400000312</v>
       </c>
       <c r="D106" s="5">
-        <v>3.0201106949469869</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.0200929012674793</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>993.30002245000003</v>
+        <v>993.30003625999996</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.69842485999993187</v>
+        <v>-0.69843187000003581</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.83991932555080862</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.83992770563554586</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>993.78362003999996</v>
+        <v>993.78317791999996</v>
       </c>
       <c r="C108" s="5">
-        <v>0.48359758999993119</v>
+        <v>0.48314166000000114</v>
       </c>
       <c r="D108" s="5">
-        <v>0.58579839976724557</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>0.58524462960580781</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>994.48778206999998</v>
+        <v>994.48780261000002</v>
       </c>
       <c r="C109" s="5">
-        <v>0.70416203000002042</v>
+        <v>0.70462469000005967</v>
       </c>
       <c r="D109" s="5">
-        <v>0.85360158025993282</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>0.85416499788717459</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>1008.6858622</v>
+        <v>1008.685883</v>
       </c>
       <c r="C110" s="5">
-        <v>14.198080129999994</v>
+        <v>14.198080389999973</v>
       </c>
       <c r="D110" s="5">
-        <v>18.543510046910949</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>18.54351000002643</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1004.9969677</v>
+        <v>1004.9970289</v>
       </c>
       <c r="C111" s="5">
-        <v>-3.6888944999999467</v>
+        <v>-3.6888540999999577</v>
       </c>
       <c r="D111" s="5">
-        <v>-4.3013499711669905</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-4.3013037202110471</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1008.3266741</v>
+        <v>1008.3267436</v>
       </c>
       <c r="C112" s="5">
-        <v>3.3297063999999637</v>
+        <v>3.3297146999999541</v>
       </c>
       <c r="D112" s="5">
-        <v>4.0490349170278828</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.0490449436532794</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1010.9641991</v>
+        <v>1010.9642577</v>
       </c>
       <c r="C113" s="5">
-        <v>2.6375249999999824</v>
+        <v>2.6375140999999758</v>
       </c>
       <c r="D113" s="5">
-        <v>3.1844475123634197</v>
+        <v>3.1844339395542098</v>
       </c>
       <c r="E113" s="5">
-        <v>3.0692296559868826</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>3.069225279907295</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1013.7464706</v>
+        <v>1013.7465094</v>
       </c>
       <c r="C114" s="5">
-        <v>2.7822714999999789</v>
+        <v>2.7822517000000744</v>
       </c>
       <c r="D114" s="5">
-        <v>3.3529664327354602</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>3.3529420117607955</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>1014.7335597</v>
+        <v>1014.73358</v>
       </c>
       <c r="C115" s="5">
-        <v>0.98708910000004835</v>
+        <v>0.98707059999992453</v>
       </c>
       <c r="D115" s="5">
-        <v>1.1747227383644532</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>1.1747005584989756</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>1015.8813795999999</v>
+        <v>1015.8814</v>
       </c>
       <c r="C116" s="5">
-        <v>1.1478198999999449</v>
+        <v>1.1478200000000243</v>
       </c>
       <c r="D116" s="5">
-        <v>1.365861454204742</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.3658615464478663</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1015.6723999</v>
+        <v>1015.6724177</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.20897969999998622</v>
+        <v>-0.2089823000000024</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.24657613276816148</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-0.24657919210427925</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1018.4447572</v>
+        <v>1018.4447641</v>
       </c>
       <c r="C118" s="5">
-        <v>2.772357300000067</v>
+        <v>2.7723464000000604</v>
       </c>
       <c r="D118" s="5">
-        <v>3.3251180264658009</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>3.325104697154857</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1020.2452286</v>
+        <v>1020.2452455</v>
       </c>
       <c r="C119" s="5">
-        <v>1.8004713999999922</v>
+        <v>1.8004813999999669</v>
       </c>
       <c r="D119" s="5">
-        <v>2.1421855962032055</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.1421975953880734</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1024.4125079</v>
+        <v>1024.4122651</v>
       </c>
       <c r="C120" s="5">
-        <v>4.1672793000000183</v>
+        <v>4.1670196000000033</v>
       </c>
       <c r="D120" s="5">
-        <v>5.0131295611539395</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>5.0128100126902275</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1028.0700495999999</v>
+        <v>1028.0700568</v>
       </c>
       <c r="C121" s="5">
-        <v>3.6575416999999106</v>
+        <v>3.6577916999999616</v>
       </c>
       <c r="D121" s="5">
-        <v>4.3695993620284312</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>4.3699049783779031</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1039.5204031000001</v>
+        <v>1039.5203993</v>
       </c>
       <c r="C122" s="5">
-        <v>11.450353500000119</v>
+        <v>11.450342500000033</v>
       </c>
       <c r="D122" s="5">
-        <v>14.215153486073874</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>14.215138877117184</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1032.1985256999999</v>
+        <v>1032.1985622</v>
       </c>
       <c r="C123" s="5">
-        <v>-7.3218774000001758</v>
+        <v>-7.3218371000000388</v>
       </c>
       <c r="D123" s="5">
-        <v>-8.1323516876399164</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-8.1323086748890105</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1032.6009464000001</v>
+        <v>1032.6009859000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.40242070000022068</v>
+        <v>0.40242370000009942</v>
       </c>
       <c r="D124" s="5">
-        <v>0.46884553103758719</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>0.46884901711039539</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1035.8984167999999</v>
+        <v>1035.8984473</v>
       </c>
       <c r="C125" s="5">
-        <v>3.2974703999998383</v>
+        <v>3.2974613999999747</v>
       </c>
       <c r="D125" s="5">
-        <v>3.9000620329928459</v>
+        <v>3.9000510488325091</v>
       </c>
       <c r="E125" s="5">
-        <v>2.4663798898316491</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>2.4663769673446856</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1038.9723386999999</v>
+        <v>1038.9723624999999</v>
       </c>
       <c r="C126" s="5">
-        <v>3.0739218999999594</v>
+        <v>3.0739151999998739</v>
       </c>
       <c r="D126" s="5">
-        <v>3.6195710912114265</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.6195629643822169</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1039.9014081</v>
+        <v>1039.9014259</v>
       </c>
       <c r="C127" s="5">
-        <v>0.92906940000011673</v>
+        <v>0.92906340000013188</v>
       </c>
       <c r="D127" s="5">
-        <v>1.0783567980609199</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.078349774841536</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1041.5817672999999</v>
+        <v>1041.5817826</v>
       </c>
       <c r="C128" s="5">
-        <v>1.6803591999998844</v>
+        <v>1.6803566999999475</v>
       </c>
       <c r="D128" s="5">
-        <v>1.956386101286145</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>1.9563831309174162</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1042.2783718999999</v>
+        <v>1042.2783858</v>
       </c>
       <c r="C129" s="5">
-        <v>0.69660460000000057</v>
+        <v>0.69660320000002685</v>
       </c>
       <c r="D129" s="5">
-        <v>0.8055125930285234</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>0.80551095631549163</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1043.4910594</v>
+        <v>1043.4910709000001</v>
       </c>
       <c r="C130" s="5">
-        <v>1.2126875000001291</v>
+        <v>1.2126851000000443</v>
       </c>
       <c r="D130" s="5">
-        <v>1.4051654269928271</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>1.4051626093848357</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1043.207038</v>
+        <v>1043.2070816999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.28402140000002873</v>
+        <v>-0.28398920000017824</v>
       </c>
       <c r="D131" s="5">
-        <v>-0.32613209259100273</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-0.32609517016719547</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1041.4512838999999</v>
+        <v>1041.4510700999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.7557541000001038</v>
+        <v>-1.7560115999999653</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.0010514424698811</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-2.0013421232141226</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1054.4244239</v>
+        <v>1054.4244495</v>
       </c>
       <c r="C133" s="5">
-        <v>12.973140000000058</v>
+        <v>12.973379400000113</v>
       </c>
       <c r="D133" s="5">
-        <v>16.016021415603298</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>16.016341020390335</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1062.4641091000001</v>
+        <v>1062.4641002000001</v>
       </c>
       <c r="C134" s="5">
-        <v>8.0396852000001218</v>
+        <v>8.0396507000000383</v>
       </c>
       <c r="D134" s="5">
-        <v>9.5432781523115509</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>9.5432352261627393</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1054.5471378</v>
+        <v>1054.5471582</v>
       </c>
       <c r="C135" s="5">
-        <v>-7.9169713000001138</v>
+        <v>-7.9169420000000628</v>
       </c>
       <c r="D135" s="5">
-        <v>-8.5843083211462829</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-8.5842779109249641</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1056.9764272</v>
+        <v>1056.9764513</v>
       </c>
       <c r="C136" s="5">
-        <v>2.429289400000016</v>
+        <v>2.4292930999999953</v>
       </c>
       <c r="D136" s="5">
-        <v>2.7996541106716233</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.7996583740901748</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1059.6808027</v>
+        <v>1059.6808234</v>
       </c>
       <c r="C137" s="5">
-        <v>2.7043754999999692</v>
+        <v>2.7043721000000005</v>
       </c>
       <c r="D137" s="5">
-        <v>3.1138919655595787</v>
+        <v>3.1138879234507533</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2958222074966006</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.2958211938619133</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>1060.9303311000001</v>
+        <v>1060.9303500000001</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2495284000001448</v>
+        <v>1.2495266000000811</v>
       </c>
       <c r="D138" s="5">
-        <v>1.4241994021733095</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>1.4241973092271154</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1061.4050646999999</v>
+        <v>1061.4050814</v>
       </c>
       <c r="C139" s="5">
-        <v>0.47473359999980858</v>
+        <v>0.47473139999988234</v>
       </c>
       <c r="D139" s="5">
-        <v>0.538286469552407</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>0.53828395928188222</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1063.8450805</v>
+        <v>1063.8450934</v>
       </c>
       <c r="C140" s="5">
-        <v>2.4400158000000829</v>
+        <v>2.4400120000000243</v>
       </c>
       <c r="D140" s="5">
-        <v>2.793773282300549</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.793768831697574</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1066.2438414000001</v>
+        <v>1066.2438552000001</v>
       </c>
       <c r="C141" s="5">
-        <v>2.3987609000000703</v>
+        <v>2.3987618000001021</v>
       </c>
       <c r="D141" s="5">
-        <v>2.7395721804331696</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>2.7395731874512386</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1068.2400468000001</v>
+        <v>1068.2400657000001</v>
       </c>
       <c r="C142" s="5">
-        <v>1.996205400000008</v>
+        <v>1.996210499999961</v>
       </c>
       <c r="D142" s="5">
-        <v>2.2699001085889403</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>2.2699059380005382</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1072.1957427</v>
+        <v>1072.1957929</v>
       </c>
       <c r="C143" s="5">
-        <v>3.9556958999999097</v>
+        <v>3.9557271999999557</v>
       </c>
       <c r="D143" s="5">
-        <v>4.5352305385307989</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>4.5352670763045611</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1066.5121226000001</v>
+        <v>1066.5119026</v>
       </c>
       <c r="C144" s="5">
-        <v>-5.6836200999998709</v>
+        <v>-5.68389030000003</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.1788799101836656</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-6.1791648629374691</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1075.3381609</v>
+        <v>1075.3382081</v>
       </c>
       <c r="C145" s="5">
-        <v>8.8260382999999365</v>
+        <v>8.8263054999999895</v>
       </c>
       <c r="D145" s="5">
-        <v>10.395441668846605</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>10.395773084951587</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>1088.7651226</v>
+        <v>1088.765118</v>
       </c>
       <c r="C146" s="5">
-        <v>13.426961699999993</v>
+        <v>13.426909900000055</v>
       </c>
       <c r="D146" s="5">
-        <v>16.056563520991986</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>16.056496507902128</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1083.5795880999999</v>
+        <v>1083.5795986000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.1855345000001307</v>
+        <v>-5.1855193999999756</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.5679577985097257</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-5.5679420301608324</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1086.9959684</v>
+        <v>1086.995987</v>
       </c>
       <c r="C148" s="5">
-        <v>3.416380300000128</v>
+        <v>3.4163883999999598</v>
       </c>
       <c r="D148" s="5">
-        <v>3.8497402669270153</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>3.8497495152955752</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1089.9058342999999</v>
+        <v>1089.9058536</v>
       </c>
       <c r="C149" s="5">
-        <v>2.9098658999998861</v>
+        <v>2.9098665999999866</v>
       </c>
       <c r="D149" s="5">
-        <v>3.2600970167965926</v>
+        <v>3.2600977560227618</v>
       </c>
       <c r="E149" s="5">
-        <v>2.8522769802933556</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.8522767924612058</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1091.5710211000001</v>
+        <v>1091.5710372999999</v>
       </c>
       <c r="C150" s="5">
-        <v>1.6651868000001286</v>
+        <v>1.6651836999999432</v>
       </c>
       <c r="D150" s="5">
-        <v>1.8488763629008087</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>1.8488728589444614</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1095.8204244999999</v>
+        <v>1095.8204370999999</v>
       </c>
       <c r="C151" s="5">
-        <v>4.2494033999998919</v>
+        <v>4.249399799999992</v>
       </c>
       <c r="D151" s="5">
-        <v>4.7728406547280944</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>4.7728364519622257</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1098.7684125000001</v>
+        <v>1098.7684224</v>
       </c>
       <c r="C152" s="5">
-        <v>2.9479880000001231</v>
+        <v>2.9479853000000276</v>
       </c>
       <c r="D152" s="5">
-        <v>3.2764497090597589</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>3.276446625456586</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1100.3593212999999</v>
+        <v>1100.3593323</v>
       </c>
       <c r="C153" s="5">
-        <v>1.5909087999998519</v>
+        <v>1.5909099000000424</v>
       </c>
       <c r="D153" s="5">
-        <v>1.7513855684767599</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>1.7513867731889565</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1102.5227468999999</v>
+        <v>1102.5227623000001</v>
       </c>
       <c r="C154" s="5">
-        <v>2.1634255999999823</v>
+        <v>2.1634300000000621</v>
       </c>
       <c r="D154" s="5">
-        <v>2.3850107515739127</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>2.3850156307086312</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1102.1951624000001</v>
+        <v>1102.1951982</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.32758449999982986</v>
+        <v>-0.32756410000001779</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.35596511778213102</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-0.35594298165438909</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1097.0876833</v>
+        <v>1097.0875051</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.1074791000000914</v>
+        <v>-5.1076931000000059</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.4211419580843856</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.4213631709938204</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1103.0417709999999</v>
+        <v>1103.0418189</v>
       </c>
       <c r="C157" s="5">
-        <v>5.9540876999999455</v>
+        <v>5.954313799999909</v>
       </c>
       <c r="D157" s="5">
-        <v>6.7105689881425734</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.7108325918665113</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1109.9337849000001</v>
+        <v>1109.9337846000001</v>
       </c>
       <c r="C158" s="5">
-        <v>6.8920139000001654</v>
+        <v>6.891965700000128</v>
       </c>
       <c r="D158" s="5">
-        <v>7.7609330560125311</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>7.7608765518085043</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1116.2953041999999</v>
+        <v>1116.2953052</v>
       </c>
       <c r="C159" s="5">
-        <v>6.3615192999998271</v>
+        <v>6.3615205999999489</v>
       </c>
       <c r="D159" s="5">
-        <v>7.0987304834511322</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>7.0987319821138817</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1118.8426205999999</v>
+        <v>1118.8426368999999</v>
       </c>
       <c r="C160" s="5">
-        <v>2.5473163999999997</v>
+        <v>2.5473316999998588</v>
       </c>
       <c r="D160" s="5">
-        <v>2.7729558532998855</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>2.7729727156369899</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1119.6842525</v>
+        <v>1119.6842704000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.84163190000003851</v>
+        <v>0.8416335000001709</v>
       </c>
       <c r="D161" s="5">
-        <v>0.9064253058247651</v>
+        <v>0.90642702287695442</v>
       </c>
       <c r="E161" s="5">
-        <v>2.732201008826185</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>2.7322008319930369</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1118.5573327</v>
+        <v>1118.5573448</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.126919799999996</v>
+        <v>-1.1269256000000496</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.201091361265394</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-1.2010974897350923</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1120.9224481000001</v>
+        <v>1120.9224546999999</v>
       </c>
       <c r="C163" s="5">
-        <v>2.3651154000001497</v>
+        <v>2.3651098999998794</v>
       </c>
       <c r="D163" s="5">
-        <v>2.5670369701786155</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>2.5670309029309557</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1120.5367595</v>
+        <v>1120.5367664</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.38568860000009408</v>
+        <v>-0.3856882999998561</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.41211722532294992</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.41211690295007708</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1123.9462811000001</v>
+        <v>1123.9462874999999</v>
       </c>
       <c r="C165" s="5">
-        <v>3.4095216000000619</v>
+        <v>3.4095210999998926</v>
       </c>
       <c r="D165" s="5">
-        <v>3.7130382564439346</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>3.7130376795407427</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1125.1895634</v>
+        <v>1125.1895689</v>
       </c>
       <c r="C166" s="5">
-        <v>1.2432822999999189</v>
+        <v>1.2432814000001144</v>
       </c>
       <c r="D166" s="5">
-        <v>1.3355168698673703</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>1.3355158895594688</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1131.0202749</v>
+        <v>1131.0202865000001</v>
       </c>
       <c r="C167" s="5">
-        <v>5.8307115000000067</v>
+        <v>5.8307176000000709</v>
       </c>
       <c r="D167" s="5">
-        <v>6.3987044731856457</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>6.3987113271707141</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1124.4804471</v>
+        <v>1124.4803566999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-6.5398278000000118</v>
+        <v>-6.5399298000002091</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.7222170906141798</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-6.7223185569142192</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1124.3426738000001</v>
+        <v>1124.3426966</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.13777329999993526</v>
+        <v>-0.13766009999994822</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.14692705100675107</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-0.14680642298839919</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1124.8737123999999</v>
+        <v>1124.8737086000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.53103859999987435</v>
+        <v>0.53101200000014614</v>
       </c>
       <c r="D170" s="5">
-        <v>0.56824696132058428</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0.5682184120045175</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1122.2141934000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.6595189999998183</v>
+        <v>-2.6595151999999871</v>
       </c>
       <c r="D171" s="5">
-        <v>-2.8005350782663418</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-2.800531138005824</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1123.6420126999999</v>
+        <v>1123.6420241000001</v>
       </c>
       <c r="C172" s="5">
-        <v>1.4278192999997827</v>
+        <v>1.4278306999999586</v>
       </c>
       <c r="D172" s="5">
-        <v>1.5375175626316073</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>1.5375299245167007</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1124.0528056999999</v>
+        <v>1124.0528197000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.4107930000000124</v>
+        <v>0.41079560000002857</v>
       </c>
       <c r="D173" s="5">
-        <v>0.43959197415088802</v>
+        <v>0.43959475755401822</v>
       </c>
       <c r="E173" s="5">
-        <v>0.39015938558089047</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.39015903103107874</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1127.977026</v>
+        <v>1127.9770329999999</v>
       </c>
       <c r="C174" s="5">
-        <v>3.9242203000001155</v>
+        <v>3.9242132999997921</v>
       </c>
       <c r="D174" s="5">
-        <v>4.2707466817542672</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.2707388625359055</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1128.4801915</v>
+        <v>1128.4801943</v>
       </c>
       <c r="C175" s="5">
-        <v>0.5031655000000228</v>
+        <v>0.50316130000010162</v>
       </c>
       <c r="D175" s="5">
-        <v>0.53660860749698003</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0.53660411400924257</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1130.5534431999999</v>
+        <v>1130.5534467</v>
       </c>
       <c r="C176" s="5">
-        <v>2.0732516999999007</v>
+        <v>2.0732524000000012</v>
       </c>
       <c r="D176" s="5">
-        <v>2.2270625588525661</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.2270633128170125</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1130.7026734000001</v>
+        <v>1130.7026762</v>
       </c>
       <c r="C177" s="5">
-        <v>0.14923020000014731</v>
+        <v>0.14922950000004676</v>
       </c>
       <c r="D177" s="5">
-        <v>0.15851201476617671</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>0.15851127019668176</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1132.3777594000001</v>
+        <v>1132.3777599</v>
       </c>
       <c r="C178" s="5">
-        <v>1.6750859999999648</v>
+        <v>1.6750836999999592</v>
       </c>
       <c r="D178" s="5">
-        <v>1.7923037873557535</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.7923013018473322</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1133.553641</v>
+        <v>1133.5536413</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1758815999999115</v>
+        <v>1.1758813999999802</v>
       </c>
       <c r="D179" s="5">
-        <v>1.2532433134762044</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.253243098542578</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1134.9581744</v>
+        <v>1134.9581427000001</v>
       </c>
       <c r="C180" s="5">
-        <v>1.4045333999999912</v>
+        <v>1.404501400000072</v>
       </c>
       <c r="D180" s="5">
-        <v>1.4970386188448037</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>1.4970042780995785</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1137.5930797000001</v>
+        <v>1137.5930883999999</v>
       </c>
       <c r="C181" s="5">
-        <v>2.6349053000001277</v>
+        <v>2.6349456999998893</v>
       </c>
       <c r="D181" s="5">
-        <v>2.8217548367256873</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.8217987353777341</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1139.7342005999999</v>
+        <v>1139.7341899999999</v>
       </c>
       <c r="C182" s="5">
-        <v>2.1411208999998053</v>
+        <v>2.1411015999999563</v>
       </c>
       <c r="D182" s="5">
-        <v>2.2821078244418258</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.282087022546242</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1139.1291424000001</v>
+        <v>1139.1291426</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.60505819999980304</v>
+        <v>-0.60504739999987578</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.63519511175101906</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-0.63518381279544789</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1139.4210339000001</v>
+        <v>1139.4210399000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.29189150000001973</v>
+        <v>0.2918973000000733</v>
       </c>
       <c r="D184" s="5">
-        <v>0.30792282703906437</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.30792895415951982</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1141.0356697</v>
+        <v>1141.0356809</v>
       </c>
       <c r="C185" s="5">
-        <v>1.61463579999986</v>
+        <v>1.6146409999998923</v>
       </c>
       <c r="D185" s="5">
-        <v>1.713796367052578</v>
+        <v>1.7138019203962518</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5108599804102729</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.5108597124939838</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1141.5194452999999</v>
+        <v>1141.5194484000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.48377559999994446</v>
+        <v>0.4837675000001127</v>
       </c>
       <c r="D186" s="5">
-        <v>0.50996334494364248</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>0.50995478153721407</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1144.2330497999999</v>
+        <v>1144.2330509000001</v>
       </c>
       <c r="C187" s="5">
-        <v>2.713604499999974</v>
+        <v>2.713602499999979</v>
       </c>
       <c r="D187" s="5">
-        <v>2.8902175035542488</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>2.8902153375060413</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1145.3040946000001</v>
+        <v>1145.3040965</v>
       </c>
       <c r="C188" s="5">
-        <v>1.0710448000002089</v>
+        <v>1.071045599999934</v>
       </c>
       <c r="D188" s="5">
-        <v>1.1290455198706084</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.1290463664483052</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1147.998922</v>
+        <v>1147.9989235</v>
       </c>
       <c r="C189" s="5">
-        <v>2.6948273999998946</v>
+        <v>2.6948270000000321</v>
       </c>
       <c r="D189" s="5">
-        <v>2.8603511165311124</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.8603506816459845</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1149.9315855</v>
+        <v>1149.9315853000001</v>
       </c>
       <c r="C190" s="5">
-        <v>1.9326634999999897</v>
+        <v>1.9326618000000053</v>
       </c>
       <c r="D190" s="5">
-        <v>2.039018693717809</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.0390168808375631</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1153.7487461000001</v>
+        <v>1153.7487414</v>
       </c>
       <c r="C191" s="5">
-        <v>3.8171606000000793</v>
+        <v>3.8171560999999201</v>
       </c>
       <c r="D191" s="5">
-        <v>4.0568963173294392</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>4.0568914477740359</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1155.6467789000001</v>
+        <v>1155.6467769999999</v>
       </c>
       <c r="C192" s="5">
-        <v>1.89803280000001</v>
+        <v>1.8980355999999574</v>
       </c>
       <c r="D192" s="5">
-        <v>1.9920810302517689</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>1.9920840038219589</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1159.2051011999999</v>
+        <v>1159.205103</v>
       </c>
       <c r="C193" s="5">
-        <v>3.5583222999998725</v>
+        <v>3.5583260000000791</v>
       </c>
       <c r="D193" s="5">
-        <v>3.7581084641393758</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.7581124445778213</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1161.6249728</v>
+        <v>1161.6249545000001</v>
       </c>
       <c r="C194" s="5">
-        <v>2.4198716000000786</v>
+        <v>2.4198515000000498</v>
       </c>
       <c r="D194" s="5">
-        <v>2.5339943836716561</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>2.5339730895181933</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1158.2607410000001</v>
+        <v>1158.2607439999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-3.3642317999999705</v>
+        <v>-3.3642105000001266</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.4205438676456645</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-3.4205226079353501</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1159.1415727000001</v>
+        <v>1159.1415750000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.88083170000004429</v>
+        <v>0.88083100000017112</v>
       </c>
       <c r="D196" s="5">
-        <v>0.91640013229035144</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>0.91639939859176067</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1156.9967558999999</v>
+        <v>1156.9967661999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-2.1448168000001715</v>
+        <v>-2.1448088000001917</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.1979609278004908</v>
+        <v>-2.1979528085117939</v>
       </c>
       <c r="E197" s="5">
-        <v>1.3988244735763988</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.3988243809703205</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1162.8217322999999</v>
+        <v>1162.8217334999999</v>
       </c>
       <c r="C198" s="5">
-        <v>5.8249763999999686</v>
+        <v>5.8249673000000257</v>
       </c>
       <c r="D198" s="5">
-        <v>6.2116077886436694</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.2115977575278869</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1162.8133392</v>
+        <v>1162.8133399999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-8.3930999999211053E-3</v>
+        <v>-8.3935000000110449E-3</v>
       </c>
       <c r="D199" s="5">
-        <v>-8.661104191221014E-3</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-8.6615169386572433E-3</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1161.6094513999999</v>
+        <v>1161.6094525000001</v>
       </c>
       <c r="C200" s="5">
-        <v>-1.203887800000075</v>
+        <v>-1.203887499999837</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.2353378727834818</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-1.2353375658518018</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1162.4354063000001</v>
+        <v>1162.4354079</v>
       </c>
       <c r="C201" s="5">
-        <v>0.8259549000001698</v>
+        <v>0.82595539999988432</v>
       </c>
       <c r="D201" s="5">
-        <v>0.85659702045022268</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>0.85659754021480961</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1162.1159391000001</v>
+        <v>1162.1159408000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.31946719999996276</v>
+        <v>-0.31946709999988343</v>
       </c>
       <c r="D202" s="5">
-        <v>-0.32929288185891137</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-0.3292927784863342</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1161.7101425000001</v>
+        <v>1161.7101358</v>
       </c>
       <c r="C203" s="5">
-        <v>-0.40579660000003059</v>
+        <v>-0.40580500000010034</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.4182214327574818</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-0.41823007272124846</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1161.6403607</v>
+        <v>1161.6403628</v>
       </c>
       <c r="C204" s="5">
-        <v>-6.9781800000100702E-2</v>
+        <v>-6.9772999999941021E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.205799234075716E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-7.204890871282954E-2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1174.9918926</v>
+        <v>1174.9918970000001</v>
       </c>
       <c r="C205" s="5">
-        <v>13.351531900000055</v>
+        <v>13.35153420000006</v>
       </c>
       <c r="D205" s="5">
-        <v>14.698601877964524</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>14.698604543906345</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1176.7428660999999</v>
+        <v>1176.7428467</v>
       </c>
       <c r="C206" s="5">
-        <v>1.7509734999998727</v>
+        <v>1.7509496999998646</v>
       </c>
       <c r="D206" s="5">
-        <v>1.8029702465802044</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>1.8029455318054444</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1174.939378</v>
+        <v>1174.9393806999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.8034880999998677</v>
+        <v>-1.8034660000000713</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.8237084462381703</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-1.8236863163075934</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1174.9015692999999</v>
+        <v>1174.9015715</v>
       </c>
       <c r="C208" s="5">
-        <v>-3.7808700000141471E-2</v>
+        <v>-3.7809199999855991E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-3.8608299097742105E-2</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-3.8608809492757246E-2</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1177.354652</v>
+        <v>1177.3546595</v>
       </c>
       <c r="C209" s="5">
-        <v>2.4530827000000954</v>
+        <v>2.4530879999999797</v>
       </c>
       <c r="D209" s="5">
-        <v>2.5344587095102789</v>
+        <v>2.5344642435605191</v>
       </c>
       <c r="E209" s="5">
-        <v>1.7595465152505207</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.7595462575805465</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1177.0015466</v>
+        <v>1177.0015478</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.35310540000000401</v>
+        <v>-0.35311169999999947</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.35930399457895223</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.35931039231633655</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1178.1779601000001</v>
+        <v>1178.1779614</v>
       </c>
       <c r="C211" s="5">
-        <v>1.1764135000000806</v>
+        <v>1.1764135999999326</v>
       </c>
       <c r="D211" s="5">
-        <v>1.2060158863109516</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.2060159881551513</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1180.196676</v>
+        <v>1180.1966769000001</v>
       </c>
       <c r="C212" s="5">
-        <v>2.018715899999961</v>
+        <v>2.0187155000000985</v>
       </c>
       <c r="D212" s="5">
-        <v>2.0755937309306693</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>2.0755933134653626</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1180.8304441</v>
+        <v>1180.8304447</v>
       </c>
       <c r="C213" s="5">
-        <v>0.6337680999999975</v>
+        <v>0.63376779999998689</v>
       </c>
       <c r="D213" s="5">
-        <v>0.64630918796173553</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>0.64630888062693348</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1183.8731949</v>
+        <v>1183.8731955000001</v>
       </c>
       <c r="C214" s="5">
         <v>3.0427508000000216</v>
       </c>
       <c r="D214" s="5">
-        <v>3.1363482502158035</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.1363482485996741</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1185.2767490000001</v>
+        <v>1185.2767447000001</v>
       </c>
       <c r="C215" s="5">
-        <v>1.4035541000000649</v>
+        <v>1.4035492000000431</v>
       </c>
       <c r="D215" s="5">
-        <v>1.4319868372455691</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.4319818046095723</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1188.1674198000001</v>
+        <v>1188.1674204000001</v>
       </c>
       <c r="C216" s="5">
-        <v>2.8906707999999526</v>
+        <v>2.8906756999999743</v>
       </c>
       <c r="D216" s="5">
-        <v>2.9661545734185113</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.9661596799104739</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1190.7427708</v>
+        <v>1190.7427728</v>
       </c>
       <c r="C217" s="5">
-        <v>2.5753509999999551</v>
+        <v>2.5753523999999288</v>
       </c>
       <c r="D217" s="5">
-        <v>2.6322303474258568</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>2.6322317941025242</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1194.5353118999999</v>
+        <v>1194.5352998000001</v>
       </c>
       <c r="C218" s="5">
-        <v>3.7925410999998803</v>
+        <v>3.7925270000000637</v>
       </c>
       <c r="D218" s="5">
-        <v>3.8896942933209777</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.889679571214355</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1199.5691288999999</v>
+        <v>1199.5691319</v>
       </c>
       <c r="C219" s="5">
-        <v>5.0338169999999991</v>
+        <v>5.0338320999999269</v>
       </c>
       <c r="D219" s="5">
-        <v>5.1757110103250348</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>5.1757269512113124</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1203.8270805</v>
+        <v>1203.8270834</v>
       </c>
       <c r="C220" s="5">
-        <v>4.2579516000000694</v>
+        <v>4.2579514999999901</v>
       </c>
       <c r="D220" s="5">
-        <v>4.343629038857455</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.343628923769538</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1209.2024295000001</v>
+        <v>1209.2024346999999</v>
       </c>
       <c r="C221" s="5">
-        <v>5.375349000000142</v>
+        <v>5.3753512999999202</v>
       </c>
       <c r="D221" s="5">
-        <v>5.4918305631471487</v>
+        <v>5.4918329574376257</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7050283825608146</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.7050281699759982</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1215.2518072</v>
+        <v>1215.2518086</v>
       </c>
       <c r="C222" s="5">
-        <v>6.0493776999999227</v>
+        <v>6.0493739000000915</v>
       </c>
       <c r="D222" s="5">
-        <v>6.1713095383993277</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>6.1713055272508255</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1215.1456161000001</v>
+        <v>1215.1456164000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.1061910999999327</v>
+        <v>-0.10619219999989582</v>
       </c>
       <c r="D223" s="5">
-        <v>-0.10480798665821744</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-0.10480907168849418</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1218.5136648</v>
+        <v>1218.5136640000001</v>
       </c>
       <c r="C224" s="5">
-        <v>3.3680486999999175</v>
+        <v>3.3680475999999544</v>
       </c>
       <c r="D224" s="5">
-        <v>3.3772448307397784</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>3.3772437100210384</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1217.9551528</v>
+        <v>1217.9551506</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.55851200000006429</v>
+        <v>-0.55851340000003802</v>
       </c>
       <c r="D225" s="5">
-        <v>-0.54864169265996798</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-0.54864306481254843</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1220.3607273</v>
+        <v>1220.3607251000001</v>
       </c>
       <c r="C226" s="5">
         <v>2.405574500000057</v>
       </c>
       <c r="D226" s="5">
-        <v>2.3960282133696165</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.3960282177446723</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1222.4304486000001</v>
+        <v>1222.4304454000001</v>
       </c>
       <c r="C227" s="5">
-        <v>2.0697213000000829</v>
+        <v>2.0697202999999718</v>
       </c>
       <c r="D227" s="5">
-        <v>2.0542815685330007</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>2.0542805704540035</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1223.9163103999999</v>
+        <v>1223.9163111</v>
       </c>
       <c r="C228" s="5">
-        <v>1.4858617999998387</v>
+        <v>1.4858656999999766</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4683883242647466</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>1.4683922080736433</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1223.1572791999999</v>
+        <v>1223.1572805000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.75903119999998125</v>
+        <v>-0.75903059999996003</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.74166596099606297</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-0.74166537629842821</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1222.8493152000001</v>
+        <v>1222.8493132999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.30796399999985624</v>
+        <v>-0.30796720000012101</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.30171547125330545</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-0.30171860166581244</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1227.1958062000001</v>
+        <v>1227.1958122999999</v>
       </c>
       <c r="C231" s="5">
-        <v>4.3464910000000145</v>
+        <v>4.3464989999999943</v>
       </c>
       <c r="D231" s="5">
-        <v>4.3496539774589227</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>4.3496621473236852</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1233.5093749</v>
+        <v>1233.5093801999999</v>
       </c>
       <c r="C232" s="5">
-        <v>6.3135686999999052</v>
+        <v>6.3135678999999527</v>
       </c>
       <c r="D232" s="5">
-        <v>6.3513740227434612</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>6.3513731625762349</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1236.6816503</v>
+        <v>1236.6816529</v>
       </c>
       <c r="C233" s="5">
-        <v>3.1722753999999895</v>
+        <v>3.1722727000001214</v>
       </c>
       <c r="D233" s="5">
-        <v>3.1301257693309381</v>
+        <v>3.1301230537701175</v>
       </c>
       <c r="E233" s="5">
-        <v>2.2725079051786556</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.2725076803883137</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1241.3562085000001</v>
+        <v>1241.3562081</v>
       </c>
       <c r="C234" s="5">
-        <v>4.6745582000000923</v>
+        <v>4.6745551999999861</v>
       </c>
       <c r="D234" s="5">
-        <v>4.6314022647179653</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>4.6313992204103815</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1244.0692532</v>
+        <v>1244.0692506</v>
       </c>
       <c r="C235" s="5">
-        <v>2.7130446999999549</v>
+        <v>2.7130425000000287</v>
       </c>
       <c r="D235" s="5">
-        <v>2.6544152056829029</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>2.6544130281517697</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1245.1417160999999</v>
+        <v>1245.1417116</v>
       </c>
       <c r="C236" s="5">
-        <v>1.0724628999998913</v>
+        <v>1.0724609999999757</v>
       </c>
       <c r="D236" s="5">
-        <v>1.0393914394360548</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.0393895914694085</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>1248.1013747</v>
+        <v>1248.1013660000001</v>
       </c>
       <c r="C237" s="5">
-        <v>2.9596586000000116</v>
+        <v>2.9596544000000904</v>
       </c>
       <c r="D237" s="5">
-        <v>2.8899451115379504</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>2.889940967286253</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1249.9924566</v>
+        <v>1249.9924473000001</v>
       </c>
       <c r="C238" s="5">
-        <v>1.8910819000000174</v>
+        <v>1.8910812999999962</v>
       </c>
       <c r="D238" s="5">
-        <v>1.8334288985059954</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>1.8334283248286898</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1253.5059739999999</v>
+        <v>1253.5059772</v>
       </c>
       <c r="C239" s="5">
-        <v>3.5135173999999552</v>
+        <v>3.5135298999998668</v>
       </c>
       <c r="D239" s="5">
-        <v>3.4256338166235967</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>3.4256462188694048</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1250.3047484000001</v>
+        <v>1250.3047495999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.201225599999816</v>
+        <v>-3.2012276000000384</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0219003406586564</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.0219021945781299</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1246.2788906000001</v>
+        <v>1246.2788912999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.0258578000000398</v>
+        <v>-4.0258582999999817</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.796183373001194</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.7961838325791031</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1254.2413442</v>
+        <v>1254.2413449000001</v>
       </c>
       <c r="C242" s="5">
-        <v>7.9624535999998898</v>
+        <v>7.9624536000001171</v>
       </c>
       <c r="D242" s="5">
-        <v>7.9420053679978286</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>7.9420053633794785</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1262.0229201</v>
+        <v>1262.0229592999999</v>
       </c>
       <c r="C243" s="5">
-        <v>7.7815759000000071</v>
+        <v>7.781614399999853</v>
       </c>
       <c r="D243" s="5">
-        <v>7.7044278334947869</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>7.7044672573749917</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1263.7032813999999</v>
+        <v>1263.7032776000001</v>
       </c>
       <c r="C244" s="5">
-        <v>1.6803612999999586</v>
+        <v>1.6803183000001809</v>
       </c>
       <c r="D244" s="5">
-        <v>1.6095317404197118</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>1.6094902004881506</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1264.0294414</v>
+        <v>1264.0294372000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.32616000000007261</v>
+        <v>0.32615959999998267</v>
       </c>
       <c r="D245" s="5">
-        <v>0.31015831125995597</v>
+        <v>0.31015793127793234</v>
       </c>
       <c r="E245" s="5">
-        <v>2.2113848857841401</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>2.211384331276367</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1263.4814294</v>
+        <v>1263.4814246000001</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.54801199999997152</v>
+        <v>-0.54801259999999274</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.51901369320428437</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>-0.51901426182113797</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1268.2543780999999</v>
+        <v>1268.2543694999999</v>
       </c>
       <c r="C247" s="5">
-        <v>4.7729486999999153</v>
+        <v>4.7729448999998567</v>
       </c>
       <c r="D247" s="5">
-        <v>4.6285208697859348</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>4.6285171258255264</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1271.3660238</v>
+        <v>1271.3660124</v>
       </c>
       <c r="C248" s="5">
-        <v>3.1116457000000537</v>
+        <v>3.1116429000001062</v>
       </c>
       <c r="D248" s="5">
-        <v>2.9842405373600167</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.9842378361750077</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1273.9686939999999</v>
+        <v>1273.9686796999999</v>
       </c>
       <c r="C249" s="5">
-        <v>2.6026701999999204</v>
+        <v>2.6026672999998937</v>
       </c>
       <c r="D249" s="5">
-        <v>2.4844225267163678</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.4844197497586151</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1273.3382526</v>
+        <v>1273.3382366000001</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.63044139999988147</v>
+        <v>-0.63044309999986581</v>
       </c>
       <c r="D250" s="5">
-        <v>-0.59222333300249508</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-0.59222493223213268</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1272.8624569999999</v>
+        <v>1272.8624563000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.47579560000008314</v>
+        <v>-0.47578029999999671</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.44747166972824992</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-0.44745731570003944</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1269.1225569000001</v>
+        <v>1269.1225628</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.7399000999998862</v>
+        <v>-3.7398935000001075</v>
       </c>
       <c r="D252" s="5">
-        <v>-3.4693941986260968</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-3.4693881764800261</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1271.2384429000001</v>
+        <v>1271.2384812</v>
       </c>
       <c r="C253" s="5">
-        <v>2.1158860000000459</v>
+        <v>2.115918400000055</v>
       </c>
       <c r="D253" s="5">
-        <v>2.0190920945922342</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.0191232869989584</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1273.1402740000001</v>
+        <v>1273.1402572</v>
       </c>
       <c r="C254" s="5">
-        <v>1.9018310999999812</v>
+        <v>1.9017759999999271</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8101008429080245</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.8100479132937775</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1277.8816114000001</v>
+        <v>1277.8816744999999</v>
       </c>
       <c r="C255" s="5">
-        <v>4.7413374000000204</v>
+        <v>4.7414172999999664</v>
       </c>
       <c r="D255" s="5">
-        <v>4.5616357979318733</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.5617143124314419</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1276.5599661000001</v>
+        <v>1276.5599494999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.3216453000000001</v>
+        <v>-1.3217250000000149</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.2340609523336044</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.2341348872546787</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>1274.1370681000001</v>
+        <v>1274.137056</v>
       </c>
       <c r="C257" s="5">
-        <v>-2.422898000000032</v>
+        <v>-2.4228934999998728</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.2539621172392832</v>
+        <v>-2.2539580036076035</v>
       </c>
       <c r="E257" s="5">
-        <v>0.7996353857711691</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.79963476344266926</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1272.5028116999999</v>
+        <v>1272.5028016000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.6342564000001403</v>
+        <v>-1.634254399999918</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.528353626919321</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-1.5283517841095384</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1266.6632983</v>
+        <v>1266.6632847000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.8395133999999871</v>
+        <v>-5.8395169000000351</v>
       </c>
       <c r="D259" s="5">
-        <v>-5.3699136005118664</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-5.3699167798062835</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1264.0689238</v>
+        <v>1264.0689070999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-2.5943744999999581</v>
+        <v>-2.5943776000001435</v>
       </c>
       <c r="D260" s="5">
-        <v>-2.4303354731805227</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-2.4303383703374148</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1264.0398669000001</v>
+        <v>1264.0398468000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-2.9056899999886809E-2</v>
+        <v>-2.9060299999855488E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.7580673312321835E-2</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-2.7583900532646144E-2</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>1262.5873329000001</v>
+        <v>1262.5873079999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.4525340000000142</v>
+        <v>-1.452538800000184</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.3702626259751827</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.370267147175297</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1267.8768533</v>
+        <v>1267.8768393</v>
       </c>
       <c r="C263" s="5">
-        <v>5.2895203999999012</v>
+        <v>5.2895313000001352</v>
       </c>
       <c r="D263" s="5">
-        <v>5.144786902693399</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>5.1447978537251915</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>1257.8325361</v>
+        <v>1257.832568</v>
       </c>
       <c r="C264" s="5">
-        <v>-10.044317200000023</v>
+        <v>-10.044271299999991</v>
       </c>
       <c r="D264" s="5">
-        <v>-9.1031124972545729</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>-9.1030727900294757</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1248.9527186</v>
+        <v>1248.9528031</v>
       </c>
       <c r="C265" s="5">
-        <v>-8.8798174999999446</v>
+        <v>-8.8797649000000547</v>
       </c>
       <c r="D265" s="5">
-        <v>-8.150228570150853</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-8.1501819520494063</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1242.0151796</v>
+        <v>1242.0151602000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-6.9375390000000152</v>
+        <v>-6.9376428999999007</v>
       </c>
       <c r="D266" s="5">
-        <v>-6.4657060035039349</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-6.4657994739149789</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1232.6498405</v>
+        <v>1232.6499372000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-9.3653391000000283</v>
+        <v>-9.3652230000000145</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.6825360916541925</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-8.6824330102645337</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1230.0460825</v>
+        <v>1230.0460441</v>
       </c>
       <c r="C268" s="5">
-        <v>-2.6037579999999707</v>
+        <v>-2.6038931000000503</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.5055485971026248</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-2.5056769003642065</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1229.4132798999999</v>
+        <v>1229.4132313</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.63280260000010458</v>
+        <v>-0.63281280000001061</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.6156014752526362</v>
+        <v>-0.61561138909559387</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.5101237786522077</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-3.5101266766704886</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1231.7447420999999</v>
+        <v>1231.7446963</v>
       </c>
       <c r="C270" s="5">
-        <v>2.3314622000000327</v>
+        <v>2.3314649999999801</v>
       </c>
       <c r="D270" s="5">
-        <v>2.2995693279601381</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>2.2995722103813288</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1232.2516115999999</v>
+        <v>1232.2515739</v>
       </c>
       <c r="C271" s="5">
-        <v>0.50686949999999342</v>
+        <v>0.50687760000005255</v>
       </c>
       <c r="D271" s="5">
-        <v>0.49492552624013086</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>0.49493347172457902</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1232.4730439</v>
+        <v>1232.4730152</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22143230000006042</v>
+        <v>0.22144129999992401</v>
       </c>
       <c r="D272" s="5">
-        <v>0.21585002127129105</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>0.2158588096659031</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1230.8065918</v>
+        <v>1230.8065839000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.666452100000015</v>
+        <v>-1.6664312999998856</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.6105325319919483</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.6105126164364436</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1230.8413144000001</v>
+        <v>1230.8413154</v>
       </c>
       <c r="C274" s="5">
-        <v>3.4722600000122839E-2</v>
+        <v>3.4731499999907101E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>3.3858760617411221E-2</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.3867440764656642E-2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>1230.4437177</v>
+        <v>1230.443708</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.39759670000012193</v>
+        <v>-0.39760739999996986</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.38694612809544449</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-0.38695652266211855</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1234.9823583</v>
+        <v>1234.9823732</v>
       </c>
       <c r="C276" s="5">
-        <v>4.5386406000000079</v>
+        <v>4.5386651999999685</v>
       </c>
       <c r="D276" s="5">
-        <v>4.517257702801114</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>4.5172827220840484</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1235.5943629000001</v>
+        <v>1235.5945569</v>
       </c>
       <c r="C277" s="5">
-        <v>0.61200460000009116</v>
+        <v>0.61218370000005962</v>
       </c>
       <c r="D277" s="5">
-        <v>0.59629232398228371</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>0.59646729467994763</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1234.2832535</v>
+        <v>1234.2833318999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-1.3111094000000776</v>
+        <v>-1.3112250000001495</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.2659344731558053</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-1.2660452418169266</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1233.3490542</v>
+        <v>1233.3490405</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.9341993000000457</v>
+        <v>-0.93429139999989275</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.90447976899676874</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-0.90456851090946477</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1233.42687</v>
+        <v>1233.4268651</v>
       </c>
       <c r="C280" s="5">
-        <v>7.7815800000053059E-2</v>
+        <v>7.7824599999985367E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>7.57379835950589E-2</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>7.5746552433986203E-2</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1236.1477990000001</v>
+        <v>1236.1477084999999</v>
       </c>
       <c r="C281" s="5">
-        <v>2.7209290000000692</v>
+        <v>2.7208433999999215</v>
       </c>
       <c r="D281" s="5">
-        <v>2.6795451911540091</v>
+        <v>2.679459878482926</v>
       </c>
       <c r="E281" s="5">
-        <v>0.54778317512138575</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>0.54777978864590793</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1235.4572330999999</v>
+        <v>1235.4571014000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.69056590000013784</v>
+        <v>-0.69060709999985193</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.66831625403935835</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-0.66835605294170986</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1238.2173889000001</v>
+        <v>1238.2172808</v>
       </c>
       <c r="C283" s="5">
-        <v>2.7601558000001205</v>
+        <v>2.76017939999997</v>
       </c>
       <c r="D283" s="5">
-        <v>2.7141291954067226</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>2.7141529806566478</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1239.6076413000001</v>
+        <v>1239.6075923000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.3902524000000085</v>
+        <v>1.3903115000000525</v>
       </c>
       <c r="D284" s="5">
-        <v>1.3556939627975551</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.3557520691718672</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>1241.3663919000001</v>
+        <v>1241.366401</v>
       </c>
       <c r="C285" s="5">
-        <v>1.7587505999999848</v>
+        <v>1.7588086999999177</v>
       </c>
       <c r="D285" s="5">
-        <v>1.7159041480553583</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>1.71596134406653</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>1242.7591440000001</v>
+        <v>1242.759159</v>
       </c>
       <c r="C286" s="5">
-        <v>1.3927521000000525</v>
+        <v>1.392757999999958</v>
       </c>
       <c r="D286" s="5">
-        <v>1.3546800962571881</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.3546858604422285</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1244.2164883</v>
+        <v>1244.2164742</v>
       </c>
       <c r="C287" s="5">
-        <v>1.4573442999999315</v>
+        <v>1.4573152000000391</v>
       </c>
       <c r="D287" s="5">
-        <v>1.4163135733698873</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.4162850928130188</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1254.8191649</v>
+        <v>1254.8192073</v>
       </c>
       <c r="C288" s="5">
-        <v>10.602676599999995</v>
+        <v>10.602733100000023</v>
       </c>
       <c r="D288" s="5">
-        <v>10.719034336386368</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>10.719094286989051</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1251.5247955</v>
+        <v>1251.5251367999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-3.2943694000000505</v>
+        <v>-3.2940705000000889</v>
       </c>
       <c r="D289" s="5">
-        <v>-3.1053532815807028</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-3.1050754831733585</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1256.3428616000001</v>
+        <v>1256.3431141000001</v>
       </c>
       <c r="C290" s="5">
-        <v>4.8180661000001237</v>
+        <v>4.817977300000166</v>
       </c>
       <c r="D290" s="5">
-        <v>4.7187904769675715</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.7187003428340812</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1258.0614419999999</v>
+        <v>1258.0613619000001</v>
       </c>
       <c r="C291" s="5">
-        <v>1.718580399999837</v>
+        <v>1.7182477999999719</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6539141951521508</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.6535913637295119</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1259.4219071</v>
+        <v>1259.4220235</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3604651000000558</v>
+        <v>1.3606615999999576</v>
       </c>
       <c r="D292" s="5">
-        <v>1.3054236457138213</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>1.3056134023859522</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>1259.8144672999999</v>
+        <v>1259.8145480000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.39256019999993441</v>
+        <v>0.39252450000003591</v>
       </c>
       <c r="D293" s="5">
-        <v>0.37468036436862917</v>
+        <v>0.37464619727114457</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9145500496902779</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.9145640393346319</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>1260.5239185</v>
+        <v>1260.5227190000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.7094512000001032</v>
+        <v>0.708170999999993</v>
       </c>
       <c r="D294" s="5">
-        <v>0.67786428061606951</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.67663725131128505</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1263.5668854</v>
+        <v>1263.5670603999999</v>
       </c>
       <c r="C295" s="5">
-        <v>3.0429669000000104</v>
+        <v>3.0443413999998938</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9356327489884038</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.9369792617492507</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1266.2811403999999</v>
+        <v>1266.2812965000001</v>
       </c>
       <c r="C296" s="5">
-        <v>2.7142549999998664</v>
+        <v>2.7142361000001074</v>
       </c>
       <c r="D296" s="5">
-        <v>2.6083810578403588</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.6083623144193879</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1266.8594983</v>
+        <v>1266.8595977</v>
       </c>
       <c r="C297" s="5">
-        <v>0.57835790000012821</v>
+        <v>0.57830119999994167</v>
       </c>
       <c r="D297" s="5">
-        <v>0.5494637449690698</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>0.5494096743665855</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1269.0047079999999</v>
+        <v>1269.0047107</v>
       </c>
       <c r="C298" s="5">
-        <v>2.1452096999998957</v>
+        <v>2.1451130000000376</v>
       </c>
       <c r="D298" s="5">
-        <v>2.051026403675249</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>2.050932924057669</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1270.1050495</v>
+        <v>1270.1050617999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.1003415000000132</v>
+        <v>1.100351099999898</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0454847459765437</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.0454939086843362</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1273.5305258999999</v>
+        <v>1273.5305986000001</v>
       </c>
       <c r="C300" s="5">
-        <v>3.4254763999999795</v>
+        <v>3.4255368000001454</v>
       </c>
       <c r="D300" s="5">
-        <v>3.2848443528393112</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>3.2849031027139208</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1270.1450291000001</v>
+        <v>1270.1455794999999</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.385496799999828</v>
+        <v>-3.3850191000001359</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.1437961275636694</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-3.1433588198297668</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1271.2002566000001</v>
+        <v>1271.2006844</v>
       </c>
       <c r="C302" s="5">
-        <v>1.0552275000000009</v>
+        <v>1.0551049000000603</v>
       </c>
       <c r="D302" s="5">
-        <v>1.0015195767311358</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.0014022486323437</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1279.0971895</v>
+        <v>1279.0968341</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8969328999999107</v>
+        <v>7.8961497000000236</v>
       </c>
       <c r="D303" s="5">
-        <v>7.7146746008149192</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.7138804649608206</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1279.8194893</v>
+        <v>1279.8192177000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.7222997999999734</v>
+        <v>0.72238360000005741</v>
       </c>
       <c r="D304" s="5">
-        <v>0.67974258937739673</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>0.67982188656183773</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1281.3224949</v>
+        <v>1281.3221966999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.5030056000000513</v>
+        <v>1.5029789999998684</v>
       </c>
       <c r="D305" s="5">
-        <v>1.4184048650505821</v>
+        <v>1.4183799028940847</v>
       </c>
       <c r="E305" s="5">
-        <v>1.7072377050960208</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.7072075198801384</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1283.6634604000001</v>
+        <v>1283.6610393000001</v>
       </c>
       <c r="C306" s="5">
-        <v>2.3409655000000384</v>
+        <v>2.3388426000001346</v>
       </c>
       <c r="D306" s="5">
-        <v>2.2145548268527326</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>2.212526877856491</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1283.4707372</v>
+        <v>1283.4717287000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.19272320000004584</v>
+        <v>-0.18931059999999889</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.180013667600043</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-0.17682903691401686</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1283.0591701000001</v>
+        <v>1283.0605505000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.41156709999995655</v>
+        <v>-0.41117819999999483</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.3841228270728303</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.38376020322220539</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1285.7296676999999</v>
+        <v>1285.7313486999999</v>
       </c>
       <c r="C309" s="5">
-        <v>2.6704975999998624</v>
+        <v>2.6707981999998083</v>
       </c>
       <c r="D309" s="5">
-        <v>2.5264129044970218</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.5266977999434337</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1288.3257771000001</v>
+        <v>1288.3269686000001</v>
       </c>
       <c r="C310" s="5">
-        <v>2.5961094000001594</v>
+        <v>2.5956199000002016</v>
       </c>
       <c r="D310" s="5">
-        <v>2.4500969551635388</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>2.4496266062184135</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1292.7110055000001</v>
+        <v>1292.7108767</v>
       </c>
       <c r="C311" s="5">
-        <v>4.3852283999999599</v>
+        <v>4.3839080999998714</v>
       </c>
       <c r="D311" s="5">
-        <v>4.1619251994494233</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>4.1606446670289676</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1296.2264236000001</v>
+        <v>1296.2248336</v>
       </c>
       <c r="C312" s="5">
-        <v>3.5154181000000335</v>
+        <v>3.5139569000000392</v>
       </c>
       <c r="D312" s="5">
-        <v>3.3125519755258015</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>3.3111547826458976</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1298.1601584</v>
+        <v>1298.1581318999999</v>
       </c>
       <c r="C313" s="5">
-        <v>1.933734799999911</v>
+        <v>1.9332982999999331</v>
       </c>
       <c r="D313" s="5">
-        <v>1.8049441623804618</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.8045356178697958</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1298.4955732999999</v>
+        <v>1298.4964909</v>
       </c>
       <c r="C314" s="5">
-        <v>0.33541489999993246</v>
+        <v>0.33835900000008223</v>
       </c>
       <c r="D314" s="5">
-        <v>0.31049354709069554</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.31322329802441207</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1301.8815611</v>
+        <v>1301.8797129</v>
       </c>
       <c r="C315" s="5">
-        <v>3.3859878000000663</v>
+        <v>3.3832219999999325</v>
       </c>
       <c r="D315" s="5">
-        <v>3.1744188208620683</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.17178629441357</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1303.2940725000001</v>
+        <v>1303.2930836999999</v>
       </c>
       <c r="C316" s="5">
-        <v>1.4125114000000849</v>
+        <v>1.4133707999999388</v>
       </c>
       <c r="D316" s="5">
-        <v>1.3097697824813403</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.3105733083560001</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1305.5951798000001</v>
+        <v>1305.5945718</v>
       </c>
       <c r="C317" s="5">
-        <v>2.3011073000000124</v>
+        <v>2.3014881000001424</v>
       </c>
       <c r="D317" s="5">
-        <v>2.1394266309072263</v>
+        <v>2.1397857600343073</v>
       </c>
       <c r="E317" s="5">
-        <v>1.8943462708733927</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.8943225335916969</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1313.3394049999999</v>
+        <v>1313.3364864</v>
       </c>
       <c r="C318" s="5">
-        <v>7.7442251999998462</v>
+        <v>7.7419145999999728</v>
       </c>
       <c r="D318" s="5">
-        <v>7.3547444436026899</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>7.3524815303228408</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1310.9091980000001</v>
+        <v>1310.9110370999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.4302069999998821</v>
+        <v>-2.4254493000000821</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.1980239091598408</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-2.1937692018967447</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1312.2594428</v>
+        <v>1312.2666976999999</v>
       </c>
       <c r="C320" s="5">
-        <v>1.3502447999999276</v>
+        <v>1.3556605999999647</v>
       </c>
       <c r="D320" s="5">
-        <v>1.2430337442335349</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.24804615464289</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>1313.8686696</v>
+        <v>1313.8742010000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.6092267999999876</v>
+        <v>1.6075033000001895</v>
       </c>
       <c r="D321" s="5">
-        <v>1.4815286626251867</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>1.4799229859915775</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1315.1494379000001</v>
+        <v>1315.1539121000001</v>
       </c>
       <c r="C322" s="5">
-        <v>1.2807683000000907</v>
+        <v>1.2797110999999859</v>
       </c>
       <c r="D322" s="5">
-        <v>1.1760603945504267</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.1750794449148616</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1317.2842378</v>
+        <v>1317.2836377000001</v>
       </c>
       <c r="C323" s="5">
-        <v>2.1347998999999618</v>
+        <v>2.1297256000000289</v>
       </c>
       <c r="D323" s="5">
-        <v>1.9653697932210834</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>1.9606498035818154</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1319.4746084000001</v>
+        <v>1319.4678635</v>
       </c>
       <c r="C324" s="5">
-        <v>2.1903706000000511</v>
+        <v>2.1842257999999219</v>
       </c>
       <c r="D324" s="5">
-        <v>2.0137009544095807</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>2.0080010836234896</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1321.5802942</v>
+        <v>1321.5703547000001</v>
       </c>
       <c r="C325" s="5">
-        <v>2.1056857999999465</v>
+        <v>2.1024912000000313</v>
       </c>
       <c r="D325" s="5">
-        <v>1.9319202791202583</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.9289735170490596</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1323.0051687</v>
+        <v>1323.0024085</v>
       </c>
       <c r="C326" s="5">
-        <v>1.4248744999999872</v>
+        <v>1.4320537999999488</v>
       </c>
       <c r="D326" s="5">
-        <v>1.3014912019655656</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>1.3080978576005764</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1322.1931070000001</v>
+        <v>1322.1886523999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.81206169999995836</v>
+        <v>-0.81375610000009146</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.73407954330874103</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-0.73560758198110143</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1323.5467991999999</v>
+        <v>1323.5464277000001</v>
       </c>
       <c r="C328" s="5">
-        <v>1.3536921999998413</v>
+        <v>1.3577753000001849</v>
       </c>
       <c r="D328" s="5">
-        <v>1.2355299205231818</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.2392818838686148</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1325.8771052</v>
+        <v>1325.8777533</v>
       </c>
       <c r="C329" s="5">
-        <v>2.3303060000000642</v>
+        <v>2.3313255999999001</v>
       </c>
       <c r="D329" s="5">
-        <v>2.133362888891055</v>
+        <v>2.1343059849013857</v>
       </c>
       <c r="E329" s="5">
-        <v>1.5534620312482206</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.5535589637168723</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1325.9591432</v>
+        <v>1325.9582727</v>
       </c>
       <c r="C330" s="5">
-        <v>8.203800000001138E-2</v>
+        <v>8.0519399999957386E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>7.4274688452624638E-2</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>7.2899299694029196E-2</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1327.6970521999999</v>
+        <v>1327.7015881</v>
       </c>
       <c r="C331" s="5">
-        <v>1.7379089999999451</v>
+        <v>1.7433154000000286</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5842045020155737</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.5891694907735454</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1331.5478608000001</v>
+        <v>1331.5647987</v>
       </c>
       <c r="C332" s="5">
-        <v>3.850808600000164</v>
+        <v>3.8632106000000022</v>
       </c>
       <c r="D332" s="5">
-        <v>3.5365006220838602</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.5480609320710066</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1332.7765265999999</v>
+        <v>1332.7872589999999</v>
       </c>
       <c r="C333" s="5">
-        <v>1.228665799999817</v>
+        <v>1.2224602999999661</v>
       </c>
       <c r="D333" s="5">
-        <v>1.1129188095605924</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>1.107255333035817</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1332.3756424000001</v>
+        <v>1332.3857598</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.40088419999983671</v>
+        <v>-0.40149919999998929</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.36034998377978411</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-0.36089898287084976</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1331.5458572</v>
+        <v>1331.5523539000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.82978520000006029</v>
+        <v>-0.83340589999988879</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.74478888611134719</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-0.74802187900777639</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1328.7173780999999</v>
+        <v>1328.71937</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.8284791000000951</v>
+        <v>-2.8329839000000447</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.5194774403153875</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-2.5234311002327869</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1327.7021522</v>
+        <v>1327.6261324</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.0152258999999049</v>
+        <v>-1.0932376000000659</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.91303426053903625</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-0.98287476928847761</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1325.516535</v>
+        <v>1325.5235869999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-2.1856172000000242</v>
+        <v>-2.1025454000000536</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.957611049112562</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-1.8839592717607268</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1330.5167852</v>
+        <v>1330.5175391</v>
       </c>
       <c r="C339" s="5">
-        <v>5.0002501999999822</v>
+        <v>4.993952100000115</v>
       </c>
       <c r="D339" s="5">
-        <v>4.6218746328961169</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.6159068940742731</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1331.2357783</v>
+        <v>1331.2393617</v>
       </c>
       <c r="C340" s="5">
-        <v>0.71899310000003425</v>
+        <v>0.72182259999999587</v>
       </c>
       <c r="D340" s="5">
-        <v>0.65039440244363256</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.65296121254152517</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1331.9822612</v>
+        <v>1331.9870424999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.74648290000004636</v>
+        <v>0.74768079999989823</v>
       </c>
       <c r="D341" s="5">
-        <v>0.6749723324013468</v>
+        <v>0.67605700023736226</v>
       </c>
       <c r="E341" s="5">
-        <v>0.46046168050237757</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.46077318853825489</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1331.9344152000001</v>
+        <v>1331.9401309</v>
       </c>
       <c r="C342" s="5">
-        <v>-4.7845999999935884E-2</v>
+        <v>-4.6911599999930331E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.3096563520006459E-2</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-4.2254928176821416E-2</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1334.6899060999999</v>
+        <v>1334.6989761</v>
       </c>
       <c r="C343" s="5">
-        <v>2.7554908999998133</v>
+        <v>2.7588451999999961</v>
       </c>
       <c r="D343" s="5">
-        <v>2.5109894239623731</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>2.5140700830163398</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1339.4747052</v>
+        <v>1339.5005919</v>
       </c>
       <c r="C344" s="5">
-        <v>4.7847991000001002</v>
+        <v>4.801615800000036</v>
       </c>
       <c r="D344" s="5">
-        <v>4.3877865122360804</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.4034837646429237</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1336.0007144000001</v>
+        <v>1336.0156445</v>
       </c>
       <c r="C345" s="5">
-        <v>-3.4739907999999105</v>
+        <v>-3.48494740000001</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.0682433331066017</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-3.0777235699198324</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1338.5019655000001</v>
+        <v>1338.5180177</v>
       </c>
       <c r="C346" s="5">
-        <v>2.5012510999999904</v>
+        <v>2.5023731999999654</v>
       </c>
       <c r="D346" s="5">
-        <v>2.2699102045306896</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.2709133946972049</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1338.9661517</v>
+        <v>1338.9811245000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.46418619999985822</v>
+        <v>0.46310680000010507</v>
       </c>
       <c r="D347" s="5">
-        <v>0.41694904875246852</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>0.41597264826875868</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1339.1569463000001</v>
+        <v>1339.1757729999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.1907946000001175</v>
+        <v>0.19464849999985745</v>
       </c>
       <c r="D348" s="5">
-        <v>0.17112683520039695</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.17458427230570006</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1338.1876070000001</v>
+        <v>1338.0225438</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.96933930000000146</v>
+        <v>-1.1532291999999416</v>
       </c>
       <c r="D349" s="5">
-        <v>-0.86516179629237966</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-1.0284978084683427</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1338.4351291</v>
+        <v>1338.4566101</v>
       </c>
       <c r="C350" s="5">
-        <v>0.24752209999996921</v>
+        <v>0.43406630000004043</v>
       </c>
       <c r="D350" s="5">
-        <v>0.22218773907283218</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.3899859136863304</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1338.045738</v>
+        <v>1338.0511289000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.38939110000001165</v>
+        <v>-0.40548119999994015</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.34855806567870573</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-0.36293109200700169</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1337.8872220000001</v>
+        <v>1337.8909768999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.15851599999996324</v>
+        <v>-0.16015200000015284</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.14206936380163349</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-0.14353407958669351</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1338.6923967</v>
+        <v>1338.7230012</v>
       </c>
       <c r="C353" s="5">
-        <v>0.80517469999995228</v>
+        <v>0.83202430000005734</v>
       </c>
       <c r="D353" s="5">
-        <v>0.72458593042385999</v>
+        <v>0.74882879253046486</v>
       </c>
       <c r="E353" s="5">
-        <v>0.50377063535025357</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.50570752455350032</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1338.2223647000001</v>
+        <v>1338.2273388000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.47003199999994649</v>
+        <v>-0.49566239999990103</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.42052263029743742</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.44339654069176504</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1341.098164</v>
+        <v>1341.1121615</v>
       </c>
       <c r="C355" s="5">
-        <v>2.875799299999926</v>
+        <v>2.8848226999998587</v>
       </c>
       <c r="D355" s="5">
-        <v>2.609462283978714</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>2.6177374737905934</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1344.0463262999999</v>
+        <v>1344.0783865000001</v>
       </c>
       <c r="C356" s="5">
-        <v>2.9481622999999217</v>
+        <v>2.9662250000001222</v>
       </c>
       <c r="D356" s="5">
-        <v>2.6701135467239956</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.6866438473773346</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1344.5386492</v>
+        <v>1344.5511574</v>
       </c>
       <c r="C357" s="5">
-        <v>0.49232290000009016</v>
+        <v>0.47277089999988675</v>
       </c>
       <c r="D357" s="5">
-        <v>0.44044550385349268</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.4229097906202961</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1346.6063916000001</v>
+        <v>1346.6238467000001</v>
       </c>
       <c r="C358" s="5">
-        <v>2.0677424000000428</v>
+        <v>2.0726893000000928</v>
       </c>
       <c r="D358" s="5">
-        <v>1.8611487877232324</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.8656217467456493</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1348.9673359999999</v>
+        <v>1348.9923166000001</v>
       </c>
       <c r="C359" s="5">
-        <v>2.3609443999998803</v>
+        <v>2.3684699000000364</v>
       </c>
       <c r="D359" s="5">
-        <v>2.1243128047509163</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.1311217878472455</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1349.3924434999999</v>
+        <v>1349.4328387</v>
       </c>
       <c r="C360" s="5">
-        <v>0.42510749999996733</v>
+        <v>0.44052209999995284</v>
       </c>
       <c r="D360" s="5">
-        <v>0.37881874118288472</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.39257228736035987</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1347.0589659</v>
+        <v>1346.8118165000001</v>
       </c>
       <c r="C361" s="5">
-        <v>-2.3334775999999238</v>
+        <v>-2.6210221999999703</v>
       </c>
       <c r="D361" s="5">
-        <v>-2.0555128299825864</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-2.3060381689524956</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1351.4919282999999</v>
+        <v>1351.5310476</v>
       </c>
       <c r="C362" s="5">
-        <v>4.4329623999999512</v>
+        <v>4.7192310999998881</v>
       </c>
       <c r="D362" s="5">
-        <v>4.0212797765380337</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>4.2867912076278936</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1355.3379741000001</v>
+        <v>1355.3489519</v>
       </c>
       <c r="C363" s="5">
-        <v>3.8460458000001836</v>
+        <v>3.8179043000000092</v>
       </c>
       <c r="D363" s="5">
-        <v>3.4688934878147837</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>3.4430147577659831</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1357.6566689000001</v>
+        <v>1357.6587737</v>
       </c>
       <c r="C364" s="5">
-        <v>2.3186948000000029</v>
+        <v>2.3098218000000088</v>
       </c>
       <c r="D364" s="5">
-        <v>2.0723720024737879</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.0643502533280511</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1357.6514119000001</v>
+        <v>1357.7068695</v>
       </c>
       <c r="C365" s="5">
-        <v>-5.2570000000287109E-3</v>
+        <v>4.8095800000055533E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-4.6464366128762258E-3</v>
+        <v>4.2518936022406528E-2</v>
       </c>
       <c r="E365" s="5">
-        <v>1.4162338746926295</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.4180579763687806</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1361.011342</v>
+        <v>1361.0170071</v>
       </c>
       <c r="C366" s="5">
-        <v>3.3599300999999286</v>
+        <v>3.3101375999999618</v>
       </c>
       <c r="D366" s="5">
-        <v>3.0105309806697678</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.9651937351699242</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1365.6315423000001</v>
+        <v>1365.6490687999999</v>
       </c>
       <c r="C367" s="5">
-        <v>4.6202003000000786</v>
+        <v>4.6320616999998947</v>
       </c>
       <c r="D367" s="5">
-        <v>4.1505427909806158</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>4.1613810467781454</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1366.6551698000001</v>
+        <v>1366.6861749</v>
       </c>
       <c r="C368" s="5">
-        <v>1.023627499999975</v>
+        <v>1.0371061000000736</v>
       </c>
       <c r="D368" s="5">
-        <v>0.90319360872574972</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>0.91512432324749593</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1315.6165470999999</v>
+        <v>1315.6215305999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-51.038622700000133</v>
+        <v>-51.064644300000054</v>
       </c>
       <c r="D369" s="5">
-        <v>-36.664887935018506</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-36.679249677294912</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1285.8637583</v>
+        <v>1285.8828546</v>
       </c>
       <c r="C370" s="5">
-        <v>-29.752788799999962</v>
+        <v>-29.738675999999941</v>
       </c>
       <c r="D370" s="5">
-        <v>-24.004557802047554</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-23.994468381442534</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1288.8601160000001</v>
+        <v>1288.8728994000001</v>
       </c>
       <c r="C371" s="5">
-        <v>2.9963577000000896</v>
+        <v>2.9900448000000779</v>
       </c>
       <c r="D371" s="5">
-        <v>2.8323930672807807</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>2.8263065813055821</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1321.4195824000001</v>
+        <v>1321.4472415</v>
       </c>
       <c r="C372" s="5">
-        <v>32.559466400000019</v>
+        <v>32.574342099999967</v>
       </c>
       <c r="D372" s="5">
-        <v>34.902328558929256</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>34.920157576262412</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1326.8882669</v>
+        <v>1326.6734207</v>
       </c>
       <c r="C373" s="5">
-        <v>5.4686844999998812</v>
+        <v>5.2261791999999332</v>
       </c>
       <c r="D373" s="5">
-        <v>5.0808034753489162</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>4.8504733903593111</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1323.5321583</v>
+        <v>1323.5460617000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.3561085999999705</v>
+        <v>-3.1273589999998421</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.9933002836996403</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-2.7923640866944766</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1309.1982172999999</v>
+        <v>1309.2106537</v>
       </c>
       <c r="C375" s="5">
-        <v>-14.333941000000095</v>
+        <v>-14.335408000000143</v>
       </c>
       <c r="D375" s="5">
-        <v>-12.249239768387255</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-12.250298573355501</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1312.7065104999999</v>
+        <v>1312.7142088000001</v>
       </c>
       <c r="C376" s="5">
-        <v>3.5082932000000255</v>
+        <v>3.5035551000000851</v>
       </c>
       <c r="D376" s="5">
-        <v>3.2634919142314089</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.2589879408753353</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1316.4392181000001</v>
+        <v>1316.5250844</v>
       </c>
       <c r="C377" s="5">
-        <v>3.7327076000001398</v>
+        <v>3.8108755999999175</v>
       </c>
       <c r="D377" s="5">
-        <v>3.466098426756048</v>
+        <v>3.5398251817776227</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.0355504689031032</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.0331867669761481</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1316.3574343</v>
+        <v>1316.3587743999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-8.1783800000039264E-2</v>
+        <v>-0.16631000000006679</v>
       </c>
       <c r="D378" s="5">
-        <v>-7.4524544837473172E-2</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-0.15148469302195267</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1313.2940647999999</v>
+        <v>1313.3115885</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.0633695000001353</v>
+        <v>-3.0471858999999313</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.7571200520955186</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.7427365416611837</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1311.8242642</v>
+        <v>1311.8568602</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.4698005999998713</v>
+        <v>-1.4547282999999425</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.3347691450160681</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-1.3211473082297975</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1319.4252833999999</v>
+        <v>1319.4233477</v>
       </c>
       <c r="C381" s="5">
-        <v>7.6010191999998824</v>
+        <v>7.5664874999999938</v>
       </c>
       <c r="D381" s="5">
-        <v>7.1790019489390566</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>7.1451628071321327</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1321.7046029000001</v>
+        <v>1321.7135913</v>
       </c>
       <c r="C382" s="5">
-        <v>2.279319500000156</v>
+        <v>2.2902435999999398</v>
       </c>
       <c r="D382" s="5">
-        <v>2.0928213723274247</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.1029507093742739</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1325.0196186000001</v>
+        <v>1324.9969526</v>
       </c>
       <c r="C383" s="5">
-        <v>3.3150157000000036</v>
+        <v>3.2833613000000241</v>
       </c>
       <c r="D383" s="5">
-        <v>3.0516319591437968</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>3.0220724625613427</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1339.9449878999999</v>
+        <v>1339.9556004000001</v>
       </c>
       <c r="C384" s="5">
-        <v>14.925369299999829</v>
+        <v>14.958647800000108</v>
       </c>
       <c r="D384" s="5">
-        <v>14.386802316891668</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>14.421159723959676</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1334.7152183999999</v>
+        <v>1334.5398086</v>
       </c>
       <c r="C385" s="5">
-        <v>-5.2297694999999749</v>
+        <v>-5.4157918000000791</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.5843254164873004</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-4.7437460069134962</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1343.8461721000001</v>
+        <v>1343.8136313</v>
       </c>
       <c r="C386" s="5">
-        <v>9.130953700000191</v>
+        <v>9.2738226999999824</v>
       </c>
       <c r="D386" s="5">
-        <v>8.5253899815344028</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>8.6651061894533541</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1338.5027424</v>
+        <v>1338.5280094</v>
       </c>
       <c r="C387" s="5">
-        <v>-5.3434297000001152</v>
+        <v>-5.2856219000000237</v>
       </c>
       <c r="D387" s="5">
-        <v>-4.6684880244601938</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-4.6191791377418685</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1338.3814606000001</v>
+        <v>1338.4368655000001</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.12128179999990607</v>
+        <v>-9.1143899999906353E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-0.10867788879641571</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>-8.1680568072284299E-2</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1339.8654546</v>
+        <v>1339.9757173</v>
       </c>
       <c r="C389" s="5">
-        <v>1.4839939999999388</v>
+        <v>1.5388517999999749</v>
       </c>
       <c r="D389" s="5">
-        <v>1.3387012997310821</v>
+        <v>1.3884437145551765</v>
       </c>
       <c r="E389" s="5">
-        <v>1.7795152391320235</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>1.7812522661265984</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1343.2056147000001</v>
+        <v>1343.2363418</v>
       </c>
       <c r="C390" s="5">
-        <v>3.3401601000000483</v>
+        <v>3.260624499999949</v>
       </c>
       <c r="D390" s="5">
-        <v>3.0328475337696448</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>2.9594136165769447</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1344.0344312</v>
+        <v>1344.0483225999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.82881649999990259</v>
+        <v>0.81198079999990114</v>
       </c>
       <c r="D391" s="5">
-        <v>0.7429704629897671</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>0.72781163200301702</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1345.9017263999999</v>
+        <v>1345.9511666999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.8672951999999441</v>
+        <v>1.9028441000000385</v>
       </c>
       <c r="D392" s="5">
-        <v>1.6799837322752698</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.7121982959931614</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1349.4622277000001</v>
+        <v>1349.4573617999999</v>
       </c>
       <c r="C393" s="5">
-        <v>3.5605013000001691</v>
+        <v>3.5061951000000136</v>
       </c>
       <c r="D393" s="5">
-        <v>3.2211259809775017</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>3.1711719066302102</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1349.6056171</v>
+        <v>1349.59374</v>
       </c>
       <c r="C394" s="5">
-        <v>0.14338939999993272</v>
+        <v>0.13637820000008105</v>
       </c>
       <c r="D394" s="5">
-        <v>0.12758258085798779</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>0.12134124453262451</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1354.3748868</v>
+        <v>1354.2835034</v>
       </c>
       <c r="C395" s="5">
-        <v>4.7692696999999953</v>
+        <v>4.6897633999999471</v>
       </c>
       <c r="D395" s="5">
-        <v>4.3239885503179254</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>4.2505604261771301</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1359.4871252</v>
+        <v>1359.4442243000001</v>
       </c>
       <c r="C396" s="5">
-        <v>5.1122384000000238</v>
+        <v>5.1607209000001149</v>
       </c>
       <c r="D396" s="5">
-        <v>4.6247612500066593</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>4.6698657273697153</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1362.4776016999999</v>
+        <v>1362.2938181</v>
       </c>
       <c r="C397" s="5">
-        <v>2.9904764999998861</v>
+        <v>2.849593799999866</v>
       </c>
       <c r="D397" s="5">
-        <v>2.6718220696626105</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.5445782513644488</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1369.2570773</v>
+        <v>1369.1254984</v>
       </c>
       <c r="C398" s="5">
-        <v>6.7794756000000689</v>
+        <v>6.8316803000000164</v>
       </c>
       <c r="D398" s="5">
-        <v>6.1371629053216692</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>6.1865901430884884</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1369.0211632999999</v>
+        <v>1368.9103247999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.23591400000009344</v>
+        <v>-0.21517360000007102</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.20655630870427544</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-0.18843067722523754</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1369.7646605</v>
+        <v>1370.2702993</v>
       </c>
       <c r="C400" s="5">
-        <v>0.74349720000009256</v>
+        <v>1.3599745000001349</v>
       </c>
       <c r="D400" s="5">
-        <v>0.65365420565950405</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.1987025057280665</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1371.7500442999999</v>
+        <v>1371.8334924999999</v>
       </c>
       <c r="C401" s="5">
-        <v>1.9853837999999087</v>
+        <v>1.5631931999998869</v>
       </c>
       <c r="D401" s="5">
-        <v>1.7532539720135576</v>
+        <v>1.377572254921211</v>
       </c>
       <c r="E401" s="5">
-        <v>2.3796859296979722</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>2.3774889939193855</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1375.3468381</v>
+        <v>1375.3915344</v>
       </c>
       <c r="C402" s="5">
-        <v>3.5967938000001141</v>
+        <v>3.5580419000000347</v>
       </c>
       <c r="D402" s="5">
-        <v>3.1922318435114949</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>3.1571517948813632</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1378.7240793000001</v>
+        <v>1378.7358303000001</v>
       </c>
       <c r="C403" s="5">
-        <v>3.3772412000000713</v>
+        <v>3.3442959000001338</v>
       </c>
       <c r="D403" s="5">
-        <v>2.9867911500130351</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.9571665900372857</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1381.2170590000001</v>
+        <v>1381.2832053</v>
       </c>
       <c r="C404" s="5">
-        <v>2.492979699999978</v>
+        <v>2.5473749999998745</v>
       </c>
       <c r="D404" s="5">
-        <v>2.1915239646590923</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.2398094075489317</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1385.1035915</v>
+        <v>1385.0965923000001</v>
       </c>
       <c r="C405" s="5">
-        <v>3.8865324999999302</v>
+        <v>3.813387000000148</v>
       </c>
       <c r="D405" s="5">
-        <v>3.4293658360881274</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>3.3636777034822485</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1388.6870779999999</v>
+        <v>1388.6400722000001</v>
       </c>
       <c r="C406" s="5">
-        <v>3.5834864999999354</v>
+        <v>3.5434798999999657</v>
       </c>
       <c r="D406" s="5">
-        <v>3.1491533043513265</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>3.1135154984399449</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1390.8137268999999</v>
+        <v>1390.6423847999999</v>
       </c>
       <c r="C407" s="5">
-        <v>2.1266488999999638</v>
+        <v>2.0023125999998683</v>
       </c>
       <c r="D407" s="5">
-        <v>1.8532493828509633</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>1.7440965815704423</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1391.135352</v>
+        <v>1391.0300704000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.32162510000011935</v>
+        <v>0.38768560000016805</v>
       </c>
       <c r="D408" s="5">
-        <v>0.27785272070639522</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.33505142226946116</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1400.8798019999999</v>
+        <v>1400.6013952000001</v>
       </c>
       <c r="C409" s="5">
-        <v>9.7444499999999152</v>
+        <v>9.5713247999999567</v>
       </c>
       <c r="D409" s="5">
-        <v>8.7371228054331276</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>8.5766492372651548</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1410.0028175</v>
+        <v>1409.7583623</v>
       </c>
       <c r="C410" s="5">
-        <v>9.123015500000065</v>
+        <v>9.1569670999999744</v>
       </c>
       <c r="D410" s="5">
-        <v>8.1008931066554268</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>8.1338079529384331</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1409.3678348999999</v>
+        <v>1408.7093058999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.63498260000005757</v>
+        <v>-1.0490564000001541</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.53907312231985527</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-0.8893213348357687</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1411.8830663000001</v>
+        <v>1413.3730042</v>
       </c>
       <c r="C412" s="5">
-        <v>2.5152314000001752</v>
+        <v>4.6636983000000782</v>
       </c>
       <c r="D412" s="5">
-        <v>2.162729078216441</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>4.0458830372039678</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1415.4576578000001</v>
+        <v>1415.5733983</v>
       </c>
       <c r="C413" s="5">
-        <v>3.5745914999999968</v>
+        <v>2.2003941000000395</v>
       </c>
       <c r="D413" s="5">
-        <v>3.0808128754646447</v>
+        <v>1.8842867417387055</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1862666002175466</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>3.1884267324811644</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1418.0311346999999</v>
+        <v>1418.0820391</v>
       </c>
       <c r="C414" s="5">
-        <v>2.5734768999998323</v>
+        <v>2.5086407999999665</v>
       </c>
       <c r="D414" s="5">
-        <v>2.2036978031026999</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.1474583409202053</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1421.5949992999999</v>
+        <v>1421.5906620999999</v>
       </c>
       <c r="C415" s="5">
-        <v>3.5638645999999881</v>
+        <v>3.5086229999999432</v>
       </c>
       <c r="D415" s="5">
-        <v>3.0579377664961438</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>3.0097819148788618</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1425.9497309999999</v>
+        <v>1426.0095650999999</v>
       </c>
       <c r="C416" s="5">
-        <v>4.3547317000000021</v>
+        <v>4.4189030000000002</v>
       </c>
       <c r="D416" s="5">
-        <v>3.738494756432198</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.7945422971607634</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1424.7868493000001</v>
+        <v>1424.7423226999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.1628816999998435</v>
+        <v>-1.2672423999999864</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.97423906958823414</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.0611992288453997</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1427.5226371000001</v>
+        <v>1427.4235974999999</v>
       </c>
       <c r="C418" s="5">
-        <v>2.7357878000000255</v>
+        <v>2.6812747999999829</v>
       </c>
       <c r="D418" s="5">
-        <v>2.3286561284746154</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>2.2818463677011236</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1428.9261894000001</v>
+        <v>1428.6696525</v>
       </c>
       <c r="C419" s="5">
-        <v>1.4035523000000012</v>
+        <v>1.2460550000000694</v>
       </c>
       <c r="D419" s="5">
-        <v>1.1862512925902902</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.0525718914908166</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1430.7409626000001</v>
+        <v>1430.5093402</v>
       </c>
       <c r="C420" s="5">
-        <v>1.8147731999999905</v>
+        <v>1.8396877000000131</v>
       </c>
       <c r="D420" s="5">
-        <v>1.5347217910405719</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>1.5562223425270805</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1431.8905858000001</v>
+        <v>1431.5574097000001</v>
       </c>
       <c r="C421" s="5">
-        <v>1.1496231999999509</v>
+        <v>1.0480695000001106</v>
       </c>
       <c r="D421" s="5">
-        <v>0.96849179758395909</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>0.88273716532538682</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1428.4341632000001</v>
+        <v>1428.1197775999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-3.4564225999999962</v>
+        <v>-3.4376321000002008</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.8585153828853849</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-2.84383296643691</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1429.2467354</v>
+        <v>1427.7096993</v>
       </c>
       <c r="C423" s="5">
-        <v>0.81257219999997687</v>
+        <v>-0.41007829999989553</v>
       </c>
       <c r="D423" s="5">
-        <v>0.6847660287619517</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-0.34403104468211376</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1432.3441611999999</v>
+        <v>1435.1858408999999</v>
       </c>
       <c r="C424" s="5">
-        <v>3.0974257999998827</v>
+        <v>7.4761415999998917</v>
       </c>
       <c r="D424" s="5">
-        <v>2.6318311807832728</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>6.467921033151125</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1432.2193231000001</v>
+        <v>1432.3993419999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.12483809999980622</v>
+        <v>-2.7864988999999696</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.10453767602389696</v>
+        <v>-2.3051521658683738</v>
       </c>
       <c r="E425" s="5">
-        <v>1.1841869806301419</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.1886309618566404</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1432.7885715</v>
+        <v>1432.7891612999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.56924839999987853</v>
+        <v>0.3898192999999992</v>
       </c>
       <c r="D426" s="5">
-        <v>0.47799475826586502</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>0.32706240267537101</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1433.4591450999999</v>
+        <v>1433.4301035000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.67057359999989785</v>
+        <v>0.64094220000015412</v>
       </c>
       <c r="D427" s="5">
-        <v>0.5630718494171072</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.53812928399836757</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1433.0861599</v>
+        <v>1433.0931083999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.37298519999990276</v>
+        <v>-0.33699510000019472</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.31179281481920063</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.28175188552944652</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1435.0311334999999</v>
+        <v>1434.9318258000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.944973599999912</v>
+        <v>1.8387174000001778</v>
       </c>
       <c r="D429" s="5">
-        <v>1.6408430182624167</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.5505608403516336</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1434.7423262</v>
+        <v>1434.5931756</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.28880729999991672</v>
+        <v>-0.33865020000007462</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.24123894679370927</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.28283794121964911</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1434.4466871</v>
+        <v>1434.1302106000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.2956391000000167</v>
+        <v>-0.46296499999994012</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.24698869398096512</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.38657160154763615</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1432.8553617</v>
+        <v>1432.529763</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.5913253999999597</v>
+        <v>-1.6004476000000523</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.3231457754742326</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.3309760134880166</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1434.4108017999999</v>
+        <v>1434.0853021</v>
       </c>
       <c r="C433" s="5">
-        <v>1.5554400999999416</v>
+        <v>1.5555391000000327</v>
       </c>
       <c r="D433" s="5">
-        <v>1.3104691341288</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.3108526969079382</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1438.1154914000001</v>
+        <v>1437.8110904</v>
       </c>
       <c r="C434" s="5">
-        <v>3.7046896000001652</v>
+        <v>3.7257882999999765</v>
       </c>
       <c r="D434" s="5">
-        <v>3.1436771468146274</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>3.162565295042663</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1440.4653765999999</v>
+        <v>1439.8504733</v>
       </c>
       <c r="C435" s="5">
-        <v>2.3498851999997896</v>
+        <v>2.0393828999999641</v>
       </c>
       <c r="D435" s="5">
-        <v>1.9785218549307038</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.7154141679890822</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1437.7189484</v>
+        <v>1438.6210779</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.7464281999998548</v>
+        <v>-1.2293953999999303</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.2641101204375569</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-1.0198045965095992</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1437.8900533000001</v>
+        <v>1439.443352</v>
       </c>
       <c r="C437" s="5">
-        <v>0.17110490000004575</v>
+        <v>0.82227409999995871</v>
       </c>
       <c r="D437" s="5">
-        <v>0.14290716011393645</v>
+        <v>0.68804549978238594</v>
       </c>
       <c r="E437" s="5">
-        <v>0.39594007066778847</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.4917630016615826</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1435.4142308999999</v>
+        <v>1436.9816410999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.4758224000001974</v>
+        <v>-2.461710900000071</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.0467573757684598</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-2.033025494985552</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1436.2060492999999</v>
+        <v>1437.6571274</v>
       </c>
       <c r="C439" s="5">
-        <v>0.79181840000001102</v>
+        <v>0.67548630000010235</v>
       </c>
       <c r="D439" s="5">
-        <v>0.66396876188961063</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.56554830487891561</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1437.8813333000001</v>
+        <v>1439.3341041000001</v>
       </c>
       <c r="C440" s="5">
-        <v>1.675284000000147</v>
+        <v>1.6769767000000684</v>
       </c>
       <c r="D440" s="5">
-        <v>1.4087731612464349</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.4087732189699498</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1437.3602882</v>
+        <v>1439.6574756</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.52104510000003756</v>
+        <v>0.32337149999989379</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.43397842096369876</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.2699343085556194</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-      <c r="B442" s="5" t="s">
-[...3 lines deleted...]
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>1441.6530365000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.9955609000001004</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.6761029064266797</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">