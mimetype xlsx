--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,235 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A444B189-FA6C-4D29-B7B7-4254DF4CF708}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D9829C80-9071-47C8-BC7C-403F2B69F7CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{328D5ED8-7E5B-4F21-A680-2B7F08CA0558}"/>
+    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{0CF018C2-8B7E-4FB7-8FC5-A0FA785C2D6F}"/>
   </bookViews>
   <sheets>
     <sheet name="AE930000" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t xml:space="preserve">. </t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Local Government</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C5700"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Aptos Narrow"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -601,51 +588,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -920,6395 +907,6669 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CB0C872-4905-49CF-B569-61B5DE7FD02D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F95D346E-9B06-4592-8461-24BE259AE623}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.88671875" style="3"/>
+    <col min="2" max="2" width="14.5546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.33203125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>779.30551802000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>778.70748622999997</v>
       </c>
       <c r="C7" s="5">
         <v>-0.59803179000005002</v>
       </c>
       <c r="D7" s="5">
         <v>-0.91699207487306866</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>781.54756420000001</v>
       </c>
       <c r="C8" s="5">
         <v>2.8400779700000385</v>
       </c>
       <c r="D8" s="5">
         <v>4.465471341056082</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>781.87072361000003</v>
       </c>
       <c r="C9" s="5">
         <v>0.32315941000001658</v>
       </c>
       <c r="D9" s="5">
         <v>0.49731383235744886</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>781.98304153000004</v>
       </c>
       <c r="C10" s="5">
         <v>0.11231792000000951</v>
       </c>
       <c r="D10" s="5">
         <v>0.17251962569875268</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>780.10592685999995</v>
       </c>
       <c r="C11" s="5">
         <v>-1.8771146700000827</v>
       </c>
       <c r="D11" s="5">
         <v>-2.8428176024291152</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>785.80121065000003</v>
       </c>
       <c r="C12" s="5">
         <v>5.6952837900000759</v>
       </c>
       <c r="D12" s="5">
         <v>9.1212653326920634</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>769.52816233999999</v>
       </c>
       <c r="C13" s="5">
         <v>-16.273048310000036</v>
       </c>
       <c r="D13" s="5">
         <v>-22.206753406807302</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>790.60436852999999</v>
       </c>
       <c r="C14" s="5">
         <v>21.076206189999994</v>
       </c>
       <c r="D14" s="5">
         <v>38.298126661863783</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>795.10814452</v>
       </c>
       <c r="C15" s="5">
         <v>4.5037759900000083</v>
       </c>
       <c r="D15" s="5">
         <v>7.054248757031556</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>796.44744653999999</v>
       </c>
       <c r="C16" s="5">
         <v>1.339302019999991</v>
       </c>
       <c r="D16" s="5">
         <v>2.040144689699841</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>798.74007372999995</v>
       </c>
       <c r="C17" s="5">
         <v>2.292627189999962</v>
       </c>
       <c r="D17" s="5">
         <v>3.5094969117635877</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>800.73946856999999</v>
       </c>
       <c r="C18" s="5">
         <v>1.9993948400000363</v>
       </c>
       <c r="D18" s="5">
         <v>3.0455252211085471</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>802.39330717999997</v>
       </c>
       <c r="C19" s="5">
         <v>1.6538386099999798</v>
       </c>
       <c r="D19" s="5">
         <v>2.5068162099321167</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>802.23089446999995</v>
       </c>
       <c r="C20" s="5">
         <v>-0.16241271000001234</v>
       </c>
       <c r="D20" s="5">
         <v>-0.24262220047386318</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>804.24074001999998</v>
       </c>
       <c r="C21" s="5">
         <v>2.0098455500000227</v>
       </c>
       <c r="D21" s="5">
         <v>3.0481583388506595</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>806.52634340999998</v>
       </c>
       <c r="C22" s="5">
         <v>2.2856033900000057</v>
       </c>
       <c r="D22" s="5">
         <v>3.4641410981148812</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>811.48663439999996</v>
       </c>
       <c r="C23" s="5">
         <v>4.9602909899999759</v>
       </c>
       <c r="D23" s="5">
         <v>7.6350624801665656</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>815.01330890999998</v>
       </c>
       <c r="C24" s="5">
         <v>3.5266745100000207</v>
       </c>
       <c r="D24" s="5">
         <v>5.3416106282246245</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>799.08037897999998</v>
       </c>
       <c r="C25" s="5">
         <v>-15.93292993</v>
       </c>
       <c r="D25" s="5">
         <v>-21.094151430824581</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>825.60359956000002</v>
       </c>
       <c r="C26" s="5">
         <v>26.523220580000043</v>
       </c>
       <c r="D26" s="5">
         <v>47.969882971056109</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>823.56486254000004</v>
       </c>
       <c r="C27" s="5">
         <v>-2.038737019999985</v>
       </c>
       <c r="D27" s="5">
         <v>-2.9233510324958689</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>825.22175976000005</v>
       </c>
       <c r="C28" s="5">
         <v>1.6568972200000189</v>
       </c>
       <c r="D28" s="5">
         <v>2.4411260188812012</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>828.77553128</v>
       </c>
       <c r="C29" s="5">
         <v>3.5537715199999411</v>
       </c>
       <c r="D29" s="5">
         <v>5.291907349317837</v>
       </c>
       <c r="E29" s="5">
         <v>3.7603544053748106</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>830.26363578999997</v>
       </c>
       <c r="C30" s="5">
         <v>1.488104509999971</v>
       </c>
       <c r="D30" s="5">
         <v>2.1760612555198344</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>832.54308436999997</v>
       </c>
       <c r="C31" s="5">
         <v>2.2794485800000075</v>
       </c>
       <c r="D31" s="5">
         <v>3.3447474686287837</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>835.37613672999998</v>
       </c>
       <c r="C32" s="5">
         <v>2.8330523600000106</v>
       </c>
       <c r="D32" s="5">
         <v>4.1607670629214333</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>836.67947623999999</v>
       </c>
       <c r="C33" s="5">
         <v>1.3033395100000007</v>
       </c>
       <c r="D33" s="5">
         <v>1.888368772741722</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>838.87612129000001</v>
       </c>
       <c r="C34" s="5">
         <v>2.1966450500000292</v>
       </c>
       <c r="D34" s="5">
         <v>3.1964119563719029</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>840.89474144999997</v>
       </c>
       <c r="C35" s="5">
         <v>2.0186201599999549</v>
       </c>
       <c r="D35" s="5">
         <v>2.9261318500114264</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>871.82502820000002</v>
       </c>
       <c r="C36" s="5">
         <v>30.93028675000005</v>
       </c>
       <c r="D36" s="5">
         <v>54.259653205922298</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>854.23429381000005</v>
       </c>
       <c r="C37" s="5">
         <v>-17.590734389999966</v>
       </c>
       <c r="D37" s="5">
         <v>-21.69814699874706</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>856.09434639999995</v>
       </c>
       <c r="C38" s="5">
         <v>1.8600525899998956</v>
       </c>
       <c r="D38" s="5">
         <v>2.6444609296080168</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>859.83485959999996</v>
       </c>
       <c r="C39" s="5">
         <v>3.7405132000000094</v>
       </c>
       <c r="D39" s="5">
         <v>5.3709832675352009</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>862.60940814000003</v>
       </c>
       <c r="C40" s="5">
         <v>2.7745485400000689</v>
       </c>
       <c r="D40" s="5">
         <v>3.9416736442096978</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>862.09744341999999</v>
       </c>
       <c r="C41" s="5">
         <v>-0.51196472000003723</v>
       </c>
       <c r="D41" s="5">
         <v>-0.70988813680401552</v>
       </c>
       <c r="E41" s="5">
         <v>4.0206196831771956</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>863.12756810999997</v>
       </c>
       <c r="C42" s="5">
         <v>1.0301246899999796</v>
       </c>
       <c r="D42" s="5">
         <v>1.4433473050720735</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>867.32618130000003</v>
       </c>
       <c r="C43" s="5">
         <v>4.1986131900000601</v>
       </c>
       <c r="D43" s="5">
         <v>5.9960346163259182</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>868.24620046999996</v>
       </c>
       <c r="C44" s="5">
         <v>0.92001916999993227</v>
       </c>
       <c r="D44" s="5">
         <v>1.2803566703511793</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>872.17013327999996</v>
       </c>
       <c r="C45" s="5">
         <v>3.9239328099999966</v>
       </c>
       <c r="D45" s="5">
         <v>5.5601087399758775</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>873.91168914000002</v>
       </c>
       <c r="C46" s="5">
         <v>1.7415558600000622</v>
       </c>
       <c r="D46" s="5">
         <v>2.4226607284723256</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>873.50601798000002</v>
       </c>
       <c r="C47" s="5">
         <v>-0.40567115999999714</v>
       </c>
       <c r="D47" s="5">
         <v>-0.55562186908414413</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>900.86989373999995</v>
       </c>
       <c r="C48" s="5">
         <v>27.363875759999928</v>
       </c>
       <c r="D48" s="5">
         <v>44.795166484606867</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>885.66140596000002</v>
       </c>
       <c r="C49" s="5">
         <v>-15.208487779999928</v>
       </c>
       <c r="D49" s="5">
         <v>-18.479326427121357</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>887.01167282999995</v>
       </c>
       <c r="C50" s="5">
         <v>1.3502668699999276</v>
       </c>
       <c r="D50" s="5">
         <v>1.8449220696593605</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>887.58516376</v>
       </c>
       <c r="C51" s="5">
         <v>0.57349093000004814</v>
       </c>
       <c r="D51" s="5">
         <v>0.77861612082827936</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>888.88070498000002</v>
       </c>
       <c r="C52" s="5">
         <v>1.2955412200000183</v>
       </c>
       <c r="D52" s="5">
         <v>1.765679596053249</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>892.16023814000005</v>
       </c>
       <c r="C53" s="5">
         <v>3.2795331600000281</v>
       </c>
       <c r="D53" s="5">
         <v>4.5183670039822932</v>
       </c>
       <c r="E53" s="5">
         <v>3.4871689910990655</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>897.05536630999995</v>
       </c>
       <c r="C54" s="5">
         <v>4.8951281699999072</v>
       </c>
       <c r="D54" s="5">
         <v>6.7865654396660924</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>897.56730514000003</v>
       </c>
       <c r="C55" s="5">
         <v>0.51193883000007645</v>
       </c>
       <c r="D55" s="5">
         <v>0.68697934463286536</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>901.91421778999995</v>
       </c>
       <c r="C56" s="5">
         <v>4.346912649999922</v>
       </c>
       <c r="D56" s="5">
         <v>5.9689189356699535</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>901.96930497999995</v>
       </c>
       <c r="C57" s="5">
         <v>5.5087189999994735E-2</v>
       </c>
       <c r="D57" s="5">
         <v>7.3318324191640194E-2</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>904.80395575</v>
       </c>
       <c r="C58" s="5">
         <v>2.8346507700000529</v>
       </c>
       <c r="D58" s="5">
         <v>3.8371568720140248</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>908.68904218</v>
       </c>
       <c r="C59" s="5">
         <v>3.8850864300000012</v>
       </c>
       <c r="D59" s="5">
         <v>5.2760553871425309</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>934.70674344999998</v>
       </c>
       <c r="C60" s="5">
         <v>26.017701269999975</v>
       </c>
       <c r="D60" s="5">
         <v>40.320466417221979</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>916.96311965999996</v>
       </c>
       <c r="C61" s="5">
         <v>-17.743623790000015</v>
       </c>
       <c r="D61" s="5">
         <v>-20.545607245527641</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>916.18930695999995</v>
       </c>
       <c r="C62" s="5">
         <v>-0.77381270000000768</v>
       </c>
       <c r="D62" s="5">
         <v>-1.0079767163974518</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>919.48426891999998</v>
       </c>
       <c r="C63" s="5">
         <v>3.2949619600000233</v>
       </c>
       <c r="D63" s="5">
         <v>4.4020477258396307</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>921.06643693000001</v>
       </c>
       <c r="C64" s="5">
         <v>1.5821680100000322</v>
       </c>
       <c r="D64" s="5">
         <v>2.0845090535674515</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>921.55065252999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.48421559999997044</v>
       </c>
       <c r="D65" s="5">
         <v>0.63268155961195838</v>
       </c>
       <c r="E65" s="5">
         <v>3.2942977206957602</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>923.73962069000004</v>
       </c>
       <c r="C66" s="5">
         <v>2.1889681600000586</v>
       </c>
       <c r="D66" s="5">
         <v>2.8879058356418685</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>926.43258234999996</v>
       </c>
       <c r="C67" s="5">
         <v>2.6929616599999235</v>
       </c>
       <c r="D67" s="5">
         <v>3.5549798432074731</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>927.85555883999996</v>
       </c>
       <c r="C68" s="5">
         <v>1.4229764899999964</v>
       </c>
       <c r="D68" s="5">
         <v>1.8588197961743935</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>931.68665936000002</v>
       </c>
       <c r="C69" s="5">
         <v>3.8311005200000636</v>
       </c>
       <c r="D69" s="5">
         <v>5.0688637673659942</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>933.67187969999998</v>
       </c>
       <c r="C70" s="5">
         <v>1.9852203399999553</v>
       </c>
       <c r="D70" s="5">
         <v>2.5871167023344022</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>936.46377103999998</v>
       </c>
       <c r="C71" s="5">
         <v>2.7918913400000065</v>
       </c>
       <c r="D71" s="5">
         <v>3.6478788422575903</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>961.87374677000003</v>
       </c>
       <c r="C72" s="5">
         <v>25.409975730000042</v>
       </c>
       <c r="D72" s="5">
         <v>37.887561110939075</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>941.16299943000001</v>
       </c>
       <c r="C73" s="5">
         <v>-20.710747340000012</v>
       </c>
       <c r="D73" s="5">
         <v>-22.98748868918906</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>941.84349723000003</v>
       </c>
       <c r="C74" s="5">
         <v>0.68049780000001192</v>
       </c>
       <c r="D74" s="5">
         <v>0.87110582925664648</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>941.31204603000003</v>
       </c>
       <c r="C75" s="5">
         <v>-0.53145119999999224</v>
       </c>
       <c r="D75" s="5">
         <v>-0.6750229198078106</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>942.88599331</v>
       </c>
       <c r="C76" s="5">
         <v>1.5739472799999703</v>
       </c>
       <c r="D76" s="5">
         <v>2.0250495625799392</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>944.89487118</v>
       </c>
       <c r="C77" s="5">
         <v>2.0088778699999921</v>
       </c>
       <c r="D77" s="5">
         <v>2.5868485794728668</v>
       </c>
       <c r="E77" s="5">
         <v>2.5331454745229021</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>943.36886721999997</v>
       </c>
       <c r="C78" s="5">
         <v>-1.5260039600000255</v>
       </c>
       <c r="D78" s="5">
         <v>-1.9208764811811552</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>944.53102879000005</v>
       </c>
       <c r="C79" s="5">
         <v>1.1621615700000802</v>
       </c>
       <c r="D79" s="5">
         <v>1.4883700863610239</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>944.61226832</v>
       </c>
       <c r="C80" s="5">
         <v>8.123952999994799E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.10326136824190257</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>945.71199452999997</v>
       </c>
       <c r="C81" s="5">
         <v>1.0997262099999716</v>
       </c>
       <c r="D81" s="5">
         <v>1.406031267127017</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>948.25893965</v>
       </c>
       <c r="C82" s="5">
         <v>2.5469451200000321</v>
       </c>
       <c r="D82" s="5">
         <v>3.2800836560610502</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>949.80954457999997</v>
       </c>
       <c r="C83" s="5">
         <v>1.5506049299999631</v>
       </c>
       <c r="D83" s="5">
         <v>1.9799994952812927</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>972.56515261000004</v>
       </c>
       <c r="C84" s="5">
         <v>22.755608030000076</v>
       </c>
       <c r="D84" s="5">
         <v>32.85750771817051</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>953.27250116000005</v>
       </c>
       <c r="C85" s="5">
         <v>-19.292651449999994</v>
       </c>
       <c r="D85" s="5">
         <v>-21.371438994828118</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>953.52998279999997</v>
       </c>
       <c r="C86" s="5">
         <v>0.25748163999992357</v>
       </c>
       <c r="D86" s="5">
         <v>0.32460538643341863</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>956.79900832999999</v>
       </c>
       <c r="C87" s="5">
         <v>3.2690255300000217</v>
       </c>
       <c r="D87" s="5">
         <v>4.1924752839950452</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>957.78378922000002</v>
       </c>
       <c r="C88" s="5">
         <v>0.98478089000002456</v>
       </c>
       <c r="D88" s="5">
         <v>1.2421100953687203</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>959.16506738999999</v>
       </c>
       <c r="C89" s="5">
         <v>1.3812781699999732</v>
       </c>
       <c r="D89" s="5">
         <v>1.7443859421165886</v>
       </c>
       <c r="E89" s="5">
         <v>1.5102416835196752</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>958.83593295000003</v>
       </c>
       <c r="C90" s="5">
         <v>-0.32913443999996161</v>
       </c>
       <c r="D90" s="5">
         <v>-0.41099992054680623</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>960.11582754000005</v>
       </c>
       <c r="C91" s="5">
         <v>1.2798945900000263</v>
       </c>
       <c r="D91" s="5">
         <v>1.6136229305444116</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>962.88945547000003</v>
       </c>
       <c r="C92" s="5">
         <v>2.7736279299999751</v>
       </c>
       <c r="D92" s="5">
         <v>3.5222303993607262</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>966.03731947999995</v>
       </c>
       <c r="C93" s="5">
         <v>3.1478640099999211</v>
       </c>
       <c r="D93" s="5">
         <v>3.9943346388692902</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>967.16763990000004</v>
       </c>
       <c r="C94" s="5">
         <v>1.1303204200000891</v>
       </c>
       <c r="D94" s="5">
         <v>1.4131414830094391</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>971.74158145000001</v>
       </c>
       <c r="C95" s="5">
         <v>4.5739415499999723</v>
       </c>
       <c r="D95" s="5">
         <v>5.8250192229234887</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>990.62716750000004</v>
       </c>
       <c r="C96" s="5">
         <v>18.885586050000029</v>
       </c>
       <c r="D96" s="5">
         <v>25.983412318026254</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>980.29571156999998</v>
       </c>
       <c r="C97" s="5">
         <v>-10.331455930000061</v>
       </c>
       <c r="D97" s="5">
         <v>-11.821557515982995</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>977.40613441000005</v>
       </c>
       <c r="C98" s="5">
         <v>-2.8895771599999307</v>
       </c>
       <c r="D98" s="5">
         <v>-3.4804047762444279</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>978.32816661000004</v>
       </c>
       <c r="C99" s="5">
         <v>0.92203219999998964</v>
       </c>
       <c r="D99" s="5">
         <v>1.1379070995946927</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>980.46477053000001</v>
       </c>
       <c r="C100" s="5">
         <v>2.1366039199999705</v>
       </c>
       <c r="D100" s="5">
         <v>2.6524299539883556</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>980.85947085999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.39470032999997784</v>
       </c>
       <c r="D101" s="5">
         <v>0.48414844496600384</v>
       </c>
       <c r="E101" s="5">
         <v>2.2618008315328897</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>984.42615456999999</v>
       </c>
       <c r="C102" s="5">
         <v>3.5666837100000066</v>
       </c>
       <c r="D102" s="5">
         <v>4.4518763313475374</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>985.98595159000001</v>
       </c>
       <c r="C103" s="5">
         <v>1.5597970200000191</v>
       </c>
       <c r="D103" s="5">
         <v>1.9180255312131189</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>987.97574717999998</v>
       </c>
       <c r="C104" s="5">
         <v>1.9897955899999715</v>
       </c>
       <c r="D104" s="5">
         <v>2.4487534521689946</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>991.53691348999996</v>
       </c>
       <c r="C105" s="5">
         <v>3.561166309999976</v>
       </c>
       <c r="D105" s="5">
         <v>4.4121984307681217</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>993.99846812999999</v>
       </c>
       <c r="C106" s="5">
         <v>2.4615546400000312</v>
       </c>
       <c r="D106" s="5">
         <v>3.0200929012674793</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>993.30003625999996</v>
       </c>
       <c r="C107" s="5">
         <v>-0.69843187000003581</v>
       </c>
       <c r="D107" s="5">
         <v>-0.83992770563554586</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>993.78317791999996</v>
       </c>
       <c r="C108" s="5">
         <v>0.48314166000000114</v>
       </c>
       <c r="D108" s="5">
         <v>0.58524462960580781</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>994.48780261000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.70462469000005967</v>
       </c>
       <c r="D109" s="5">
         <v>0.85416499788717459</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1008.685883</v>
       </c>
       <c r="C110" s="5">
         <v>14.198080389999973</v>
       </c>
       <c r="D110" s="5">
         <v>18.54351000002643</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1004.9970289</v>
       </c>
       <c r="C111" s="5">
         <v>-3.6888540999999577</v>
       </c>
       <c r="D111" s="5">
         <v>-4.3013037202110471</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1008.3267436</v>
       </c>
       <c r="C112" s="5">
         <v>3.3297146999999541</v>
       </c>
       <c r="D112" s="5">
         <v>4.0490449436532794</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1010.9642577</v>
       </c>
       <c r="C113" s="5">
         <v>2.6375140999999758</v>
       </c>
       <c r="D113" s="5">
         <v>3.1844339395542098</v>
       </c>
       <c r="E113" s="5">
         <v>3.069225279907295</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1013.7465094</v>
       </c>
       <c r="C114" s="5">
         <v>2.7822517000000744</v>
       </c>
       <c r="D114" s="5">
         <v>3.3529420117607955</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1014.73358</v>
       </c>
       <c r="C115" s="5">
         <v>0.98707059999992453</v>
       </c>
       <c r="D115" s="5">
         <v>1.1747005584989756</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1015.8814</v>
       </c>
       <c r="C116" s="5">
         <v>1.1478200000000243</v>
       </c>
       <c r="D116" s="5">
         <v>1.3658615464478663</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1015.6724177</v>
       </c>
       <c r="C117" s="5">
         <v>-0.2089823000000024</v>
       </c>
       <c r="D117" s="5">
         <v>-0.24657919210427925</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1018.4447641</v>
       </c>
       <c r="C118" s="5">
         <v>2.7723464000000604</v>
       </c>
       <c r="D118" s="5">
         <v>3.325104697154857</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1020.2452455</v>
       </c>
       <c r="C119" s="5">
         <v>1.8004813999999669</v>
       </c>
       <c r="D119" s="5">
         <v>2.1421975953880734</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1024.4122651</v>
       </c>
       <c r="C120" s="5">
         <v>4.1670196000000033</v>
       </c>
       <c r="D120" s="5">
         <v>5.0128100126902275</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1028.0700568</v>
       </c>
       <c r="C121" s="5">
         <v>3.6577916999999616</v>
       </c>
       <c r="D121" s="5">
         <v>4.3699049783779031</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1039.5203993</v>
       </c>
       <c r="C122" s="5">
         <v>11.450342500000033</v>
       </c>
       <c r="D122" s="5">
         <v>14.215138877117184</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1032.1985622</v>
       </c>
       <c r="C123" s="5">
         <v>-7.3218371000000388</v>
       </c>
       <c r="D123" s="5">
         <v>-8.1323086748890105</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1032.6009859000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.40242370000009942</v>
       </c>
       <c r="D124" s="5">
         <v>0.46884901711039539</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1035.8984473</v>
       </c>
       <c r="C125" s="5">
         <v>3.2974613999999747</v>
       </c>
       <c r="D125" s="5">
         <v>3.9000510488325091</v>
       </c>
       <c r="E125" s="5">
         <v>2.4663769673446856</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1038.9723624999999</v>
       </c>
       <c r="C126" s="5">
         <v>3.0739151999998739</v>
       </c>
       <c r="D126" s="5">
         <v>3.6195629643822169</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1039.9014259</v>
       </c>
       <c r="C127" s="5">
         <v>0.92906340000013188</v>
       </c>
       <c r="D127" s="5">
         <v>1.078349774841536</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1041.5817826</v>
       </c>
       <c r="C128" s="5">
         <v>1.6803566999999475</v>
       </c>
       <c r="D128" s="5">
         <v>1.9563831309174162</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1042.2783858</v>
       </c>
       <c r="C129" s="5">
         <v>0.69660320000002685</v>
       </c>
       <c r="D129" s="5">
         <v>0.80551095631549163</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1043.4910709000001</v>
       </c>
       <c r="C130" s="5">
         <v>1.2126851000000443</v>
       </c>
       <c r="D130" s="5">
         <v>1.4051626093848357</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1043.2070816999999</v>
       </c>
       <c r="C131" s="5">
         <v>-0.28398920000017824</v>
       </c>
       <c r="D131" s="5">
         <v>-0.32609517016719547</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1041.4510700999999</v>
       </c>
       <c r="C132" s="5">
         <v>-1.7560115999999653</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.0013421232141226</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0013421232141115</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1054.4244495</v>
       </c>
       <c r="C133" s="5">
         <v>12.973379400000113</v>
       </c>
       <c r="D133" s="5">
         <v>16.016341020390335</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1062.4641002000001</v>
       </c>
       <c r="C134" s="5">
         <v>8.0396507000000383</v>
       </c>
       <c r="D134" s="5">
         <v>9.5432352261627393</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1054.5471582</v>
       </c>
       <c r="C135" s="5">
         <v>-7.9169420000000628</v>
       </c>
       <c r="D135" s="5">
         <v>-8.5842779109249641</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1056.9764513</v>
       </c>
       <c r="C136" s="5">
         <v>2.4292930999999953</v>
       </c>
       <c r="D136" s="5">
         <v>2.7996583740901748</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1059.6808234</v>
       </c>
       <c r="C137" s="5">
         <v>2.7043721000000005</v>
       </c>
       <c r="D137" s="5">
         <v>3.1138879234507533</v>
       </c>
       <c r="E137" s="5">
         <v>2.2958211938619133</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1060.9303500000001</v>
       </c>
       <c r="C138" s="5">
         <v>1.2495266000000811</v>
       </c>
       <c r="D138" s="5">
         <v>1.4241973092271154</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1061.4050814</v>
       </c>
       <c r="C139" s="5">
         <v>0.47473139999988234</v>
       </c>
       <c r="D139" s="5">
         <v>0.53828395928188222</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1063.8450934</v>
       </c>
       <c r="C140" s="5">
         <v>2.4400120000000243</v>
       </c>
       <c r="D140" s="5">
         <v>2.793768831697574</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1066.2438552000001</v>
       </c>
       <c r="C141" s="5">
         <v>2.3987618000001021</v>
       </c>
       <c r="D141" s="5">
         <v>2.7395731874512386</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1068.2400657000001</v>
       </c>
       <c r="C142" s="5">
         <v>1.996210499999961</v>
       </c>
       <c r="D142" s="5">
         <v>2.2699059380005382</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1072.1957929</v>
       </c>
       <c r="C143" s="5">
         <v>3.9557271999999557</v>
       </c>
       <c r="D143" s="5">
         <v>4.5352670763045611</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1066.5119026</v>
       </c>
       <c r="C144" s="5">
         <v>-5.68389030000003</v>
       </c>
       <c r="D144" s="5">
         <v>-6.1791648629374691</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1075.3382081</v>
       </c>
       <c r="C145" s="5">
         <v>8.8263054999999895</v>
       </c>
       <c r="D145" s="5">
         <v>10.395773084951587</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1088.765118</v>
       </c>
       <c r="C146" s="5">
         <v>13.426909900000055</v>
       </c>
       <c r="D146" s="5">
         <v>16.056496507902128</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1083.5795986000001</v>
       </c>
       <c r="C147" s="5">
         <v>-5.1855193999999756</v>
       </c>
       <c r="D147" s="5">
         <v>-5.5679420301608324</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1086.995987</v>
       </c>
       <c r="C148" s="5">
         <v>3.4163883999999598</v>
       </c>
       <c r="D148" s="5">
         <v>3.8497495152955752</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1089.9058536</v>
       </c>
       <c r="C149" s="5">
         <v>2.9098665999999866</v>
       </c>
       <c r="D149" s="5">
         <v>3.2600977560227618</v>
       </c>
       <c r="E149" s="5">
         <v>2.8522767924612058</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1091.5710372999999</v>
       </c>
       <c r="C150" s="5">
         <v>1.6651836999999432</v>
       </c>
       <c r="D150" s="5">
         <v>1.8488728589444614</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1095.8204370999999</v>
       </c>
       <c r="C151" s="5">
         <v>4.249399799999992</v>
       </c>
       <c r="D151" s="5">
         <v>4.7728364519622257</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1098.7684224</v>
       </c>
       <c r="C152" s="5">
         <v>2.9479853000000276</v>
       </c>
       <c r="D152" s="5">
         <v>3.276446625456586</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1100.3593323</v>
       </c>
       <c r="C153" s="5">
         <v>1.5909099000000424</v>
       </c>
       <c r="D153" s="5">
         <v>1.7513867731889565</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1102.5227623000001</v>
       </c>
       <c r="C154" s="5">
         <v>2.1634300000000621</v>
       </c>
       <c r="D154" s="5">
         <v>2.3850156307086312</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1102.1951982</v>
       </c>
       <c r="C155" s="5">
         <v>-0.32756410000001779</v>
       </c>
       <c r="D155" s="5">
         <v>-0.35594298165438909</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1097.0875051</v>
       </c>
       <c r="C156" s="5">
         <v>-5.1076931000000059</v>
       </c>
       <c r="D156" s="5">
         <v>-5.4213631709938204</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1103.0418189</v>
       </c>
       <c r="C157" s="5">
         <v>5.954313799999909</v>
       </c>
       <c r="D157" s="5">
         <v>6.7108325918665113</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1109.9337846000001</v>
       </c>
       <c r="C158" s="5">
         <v>6.891965700000128</v>
       </c>
       <c r="D158" s="5">
         <v>7.7608765518085043</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1116.2953052</v>
       </c>
       <c r="C159" s="5">
         <v>6.3615205999999489</v>
       </c>
       <c r="D159" s="5">
         <v>7.0987319821138817</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1118.8426368999999</v>
       </c>
       <c r="C160" s="5">
         <v>2.5473316999998588</v>
       </c>
       <c r="D160" s="5">
         <v>2.7729727156369899</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1119.6842704000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.8416335000001709</v>
       </c>
       <c r="D161" s="5">
         <v>0.90642702287695442</v>
       </c>
       <c r="E161" s="5">
         <v>2.7322008319930369</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1118.5573448</v>
       </c>
       <c r="C162" s="5">
         <v>-1.1269256000000496</v>
       </c>
       <c r="D162" s="5">
         <v>-1.2010974897350923</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1120.9224546999999</v>
       </c>
       <c r="C163" s="5">
         <v>2.3651098999998794</v>
       </c>
       <c r="D163" s="5">
         <v>2.5670309029309557</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1120.5367664</v>
       </c>
       <c r="C164" s="5">
         <v>-0.3856882999998561</v>
       </c>
       <c r="D164" s="5">
         <v>-0.41211690295007708</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1123.9462874999999</v>
       </c>
       <c r="C165" s="5">
         <v>3.4095210999998926</v>
       </c>
       <c r="D165" s="5">
         <v>3.7130376795407427</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1125.1895689</v>
       </c>
       <c r="C166" s="5">
         <v>1.2432814000001144</v>
       </c>
       <c r="D166" s="5">
         <v>1.3355158895594688</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1131.0202865000001</v>
       </c>
       <c r="C167" s="5">
         <v>5.8307176000000709</v>
       </c>
       <c r="D167" s="5">
         <v>6.3987113271707141</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1124.4803566999999</v>
       </c>
       <c r="C168" s="5">
         <v>-6.5399298000002091</v>
       </c>
       <c r="D168" s="5">
         <v>-6.7223185569142192</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1124.3426966</v>
       </c>
       <c r="C169" s="5">
         <v>-0.13766009999994822</v>
       </c>
       <c r="D169" s="5">
         <v>-0.14680642298839919</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1124.8737086000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.53101200000014614</v>
       </c>
       <c r="D170" s="5">
         <v>0.5682184120045175</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1122.2141934000001</v>
       </c>
       <c r="C171" s="5">
         <v>-2.6595151999999871</v>
       </c>
       <c r="D171" s="5">
         <v>-2.800531138005824</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1123.6420241000001</v>
       </c>
       <c r="C172" s="5">
         <v>1.4278306999999586</v>
       </c>
       <c r="D172" s="5">
         <v>1.5375299245167007</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1124.0528197000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.41079560000002857</v>
       </c>
       <c r="D173" s="5">
         <v>0.43959475755401822</v>
       </c>
       <c r="E173" s="5">
         <v>0.39015903103107874</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1127.9770329999999</v>
       </c>
       <c r="C174" s="5">
         <v>3.9242132999997921</v>
       </c>
       <c r="D174" s="5">
         <v>4.2707388625359055</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1128.4801943</v>
       </c>
       <c r="C175" s="5">
         <v>0.50316130000010162</v>
       </c>
       <c r="D175" s="5">
         <v>0.53660411400924257</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1130.5534467</v>
       </c>
       <c r="C176" s="5">
         <v>2.0732524000000012</v>
       </c>
       <c r="D176" s="5">
         <v>2.2270633128170125</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1130.7026762</v>
       </c>
       <c r="C177" s="5">
         <v>0.14922950000004676</v>
       </c>
       <c r="D177" s="5">
         <v>0.15851127019668176</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1132.3777599</v>
       </c>
       <c r="C178" s="5">
         <v>1.6750836999999592</v>
       </c>
       <c r="D178" s="5">
         <v>1.7923013018473322</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1133.5536413</v>
       </c>
       <c r="C179" s="5">
         <v>1.1758813999999802</v>
       </c>
       <c r="D179" s="5">
         <v>1.253243098542578</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1134.9581427000001</v>
       </c>
       <c r="C180" s="5">
         <v>1.404501400000072</v>
       </c>
       <c r="D180" s="5">
         <v>1.4970042780995785</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1137.5930883999999</v>
       </c>
       <c r="C181" s="5">
         <v>2.6349456999998893</v>
       </c>
       <c r="D181" s="5">
         <v>2.8217987353777341</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1139.7341899999999</v>
       </c>
       <c r="C182" s="5">
         <v>2.1411015999999563</v>
       </c>
       <c r="D182" s="5">
         <v>2.282087022546242</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1139.1291426</v>
       </c>
       <c r="C183" s="5">
         <v>-0.60504739999987578</v>
       </c>
       <c r="D183" s="5">
         <v>-0.63518381279544789</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1139.4210399000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.2918973000000733</v>
       </c>
       <c r="D184" s="5">
         <v>0.30792895415951982</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1141.0356809</v>
       </c>
       <c r="C185" s="5">
         <v>1.6146409999998923</v>
       </c>
       <c r="D185" s="5">
         <v>1.7138019203962518</v>
       </c>
       <c r="E185" s="5">
         <v>1.5108597124939838</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1141.5194484000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.4837675000001127</v>
       </c>
       <c r="D186" s="5">
         <v>0.50995478153721407</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1144.2330509000001</v>
       </c>
       <c r="C187" s="5">
         <v>2.713602499999979</v>
       </c>
       <c r="D187" s="5">
         <v>2.8902153375060413</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1145.3040965</v>
       </c>
       <c r="C188" s="5">
         <v>1.071045599999934</v>
       </c>
       <c r="D188" s="5">
         <v>1.1290463664483052</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1147.9989235</v>
       </c>
       <c r="C189" s="5">
         <v>2.6948270000000321</v>
       </c>
       <c r="D189" s="5">
         <v>2.8603506816459845</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1149.9315853000001</v>
       </c>
       <c r="C190" s="5">
         <v>1.9326618000000053</v>
       </c>
       <c r="D190" s="5">
         <v>2.0390168808375631</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1153.7487414</v>
       </c>
       <c r="C191" s="5">
         <v>3.8171560999999201</v>
       </c>
       <c r="D191" s="5">
         <v>4.0568914477740359</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1155.6467769999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.8980355999999574</v>
       </c>
       <c r="D192" s="5">
         <v>1.9920840038219589</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1159.205103</v>
       </c>
       <c r="C193" s="5">
         <v>3.5583260000000791</v>
       </c>
       <c r="D193" s="5">
         <v>3.7581124445778213</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1161.6249545000001</v>
       </c>
       <c r="C194" s="5">
         <v>2.4198515000000498</v>
       </c>
       <c r="D194" s="5">
         <v>2.5339730895181933</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1158.2607439999999</v>
       </c>
       <c r="C195" s="5">
         <v>-3.3642105000001266</v>
       </c>
       <c r="D195" s="5">
         <v>-3.4205226079353501</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1159.1415750000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.88083100000017112</v>
       </c>
       <c r="D196" s="5">
         <v>0.91639939859176067</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1156.9967661999999</v>
       </c>
       <c r="C197" s="5">
         <v>-2.1448088000001917</v>
       </c>
       <c r="D197" s="5">
         <v>-2.1979528085117939</v>
       </c>
       <c r="E197" s="5">
         <v>1.3988243809703205</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1162.8217334999999</v>
       </c>
       <c r="C198" s="5">
         <v>5.8249673000000257</v>
       </c>
       <c r="D198" s="5">
         <v>6.2115977575278869</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1162.8133399999999</v>
       </c>
       <c r="C199" s="5">
         <v>-8.3935000000110449E-3</v>
       </c>
       <c r="D199" s="5">
         <v>-8.6615169386572433E-3</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1161.6094525000001</v>
       </c>
       <c r="C200" s="5">
         <v>-1.203887499999837</v>
       </c>
       <c r="D200" s="5">
         <v>-1.2353375658518018</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1162.4354079</v>
       </c>
       <c r="C201" s="5">
         <v>0.82595539999988432</v>
       </c>
       <c r="D201" s="5">
         <v>0.85659754021480961</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1162.1159408000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.31946709999988343</v>
       </c>
       <c r="D202" s="5">
         <v>-0.3292927784863342</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1161.7101358</v>
       </c>
       <c r="C203" s="5">
         <v>-0.40580500000010034</v>
       </c>
       <c r="D203" s="5">
         <v>-0.41823007272124846</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1161.6403628</v>
       </c>
       <c r="C204" s="5">
         <v>-6.9772999999941021E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-7.204890871282954E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1174.9918970000001</v>
       </c>
       <c r="C205" s="5">
         <v>13.35153420000006</v>
       </c>
       <c r="D205" s="5">
         <v>14.698604543906345</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1176.7428467</v>
       </c>
       <c r="C206" s="5">
         <v>1.7509496999998646</v>
       </c>
       <c r="D206" s="5">
         <v>1.8029455318054444</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1174.9393806999999</v>
       </c>
       <c r="C207" s="5">
         <v>-1.8034660000000713</v>
       </c>
       <c r="D207" s="5">
         <v>-1.8236863163075934</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1174.9015715</v>
       </c>
       <c r="C208" s="5">
         <v>-3.7809199999855991E-2</v>
       </c>
       <c r="D208" s="5">
         <v>-3.8608809492757246E-2</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1177.3546595</v>
       </c>
       <c r="C209" s="5">
         <v>2.4530879999999797</v>
       </c>
       <c r="D209" s="5">
         <v>2.5344642435605191</v>
       </c>
       <c r="E209" s="5">
         <v>1.7595462575805465</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1177.0015478</v>
       </c>
       <c r="C210" s="5">
         <v>-0.35311169999999947</v>
       </c>
       <c r="D210" s="5">
         <v>-0.35931039231633655</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1178.1779614</v>
       </c>
       <c r="C211" s="5">
         <v>1.1764135999999326</v>
       </c>
       <c r="D211" s="5">
         <v>1.2060159881551513</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1180.1966769000001</v>
       </c>
       <c r="C212" s="5">
         <v>2.0187155000000985</v>
       </c>
       <c r="D212" s="5">
         <v>2.0755933134653626</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1180.8304447</v>
       </c>
       <c r="C213" s="5">
         <v>0.63376779999998689</v>
       </c>
       <c r="D213" s="5">
         <v>0.64630888062693348</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1183.8731955000001</v>
       </c>
       <c r="C214" s="5">
         <v>3.0427508000000216</v>
       </c>
       <c r="D214" s="5">
         <v>3.1363482485996741</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1185.2767447000001</v>
       </c>
       <c r="C215" s="5">
         <v>1.4035492000000431</v>
       </c>
       <c r="D215" s="5">
         <v>1.4319818046095723</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1188.1674204000001</v>
       </c>
       <c r="C216" s="5">
         <v>2.8906756999999743</v>
       </c>
       <c r="D216" s="5">
         <v>2.9661596799104739</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1190.7427728</v>
       </c>
       <c r="C217" s="5">
         <v>2.5753523999999288</v>
       </c>
       <c r="D217" s="5">
         <v>2.6322317941025242</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1194.5352998000001</v>
       </c>
       <c r="C218" s="5">
         <v>3.7925270000000637</v>
       </c>
       <c r="D218" s="5">
         <v>3.889679571214355</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1199.5691319</v>
       </c>
       <c r="C219" s="5">
         <v>5.0338320999999269</v>
       </c>
       <c r="D219" s="5">
         <v>5.1757269512113124</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1203.8270834</v>
       </c>
       <c r="C220" s="5">
         <v>4.2579514999999901</v>
       </c>
       <c r="D220" s="5">
         <v>4.343628923769538</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1209.2024346999999</v>
       </c>
       <c r="C221" s="5">
         <v>5.3753512999999202</v>
       </c>
       <c r="D221" s="5">
         <v>5.4918329574376257</v>
       </c>
       <c r="E221" s="5">
         <v>2.7050281699759982</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1215.2518086</v>
       </c>
       <c r="C222" s="5">
         <v>6.0493739000000915</v>
       </c>
       <c r="D222" s="5">
         <v>6.1713055272508255</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1215.1456164000001</v>
       </c>
       <c r="C223" s="5">
         <v>-0.10619219999989582</v>
       </c>
       <c r="D223" s="5">
         <v>-0.10480907168849418</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1218.5136640000001</v>
       </c>
       <c r="C224" s="5">
         <v>3.3680475999999544</v>
       </c>
       <c r="D224" s="5">
         <v>3.3772437100210384</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1217.9551506</v>
       </c>
       <c r="C225" s="5">
         <v>-0.55851340000003802</v>
       </c>
       <c r="D225" s="5">
         <v>-0.54864306481254843</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1220.3607251000001</v>
       </c>
       <c r="C226" s="5">
         <v>2.405574500000057</v>
       </c>
       <c r="D226" s="5">
         <v>2.3960282177446723</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1222.4304454000001</v>
       </c>
       <c r="C227" s="5">
         <v>2.0697202999999718</v>
       </c>
       <c r="D227" s="5">
         <v>2.0542805704540035</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1223.9163111</v>
       </c>
       <c r="C228" s="5">
         <v>1.4858656999999766</v>
       </c>
       <c r="D228" s="5">
         <v>1.4683922080736433</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1223.1572805000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.75903059999996003</v>
       </c>
       <c r="D229" s="5">
         <v>-0.74166537629842821</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1222.8493132999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.30796720000012101</v>
       </c>
       <c r="D230" s="5">
         <v>-0.30171860166581244</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1227.1958122999999</v>
       </c>
       <c r="C231" s="5">
         <v>4.3464989999999943</v>
       </c>
       <c r="D231" s="5">
         <v>4.3496621473236852</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>1233.5093801999999</v>
       </c>
       <c r="C232" s="5">
         <v>6.3135678999999527</v>
       </c>
       <c r="D232" s="5">
         <v>6.3513731625762349</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1236.6816529</v>
       </c>
       <c r="C233" s="5">
         <v>3.1722727000001214</v>
       </c>
       <c r="D233" s="5">
         <v>3.1301230537701175</v>
       </c>
       <c r="E233" s="5">
         <v>2.2725076803883137</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>1241.3562081</v>
       </c>
       <c r="C234" s="5">
         <v>4.6745551999999861</v>
       </c>
       <c r="D234" s="5">
         <v>4.6313992204103815</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>1244.0692506</v>
       </c>
       <c r="C235" s="5">
         <v>2.7130425000000287</v>
       </c>
       <c r="D235" s="5">
         <v>2.6544130281517697</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>1245.1417116</v>
       </c>
       <c r="C236" s="5">
         <v>1.0724609999999757</v>
       </c>
       <c r="D236" s="5">
         <v>1.0393895914694085</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1248.1013660000001</v>
       </c>
       <c r="C237" s="5">
         <v>2.9596544000000904</v>
       </c>
       <c r="D237" s="5">
         <v>2.889940967286253</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>1249.9924473000001</v>
       </c>
       <c r="C238" s="5">
         <v>1.8910812999999962</v>
       </c>
       <c r="D238" s="5">
         <v>1.8334283248286898</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>1253.5059772</v>
       </c>
       <c r="C239" s="5">
         <v>3.5135298999998668</v>
       </c>
       <c r="D239" s="5">
         <v>3.4256462188694048</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>1250.3047495999999</v>
       </c>
       <c r="C240" s="5">
         <v>-3.2012276000000384</v>
       </c>
       <c r="D240" s="5">
         <v>-3.0219021945781299</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>1246.2788912999999</v>
       </c>
       <c r="C241" s="5">
         <v>-4.0258582999999817</v>
       </c>
       <c r="D241" s="5">
         <v>-3.7961838325791031</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>1254.2413449000001</v>
       </c>
       <c r="C242" s="5">
         <v>7.9624536000001171</v>
       </c>
       <c r="D242" s="5">
         <v>7.9420053633794785</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>1262.0229592999999</v>
       </c>
       <c r="C243" s="5">
         <v>7.781614399999853</v>
       </c>
       <c r="D243" s="5">
         <v>7.7044672573749917</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>1263.7032776000001</v>
       </c>
       <c r="C244" s="5">
         <v>1.6803183000001809</v>
       </c>
       <c r="D244" s="5">
         <v>1.6094902004881506</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>1264.0294372000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.32615959999998267</v>
       </c>
       <c r="D245" s="5">
         <v>0.31015793127793234</v>
       </c>
       <c r="E245" s="5">
         <v>2.211384331276367</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>1263.4814246000001</v>
       </c>
       <c r="C246" s="5">
         <v>-0.54801259999999274</v>
       </c>
       <c r="D246" s="5">
         <v>-0.51901426182113797</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>1268.2543694999999</v>
       </c>
       <c r="C247" s="5">
         <v>4.7729448999998567</v>
       </c>
       <c r="D247" s="5">
         <v>4.6285171258255264</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>1271.3660124</v>
       </c>
       <c r="C248" s="5">
         <v>3.1116429000001062</v>
       </c>
       <c r="D248" s="5">
         <v>2.9842378361750077</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>1273.9686796999999</v>
       </c>
       <c r="C249" s="5">
         <v>2.6026672999998937</v>
       </c>
       <c r="D249" s="5">
         <v>2.4844197497586151</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>1273.3382366000001</v>
       </c>
       <c r="C250" s="5">
         <v>-0.63044309999986581</v>
       </c>
       <c r="D250" s="5">
         <v>-0.59222493223213268</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>1272.8624563000001</v>
       </c>
       <c r="C251" s="5">
         <v>-0.47578029999999671</v>
       </c>
       <c r="D251" s="5">
         <v>-0.44745731570003944</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>1269.1225628</v>
       </c>
       <c r="C252" s="5">
         <v>-3.7398935000001075</v>
       </c>
       <c r="D252" s="5">
         <v>-3.4693881764800261</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>1271.2384812</v>
       </c>
       <c r="C253" s="5">
         <v>2.115918400000055</v>
       </c>
       <c r="D253" s="5">
         <v>2.0191232869989584</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>1273.1402572</v>
       </c>
       <c r="C254" s="5">
         <v>1.9017759999999271</v>
       </c>
       <c r="D254" s="5">
         <v>1.8100479132937775</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>1277.8816744999999</v>
       </c>
       <c r="C255" s="5">
         <v>4.7414172999999664</v>
       </c>
       <c r="D255" s="5">
         <v>4.5617143124314419</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>1276.5599494999999</v>
       </c>
       <c r="C256" s="5">
         <v>-1.3217250000000149</v>
       </c>
       <c r="D256" s="5">
         <v>-1.2341348872546787</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1274.137056</v>
       </c>
       <c r="C257" s="5">
         <v>-2.4228934999998728</v>
       </c>
       <c r="D257" s="5">
         <v>-2.2539580036076035</v>
       </c>
       <c r="E257" s="5">
         <v>0.79963476344266926</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>1272.5028016000001</v>
       </c>
       <c r="C258" s="5">
         <v>-1.634254399999918</v>
       </c>
       <c r="D258" s="5">
         <v>-1.5283517841095384</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>1266.6632847000001</v>
       </c>
       <c r="C259" s="5">
         <v>-5.8395169000000351</v>
       </c>
       <c r="D259" s="5">
         <v>-5.3699167798062835</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>1264.0689070999999</v>
       </c>
       <c r="C260" s="5">
         <v>-2.5943776000001435</v>
       </c>
       <c r="D260" s="5">
         <v>-2.4303383703374148</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>1264.0398468000001</v>
       </c>
       <c r="C261" s="5">
         <v>-2.9060299999855488E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-2.7583900532646144E-2</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1262.5873079999999</v>
       </c>
       <c r="C262" s="5">
         <v>-1.452538800000184</v>
       </c>
       <c r="D262" s="5">
         <v>-1.370267147175297</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>1267.8768393</v>
       </c>
       <c r="C263" s="5">
         <v>5.2895313000001352</v>
       </c>
       <c r="D263" s="5">
         <v>5.1447978537251915</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1257.832568</v>
       </c>
       <c r="C264" s="5">
         <v>-10.044271299999991</v>
       </c>
       <c r="D264" s="5">
         <v>-9.1030727900294757</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>1248.9528031</v>
       </c>
       <c r="C265" s="5">
         <v>-8.8797649000000547</v>
       </c>
       <c r="D265" s="5">
         <v>-8.1501819520494063</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>1242.0151602000001</v>
       </c>
       <c r="C266" s="5">
         <v>-6.9376428999999007</v>
       </c>
       <c r="D266" s="5">
         <v>-6.4657994739149789</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>1232.6499372000001</v>
       </c>
       <c r="C267" s="5">
         <v>-9.3652230000000145</v>
       </c>
       <c r="D267" s="5">
         <v>-8.6824330102645337</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>1230.0460441</v>
       </c>
       <c r="C268" s="5">
         <v>-2.6038931000000503</v>
       </c>
       <c r="D268" s="5">
         <v>-2.5056769003642065</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>1229.4132313</v>
       </c>
       <c r="C269" s="5">
         <v>-0.63281280000001061</v>
       </c>
       <c r="D269" s="5">
         <v>-0.61561138909559387</v>
       </c>
       <c r="E269" s="5">
         <v>-3.5101266766704886</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>1231.7446963</v>
       </c>
       <c r="C270" s="5">
         <v>2.3314649999999801</v>
       </c>
       <c r="D270" s="5">
         <v>2.2995722103813288</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>1232.2515739</v>
       </c>
       <c r="C271" s="5">
         <v>0.50687760000005255</v>
       </c>
       <c r="D271" s="5">
         <v>0.49493347172457902</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>1232.4730152</v>
       </c>
       <c r="C272" s="5">
         <v>0.22144129999992401</v>
       </c>
       <c r="D272" s="5">
         <v>0.2158588096659031</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>1230.8065839000001</v>
       </c>
       <c r="C273" s="5">
         <v>-1.6664312999998856</v>
       </c>
       <c r="D273" s="5">
         <v>-1.6105126164364436</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>1230.8413154</v>
       </c>
       <c r="C274" s="5">
         <v>3.4731499999907101E-2</v>
       </c>
       <c r="D274" s="5">
         <v>3.3867440764656642E-2</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1230.443708</v>
       </c>
       <c r="C275" s="5">
         <v>-0.39760739999996986</v>
       </c>
       <c r="D275" s="5">
         <v>-0.38695652266211855</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>1234.9823732</v>
       </c>
       <c r="C276" s="5">
         <v>4.5386651999999685</v>
       </c>
       <c r="D276" s="5">
         <v>4.5172827220840484</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>1235.5945569</v>
       </c>
       <c r="C277" s="5">
         <v>0.61218370000005962</v>
       </c>
       <c r="D277" s="5">
         <v>0.59646729467994763</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>1234.2833318999999</v>
       </c>
       <c r="C278" s="5">
         <v>-1.3112250000001495</v>
       </c>
       <c r="D278" s="5">
         <v>-1.2660452418169266</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>1233.3490405</v>
       </c>
       <c r="C279" s="5">
         <v>-0.93429139999989275</v>
       </c>
       <c r="D279" s="5">
         <v>-0.90456851090946477</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>1233.4268651</v>
       </c>
       <c r="C280" s="5">
         <v>7.7824599999985367E-2</v>
       </c>
       <c r="D280" s="5">
         <v>7.5746552433986203E-2</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>1236.1477084999999</v>
       </c>
       <c r="C281" s="5">
         <v>2.7208433999999215</v>
       </c>
       <c r="D281" s="5">
         <v>2.679459878482926</v>
       </c>
       <c r="E281" s="5">
         <v>0.54777978864590793</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>1235.4571014000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.69060709999985193</v>
       </c>
       <c r="D282" s="5">
         <v>-0.66835605294170986</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>1238.2172808</v>
       </c>
       <c r="C283" s="5">
         <v>2.76017939999997</v>
       </c>
       <c r="D283" s="5">
         <v>2.7141529806566478</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>1239.6075923000001</v>
       </c>
       <c r="C284" s="5">
         <v>1.3903115000000525</v>
       </c>
       <c r="D284" s="5">
         <v>1.3557520691718672</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1241.366401</v>
       </c>
       <c r="C285" s="5">
         <v>1.7588086999999177</v>
       </c>
       <c r="D285" s="5">
         <v>1.71596134406653</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1242.759159</v>
       </c>
       <c r="C286" s="5">
         <v>1.392757999999958</v>
       </c>
       <c r="D286" s="5">
         <v>1.3546858604422285</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>1244.2164742</v>
       </c>
       <c r="C287" s="5">
         <v>1.4573152000000391</v>
       </c>
       <c r="D287" s="5">
         <v>1.4162850928130188</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>1254.8192073</v>
       </c>
       <c r="C288" s="5">
         <v>10.602733100000023</v>
       </c>
       <c r="D288" s="5">
         <v>10.719094286989051</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>1251.5251367999999</v>
       </c>
       <c r="C289" s="5">
         <v>-3.2940705000000889</v>
       </c>
       <c r="D289" s="5">
         <v>-3.1050754831733585</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>1256.3431141000001</v>
       </c>
       <c r="C290" s="5">
         <v>4.817977300000166</v>
       </c>
       <c r="D290" s="5">
         <v>4.7187003428340812</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>1258.0613619000001</v>
       </c>
       <c r="C291" s="5">
         <v>1.7182477999999719</v>
       </c>
       <c r="D291" s="5">
         <v>1.6535913637295119</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>1259.4220235</v>
       </c>
       <c r="C292" s="5">
         <v>1.3606615999999576</v>
       </c>
       <c r="D292" s="5">
         <v>1.3056134023859522</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1259.8145480000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.39252450000003591</v>
       </c>
       <c r="D293" s="5">
         <v>0.37464619727114457</v>
       </c>
       <c r="E293" s="5">
         <v>1.9145640393346319</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1260.5227190000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.708170999999993</v>
       </c>
       <c r="D294" s="5">
         <v>0.67663725131128505</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>1263.5670603999999</v>
       </c>
       <c r="C295" s="5">
         <v>3.0443413999998938</v>
       </c>
       <c r="D295" s="5">
         <v>2.9369792617492507</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>1266.2812965000001</v>
       </c>
       <c r="C296" s="5">
         <v>2.7142361000001074</v>
       </c>
       <c r="D296" s="5">
         <v>2.6083623144193879</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>1266.8595977</v>
       </c>
       <c r="C297" s="5">
         <v>0.57830119999994167</v>
       </c>
       <c r="D297" s="5">
         <v>0.5494096743665855</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>1269.0047107</v>
       </c>
       <c r="C298" s="5">
         <v>2.1451130000000376</v>
       </c>
       <c r="D298" s="5">
         <v>2.050932924057669</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>1270.1050617999999</v>
       </c>
       <c r="C299" s="5">
         <v>1.100351099999898</v>
       </c>
       <c r="D299" s="5">
         <v>1.0454939086843362</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>1273.5305986000001</v>
       </c>
       <c r="C300" s="5">
         <v>3.4255368000001454</v>
       </c>
       <c r="D300" s="5">
         <v>3.2849031027139208</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>1270.1455794999999</v>
       </c>
       <c r="C301" s="5">
         <v>-3.3850191000001359</v>
       </c>
       <c r="D301" s="5">
         <v>-3.1433588198297668</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>1271.2006844</v>
       </c>
       <c r="C302" s="5">
         <v>1.0551049000000603</v>
       </c>
       <c r="D302" s="5">
         <v>1.0014022486323437</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>1279.0968341</v>
       </c>
       <c r="C303" s="5">
         <v>7.8961497000000236</v>
       </c>
       <c r="D303" s="5">
         <v>7.7138804649608206</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>1279.8192177000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.72238360000005741</v>
       </c>
       <c r="D304" s="5">
         <v>0.67982188656183773</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>1281.3221966999999</v>
       </c>
       <c r="C305" s="5">
         <v>1.5029789999998684</v>
       </c>
       <c r="D305" s="5">
         <v>1.4183799028940847</v>
       </c>
       <c r="E305" s="5">
         <v>1.7072075198801384</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>1283.6610393000001</v>
       </c>
       <c r="C306" s="5">
         <v>2.3388426000001346</v>
       </c>
       <c r="D306" s="5">
         <v>2.212526877856491</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>1283.4717287000001</v>
       </c>
       <c r="C307" s="5">
         <v>-0.18931059999999889</v>
       </c>
       <c r="D307" s="5">
         <v>-0.17682903691401686</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>1283.0605505000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.41117819999999483</v>
       </c>
       <c r="D308" s="5">
         <v>-0.38376020322220539</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>1285.7313486999999</v>
       </c>
       <c r="C309" s="5">
         <v>2.6707981999998083</v>
       </c>
       <c r="D309" s="5">
         <v>2.5266977999434337</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>1288.3269686000001</v>
       </c>
       <c r="C310" s="5">
         <v>2.5956199000002016</v>
       </c>
       <c r="D310" s="5">
         <v>2.4496266062184135</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>1292.7108767</v>
       </c>
       <c r="C311" s="5">
         <v>4.3839080999998714</v>
       </c>
       <c r="D311" s="5">
         <v>4.1606446670289676</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>1296.2248336</v>
       </c>
       <c r="C312" s="5">
         <v>3.5139569000000392</v>
       </c>
       <c r="D312" s="5">
         <v>3.3111547826458976</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>1298.1581318999999</v>
       </c>
       <c r="C313" s="5">
         <v>1.9332982999999331</v>
       </c>
       <c r="D313" s="5">
         <v>1.8045356178697958</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>1298.4964909</v>
       </c>
       <c r="C314" s="5">
         <v>0.33835900000008223</v>
       </c>
       <c r="D314" s="5">
         <v>0.31322329802441207</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>1301.8797129</v>
       </c>
       <c r="C315" s="5">
         <v>3.3832219999999325</v>
       </c>
       <c r="D315" s="5">
         <v>3.17178629441357</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>1303.2930836999999</v>
       </c>
       <c r="C316" s="5">
         <v>1.4133707999999388</v>
       </c>
       <c r="D316" s="5">
         <v>1.3105733083560001</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>1305.5945718</v>
       </c>
       <c r="C317" s="5">
         <v>2.3014881000001424</v>
       </c>
       <c r="D317" s="5">
         <v>2.1397857600343073</v>
       </c>
       <c r="E317" s="5">
         <v>1.8943225335916969</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>1313.3364864</v>
       </c>
       <c r="C318" s="5">
         <v>7.7419145999999728</v>
       </c>
       <c r="D318" s="5">
         <v>7.3524815303228408</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>1310.9110370999999</v>
       </c>
       <c r="C319" s="5">
         <v>-2.4254493000000821</v>
       </c>
       <c r="D319" s="5">
         <v>-2.1937692018967447</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>1312.2666976999999</v>
       </c>
       <c r="C320" s="5">
         <v>1.3556605999999647</v>
       </c>
       <c r="D320" s="5">
         <v>1.24804615464289</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1313.8742010000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.6075033000001895</v>
       </c>
       <c r="D321" s="5">
         <v>1.4799229859915775</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>1315.1539121000001</v>
       </c>
       <c r="C322" s="5">
         <v>1.2797110999999859</v>
       </c>
       <c r="D322" s="5">
         <v>1.1750794449148616</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>1317.2836377000001</v>
       </c>
       <c r="C323" s="5">
         <v>2.1297256000000289</v>
       </c>
       <c r="D323" s="5">
         <v>1.9606498035818154</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>1319.4678635</v>
       </c>
       <c r="C324" s="5">
         <v>2.1842257999999219</v>
       </c>
       <c r="D324" s="5">
         <v>2.0080010836234896</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>1321.5703547000001</v>
       </c>
       <c r="C325" s="5">
         <v>2.1024912000000313</v>
       </c>
       <c r="D325" s="5">
         <v>1.9289735170490596</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>1323.0024085</v>
       </c>
       <c r="C326" s="5">
         <v>1.4320537999999488</v>
       </c>
       <c r="D326" s="5">
         <v>1.3080978576005764</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>1322.1886523999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.81375610000009146</v>
       </c>
       <c r="D327" s="5">
         <v>-0.73560758198110143</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>1323.5464277000001</v>
       </c>
       <c r="C328" s="5">
         <v>1.3577753000001849</v>
       </c>
       <c r="D328" s="5">
         <v>1.2392818838686148</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1325.8777533</v>
       </c>
       <c r="C329" s="5">
         <v>2.3313255999999001</v>
       </c>
       <c r="D329" s="5">
         <v>2.1343059849013857</v>
       </c>
       <c r="E329" s="5">
         <v>1.5535589637168723</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1325.9582727</v>
       </c>
       <c r="C330" s="5">
         <v>8.0519399999957386E-2</v>
       </c>
       <c r="D330" s="5">
         <v>7.2899299694029196E-2</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1327.7015881</v>
       </c>
       <c r="C331" s="5">
         <v>1.7433154000000286</v>
       </c>
       <c r="D331" s="5">
         <v>1.5891694907735454</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1331.5647987</v>
       </c>
       <c r="C332" s="5">
         <v>3.8632106000000022</v>
       </c>
       <c r="D332" s="5">
         <v>3.5480609320710066</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1332.7872589999999</v>
       </c>
       <c r="C333" s="5">
         <v>1.2224602999999661</v>
       </c>
       <c r="D333" s="5">
         <v>1.107255333035817</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1332.3857598</v>
       </c>
       <c r="C334" s="5">
         <v>-0.40149919999998929</v>
       </c>
       <c r="D334" s="5">
         <v>-0.36089898287084976</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1331.5523539000001</v>
       </c>
       <c r="C335" s="5">
         <v>-0.83340589999988879</v>
       </c>
       <c r="D335" s="5">
         <v>-0.74802187900777639</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1328.71937</v>
       </c>
       <c r="C336" s="5">
         <v>-2.8329839000000447</v>
       </c>
       <c r="D336" s="5">
         <v>-2.5234311002327869</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1327.6261324</v>
       </c>
       <c r="C337" s="5">
         <v>-1.0932376000000659</v>
       </c>
       <c r="D337" s="5">
         <v>-0.98287476928847761</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1325.5235869999999</v>
       </c>
       <c r="C338" s="5">
         <v>-2.1025454000000536</v>
       </c>
       <c r="D338" s="5">
         <v>-1.8839592717607268</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1330.5175391</v>
       </c>
       <c r="C339" s="5">
         <v>4.993952100000115</v>
       </c>
       <c r="D339" s="5">
         <v>4.6159068940742731</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1331.2393617</v>
       </c>
       <c r="C340" s="5">
         <v>0.72182259999999587</v>
       </c>
       <c r="D340" s="5">
         <v>0.65296121254152517</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1331.9870424999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.74768079999989823</v>
       </c>
       <c r="D341" s="5">
         <v>0.67605700023736226</v>
       </c>
       <c r="E341" s="5">
         <v>0.46077318853825489</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1331.9401309</v>
       </c>
       <c r="C342" s="5">
         <v>-4.6911599999930331E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-4.2254928176821416E-2</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1334.6989761</v>
       </c>
       <c r="C343" s="5">
         <v>2.7588451999999961</v>
       </c>
       <c r="D343" s="5">
         <v>2.5140700830163398</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1339.5005919</v>
       </c>
       <c r="C344" s="5">
         <v>4.801615800000036</v>
       </c>
       <c r="D344" s="5">
         <v>4.4034837646429237</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1336.0156445</v>
       </c>
       <c r="C345" s="5">
         <v>-3.48494740000001</v>
       </c>
       <c r="D345" s="5">
         <v>-3.0777235699198324</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1338.5180177</v>
       </c>
       <c r="C346" s="5">
         <v>2.5023731999999654</v>
       </c>
       <c r="D346" s="5">
         <v>2.2709133946972049</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1338.9811245000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.46310680000010507</v>
       </c>
       <c r="D347" s="5">
         <v>0.41597264826875868</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1339.1757729999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.19464849999985745</v>
       </c>
       <c r="D348" s="5">
         <v>0.17458427230570006</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1338.0225438</v>
       </c>
       <c r="C349" s="5">
         <v>-1.1532291999999416</v>
       </c>
       <c r="D349" s="5">
         <v>-1.0284978084683427</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1338.4566101</v>
       </c>
       <c r="C350" s="5">
         <v>0.43406630000004043</v>
       </c>
       <c r="D350" s="5">
         <v>0.3899859136863304</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1338.0511289000001</v>
       </c>
       <c r="C351" s="5">
         <v>-0.40548119999994015</v>
       </c>
       <c r="D351" s="5">
         <v>-0.36293109200700169</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1337.8909768999999</v>
       </c>
       <c r="C352" s="5">
         <v>-0.16015200000015284</v>
       </c>
       <c r="D352" s="5">
         <v>-0.14353407958669351</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1338.7230012</v>
       </c>
       <c r="C353" s="5">
         <v>0.83202430000005734</v>
       </c>
       <c r="D353" s="5">
         <v>0.74882879253046486</v>
       </c>
       <c r="E353" s="5">
         <v>0.50570752455350032</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1338.2273388000001</v>
       </c>
       <c r="C354" s="5">
         <v>-0.49566239999990103</v>
       </c>
       <c r="D354" s="5">
         <v>-0.44339654069176504</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1341.1121615</v>
       </c>
       <c r="C355" s="5">
         <v>2.8848226999998587</v>
       </c>
       <c r="D355" s="5">
         <v>2.6177374737905934</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1344.0783865000001</v>
       </c>
       <c r="C356" s="5">
         <v>2.9662250000001222</v>
       </c>
       <c r="D356" s="5">
         <v>2.6866438473773346</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1344.5511574</v>
       </c>
       <c r="C357" s="5">
         <v>0.47277089999988675</v>
       </c>
       <c r="D357" s="5">
         <v>0.4229097906202961</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1346.6238467000001</v>
       </c>
       <c r="C358" s="5">
         <v>2.0726893000000928</v>
       </c>
       <c r="D358" s="5">
         <v>1.8656217467456493</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1348.9923166000001</v>
       </c>
       <c r="C359" s="5">
         <v>2.3684699000000364</v>
       </c>
       <c r="D359" s="5">
         <v>2.1311217878472455</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1349.4328387</v>
       </c>
       <c r="C360" s="5">
         <v>0.44052209999995284</v>
       </c>
       <c r="D360" s="5">
         <v>0.39257228736035987</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1346.8118165000001</v>
       </c>
       <c r="C361" s="5">
         <v>-2.6210221999999703</v>
       </c>
       <c r="D361" s="5">
         <v>-2.3060381689524956</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1351.5310476</v>
       </c>
       <c r="C362" s="5">
         <v>4.7192310999998881</v>
       </c>
       <c r="D362" s="5">
         <v>4.2867912076278936</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1355.3489519</v>
       </c>
       <c r="C363" s="5">
         <v>3.8179043000000092</v>
       </c>
       <c r="D363" s="5">
         <v>3.4430147577659831</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1357.6587737</v>
       </c>
       <c r="C364" s="5">
         <v>2.3098218000000088</v>
       </c>
       <c r="D364" s="5">
         <v>2.0643502533280511</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1357.7068695</v>
       </c>
       <c r="C365" s="5">
         <v>4.8095800000055533E-2</v>
       </c>
       <c r="D365" s="5">
         <v>4.2518936022406528E-2</v>
       </c>
       <c r="E365" s="5">
         <v>1.4180579763687806</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1361.0170071</v>
       </c>
       <c r="C366" s="5">
         <v>3.3101375999999618</v>
       </c>
       <c r="D366" s="5">
         <v>2.9651937351699242</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1365.6490687999999</v>
       </c>
       <c r="C367" s="5">
         <v>4.6320616999998947</v>
       </c>
       <c r="D367" s="5">
         <v>4.1613810467781454</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1366.6861749</v>
       </c>
       <c r="C368" s="5">
         <v>1.0371061000000736</v>
       </c>
       <c r="D368" s="5">
         <v>0.91512432324749593</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>1315.6215305999999</v>
       </c>
       <c r="C369" s="5">
         <v>-51.064644300000054</v>
       </c>
       <c r="D369" s="5">
         <v>-36.679249677294912</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>1285.8828546</v>
       </c>
       <c r="C370" s="5">
         <v>-29.738675999999941</v>
       </c>
       <c r="D370" s="5">
         <v>-23.994468381442534</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1288.8728994000001</v>
       </c>
       <c r="C371" s="5">
         <v>2.9900448000000779</v>
       </c>
       <c r="D371" s="5">
         <v>2.8263065813055821</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1321.4472415</v>
       </c>
       <c r="C372" s="5">
         <v>32.574342099999967</v>
       </c>
       <c r="D372" s="5">
         <v>34.920157576262412</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1326.6734207</v>
       </c>
       <c r="C373" s="5">
         <v>5.2261791999999332</v>
       </c>
       <c r="D373" s="5">
         <v>4.8504733903593111</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1323.5460617000001</v>
       </c>
       <c r="C374" s="5">
         <v>-3.1273589999998421</v>
       </c>
       <c r="D374" s="5">
         <v>-2.7923640866944766</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1309.2106537</v>
       </c>
       <c r="C375" s="5">
         <v>-14.335408000000143</v>
       </c>
       <c r="D375" s="5">
         <v>-12.250298573355501</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1312.7142088000001</v>
       </c>
       <c r="C376" s="5">
         <v>3.5035551000000851</v>
       </c>
       <c r="D376" s="5">
         <v>3.2589879408753353</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1316.5250844</v>
       </c>
       <c r="C377" s="5">
         <v>3.8108755999999175</v>
       </c>
       <c r="D377" s="5">
         <v>3.5398251817776227</v>
       </c>
       <c r="E377" s="5">
         <v>-3.0331867669761481</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1316.3587743999999</v>
       </c>
       <c r="C378" s="5">
         <v>-0.16631000000006679</v>
       </c>
       <c r="D378" s="5">
         <v>-0.15148469302195267</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1313.3115885</v>
       </c>
       <c r="C379" s="5">
         <v>-3.0471858999999313</v>
       </c>
       <c r="D379" s="5">
         <v>-2.7427365416611837</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1311.8568602</v>
       </c>
       <c r="C380" s="5">
         <v>-1.4547282999999425</v>
       </c>
       <c r="D380" s="5">
         <v>-1.3211473082297975</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1319.4233477</v>
       </c>
       <c r="C381" s="5">
         <v>7.5664874999999938</v>
       </c>
       <c r="D381" s="5">
         <v>7.1451628071321327</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1321.7135913</v>
       </c>
       <c r="C382" s="5">
         <v>2.2902435999999398</v>
       </c>
       <c r="D382" s="5">
         <v>2.1029507093742739</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1324.9969526</v>
       </c>
       <c r="C383" s="5">
         <v>3.2833613000000241</v>
       </c>
       <c r="D383" s="5">
         <v>3.0220724625613427</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1339.9556004000001</v>
       </c>
       <c r="C384" s="5">
         <v>14.958647800000108</v>
       </c>
       <c r="D384" s="5">
         <v>14.421159723959676</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1334.5398086</v>
       </c>
       <c r="C385" s="5">
         <v>-5.4157918000000791</v>
       </c>
       <c r="D385" s="5">
         <v>-4.7437460069134962</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1343.8136313</v>
       </c>
       <c r="C386" s="5">
         <v>9.2738226999999824</v>
       </c>
       <c r="D386" s="5">
         <v>8.6651061894533541</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1338.5280094</v>
       </c>
       <c r="C387" s="5">
         <v>-5.2856219000000237</v>
       </c>
       <c r="D387" s="5">
         <v>-4.6191791377418685</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1338.4368655000001</v>
       </c>
       <c r="C388" s="5">
         <v>-9.1143899999906353E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-8.1680568072284299E-2</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1339.9757173</v>
       </c>
       <c r="C389" s="5">
         <v>1.5388517999999749</v>
       </c>
       <c r="D389" s="5">
         <v>1.3884437145551765</v>
       </c>
       <c r="E389" s="5">
         <v>1.7812522661265984</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1343.2363418</v>
       </c>
       <c r="C390" s="5">
         <v>3.260624499999949</v>
       </c>
       <c r="D390" s="5">
         <v>2.9594136165769447</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1344.0483225999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.81198079999990114</v>
       </c>
       <c r="D391" s="5">
         <v>0.72781163200301702</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1345.9511666999999</v>
       </c>
       <c r="C392" s="5">
         <v>1.9028441000000385</v>
       </c>
       <c r="D392" s="5">
         <v>1.7121982959931614</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1349.4573617999999</v>
       </c>
       <c r="C393" s="5">
         <v>3.5061951000000136</v>
       </c>
       <c r="D393" s="5">
         <v>3.1711719066302102</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1349.59374</v>
       </c>
       <c r="C394" s="5">
         <v>0.13637820000008105</v>
       </c>
       <c r="D394" s="5">
         <v>0.12134124453262451</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1354.2835034</v>
       </c>
       <c r="C395" s="5">
         <v>4.6897633999999471</v>
       </c>
       <c r="D395" s="5">
         <v>4.2505604261771301</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1359.4442243000001</v>
       </c>
       <c r="C396" s="5">
         <v>5.1607209000001149</v>
       </c>
       <c r="D396" s="5">
         <v>4.6698657273697153</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1362.2938181</v>
       </c>
       <c r="C397" s="5">
         <v>2.849593799999866</v>
       </c>
       <c r="D397" s="5">
         <v>2.5445782513644488</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1369.1254984</v>
       </c>
       <c r="C398" s="5">
         <v>6.8316803000000164</v>
       </c>
       <c r="D398" s="5">
         <v>6.1865901430884884</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1368.9103247999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.21517360000007102</v>
       </c>
       <c r="D399" s="5">
         <v>-0.18843067722523754</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1370.2702993</v>
       </c>
       <c r="C400" s="5">
         <v>1.3599745000001349</v>
       </c>
       <c r="D400" s="5">
         <v>1.1987025057280665</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1371.8334924999999</v>
       </c>
       <c r="C401" s="5">
         <v>1.5631931999998869</v>
       </c>
       <c r="D401" s="5">
         <v>1.377572254921211</v>
       </c>
       <c r="E401" s="5">
         <v>2.3774889939193855</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1375.3915344</v>
       </c>
       <c r="C402" s="5">
         <v>3.5580419000000347</v>
       </c>
       <c r="D402" s="5">
         <v>3.1571517948813632</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1378.7358303000001</v>
       </c>
       <c r="C403" s="5">
         <v>3.3442959000001338</v>
       </c>
       <c r="D403" s="5">
         <v>2.9571665900372857</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1381.2832053</v>
       </c>
       <c r="C404" s="5">
         <v>2.5473749999998745</v>
       </c>
       <c r="D404" s="5">
         <v>2.2398094075489317</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1385.0965923000001</v>
       </c>
       <c r="C405" s="5">
         <v>3.813387000000148</v>
       </c>
       <c r="D405" s="5">
         <v>3.3636777034822485</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1388.6400722000001</v>
       </c>
       <c r="C406" s="5">
         <v>3.5434798999999657</v>
       </c>
       <c r="D406" s="5">
         <v>3.1135154984399449</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1390.6423847999999</v>
       </c>
       <c r="C407" s="5">
         <v>2.0023125999998683</v>
       </c>
       <c r="D407" s="5">
         <v>1.7440965815704423</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1391.0300704000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.38768560000016805</v>
       </c>
       <c r="D408" s="5">
         <v>0.33505142226946116</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1400.6013952000001</v>
       </c>
       <c r="C409" s="5">
         <v>9.5713247999999567</v>
       </c>
       <c r="D409" s="5">
         <v>8.5766492372651548</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1409.7583623</v>
       </c>
       <c r="C410" s="5">
         <v>9.1569670999999744</v>
       </c>
       <c r="D410" s="5">
         <v>8.1338079529384331</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1408.7093058999999</v>
       </c>
       <c r="C411" s="5">
         <v>-1.0490564000001541</v>
       </c>
       <c r="D411" s="5">
         <v>-0.8893213348357687</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1413.3730042</v>
       </c>
       <c r="C412" s="5">
         <v>4.6636983000000782</v>
       </c>
       <c r="D412" s="5">
         <v>4.0458830372039678</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1415.5733983</v>
       </c>
       <c r="C413" s="5">
         <v>2.2003941000000395</v>
       </c>
       <c r="D413" s="5">
         <v>1.8842867417387055</v>
       </c>
       <c r="E413" s="5">
         <v>3.1884267324811644</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1418.0820391</v>
       </c>
       <c r="C414" s="5">
         <v>2.5086407999999665</v>
       </c>
       <c r="D414" s="5">
         <v>2.1474583409202053</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1421.5906620999999</v>
       </c>
       <c r="C415" s="5">
         <v>3.5086229999999432</v>
       </c>
       <c r="D415" s="5">
         <v>3.0097819148788618</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1426.0095650999999</v>
       </c>
       <c r="C416" s="5">
         <v>4.4189030000000002</v>
       </c>
       <c r="D416" s="5">
         <v>3.7945422971607634</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1424.7423226999999</v>
       </c>
       <c r="C417" s="5">
         <v>-1.2672423999999864</v>
       </c>
       <c r="D417" s="5">
         <v>-1.0611992288453997</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1427.4235974999999</v>
       </c>
       <c r="C418" s="5">
         <v>2.6812747999999829</v>
       </c>
       <c r="D418" s="5">
         <v>2.2818463677011236</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1428.6696525</v>
       </c>
       <c r="C419" s="5">
         <v>1.2460550000000694</v>
       </c>
       <c r="D419" s="5">
         <v>1.0525718914908166</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1430.5093402</v>
       </c>
       <c r="C420" s="5">
         <v>1.8396877000000131</v>
       </c>
       <c r="D420" s="5">
         <v>1.5562223425270805</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1431.5574097000001</v>
       </c>
       <c r="C421" s="5">
         <v>1.0480695000001106</v>
       </c>
       <c r="D421" s="5">
         <v>0.88273716532538682</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1428.1197775999999</v>
       </c>
       <c r="C422" s="5">
         <v>-3.4376321000002008</v>
       </c>
       <c r="D422" s="5">
         <v>-2.84383296643691</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1427.7096993</v>
       </c>
       <c r="C423" s="5">
         <v>-0.41007829999989553</v>
       </c>
       <c r="D423" s="5">
         <v>-0.34403104468211376</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1435.1858408999999</v>
       </c>
       <c r="C424" s="5">
         <v>7.4761415999998917</v>
       </c>
       <c r="D424" s="5">
         <v>6.467921033151125</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1432.3993419999999</v>
       </c>
       <c r="C425" s="5">
         <v>-2.7864988999999696</v>
       </c>
       <c r="D425" s="5">
         <v>-2.3051521658683738</v>
       </c>
       <c r="E425" s="5">
         <v>1.1886309618566404</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1432.7891612999999</v>
       </c>
       <c r="C426" s="5">
         <v>0.3898192999999992</v>
       </c>
       <c r="D426" s="5">
         <v>0.32706240267537101</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1433.4301035000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.64094220000015412</v>
       </c>
       <c r="D427" s="5">
         <v>0.53812928399836757</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1433.0931083999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.33699510000019472</v>
       </c>
       <c r="D428" s="5">
         <v>-0.28175188552944652</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1434.9318258000001</v>
       </c>
       <c r="C429" s="5">
         <v>1.8387174000001778</v>
       </c>
       <c r="D429" s="5">
         <v>1.5505608403516336</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1434.5931756</v>
       </c>
       <c r="C430" s="5">
         <v>-0.33865020000007462</v>
       </c>
       <c r="D430" s="5">
         <v>-0.28283794121964911</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1434.1302106000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.46296499999994012</v>
       </c>
       <c r="D431" s="5">
         <v>-0.38657160154763615</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1432.529763</v>
       </c>
       <c r="C432" s="5">
         <v>-1.6004476000000523</v>
       </c>
       <c r="D432" s="5">
         <v>-1.3309760134880166</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1434.0853021</v>
       </c>
       <c r="C433" s="5">
         <v>1.5555391000000327</v>
       </c>
       <c r="D433" s="5">
         <v>1.3108526969079382</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1437.8110904</v>
       </c>
       <c r="C434" s="5">
         <v>3.7257882999999765</v>
       </c>
       <c r="D434" s="5">
         <v>3.162565295042663</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1439.8504733</v>
       </c>
       <c r="C435" s="5">
         <v>2.0393828999999641</v>
       </c>
       <c r="D435" s="5">
         <v>1.7154141679890822</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1438.6210779</v>
       </c>
       <c r="C436" s="5">
         <v>-1.2293953999999303</v>
       </c>
       <c r="D436" s="5">
         <v>-1.0198045965095992</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1439.443352</v>
       </c>
       <c r="C437" s="5">
         <v>0.82227409999995871</v>
       </c>
       <c r="D437" s="5">
         <v>0.68804549978238594</v>
       </c>
       <c r="E437" s="5">
         <v>0.4917630016615826</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1436.9816410999999</v>
       </c>
       <c r="C438" s="5">
         <v>-2.461710900000071</v>
       </c>
       <c r="D438" s="5">
         <v>-2.033025494985552</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1437.6571274</v>
       </c>
       <c r="C439" s="5">
         <v>0.67548630000010235</v>
       </c>
       <c r="D439" s="5">
         <v>0.56554830487891561</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1439.3341041000001</v>
       </c>
       <c r="C440" s="5">
         <v>1.6769767000000684</v>
       </c>
       <c r="D440" s="5">
         <v>1.4087732189699498</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1439.6574756</v>
       </c>
       <c r="C441" s="5">
         <v>0.32337149999989379</v>
       </c>
       <c r="D441" s="5">
         <v>0.2699343085556194</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1441.6530365000001</v>
+        <v>1440.5426399</v>
       </c>
       <c r="C442" s="5">
-        <v>1.9955609000001004</v>
+        <v>0.8851643000000422</v>
       </c>
       <c r="D442" s="5">
-        <v>1.6761029064266797</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74031255252042794</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-      <c r="B443" s="5" t="s">
-[...3 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>1436.1593419000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-4.3832979999999679</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-3.5908805616322481</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="449" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35B207FC-A77B-4268-AB16-A86997A5EB41}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D85F62D3-807B-4D1D-A8EE-E52318267E5C}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67F09979-6641-451F-AF8D-C30E919A2D77}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE930000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>