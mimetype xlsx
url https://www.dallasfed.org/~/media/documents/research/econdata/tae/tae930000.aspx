--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,222 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D9829C80-9071-47C8-BC7C-403F2B69F7CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{50464025-59A6-4976-9195-99C9A4421D7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31995" yWindow="1890" windowWidth="23190" windowHeight="14370" xr2:uid="{0CF018C2-8B7E-4FB7-8FC5-A0FA785C2D6F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BC13A8C5-E7CC-4FC9-A86D-432649E7C33A}"/>
   </bookViews>
   <sheets>
     <sheet name="AE930000" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Texas Payroll Employment - Local Government</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -588,51 +610,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -907,6669 +929,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F95D346E-9B06-4592-8461-24BE259AE623}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5675349C-AC9F-4121-A108-2BB7E514EA48}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="8.88671875" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+    <row r="3" spans="1:6">
+      <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:6">
+      <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>779.30551802000002</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.2">
+        <v>779.30551800000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>778.70748622999997</v>
+        <v>778.70748619999995</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.59803179000005002</v>
+        <v>-0.59803180000005796</v>
       </c>
       <c r="D7" s="5">
-        <v>-0.91699207487306866</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-0.91699209016531391</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>781.54756420000001</v>
       </c>
       <c r="C8" s="5">
-        <v>2.8400779700000385</v>
+        <v>2.8400780000000623</v>
       </c>
       <c r="D8" s="5">
-        <v>4.465471341056082</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.2">
+        <v>4.4654713893510278</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>781.87072361000003</v>
+        <v>781.87072360000002</v>
       </c>
       <c r="C9" s="5">
-        <v>0.32315941000001658</v>
+        <v>0.32315940000000865</v>
       </c>
       <c r="D9" s="5">
-        <v>0.49731383235744886</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.49731381693334242</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>781.98304153000004</v>
+        <v>781.98304150000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.11231792000000951</v>
+        <v>0.11231789999999364</v>
       </c>
       <c r="D10" s="5">
-        <v>0.17251962569875268</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+        <v>0.17251959495663272</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>780.10592685999995</v>
+        <v>780.10592689999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-1.8771146700000827</v>
+        <v>-1.8771146000000272</v>
       </c>
       <c r="D11" s="5">
-        <v>-2.8428176024291152</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-2.8428174979201359</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>785.80121065000003</v>
+        <v>785.80121069999996</v>
       </c>
       <c r="C12" s="5">
-        <v>5.6952837900000759</v>
+        <v>5.6952837999999701</v>
       </c>
       <c r="D12" s="5">
-        <v>9.1212653326920634</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
+        <v>9.1212653488694784</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>769.52816233999999</v>
+        <v>769.52816229999996</v>
       </c>
       <c r="C13" s="5">
-        <v>-16.273048310000036</v>
+        <v>-16.273048399999993</v>
       </c>
       <c r="D13" s="5">
-        <v>-22.206753406807302</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
+        <v>-22.206753514730604</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>790.60436852999999</v>
+        <v>790.60436849999996</v>
       </c>
       <c r="C14" s="5">
-        <v>21.076206189999994</v>
+        <v>21.076206200000001</v>
       </c>
       <c r="D14" s="5">
-        <v>38.298126661863783</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
+        <v>38.29812668515482</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>795.10814452</v>
+        <v>795.10814449999998</v>
       </c>
       <c r="C15" s="5">
-        <v>4.5037759900000083</v>
+        <v>4.5037760000000162</v>
       </c>
       <c r="D15" s="5">
-        <v>7.054248757031556</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
+        <v>7.0542487734644777</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>796.44744653999999</v>
+        <v>796.44744649999996</v>
       </c>
       <c r="C16" s="5">
-        <v>1.339302019999991</v>
+        <v>1.3393019999999751</v>
       </c>
       <c r="D16" s="5">
-        <v>2.040144689699841</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0401446590030181</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>798.74007372999995</v>
+        <v>798.74007370000004</v>
       </c>
       <c r="C17" s="5">
-        <v>2.292627189999962</v>
+        <v>2.2926272000000836</v>
       </c>
       <c r="D17" s="5">
-        <v>3.5094969117635877</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.509496927493494</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>800.73946856999999</v>
+        <v>800.73946860000001</v>
       </c>
       <c r="C18" s="5">
-        <v>1.9993948400000363</v>
+        <v>1.9993948999999702</v>
       </c>
       <c r="D18" s="5">
-        <v>3.0455252211085471</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0455253138798044</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>802.39330717999997</v>
+        <v>802.39330719999998</v>
       </c>
       <c r="C19" s="5">
-        <v>1.6538386099999798</v>
+        <v>1.6538385999999718</v>
       </c>
       <c r="D19" s="5">
-        <v>2.5068162099321167</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5068161945071221</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>802.23089446999995</v>
+        <v>802.23089449999998</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.16241271000001234</v>
+        <v>-0.16241270000000441</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.24262220047386318</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.24262218554578219</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>804.24074001999998</v>
+        <v>804.24073999999996</v>
       </c>
       <c r="C21" s="5">
-        <v>2.0098455500000227</v>
+        <v>2.0098454999999831</v>
       </c>
       <c r="D21" s="5">
-        <v>3.0481583388506595</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0481582618565373</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>806.52634340999998</v>
+        <v>806.52634339999997</v>
       </c>
       <c r="C22" s="5">
-        <v>2.2856033900000057</v>
+        <v>2.2856034000000136</v>
       </c>
       <c r="D22" s="5">
-        <v>3.4641410981148812</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4641411135965638</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>811.48663439999996</v>
       </c>
       <c r="C23" s="5">
-        <v>4.9602909899999759</v>
+        <v>4.9602909999999838</v>
       </c>
       <c r="D23" s="5">
-        <v>7.6350624801665656</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.6350624961812219</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>815.01330890999998</v>
+        <v>815.01330889999997</v>
       </c>
       <c r="C24" s="5">
-        <v>3.5266745100000207</v>
+        <v>3.5266745000000128</v>
       </c>
       <c r="D24" s="5">
-        <v>5.3416106282246245</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.3416106127142315</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>799.08037897999998</v>
+        <v>799.08037899999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-15.93292993</v>
+        <v>-15.932929899999976</v>
       </c>
       <c r="D25" s="5">
-        <v>-21.094151430824581</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-21.094151395507676</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>825.60359956000002</v>
+        <v>825.60359960000005</v>
       </c>
       <c r="C26" s="5">
-        <v>26.523220580000043</v>
+        <v>26.523220600000059</v>
       </c>
       <c r="D26" s="5">
-        <v>47.969882971056109</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+        <v>47.969883012642626</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>823.56486254000004</v>
+        <v>823.5648625</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.038737019999985</v>
+        <v>-2.0387371000000485</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.9233510324958689</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.9233511455150296</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>825.22175976000005</v>
+        <v>825.22175979999997</v>
       </c>
       <c r="C28" s="5">
-        <v>1.6568972200000189</v>
+        <v>1.6568972999999687</v>
       </c>
       <c r="D28" s="5">
-        <v>2.4411260188812012</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4411261381733329</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>828.77553128</v>
+        <v>828.77553130000001</v>
       </c>
       <c r="C29" s="5">
-        <v>3.5537715199999411</v>
+        <v>3.5537715000000389</v>
       </c>
       <c r="D29" s="5">
-        <v>5.291907349317837</v>
+        <v>5.2919073185643484</v>
       </c>
       <c r="E29" s="5">
-        <v>3.7603544053748106</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7603544117758902</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>830.26363578999997</v>
+        <v>830.26363579999997</v>
       </c>
       <c r="C30" s="5">
-        <v>1.488104509999971</v>
+        <v>1.4881044999999631</v>
       </c>
       <c r="D30" s="5">
-        <v>2.1760612555198344</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1760612406989344</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>832.54308436999997</v>
+        <v>832.5430844</v>
       </c>
       <c r="C31" s="5">
-        <v>2.2794485800000075</v>
+        <v>2.2794486000000234</v>
       </c>
       <c r="D31" s="5">
-        <v>3.3447474686287837</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3447474983796743</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>835.37613672999998</v>
+        <v>835.37613669999996</v>
       </c>
       <c r="C32" s="5">
-        <v>2.8330523600000106</v>
+        <v>2.833052299999963</v>
       </c>
       <c r="D32" s="5">
-        <v>4.1607670629214333</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1607669729939012</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>836.67947623999999</v>
+        <v>836.67947619999995</v>
       </c>
       <c r="C33" s="5">
-        <v>1.3033395100000007</v>
+        <v>1.3033394999999928</v>
       </c>
       <c r="D33" s="5">
-        <v>1.888368772741722</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8883687581968012</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>838.87612129000001</v>
+        <v>838.87612130000002</v>
       </c>
       <c r="C34" s="5">
-        <v>2.1966450500000292</v>
+        <v>2.1966451000000689</v>
       </c>
       <c r="D34" s="5">
-        <v>3.1964119563719029</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1964120303375143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>840.89474144999997</v>
+        <v>840.89474150000001</v>
       </c>
       <c r="C35" s="5">
-        <v>2.0186201599999549</v>
+        <v>2.0186201999999867</v>
       </c>
       <c r="D35" s="5">
-        <v>2.9261318500114264</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9261319087283466</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>871.82502820000002</v>
       </c>
       <c r="C36" s="5">
-        <v>30.93028675000005</v>
+        <v>30.930286700000011</v>
       </c>
       <c r="D36" s="5">
-        <v>54.259653205922298</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+        <v>54.259653095854077</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>854.23429381000005</v>
+        <v>854.23429380000005</v>
       </c>
       <c r="C37" s="5">
-        <v>-17.590734389999966</v>
+        <v>-17.590734399999974</v>
       </c>
       <c r="D37" s="5">
-        <v>-21.69814699874706</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-21.698147009746716</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>856.09434639999995</v>
       </c>
       <c r="C38" s="5">
-        <v>1.8600525899998956</v>
+        <v>1.8600525999999036</v>
       </c>
       <c r="D38" s="5">
-        <v>2.6444609296080168</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6444609440272604</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>859.83485959999996</v>
       </c>
       <c r="C39" s="5">
         <v>3.7405132000000094</v>
       </c>
       <c r="D39" s="5">
         <v>5.3709832675352009</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>862.60940814000003</v>
+        <v>862.6094081</v>
       </c>
       <c r="C40" s="5">
-        <v>2.7745485400000689</v>
+        <v>2.7745485000000372</v>
       </c>
       <c r="D40" s="5">
-        <v>3.9416736442096978</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9416735863709418</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>862.09744341999999</v>
+        <v>862.09744339999997</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.51196472000003723</v>
+        <v>-0.51196470000002137</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.70988813680401552</v>
+        <v>-0.70988810919540013</v>
       </c>
       <c r="E41" s="5">
-        <v>4.0206196831771956</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0206196782537562</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>863.12756810999997</v>
+        <v>863.12756809999996</v>
       </c>
       <c r="C42" s="5">
-        <v>1.0301246899999796</v>
+        <v>1.0301246999999876</v>
       </c>
       <c r="D42" s="5">
-        <v>1.4433473050720735</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4433473192091428</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>867.32618130000003</v>
       </c>
       <c r="C43" s="5">
-        <v>4.1986131900000601</v>
+        <v>4.198613200000068</v>
       </c>
       <c r="D43" s="5">
-        <v>5.9960346163259182</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9960346310623303</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>868.24620046999996</v>
+        <v>868.24620049999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.92001916999993227</v>
+        <v>0.92001919999995607</v>
       </c>
       <c r="D44" s="5">
-        <v>1.2803566703511793</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2803567123448767</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>872.17013327999996</v>
+        <v>872.17013329999997</v>
       </c>
       <c r="C45" s="5">
-        <v>3.9239328099999966</v>
+        <v>3.9239327999999887</v>
       </c>
       <c r="D45" s="5">
-        <v>5.5601087399758775</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.560108725255275</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>873.91168914000002</v>
+        <v>873.91168909999999</v>
       </c>
       <c r="C46" s="5">
-        <v>1.7415558600000622</v>
+        <v>1.7415558000000146</v>
       </c>
       <c r="D46" s="5">
-        <v>2.4226607284723256</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4226606440321152</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>873.50601798000002</v>
+        <v>873.50601800000004</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.40567115999999714</v>
+        <v>-0.40567109999994955</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.55562186908414413</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.55562178714108068</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>900.86989373999995</v>
+        <v>900.86989370000003</v>
       </c>
       <c r="C48" s="5">
-        <v>27.363875759999928</v>
+        <v>27.363875699999994</v>
       </c>
       <c r="D48" s="5">
-        <v>44.795166484606867</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+        <v>44.795166367674064</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>885.66140596000002</v>
+        <v>885.66140600000006</v>
       </c>
       <c r="C49" s="5">
-        <v>-15.208487779999928</v>
+        <v>-15.208487699999978</v>
       </c>
       <c r="D49" s="5">
-        <v>-18.479326427121357</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-18.479326339504077</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>887.01167282999995</v>
+        <v>887.01167280000004</v>
       </c>
       <c r="C50" s="5">
-        <v>1.3502668699999276</v>
+        <v>1.3502667999999858</v>
       </c>
       <c r="D50" s="5">
-        <v>1.8449220696593605</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8449219731281996</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>887.58516376</v>
+        <v>887.58516380000003</v>
       </c>
       <c r="C51" s="5">
-        <v>0.57349093000004814</v>
+        <v>0.57349099999998998</v>
       </c>
       <c r="D51" s="5">
-        <v>0.77861612082827936</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.77861621623049881</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>888.88070498000002</v>
+        <v>888.88070500000003</v>
       </c>
       <c r="C52" s="5">
-        <v>1.2955412200000183</v>
+        <v>1.2955412000000024</v>
       </c>
       <c r="D52" s="5">
-        <v>1.765679596053249</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7656795684960702</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>892.16023814000005</v>
+        <v>892.16023810000002</v>
       </c>
       <c r="C53" s="5">
-        <v>3.2795331600000281</v>
+        <v>3.2795330999999805</v>
       </c>
       <c r="D53" s="5">
-        <v>4.5183670039822932</v>
+        <v>4.5183669195292708</v>
       </c>
       <c r="E53" s="5">
-        <v>3.4871689910990655</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4871689888600343</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>897.05536630999995</v>
+        <v>897.05536629999995</v>
       </c>
       <c r="C54" s="5">
-        <v>4.8951281699999072</v>
+        <v>4.895128199999931</v>
       </c>
       <c r="D54" s="5">
-        <v>6.7865654396660924</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7865654828347166</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>897.56730514000003</v>
+        <v>897.5673051</v>
       </c>
       <c r="C55" s="5">
-        <v>0.51193883000007645</v>
+        <v>0.51193880000005265</v>
       </c>
       <c r="D55" s="5">
-        <v>0.68697934463286536</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.68697930425662967</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>901.91421778999995</v>
+        <v>901.91421779999996</v>
       </c>
       <c r="C56" s="5">
-        <v>4.346912649999922</v>
+        <v>4.3469126999999617</v>
       </c>
       <c r="D56" s="5">
-        <v>5.9689189356699535</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.9689190064390774</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>901.96930497999995</v>
+        <v>901.96930499999996</v>
       </c>
       <c r="C57" s="5">
-        <v>5.5087189999994735E-2</v>
+        <v>5.5087200000002667E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>7.3318324191640194E-2</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.331833750461314E-2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>904.80395575</v>
+        <v>904.80395580000004</v>
       </c>
       <c r="C58" s="5">
-        <v>2.8346507700000529</v>
+        <v>2.8346508000000767</v>
       </c>
       <c r="D58" s="5">
-        <v>3.8371568720140248</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8371569132419792</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>908.68904218</v>
+        <v>908.68904220000002</v>
       </c>
       <c r="C59" s="5">
-        <v>3.8850864300000012</v>
+        <v>3.8850863999999774</v>
       </c>
       <c r="D59" s="5">
-        <v>5.2760553871425309</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.2760553451361769</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>934.70674344999998</v>
+        <v>934.70674350000002</v>
       </c>
       <c r="C60" s="5">
-        <v>26.017701269999975</v>
+        <v>26.017701299999999</v>
       </c>
       <c r="D60" s="5">
-        <v>40.320466417221979</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+        <v>40.320466470234663</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>916.96311965999996</v>
+        <v>916.96311969999999</v>
       </c>
       <c r="C61" s="5">
-        <v>-17.743623790000015</v>
+        <v>-17.743623800000023</v>
       </c>
       <c r="D61" s="5">
-        <v>-20.545607245527641</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-20.545607254938602</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>916.18930695999995</v>
+        <v>916.18930699999999</v>
       </c>
       <c r="C62" s="5">
         <v>-0.77381270000000768</v>
       </c>
       <c r="D62" s="5">
-        <v>-1.0079767163974518</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0079767163537645</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>919.48426891999998</v>
+        <v>919.48426889999996</v>
       </c>
       <c r="C63" s="5">
-        <v>3.2949619600000233</v>
+        <v>3.2949618999999757</v>
       </c>
       <c r="D63" s="5">
-        <v>4.4020477258396307</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4020476438917822</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>921.06643693000001</v>
+        <v>921.06643689999999</v>
       </c>
       <c r="C64" s="5">
-        <v>1.5821680100000322</v>
+        <v>1.5821680000000242</v>
       </c>
       <c r="D64" s="5">
-        <v>2.0845090535674515</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0845090403132982</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>921.55065252999998</v>
+        <v>921.55065249999996</v>
       </c>
       <c r="C65" s="5">
         <v>0.48421559999997044</v>
       </c>
       <c r="D65" s="5">
-        <v>0.63268155961195838</v>
+        <v>0.63268155963258632</v>
       </c>
       <c r="E65" s="5">
-        <v>3.2942977206957602</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2942977219643454</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>923.73962069000004</v>
+        <v>923.73962070000005</v>
       </c>
       <c r="C66" s="5">
-        <v>2.1889681600000586</v>
+        <v>2.1889682000000903</v>
       </c>
       <c r="D66" s="5">
-        <v>2.8879058356418685</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8879058892006038</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>926.43258234999996</v>
+        <v>926.4325824</v>
       </c>
       <c r="C67" s="5">
-        <v>2.6929616599999235</v>
+        <v>2.6929616999999553</v>
       </c>
       <c r="D67" s="5">
-        <v>3.5549798432074731</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5549798968219415</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>927.85555883999996</v>
+        <v>927.85555880000004</v>
       </c>
       <c r="C68" s="5">
-        <v>1.4229764899999964</v>
+        <v>1.4229764000000387</v>
       </c>
       <c r="D68" s="5">
-        <v>1.8588197961743935</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8588196775121357</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>931.68665936000002</v>
+        <v>931.68665940000005</v>
       </c>
       <c r="C69" s="5">
-        <v>3.8311005200000636</v>
+        <v>3.8311006000000134</v>
       </c>
       <c r="D69" s="5">
-        <v>5.0688637673659942</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.068863875851215</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>933.67187969999998</v>
       </c>
       <c r="C70" s="5">
-        <v>1.9852203399999553</v>
+        <v>1.9852202999999236</v>
       </c>
       <c r="D70" s="5">
-        <v>2.5871167023344022</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5871166494819464</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>936.46377103999998</v>
+        <v>936.46377099999995</v>
       </c>
       <c r="C71" s="5">
-        <v>2.7918913400000065</v>
+        <v>2.7918912999999748</v>
       </c>
       <c r="D71" s="5">
-        <v>3.6478788422575903</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.6478787891309983</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>961.87374677000003</v>
+        <v>961.87374680000005</v>
       </c>
       <c r="C72" s="5">
-        <v>25.409975730000042</v>
+        <v>25.409975800000097</v>
       </c>
       <c r="D72" s="5">
-        <v>37.887561110939075</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.2">
+        <v>37.887561233222542</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>941.16299943000001</v>
+        <v>941.16299939999999</v>
       </c>
       <c r="C73" s="5">
-        <v>-20.710747340000012</v>
+        <v>-20.710747400000059</v>
       </c>
       <c r="D73" s="5">
-        <v>-22.98748868918906</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-22.987488747470262</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>941.84349723000003</v>
+        <v>941.8434972</v>
       </c>
       <c r="C74" s="5">
         <v>0.68049780000001192</v>
       </c>
       <c r="D74" s="5">
-        <v>0.87110582925664648</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.87110582928457969</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>941.31204603000003</v>
+        <v>941.31204600000001</v>
       </c>
       <c r="C75" s="5">
         <v>-0.53145119999999224</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.6750229198078106</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.6750229198292601</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>942.88599331</v>
+        <v>942.8859933</v>
       </c>
       <c r="C76" s="5">
-        <v>1.5739472799999703</v>
+        <v>1.5739472999999862</v>
       </c>
       <c r="D76" s="5">
-        <v>2.0250495625799392</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0250495886140918</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>944.89487118</v>
+        <v>944.89487120000001</v>
       </c>
       <c r="C77" s="5">
-        <v>2.0088778699999921</v>
+        <v>2.0088779000000159</v>
       </c>
       <c r="D77" s="5">
-        <v>2.5868485794728668</v>
+        <v>2.5868486185857575</v>
       </c>
       <c r="E77" s="5">
-        <v>2.5331454745229021</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5331454800310071</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>943.36886721999997</v>
+        <v>943.36886719999995</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.5260039600000255</v>
+        <v>-1.5260040000000572</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.9208764811811552</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.9208765310448794</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>944.53102879000005</v>
+        <v>944.53102879999994</v>
       </c>
       <c r="C79" s="5">
-        <v>1.1621615700000802</v>
+        <v>1.1621615999999904</v>
       </c>
       <c r="D79" s="5">
-        <v>1.4883700863610239</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4883701250741455</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>944.61226832</v>
+        <v>944.61226829999998</v>
       </c>
       <c r="C80" s="5">
-        <v>8.123952999994799E-2</v>
+        <v>8.1239500000037879E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.10326136824190257</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.1032613300904428</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>945.71199452999997</v>
+        <v>945.71199449999995</v>
       </c>
       <c r="C81" s="5">
-        <v>1.0997262099999716</v>
+        <v>1.0997261999999637</v>
       </c>
       <c r="D81" s="5">
-        <v>1.406031267127017</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4060312542896192</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>948.25893965</v>
+        <v>948.25893970000004</v>
       </c>
       <c r="C82" s="5">
-        <v>2.5469451200000321</v>
+        <v>2.5469452000000956</v>
       </c>
       <c r="D82" s="5">
-        <v>3.2800836560610502</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2800837607255717</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>949.80954457999997</v>
+        <v>949.80954459999998</v>
       </c>
       <c r="C83" s="5">
-        <v>1.5506049299999631</v>
+        <v>1.5506048999999393</v>
       </c>
       <c r="D83" s="5">
-        <v>1.9799994952812927</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9799994565232293</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>972.56515261000004</v>
+        <v>972.56515260000003</v>
       </c>
       <c r="C84" s="5">
-        <v>22.755608030000076</v>
+        <v>22.755608000000052</v>
       </c>
       <c r="D84" s="5">
-        <v>32.85750771817051</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.2">
+        <v>32.857507668207298</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>953.27250116000005</v>
+        <v>953.27250119999997</v>
       </c>
       <c r="C85" s="5">
-        <v>-19.292651449999994</v>
+        <v>-19.292651400000068</v>
       </c>
       <c r="D85" s="5">
-        <v>-21.371438994828118</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-21.371438945534894</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>953.52998279999997</v>
       </c>
       <c r="C86" s="5">
-        <v>0.25748163999992357</v>
+        <v>0.25748160000000553</v>
       </c>
       <c r="D86" s="5">
-        <v>0.32460538643341863</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.32460533591718299</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>956.79900832999999</v>
+        <v>956.79900829999997</v>
       </c>
       <c r="C87" s="5">
-        <v>3.2690255300000217</v>
+        <v>3.2690254999999979</v>
       </c>
       <c r="D87" s="5">
-        <v>4.1924752839950452</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1924752447919822</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>957.78378922000002</v>
+        <v>957.7837892</v>
       </c>
       <c r="C88" s="5">
-        <v>0.98478089000002456</v>
+        <v>0.98478090000003249</v>
       </c>
       <c r="D88" s="5">
-        <v>1.2421100953687203</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2421101080924979</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>959.16506738999999</v>
+        <v>959.1650674</v>
       </c>
       <c r="C89" s="5">
-        <v>1.3812781699999732</v>
+        <v>1.381278199999997</v>
       </c>
       <c r="D89" s="5">
-        <v>1.7443859421165886</v>
+        <v>1.7443859803407236</v>
       </c>
       <c r="E89" s="5">
-        <v>1.5102416835196752</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5102416824293918</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>958.83593295000003</v>
+        <v>958.83593299999995</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.32913443999996161</v>
+        <v>-0.32913440000004357</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.41099992054680623</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.41099987068768939</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>960.11582754000005</v>
+        <v>960.11582750000002</v>
       </c>
       <c r="C91" s="5">
-        <v>1.2798945900000263</v>
+        <v>1.2798945000000685</v>
       </c>
       <c r="D91" s="5">
-        <v>1.6136229305444116</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.613622816157978</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>962.88945547000003</v>
+        <v>962.88945550000005</v>
       </c>
       <c r="C92" s="5">
-        <v>2.7736279299999751</v>
+        <v>2.7736280000000306</v>
       </c>
       <c r="D92" s="5">
-        <v>3.5222303993607262</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5222304898199663</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>966.03731947999995</v>
+        <v>966.03731949999997</v>
       </c>
       <c r="C93" s="5">
-        <v>3.1478640099999211</v>
+        <v>3.1478639999999132</v>
       </c>
       <c r="D93" s="5">
-        <v>3.9943346388692902</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.9943346258243917</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>967.16763990000004</v>
       </c>
       <c r="C94" s="5">
-        <v>1.1303204200000891</v>
+        <v>1.1303204000000733</v>
       </c>
       <c r="D94" s="5">
-        <v>1.4131414830094391</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4131414578145263</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>971.74158145000001</v>
+        <v>971.74158150000005</v>
       </c>
       <c r="C95" s="5">
-        <v>4.5739415499999723</v>
+        <v>4.5739416000000119</v>
       </c>
       <c r="D95" s="5">
-        <v>5.8250192229234887</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.8250192882649099</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>990.62716750000004</v>
       </c>
       <c r="C96" s="5">
-        <v>18.885586050000029</v>
+        <v>18.885585999999989</v>
       </c>
       <c r="D96" s="5">
-        <v>25.983412318026254</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.2">
+        <v>25.983412240237989</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>980.29571156999998</v>
+        <v>980.2957116</v>
       </c>
       <c r="C97" s="5">
-        <v>-10.331455930000061</v>
+        <v>-10.331455900000037</v>
       </c>
       <c r="D97" s="5">
-        <v>-11.821557515982995</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-11.821557483600643</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>977.40613441000005</v>
+        <v>977.40613440000004</v>
       </c>
       <c r="C98" s="5">
-        <v>-2.8895771599999307</v>
+        <v>-2.8895771999999624</v>
       </c>
       <c r="D98" s="5">
-        <v>-3.4804047762444279</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4804048235399621</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>978.32816661000004</v>
+        <v>978.32816660000003</v>
       </c>
       <c r="C99" s="5">
         <v>0.92203219999998964</v>
       </c>
       <c r="D99" s="5">
-        <v>1.1379070995946927</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1379070996065277</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>980.46477053000001</v>
+        <v>980.46477049999999</v>
       </c>
       <c r="C100" s="5">
-        <v>2.1366039199999705</v>
+        <v>2.1366038999999546</v>
       </c>
       <c r="D100" s="5">
-        <v>2.6524299539883556</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.652429928888278</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>980.85947085999999</v>
+        <v>980.85947090000002</v>
       </c>
       <c r="C101" s="5">
-        <v>0.39470032999997784</v>
+        <v>0.39470040000003337</v>
       </c>
       <c r="D101" s="5">
-        <v>0.48414844496600384</v>
+        <v>0.48414853103475597</v>
       </c>
       <c r="E101" s="5">
-        <v>2.2618008315328897</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2618008346370289</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>984.42615456999999</v>
+        <v>984.42615460000002</v>
       </c>
       <c r="C102" s="5">
-        <v>3.5666837100000066</v>
+        <v>3.5666836999999987</v>
       </c>
       <c r="D102" s="5">
-        <v>4.4518763313475374</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4518763184297372</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>985.98595159000001</v>
+        <v>985.98595160000002</v>
       </c>
       <c r="C103" s="5">
-        <v>1.5597970200000191</v>
+        <v>1.5597970000000032</v>
       </c>
       <c r="D103" s="5">
-        <v>1.9180255312131189</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.918025506346277</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>987.97574717999998</v>
+        <v>987.9757472</v>
       </c>
       <c r="C104" s="5">
-        <v>1.9897955899999715</v>
+        <v>1.9897955999999795</v>
       </c>
       <c r="D104" s="5">
-        <v>2.4487534521689946</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4487534645873721</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>991.53691348999996</v>
+        <v>991.53691349999997</v>
       </c>
       <c r="C105" s="5">
-        <v>3.561166309999976</v>
+        <v>3.561166299999968</v>
       </c>
       <c r="D105" s="5">
-        <v>4.4121984307681217</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4121984180405471</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>993.99846812999999</v>
+        <v>993.99846809999997</v>
       </c>
       <c r="C106" s="5">
-        <v>2.4615546400000312</v>
+        <v>2.4615545999999995</v>
       </c>
       <c r="D106" s="5">
-        <v>3.0200929012674793</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0200928514884984</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>993.30003625999996</v>
+        <v>993.30003629999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.69843187000003581</v>
+        <v>-0.69843179999998029</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.83992770563554586</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.83992762180433722</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>993.78317791999996</v>
+        <v>993.78317790000006</v>
       </c>
       <c r="C108" s="5">
-        <v>0.48314166000000114</v>
+        <v>0.48314160000006723</v>
       </c>
       <c r="D108" s="5">
-        <v>0.58524462960580781</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.58524455670769804</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>994.48780261000002</v>
+        <v>994.48780260000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.70462469000005967</v>
+        <v>0.70462469999995392</v>
       </c>
       <c r="D109" s="5">
-        <v>0.85416499788717459</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.85416501007400392</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1008.685883</v>
       </c>
       <c r="C110" s="5">
-        <v>14.198080389999973</v>
+        <v>14.198080399999981</v>
       </c>
       <c r="D110" s="5">
-        <v>18.54351000002643</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.2">
+        <v>18.543510014330455</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>1004.9970289</v>
+        <v>1004.997029</v>
       </c>
       <c r="C111" s="5">
-        <v>-3.6888540999999577</v>
+        <v>-3.6888539999999921</v>
       </c>
       <c r="D111" s="5">
-        <v>-4.3013037202110471</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.301303605943585</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>1008.3267436</v>
+        <v>1008.326744</v>
       </c>
       <c r="C112" s="5">
-        <v>3.3297146999999541</v>
+        <v>3.3297149999999647</v>
       </c>
       <c r="D112" s="5">
-        <v>4.0490449436532794</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.049045314726496</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>1010.9642577</v>
+        <v>1010.964258</v>
       </c>
       <c r="C113" s="5">
-        <v>2.6375140999999758</v>
+        <v>2.6375140000000101</v>
       </c>
       <c r="D113" s="5">
-        <v>3.1844339395542098</v>
+        <v>3.1844338157943186</v>
       </c>
       <c r="E113" s="5">
-        <v>3.069225279907295</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0692253062894803</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>1013.7465094</v>
+        <v>1013.7465089999999</v>
       </c>
       <c r="C114" s="5">
-        <v>2.7822517000000744</v>
+        <v>2.7822509999999738</v>
       </c>
       <c r="D114" s="5">
-        <v>3.3529420117607955</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3529411543582688</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1014.73358</v>
       </c>
       <c r="C115" s="5">
-        <v>0.98707059999992453</v>
+        <v>0.98707100000001446</v>
       </c>
       <c r="D115" s="5">
-        <v>1.1747005584989756</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1747010375523947</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1015.8814</v>
       </c>
       <c r="C116" s="5">
         <v>1.1478200000000243</v>
       </c>
       <c r="D116" s="5">
         <v>1.3658615464478663</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>1015.6724177</v>
+        <v>1015.672418</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.2089823000000024</v>
+        <v>-0.20898199999999179</v>
       </c>
       <c r="D117" s="5">
-        <v>-0.24657919210427925</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.24657883853335116</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>1018.4447641</v>
+        <v>1018.444764</v>
       </c>
       <c r="C118" s="5">
-        <v>2.7723464000000604</v>
+        <v>2.7723459999999704</v>
       </c>
       <c r="D118" s="5">
-        <v>3.325104697154857</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.325104209179508</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>1020.2452455</v>
+        <v>1020.245246</v>
       </c>
       <c r="C119" s="5">
-        <v>1.8004813999999669</v>
+        <v>1.8004819999999881</v>
       </c>
       <c r="D119" s="5">
-        <v>2.1421975953880734</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1421983164310321</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>1024.4122651</v>
+        <v>1024.4122649999999</v>
       </c>
       <c r="C120" s="5">
-        <v>4.1670196000000033</v>
+        <v>4.167018999999982</v>
       </c>
       <c r="D120" s="5">
-        <v>5.0128100126902275</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.0128092721039685</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>1028.0700568</v>
+        <v>1028.0700569999999</v>
       </c>
       <c r="C121" s="5">
-        <v>3.6577916999999616</v>
+        <v>3.6577919999999722</v>
       </c>
       <c r="D121" s="5">
-        <v>4.3699049783779031</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3699053442857849</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>1039.5203993</v>
+        <v>1039.520399</v>
       </c>
       <c r="C122" s="5">
-        <v>11.450342500000033</v>
+        <v>11.450342000000092</v>
       </c>
       <c r="D122" s="5">
-        <v>14.215138877117184</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.215138214942581</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>1032.1985622</v>
+        <v>1032.198562</v>
       </c>
       <c r="C123" s="5">
-        <v>-7.3218371000000388</v>
+        <v>-7.3218369999999595</v>
       </c>
       <c r="D123" s="5">
-        <v>-8.1323086748890105</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.1323085703433726</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>1032.6009859000001</v>
+        <v>1032.6009859999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.40242370000009942</v>
+        <v>0.40242399999988265</v>
       </c>
       <c r="D124" s="5">
-        <v>0.46884901711039539</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.46884936746984796</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>1035.8984473</v>
+        <v>1035.898447</v>
       </c>
       <c r="C125" s="5">
-        <v>3.2974613999999747</v>
+        <v>3.2974610000001121</v>
       </c>
       <c r="D125" s="5">
-        <v>3.9000510488325091</v>
+        <v>3.9000505670110597</v>
       </c>
       <c r="E125" s="5">
-        <v>2.4663769673446856</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4663769072635233</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>1038.9723624999999</v>
+        <v>1038.9723630000001</v>
       </c>
       <c r="C126" s="5">
-        <v>3.0739151999998739</v>
+        <v>3.0739160000000538</v>
       </c>
       <c r="D126" s="5">
-        <v>3.6195629643822169</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.619563922882163</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>1039.9014259</v>
+        <v>1039.9014259999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.92906340000013188</v>
+        <v>0.92906299999981456</v>
       </c>
       <c r="D127" s="5">
-        <v>1.078349774841536</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0783493077600959</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>1041.5817826</v>
+        <v>1041.5817830000001</v>
       </c>
       <c r="C128" s="5">
-        <v>1.6803566999999475</v>
+        <v>1.6803570000001855</v>
       </c>
       <c r="D128" s="5">
-        <v>1.9563831309174162</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9563834831176852</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>1042.2783858</v>
+        <v>1042.278386</v>
       </c>
       <c r="C129" s="5">
-        <v>0.69660320000002685</v>
+        <v>0.69660299999986819</v>
       </c>
       <c r="D129" s="5">
-        <v>0.80551095631549163</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.80551072388521661</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>1043.4910709000001</v>
+        <v>1043.4910709999999</v>
       </c>
       <c r="C130" s="5">
-        <v>1.2126851000000443</v>
+        <v>1.2126849999999649</v>
       </c>
       <c r="D130" s="5">
-        <v>1.4051626093848357</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4051624924990458</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>1043.2070816999999</v>
+        <v>1043.2070819999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.28398920000017824</v>
+        <v>-0.28398900000001959</v>
       </c>
       <c r="D131" s="5">
-        <v>-0.32609517016719547</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.32609494082622703</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>1041.4510700999999</v>
+        <v>1041.4510700000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-1.7560115999999653</v>
+        <v>-1.7560119999998278</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.0013421232141115</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.0013425743150459</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>1054.4244495</v>
+        <v>1054.42445</v>
       </c>
       <c r="C133" s="5">
-        <v>12.973379400000113</v>
+        <v>12.973379999999906</v>
       </c>
       <c r="D133" s="5">
-        <v>16.016341020390335</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.016341814237165</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>1062.4641002000001</v>
+        <v>1062.4640999999999</v>
       </c>
       <c r="C134" s="5">
-        <v>8.0396507000000383</v>
+        <v>8.0396499999999378</v>
       </c>
       <c r="D134" s="5">
-        <v>9.5432352261627393</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.2">
+        <v>9.5432343553806476</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>1054.5471582</v>
+        <v>1054.5471580000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-7.9169420000000628</v>
+        <v>-7.9169419999998354</v>
       </c>
       <c r="D135" s="5">
-        <v>-8.5842779109249641</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.5842779124750912</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>1056.9764513</v>
+        <v>1056.976451</v>
       </c>
       <c r="C136" s="5">
-        <v>2.4292930999999953</v>
+        <v>2.429292999999916</v>
       </c>
       <c r="D136" s="5">
-        <v>2.7996583740901748</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7996582579180584</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>1059.6808234</v>
+        <v>1059.6808229999999</v>
       </c>
       <c r="C137" s="5">
-        <v>2.7043721000000005</v>
+        <v>2.7043719999999212</v>
       </c>
       <c r="D137" s="5">
-        <v>3.1138879234507533</v>
+        <v>3.1138878075790855</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2958211938619133</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2958211848733256</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1060.9303500000001</v>
       </c>
       <c r="C138" s="5">
-        <v>1.2495266000000811</v>
+        <v>1.249527000000171</v>
       </c>
       <c r="D138" s="5">
-        <v>1.4241973092271154</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4241977686448415</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>1061.4050814</v>
+        <v>1061.4050810000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.47473139999988234</v>
+        <v>0.47473100000001978</v>
       </c>
       <c r="D139" s="5">
-        <v>0.53828395928188222</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.53828350461719854</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>1063.8450934</v>
+        <v>1063.8450929999999</v>
       </c>
       <c r="C140" s="5">
-        <v>2.4400120000000243</v>
+        <v>2.4400119999997969</v>
       </c>
       <c r="D140" s="5">
-        <v>2.793768831697574</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7937688327636101</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>1066.2438552000001</v>
+        <v>1066.2438549999999</v>
       </c>
       <c r="C141" s="5">
-        <v>2.3987618000001021</v>
+        <v>2.3987620000000334</v>
       </c>
       <c r="D141" s="5">
-        <v>2.7395731874512386</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7395734197496191</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>1068.2400657000001</v>
+        <v>1068.2400660000001</v>
       </c>
       <c r="C142" s="5">
-        <v>1.996210499999961</v>
+        <v>1.9962110000001303</v>
       </c>
       <c r="D142" s="5">
-        <v>2.2699059380005382</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2699065128516382</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>1072.1957929</v>
+        <v>1072.1957930000001</v>
       </c>
       <c r="C143" s="5">
-        <v>3.9557271999999557</v>
+        <v>3.9557270000000244</v>
       </c>
       <c r="D143" s="5">
-        <v>4.5352670763045611</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5352668410133079</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1066.5119026</v>
+        <v>1066.5119030000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-5.68389030000003</v>
+        <v>-5.6838900000000194</v>
       </c>
       <c r="D144" s="5">
-        <v>-6.1791648629374691</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.1791645456865325</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>1075.3382081</v>
+        <v>1075.3382079999999</v>
       </c>
       <c r="C145" s="5">
-        <v>8.8263054999999895</v>
+        <v>8.8263049999998202</v>
       </c>
       <c r="D145" s="5">
-        <v>10.395773084951587</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.395772464904617</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1088.765118</v>
       </c>
       <c r="C146" s="5">
-        <v>13.426909900000055</v>
+        <v>13.426910000000134</v>
       </c>
       <c r="D146" s="5">
-        <v>16.056496507902128</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.2">
+        <v>16.056496637412799</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>1083.5795986000001</v>
+        <v>1083.5795989999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-5.1855193999999756</v>
+        <v>-5.185519000000113</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.5679420301608324</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.5679416118494256</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1086.995987</v>
       </c>
       <c r="C148" s="5">
-        <v>3.4163883999999598</v>
+        <v>3.4163880000000972</v>
       </c>
       <c r="D148" s="5">
-        <v>3.8497495152955752</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8497490552659386</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1089.9058536</v>
+        <v>1089.9058540000001</v>
       </c>
       <c r="C149" s="5">
-        <v>2.9098665999999866</v>
+        <v>2.9098670000000766</v>
       </c>
       <c r="D149" s="5">
-        <v>3.2600977560227618</v>
+        <v>3.2600982107852561</v>
       </c>
       <c r="E149" s="5">
-        <v>2.8522767924612058</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8522768690323108</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1091.5710372999999</v>
+        <v>1091.5710369999999</v>
       </c>
       <c r="C150" s="5">
-        <v>1.6651836999999432</v>
+        <v>1.6651829999998427</v>
       </c>
       <c r="D150" s="5">
-        <v>1.8488728589444614</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8488720744994636</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1095.8204370999999</v>
+        <v>1095.8204370000001</v>
       </c>
       <c r="C151" s="5">
-        <v>4.249399799999992</v>
+        <v>4.2494000000001506</v>
       </c>
       <c r="D151" s="5">
-        <v>4.7728364519622257</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7728366827694435</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1098.7684224</v>
+        <v>1098.7684220000001</v>
       </c>
       <c r="C152" s="5">
-        <v>2.9479853000000276</v>
+        <v>2.947985000000017</v>
       </c>
       <c r="D152" s="5">
-        <v>3.276446625456586</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2764462873856814</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>1100.3593323</v>
+        <v>1100.359332</v>
       </c>
       <c r="C153" s="5">
-        <v>1.5909099000000424</v>
+        <v>1.5909099999998944</v>
       </c>
       <c r="D153" s="5">
-        <v>1.7513867731889565</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7513868847966574</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>1102.5227623000001</v>
+        <v>1102.5227620000001</v>
       </c>
       <c r="C154" s="5">
         <v>2.1634300000000621</v>
       </c>
       <c r="D154" s="5">
-        <v>2.3850156307086312</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3850156313659054</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>1102.1951982</v>
+        <v>1102.1951979999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.32756410000001779</v>
+        <v>-0.32756400000016583</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.35594298165438909</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.35594287326504714</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>1097.0875051</v>
+        <v>1097.087505</v>
       </c>
       <c r="C156" s="5">
-        <v>-5.1076931000000059</v>
+        <v>-5.1076929999999265</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.4213631709938204</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.4213630685019503</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1103.0418189</v>
+        <v>1103.041819</v>
       </c>
       <c r="C157" s="5">
-        <v>5.954313799999909</v>
+        <v>5.9543140000000676</v>
       </c>
       <c r="D157" s="5">
-        <v>6.7108325918665113</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.7108328246784366</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1109.9337846000001</v>
+        <v>1109.9337849999999</v>
       </c>
       <c r="C158" s="5">
-        <v>6.891965700000128</v>
+        <v>6.8919659999999112</v>
       </c>
       <c r="D158" s="5">
-        <v>7.7608765518085043</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7608769005960587</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1116.2953052</v>
+        <v>1116.2953050000001</v>
       </c>
       <c r="C159" s="5">
-        <v>6.3615205999999489</v>
+        <v>6.3615200000001551</v>
       </c>
       <c r="D159" s="5">
-        <v>7.0987319821138817</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.0987312886978682</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1118.8426368999999</v>
+        <v>1118.842637</v>
       </c>
       <c r="C160" s="5">
-        <v>2.5473316999998588</v>
+        <v>2.5473319999998694</v>
       </c>
       <c r="D160" s="5">
-        <v>2.7729727156369899</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7729730468237124</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1119.6842704000001</v>
+        <v>1119.68427</v>
       </c>
       <c r="C161" s="5">
-        <v>0.8416335000001709</v>
+        <v>0.84163300000000163</v>
       </c>
       <c r="D161" s="5">
-        <v>0.90642702287695442</v>
+        <v>0.90642648207277521</v>
       </c>
       <c r="E161" s="5">
-        <v>2.7322008319930369</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7322007575894647</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1118.5573448</v>
+        <v>1118.5573449999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.1269256000000496</v>
+        <v>-1.1269250000000284</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.2010974897350923</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2010968542067624</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1120.9224546999999</v>
+        <v>1120.9224549999999</v>
       </c>
       <c r="C163" s="5">
-        <v>2.3651098999998794</v>
+        <v>2.3651099999999587</v>
       </c>
       <c r="D163" s="5">
-        <v>2.5670309029309557</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5670310122694051</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1120.5367664</v>
+        <v>1120.5367659999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.3856882999998561</v>
+        <v>-0.38568899999995665</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.41211690295007708</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.41211764939140805</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1123.9462874999999</v>
+        <v>1123.9462880000001</v>
       </c>
       <c r="C165" s="5">
-        <v>3.4095210999998926</v>
+        <v>3.4095220000001518</v>
       </c>
       <c r="D165" s="5">
-        <v>3.7130376795407427</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.7130386774675728</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1125.1895689</v>
+        <v>1125.1895689999999</v>
       </c>
       <c r="C166" s="5">
-        <v>1.2432814000001144</v>
+        <v>1.2432809999997971</v>
       </c>
       <c r="D166" s="5">
-        <v>1.3355158895594688</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3355154566695004</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1131.0202865000001</v>
+        <v>1131.0202870000001</v>
       </c>
       <c r="C167" s="5">
-        <v>5.8307176000000709</v>
+        <v>5.8307180000001608</v>
       </c>
       <c r="D167" s="5">
-        <v>6.3987113271707141</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3987117781371561</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1124.4803566999999</v>
+        <v>1124.4803569999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-6.5399298000002091</v>
+        <v>-6.5399300000001404</v>
       </c>
       <c r="D168" s="5">
-        <v>-6.7223185569142192</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.7223187531205264</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1124.3426966</v>
+        <v>1124.342697</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.13766009999994822</v>
+        <v>-0.13765999999986889</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.14680642298839919</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.14680631637680186</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1124.8737086000001</v>
+        <v>1124.873709</v>
       </c>
       <c r="C170" s="5">
-        <v>0.53101200000014614</v>
+        <v>0.53101199999991877</v>
       </c>
       <c r="D170" s="5">
-        <v>0.5682184120045175</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.56821841180174637</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1122.2141934000001</v>
+        <v>1122.214193</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.6595151999999871</v>
+        <v>-2.6595159999999396</v>
       </c>
       <c r="D171" s="5">
-        <v>-2.800531138005824</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8005319685172281</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1123.6420241000001</v>
+        <v>1123.642024</v>
       </c>
       <c r="C172" s="5">
-        <v>1.4278306999999586</v>
+        <v>1.4278309999999692</v>
       </c>
       <c r="D172" s="5">
-        <v>1.5375299245167007</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5375302503814581</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1124.0528197000001</v>
+        <v>1124.0528200000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.41079560000002857</v>
+        <v>0.41079600000011851</v>
       </c>
       <c r="D173" s="5">
-        <v>0.43959475755401822</v>
+        <v>0.4395951864966996</v>
       </c>
       <c r="E173" s="5">
-        <v>0.39015903103107874</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.39015909368809165</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1127.9770329999999</v>
       </c>
       <c r="C174" s="5">
-        <v>3.9242132999997921</v>
+        <v>3.9242129999997815</v>
       </c>
       <c r="D174" s="5">
-        <v>4.2707388625359055</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2707385285884136</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1128.4801943</v>
+        <v>1128.480194</v>
       </c>
       <c r="C175" s="5">
-        <v>0.50316130000010162</v>
+        <v>0.50316100000009101</v>
       </c>
       <c r="D175" s="5">
-        <v>0.53660411400924257</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.53660379328406282</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1130.5534467</v>
+        <v>1130.553447</v>
       </c>
       <c r="C176" s="5">
-        <v>2.0732524000000012</v>
+        <v>2.0732530000000224</v>
       </c>
       <c r="D176" s="5">
-        <v>2.2270633128170125</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2270639644544898</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1130.7026762</v>
+        <v>1130.7026760000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.14922950000004676</v>
+        <v>0.14922900000010486</v>
       </c>
       <c r="D177" s="5">
-        <v>0.15851127019668176</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.15851073867008125</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1132.3777599</v>
+        <v>1132.3777600000001</v>
       </c>
       <c r="C178" s="5">
-        <v>1.6750836999999592</v>
+        <v>1.6750839999999698</v>
       </c>
       <c r="D178" s="5">
-        <v>1.7923013018473322</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.792301625780035</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1133.5536413</v>
+        <v>1133.553641</v>
       </c>
       <c r="C179" s="5">
-        <v>1.1758813999999802</v>
+        <v>1.1758809999998903</v>
       </c>
       <c r="D179" s="5">
-        <v>1.253243098542578</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.253242669677368</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1134.9581427000001</v>
+        <v>1134.9581430000001</v>
       </c>
       <c r="C180" s="5">
-        <v>1.404501400000072</v>
+        <v>1.4045020000000932</v>
       </c>
       <c r="D180" s="5">
-        <v>1.4970042780995785</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4970049223801185</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1137.5930883999999</v>
+        <v>1137.5930880000001</v>
       </c>
       <c r="C181" s="5">
-        <v>2.6349456999998893</v>
+        <v>2.6349450000000161</v>
       </c>
       <c r="D181" s="5">
-        <v>2.8217987353777341</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8217979753851541</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1139.7341899999999</v>
       </c>
       <c r="C182" s="5">
-        <v>2.1411015999999563</v>
+        <v>2.1411019999998189</v>
       </c>
       <c r="D182" s="5">
-        <v>2.282087022546242</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2820874541187974</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1139.1291426</v>
+        <v>1139.1291430000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.60504739999987578</v>
+        <v>-0.60504699999978584</v>
       </c>
       <c r="D183" s="5">
-        <v>-0.63518381279544789</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.63518339409727176</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1139.4210399000001</v>
+        <v>1139.4210399999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.2918973000000733</v>
+        <v>0.29189699999983532</v>
       </c>
       <c r="D184" s="5">
-        <v>0.30792895415951982</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.3079286371281631</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1141.0356809</v>
+        <v>1141.0356810000001</v>
       </c>
       <c r="C185" s="5">
-        <v>1.6146409999998923</v>
+        <v>1.6146410000001197</v>
       </c>
       <c r="D185" s="5">
-        <v>1.7138019203962518</v>
+        <v>1.7138019202449506</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5108597124939838</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5108596942979835</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1141.5194484000001</v>
+        <v>1141.519448</v>
       </c>
       <c r="C186" s="5">
-        <v>0.4837675000001127</v>
+        <v>0.48376699999994344</v>
       </c>
       <c r="D186" s="5">
-        <v>0.50995478153721407</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.50995425319664278</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1144.2330509000001</v>
+        <v>1144.2330509999999</v>
       </c>
       <c r="C187" s="5">
-        <v>2.713602499999979</v>
+        <v>2.7136029999999209</v>
       </c>
       <c r="D187" s="5">
-        <v>2.8902153375060413</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8902158780560905</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1145.3040965</v>
+        <v>1145.304097</v>
       </c>
       <c r="C188" s="5">
-        <v>1.071045599999934</v>
+        <v>1.0710460000000239</v>
       </c>
       <c r="D188" s="5">
-        <v>1.1290463664483052</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1290467901839074</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1147.9989235</v>
+        <v>1147.998924</v>
       </c>
       <c r="C189" s="5">
         <v>2.6948270000000321</v>
       </c>
       <c r="D189" s="5">
-        <v>2.8603506816459845</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8603506803810852</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1149.9315853000001</v>
+        <v>1149.931585</v>
       </c>
       <c r="C190" s="5">
-        <v>1.9326618000000053</v>
+        <v>1.9326610000000528</v>
       </c>
       <c r="D190" s="5">
-        <v>2.0390168808375631</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0390160280866265</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1153.7487414</v>
+        <v>1153.7487410000001</v>
       </c>
       <c r="C191" s="5">
-        <v>3.8171560999999201</v>
+        <v>3.8171560000000682</v>
       </c>
       <c r="D191" s="5">
-        <v>4.0568914477740359</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0568913406236806</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1155.6467769999999</v>
       </c>
       <c r="C192" s="5">
-        <v>1.8980355999999574</v>
+        <v>1.89803599999982</v>
       </c>
       <c r="D192" s="5">
-        <v>1.9920840038219589</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9920844281447581</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1159.205103</v>
       </c>
       <c r="C193" s="5">
         <v>3.5583260000000791</v>
       </c>
       <c r="D193" s="5">
         <v>3.7581124445778213</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1161.6249545000001</v>
+        <v>1161.624955</v>
       </c>
       <c r="C194" s="5">
-        <v>2.4198515000000498</v>
+        <v>2.4198519999999917</v>
       </c>
       <c r="D194" s="5">
-        <v>2.5339730895181933</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5339736191241968</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1158.2607439999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-3.3642105000001266</v>
+        <v>-3.3642110000000685</v>
       </c>
       <c r="D195" s="5">
-        <v>-3.4205226079353501</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4205231067854003</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1159.1415750000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.88083100000017112</v>
       </c>
       <c r="D196" s="5">
         <v>0.91639939859176067</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1156.9967661999999</v>
+        <v>1156.996766</v>
       </c>
       <c r="C197" s="5">
-        <v>-2.1448088000001917</v>
+        <v>-2.144809000000123</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.1979528085117939</v>
+        <v>-2.1979530113859003</v>
       </c>
       <c r="E197" s="5">
-        <v>1.3988243809703205</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3988243545558277</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1162.8217334999999</v>
+        <v>1162.8217340000001</v>
       </c>
       <c r="C198" s="5">
-        <v>5.8249673000000257</v>
+        <v>5.8249680000001263</v>
       </c>
       <c r="D198" s="5">
-        <v>6.2115977575278869</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.2115985258838657</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1162.8133399999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-8.3935000000110449E-3</v>
+        <v>-8.3940000001803128E-3</v>
       </c>
       <c r="D199" s="5">
-        <v>-8.6615169386572433E-3</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.6620328804021263E-3</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1161.6094525000001</v>
+        <v>1161.609453</v>
       </c>
       <c r="C200" s="5">
-        <v>-1.203887499999837</v>
+        <v>-1.2038869999998951</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.2353375658518018</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2353370557079302</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1162.4354079</v>
+        <v>1162.4354080000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.82595539999988432</v>
+        <v>0.82595500000002176</v>
       </c>
       <c r="D201" s="5">
-        <v>0.85659754021480961</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.85659712338137517</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1162.1159408000001</v>
+        <v>1162.115941</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.31946709999988343</v>
+        <v>-0.31946700000003148</v>
       </c>
       <c r="D202" s="5">
-        <v>-0.3292927784863342</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.32929267553840624</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1161.7101358</v>
+        <v>1161.7101359999999</v>
       </c>
       <c r="C203" s="5">
         <v>-0.40580500000010034</v>
       </c>
       <c r="D203" s="5">
-        <v>-0.41823007272124846</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.41823007264945034</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1161.6403628</v>
+        <v>1161.640363</v>
       </c>
       <c r="C204" s="5">
         <v>-6.9772999999941021E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.204890871282954E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-7.2048908700450554E-2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1174.9918970000001</v>
       </c>
       <c r="C205" s="5">
-        <v>13.35153420000006</v>
+        <v>13.351534000000129</v>
       </c>
       <c r="D205" s="5">
-        <v>14.698604543906345</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.69860430693406</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1176.7428467</v>
+        <v>1176.742847</v>
       </c>
       <c r="C206" s="5">
-        <v>1.7509496999998646</v>
+        <v>1.7509499999998752</v>
       </c>
       <c r="D206" s="5">
-        <v>1.8029455318054444</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8029458432503365</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1174.9393806999999</v>
+        <v>1174.9393809999999</v>
       </c>
       <c r="C207" s="5">
         <v>-1.8034660000000713</v>
       </c>
       <c r="D207" s="5">
-        <v>-1.8236863163075934</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8236863158466066</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1174.9015715</v>
+        <v>1174.901572</v>
       </c>
       <c r="C208" s="5">
-        <v>-3.7809199999855991E-2</v>
+        <v>-3.7808999999924708E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>-3.8608809492757246E-2</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.8608605289391917E-2</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1177.3546595</v>
+        <v>1177.35466</v>
       </c>
       <c r="C209" s="5">
         <v>2.4530879999999797</v>
       </c>
       <c r="D209" s="5">
-        <v>2.5344642435605191</v>
+        <v>2.5344642424694142</v>
       </c>
       <c r="E209" s="5">
-        <v>1.7595462575805465</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7595463183861737</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1177.0015478</v>
+        <v>1177.001548</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.35311169999999947</v>
+        <v>-0.35311200000001008</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.35931039231633655</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.35931069692697326</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1178.1779614</v>
+        <v>1178.1779610000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.1764135999999326</v>
+        <v>1.1764130000001387</v>
       </c>
       <c r="D211" s="5">
-        <v>1.2060159881551513</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.206015369466007</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1180.1966769000001</v>
+        <v>1180.1966769999999</v>
       </c>
       <c r="C212" s="5">
-        <v>2.0187155000000985</v>
+        <v>2.018715999999813</v>
       </c>
       <c r="D212" s="5">
-        <v>2.0755933134653626</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0755938331183943</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1180.8304447</v>
+        <v>1180.8304450000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.63376779999998689</v>
+        <v>0.63376800000014555</v>
       </c>
       <c r="D213" s="5">
-        <v>0.64630888062693348</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.6463090851324349</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1183.8731955000001</v>
+        <v>1183.873196</v>
       </c>
       <c r="C214" s="5">
-        <v>3.0427508000000216</v>
+        <v>3.0427509999999529</v>
       </c>
       <c r="D214" s="5">
-        <v>3.1363482485996741</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.136348456873872</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1185.2767447000001</v>
+        <v>1185.2767449999999</v>
       </c>
       <c r="C215" s="5">
-        <v>1.4035492000000431</v>
+        <v>1.4035489999998845</v>
       </c>
       <c r="D215" s="5">
-        <v>1.4319818046095723</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4319815986168383</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1188.1674204000001</v>
+        <v>1188.16742</v>
       </c>
       <c r="C216" s="5">
-        <v>2.8906756999999743</v>
+        <v>2.8906750000001011</v>
       </c>
       <c r="D216" s="5">
-        <v>2.9661596799104739</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9661589512089526</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1190.7427728</v>
+        <v>1190.7427729999999</v>
       </c>
       <c r="C217" s="5">
-        <v>2.5753523999999288</v>
+        <v>2.57535299999995</v>
       </c>
       <c r="D217" s="5">
-        <v>2.6322317941025242</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6322324155800159</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1194.5352998000001</v>
+        <v>1194.5353</v>
       </c>
       <c r="C218" s="5">
         <v>3.7925270000000637</v>
       </c>
       <c r="D218" s="5">
-        <v>3.889679571214355</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.8896795705496201</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1199.5691319</v>
+        <v>1199.5691320000001</v>
       </c>
       <c r="C219" s="5">
-        <v>5.0338320999999269</v>
+        <v>5.0338320000000749</v>
       </c>
       <c r="D219" s="5">
-        <v>5.1757269512113124</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.1757268451111615</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1203.8270834</v>
+        <v>1203.8270829999999</v>
       </c>
       <c r="C220" s="5">
-        <v>4.2579514999999901</v>
+        <v>4.2579509999998209</v>
       </c>
       <c r="D220" s="5">
-        <v>4.343628923769538</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.343628403340638</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1209.2024346999999</v>
+        <v>1209.2024349999999</v>
       </c>
       <c r="C221" s="5">
-        <v>5.3753512999999202</v>
+        <v>5.3753520000000208</v>
       </c>
       <c r="D221" s="5">
-        <v>5.4918329574376257</v>
+        <v>5.4918336921305322</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7050281699759982</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7050281518399943</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1215.2518086</v>
+        <v>1215.2518090000001</v>
       </c>
       <c r="C222" s="5">
-        <v>6.0493739000000915</v>
+        <v>6.0493740000001708</v>
       </c>
       <c r="D222" s="5">
-        <v>6.1713055272508255</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1713056305161773</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1215.1456164000001</v>
+        <v>1215.145616</v>
       </c>
       <c r="C223" s="5">
-        <v>-0.10619219999989582</v>
+        <v>-0.1061930000000757</v>
       </c>
       <c r="D223" s="5">
-        <v>-0.10480907168849418</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.104809860854993</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1218.5136640000001</v>
       </c>
       <c r="C224" s="5">
-        <v>3.3680475999999544</v>
+        <v>3.3680480000000443</v>
       </c>
       <c r="D224" s="5">
-        <v>3.3772437100210384</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3772441183760549</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1217.9551506</v>
+        <v>1217.9551509999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.55851340000003802</v>
+        <v>-0.55851300000017545</v>
       </c>
       <c r="D225" s="5">
-        <v>-0.54864306481254843</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.5486426728717575</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1220.3607251000001</v>
+        <v>1220.360725</v>
       </c>
       <c r="C226" s="5">
-        <v>2.405574500000057</v>
+        <v>2.4055740000001151</v>
       </c>
       <c r="D226" s="5">
-        <v>2.3960282177446723</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3960277135109509</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1222.4304454000001</v>
+        <v>1222.430445</v>
       </c>
       <c r="C227" s="5">
-        <v>2.0697202999999718</v>
+        <v>2.0697199999999611</v>
       </c>
       <c r="D227" s="5">
-        <v>2.0542805704540035</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0542802700789453</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1223.9163111</v>
+        <v>1223.916311</v>
       </c>
       <c r="C228" s="5">
-        <v>1.4858656999999766</v>
+        <v>1.4858659999999873</v>
       </c>
       <c r="D228" s="5">
-        <v>1.4683922080736433</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4683925070142045</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1223.1572805000001</v>
+        <v>1223.157281</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.75903059999996003</v>
+        <v>-0.75902999999993881</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.74166537629842821</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.74166479208389591</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1222.8493132999999</v>
+        <v>1222.8493129999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.30796720000012101</v>
+        <v>-0.30796800000007352</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.30171860166581244</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.3017193842257071</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1227.1958122999999</v>
+        <v>1227.1958119999999</v>
       </c>
       <c r="C231" s="5">
         <v>4.3464989999999943</v>
       </c>
       <c r="D231" s="5">
-        <v>4.3496621473236852</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.3496621484117037</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>1233.5093801999999</v>
+        <v>1233.50938</v>
       </c>
       <c r="C232" s="5">
-        <v>6.3135678999999527</v>
+        <v>6.313568000000032</v>
       </c>
       <c r="D232" s="5">
-        <v>6.3513731625762349</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.3513732676353074</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1236.6816529</v>
+        <v>1236.6816530000001</v>
       </c>
       <c r="C233" s="5">
-        <v>3.1722727000001214</v>
+        <v>3.172273000000132</v>
       </c>
       <c r="D233" s="5">
-        <v>3.1301230537701175</v>
+        <v>3.1301233544983376</v>
       </c>
       <c r="E233" s="5">
-        <v>2.2725076803883137</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2725076632847063</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>1241.3562081</v>
+        <v>1241.3562079999999</v>
       </c>
       <c r="C234" s="5">
-        <v>4.6745551999999861</v>
+        <v>4.6745549999998275</v>
       </c>
       <c r="D234" s="5">
-        <v>4.6313992204103815</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6313990177365483</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>1244.0692506</v>
+        <v>1244.0692509999999</v>
       </c>
       <c r="C235" s="5">
-        <v>2.7130425000000287</v>
+        <v>2.7130429999999706</v>
       </c>
       <c r="D235" s="5">
-        <v>2.6544130281517697</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6544135234582322</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>1245.1417116</v>
+        <v>1245.1417120000001</v>
       </c>
       <c r="C236" s="5">
-        <v>1.0724609999999757</v>
+        <v>1.0724610000002031</v>
       </c>
       <c r="D236" s="5">
-        <v>1.0393895914694085</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0393895911339657</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>1248.1013660000001</v>
       </c>
       <c r="C237" s="5">
-        <v>2.9596544000000904</v>
+        <v>2.9596540000000005</v>
       </c>
       <c r="D237" s="5">
-        <v>2.889940967286253</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8899405706469983</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>1249.9924473000001</v>
+        <v>1249.9924470000001</v>
       </c>
       <c r="C238" s="5">
-        <v>1.8910812999999962</v>
+        <v>1.8910809999999856</v>
       </c>
       <c r="D238" s="5">
-        <v>1.8334283248286898</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8334280315466689</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>1253.5059772</v>
+        <v>1253.505977</v>
       </c>
       <c r="C239" s="5">
-        <v>3.5135298999998668</v>
+        <v>3.5135299999999461</v>
       </c>
       <c r="D239" s="5">
-        <v>3.4256462188694048</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.4256463187154251</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>1250.3047495999999</v>
+        <v>1250.30475</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.2012276000000384</v>
+        <v>-3.2012270000000171</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.0219021945781299</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0219016365958473</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>1246.2788912999999</v>
+        <v>1246.2788909999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-4.0258582999999817</v>
+        <v>-4.0258590000000822</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.7961838325791031</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7961844798059974</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>1254.2413449000001</v>
+        <v>1254.2413449999999</v>
       </c>
       <c r="C242" s="5">
-        <v>7.9624536000001171</v>
+        <v>7.9624539999999797</v>
       </c>
       <c r="D242" s="5">
-        <v>7.9420053633794785</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.942005778454253</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>1262.0229592999999</v>
+        <v>1262.0229589999999</v>
       </c>
       <c r="C243" s="5">
-        <v>7.781614399999853</v>
+        <v>7.7816139999999905</v>
       </c>
       <c r="D243" s="5">
-        <v>7.7044672573749917</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7044668470949151</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>1263.7032776000001</v>
+        <v>1263.703278</v>
       </c>
       <c r="C244" s="5">
-        <v>1.6803183000001809</v>
+        <v>1.6803190000000541</v>
       </c>
       <c r="D244" s="5">
-        <v>1.6094902004881506</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6094908762849025</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>1264.0294372000001</v>
+        <v>1264.0294369999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.32615959999998267</v>
+        <v>0.32615899999996145</v>
       </c>
       <c r="D245" s="5">
-        <v>0.31015793127793234</v>
+        <v>0.31015735980608472</v>
       </c>
       <c r="E245" s="5">
-        <v>2.211384331276367</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2113843068390482</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>1263.4814246000001</v>
+        <v>1263.4814249999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.54801259999999274</v>
+        <v>-0.54801199999997152</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.51901426182113797</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.51901369500660932</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>1268.2543694999999</v>
+        <v>1268.2543700000001</v>
       </c>
       <c r="C247" s="5">
-        <v>4.7729448999998567</v>
+        <v>4.7729450000001634</v>
       </c>
       <c r="D247" s="5">
-        <v>4.6285171258255264</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6285172233276661</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>1271.3660124</v>
+        <v>1271.366012</v>
       </c>
       <c r="C248" s="5">
-        <v>3.1116429000001062</v>
+        <v>3.111641999999847</v>
       </c>
       <c r="D248" s="5">
-        <v>2.9842378361750077</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.984236960151887</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>1273.9686796999999</v>
+        <v>1273.9686799999999</v>
       </c>
       <c r="C249" s="5">
-        <v>2.6026672999998937</v>
+        <v>2.6026679999999942</v>
       </c>
       <c r="D249" s="5">
-        <v>2.4844197497586151</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.4844204262872704</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>1273.3382366000001</v>
+        <v>1273.3382369999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.63044309999986581</v>
+        <v>-0.63044300000001385</v>
       </c>
       <c r="D250" s="5">
-        <v>-0.59222493223213268</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.59222483841089302</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>1272.8624563000001</v>
+        <v>1272.8624560000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.47578029999999671</v>
+        <v>-0.47578099999986989</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.44745731570003944</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.44745797253671338</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>1269.1225628</v>
+        <v>1269.1225629999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.7398935000001075</v>
+        <v>-3.7398930000001656</v>
       </c>
       <c r="D252" s="5">
-        <v>-3.4693881764800261</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.4693877209191593</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>1271.2384812</v>
+        <v>1271.2384810000001</v>
       </c>
       <c r="C253" s="5">
-        <v>2.115918400000055</v>
+        <v>2.1159180000001925</v>
       </c>
       <c r="D253" s="5">
-        <v>2.0191232869989584</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0191229014695278</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>1273.1402572</v>
+        <v>1273.140257</v>
       </c>
       <c r="C254" s="5">
         <v>1.9017759999999271</v>
       </c>
       <c r="D254" s="5">
-        <v>1.8100479132937775</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8100479135808811</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>1277.8816744999999</v>
+        <v>1277.8816750000001</v>
       </c>
       <c r="C255" s="5">
-        <v>4.7414172999999664</v>
+        <v>4.741418000000067</v>
       </c>
       <c r="D255" s="5">
-        <v>4.5617143124314419</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5617150004867657</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>1276.5599494999999</v>
+        <v>1276.5599500000001</v>
       </c>
       <c r="C256" s="5">
         <v>-1.3217250000000149</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.2341348872546787</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2341348867745627</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>1274.137056</v>
       </c>
       <c r="C257" s="5">
-        <v>-2.4228934999998728</v>
+        <v>-2.4228940000000421</v>
       </c>
       <c r="D257" s="5">
-        <v>-2.2539580036076035</v>
+        <v>-2.2539584630270615</v>
       </c>
       <c r="E257" s="5">
-        <v>0.79963476344266926</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.79963477939162253</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>1272.5028016000001</v>
+        <v>1272.502802</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.634254399999918</v>
+        <v>-1.6342540000000554</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.5283517841095384</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.5283514126653408</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>1266.6632847000001</v>
+        <v>1266.6632850000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-5.8395169000000351</v>
+        <v>-5.839516999999887</v>
       </c>
       <c r="D259" s="5">
-        <v>-5.3699167798062835</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-5.3699168678104208</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>1264.0689070999999</v>
+        <v>1264.0689070000001</v>
       </c>
       <c r="C260" s="5">
-        <v>-2.5943776000001435</v>
+        <v>-2.5943780000000061</v>
       </c>
       <c r="D260" s="5">
-        <v>-2.4303383703374148</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.4303387402656584</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>1264.0398468000001</v>
+        <v>1264.039847</v>
       </c>
       <c r="C261" s="5">
-        <v>-2.9060299999855488E-2</v>
+        <v>-2.906000000007225E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-2.7583900532646144E-2</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7583615812465379E-2</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>1262.5873079999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.452538800000184</v>
+        <v>-1.4525390000001153</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.370267147175297</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3702673344408889</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>1267.8768393</v>
+        <v>1267.876839</v>
       </c>
       <c r="C263" s="5">
-        <v>5.2895313000001352</v>
+        <v>5.2895310000001245</v>
       </c>
       <c r="D263" s="5">
-        <v>5.1447978537251915</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.2">
+        <v>5.144797555177627</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>1257.832568</v>
       </c>
       <c r="C264" s="5">
-        <v>-10.044271299999991</v>
+        <v>-10.044270999999981</v>
       </c>
       <c r="D264" s="5">
-        <v>-9.1030727900294757</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-9.1030725319373946</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>1248.9528031</v>
+        <v>1248.9528029999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-8.8797649000000547</v>
+        <v>-8.879765000000134</v>
       </c>
       <c r="D265" s="5">
-        <v>-8.1501819520494063</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.1501820402991818</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>1242.0151602000001</v>
+        <v>1242.0151599999999</v>
       </c>
       <c r="C266" s="5">
-        <v>-6.9376428999999007</v>
+        <v>-6.93764299999998</v>
       </c>
       <c r="D266" s="5">
-        <v>-6.4657994739149789</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-6.4657995647870559</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>1232.6499372000001</v>
+        <v>1232.6499369999999</v>
       </c>
       <c r="C267" s="5">
         <v>-9.3652230000000145</v>
       </c>
       <c r="D267" s="5">
-        <v>-8.6824330102645337</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.6824330116052284</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>1230.0460441</v>
+        <v>1230.0460439999999</v>
       </c>
       <c r="C268" s="5">
-        <v>-2.6038931000000503</v>
+        <v>-2.6038929999999709</v>
       </c>
       <c r="D268" s="5">
-        <v>-2.5056769003642065</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.5056768056532119</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>1229.4132313</v>
+        <v>1229.413231</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.63281280000001061</v>
+        <v>-0.63281299999994189</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.61561138909559387</v>
+        <v>-0.61561158315879272</v>
       </c>
       <c r="E269" s="5">
-        <v>-3.5101266766704886</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.5101267002158432</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>1231.7446963</v>
+        <v>1231.744696</v>
       </c>
       <c r="C270" s="5">
         <v>2.3314649999999801</v>
       </c>
       <c r="D270" s="5">
-        <v>2.2995722103813288</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2995722109482974</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>1232.2515739</v>
+        <v>1232.2515739999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.50687760000005255</v>
+        <v>0.50687799999991512</v>
       </c>
       <c r="D271" s="5">
-        <v>0.49493347172457902</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.49493386330385913</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>1232.4730152</v>
+        <v>1232.473015</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22144129999992401</v>
+        <v>0.22144100000014078</v>
       </c>
       <c r="D272" s="5">
-        <v>0.2158588096659031</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.21585851692262903</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>1230.8065839000001</v>
+        <v>1230.8065839999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.6664312999998856</v>
+        <v>-1.6664310000001024</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.6105126164364436</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.6105123289155254</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>1230.8413154</v>
+        <v>1230.8413149999999</v>
       </c>
       <c r="C274" s="5">
-        <v>3.4731499999907101E-2</v>
+        <v>3.4730999999965206E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>3.3867440764656642E-2</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3866953125394339E-2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>1230.443708</v>
       </c>
       <c r="C275" s="5">
-        <v>-0.39760739999996986</v>
+        <v>-0.39760699999987992</v>
       </c>
       <c r="D275" s="5">
-        <v>-0.38695652266211855</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.38695613419383879</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>1234.9823732</v>
+        <v>1234.9823730000001</v>
       </c>
       <c r="C276" s="5">
-        <v>4.5386651999999685</v>
+        <v>4.5386650000000373</v>
       </c>
       <c r="D276" s="5">
-        <v>4.5172827220840484</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.5172825189707888</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>1235.5945569</v>
+        <v>1235.5945569999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.61218370000005962</v>
+        <v>0.61218399999984285</v>
       </c>
       <c r="D277" s="5">
-        <v>0.59646729467994763</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.59646758787210707</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>1234.2833318999999</v>
+        <v>1234.283332</v>
       </c>
       <c r="C278" s="5">
-        <v>-1.3112250000001495</v>
+        <v>-1.3112249999999221</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.2660452418169266</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.2660452417148749</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>1233.3490405</v>
+        <v>1233.3490409999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-0.93429139999989275</v>
+        <v>-0.93429100000003018</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.90456851090946477</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.90456812517278884</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>1233.4268651</v>
+        <v>1233.4268649999999</v>
       </c>
       <c r="C280" s="5">
-        <v>7.7824599999985367E-2</v>
+        <v>7.7823999999964144E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>7.5746552433986203E-2</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.5745968221774262E-2</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>1236.1477084999999</v>
+        <v>1236.1477090000001</v>
       </c>
       <c r="C281" s="5">
-        <v>2.7208433999999215</v>
+        <v>2.7208440000001701</v>
       </c>
       <c r="D281" s="5">
-        <v>2.679459878482926</v>
+        <v>2.6794604767644836</v>
       </c>
       <c r="E281" s="5">
-        <v>0.54777978864590793</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.54777985385128236</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>1235.4571014000001</v>
+        <v>1235.457101</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.69060709999985193</v>
+        <v>-0.69060800000011113</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.66835605294170986</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.66835692100037924</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>1238.2172808</v>
+        <v>1238.217281</v>
       </c>
       <c r="C283" s="5">
-        <v>2.76017939999997</v>
+        <v>2.7601799999999912</v>
       </c>
       <c r="D283" s="5">
-        <v>2.7141529806566478</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.7141535788097304</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>1239.6075923000001</v>
+        <v>1239.6075920000001</v>
       </c>
       <c r="C284" s="5">
-        <v>1.3903115000000525</v>
+        <v>1.3903110000001107</v>
       </c>
       <c r="D284" s="5">
-        <v>1.3557520691718672</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3557515783652052</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>1241.366401</v>
       </c>
       <c r="C285" s="5">
-        <v>1.7588086999999177</v>
+        <v>1.7588089999999283</v>
       </c>
       <c r="D285" s="5">
-        <v>1.71596134406653</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7159616394644361</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>1242.759159</v>
       </c>
       <c r="C286" s="5">
         <v>1.392757999999958</v>
       </c>
       <c r="D286" s="5">
         <v>1.3546858604422285</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>1244.2164742</v>
+        <v>1244.2164740000001</v>
       </c>
       <c r="C287" s="5">
-        <v>1.4573152000000391</v>
+        <v>1.4573150000001078</v>
       </c>
       <c r="D287" s="5">
-        <v>1.4162850928130188</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4162848971884356</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>1254.8192073</v>
+        <v>1254.819207</v>
       </c>
       <c r="C288" s="5">
-        <v>10.602733100000023</v>
+        <v>10.602732999999944</v>
       </c>
       <c r="D288" s="5">
-        <v>10.719094286989051</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.2">
+        <v>10.719094182911416</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>1251.5251367999999</v>
+        <v>1251.5251370000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-3.2940705000000889</v>
+        <v>-3.2940699999999197</v>
       </c>
       <c r="D289" s="5">
-        <v>-3.1050754831733585</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.1050750193759802</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>1256.3431141000001</v>
+        <v>1256.343114</v>
       </c>
       <c r="C290" s="5">
-        <v>4.817977300000166</v>
+        <v>4.817976999999928</v>
       </c>
       <c r="D290" s="5">
-        <v>4.7187003428340812</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.7187000419963487</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>1258.0613619000001</v>
+        <v>1258.0613619999999</v>
       </c>
       <c r="C291" s="5">
-        <v>1.7182477999999719</v>
+        <v>1.7182479999999032</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6535913637295119</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.6535915577863491</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>1259.4220235</v>
+        <v>1259.422024</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3606615999999576</v>
+        <v>1.3606620000000476</v>
       </c>
       <c r="D292" s="5">
-        <v>1.3056134023859522</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3056137883850294</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>1259.8145480000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.39252450000003591</v>
+        <v>0.39252400000009402</v>
       </c>
       <c r="D293" s="5">
-        <v>0.37464619727114457</v>
+        <v>0.37464571907759314</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9145640393346319</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9145639981119844</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>1260.5227190000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.708170999999993</v>
       </c>
       <c r="D294" s="5">
         <v>0.67663725131128505</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>1263.5670603999999</v>
+        <v>1263.5670600000001</v>
       </c>
       <c r="C295" s="5">
-        <v>3.0443413999998938</v>
+        <v>3.0443410000000313</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9369792617492507</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9369788707154676</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>1266.2812965000001</v>
+        <v>1266.281297</v>
       </c>
       <c r="C296" s="5">
-        <v>2.7142361000001074</v>
+        <v>2.7142369999999119</v>
       </c>
       <c r="D296" s="5">
-        <v>2.6083623144193879</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6083631903924154</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>1266.8595977</v>
+        <v>1266.859598</v>
       </c>
       <c r="C297" s="5">
-        <v>0.57830119999994167</v>
+        <v>0.57830100000001039</v>
       </c>
       <c r="D297" s="5">
-        <v>0.5494096743665855</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.54940948366348774</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>1269.0047107</v>
+        <v>1269.004711</v>
       </c>
       <c r="C298" s="5">
         <v>2.1451130000000376</v>
       </c>
       <c r="D298" s="5">
-        <v>2.050932924057669</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0509329235674167</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>1270.1050617999999</v>
+        <v>1270.1050620000001</v>
       </c>
       <c r="C299" s="5">
-        <v>1.100351099999898</v>
+        <v>1.100351000000046</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0454939086843362</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0454938129679459</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>1273.5305986000001</v>
+        <v>1273.5305989999999</v>
       </c>
       <c r="C300" s="5">
-        <v>3.4255368000001454</v>
+        <v>3.4255369999998493</v>
       </c>
       <c r="D300" s="5">
-        <v>3.2849031027139208</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2849032968316427</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>1270.1455794999999</v>
+        <v>1270.1455800000001</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.3850191000001359</v>
+        <v>-3.3850189999998292</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.1433588198297668</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.143358727348966</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>1271.2006844</v>
+        <v>1271.2006839999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.0551049000000603</v>
+        <v>1.0551039999998011</v>
       </c>
       <c r="D302" s="5">
-        <v>1.0014022486323437</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0014013901378238</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>1279.0968341</v>
+        <v>1279.0968339999999</v>
       </c>
       <c r="C303" s="5">
-        <v>7.8961497000000236</v>
+        <v>7.8961500000000342</v>
       </c>
       <c r="D303" s="5">
-        <v>7.7138804649608206</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.7138807706307766</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>1279.8192177000001</v>
+        <v>1279.8192180000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.72238360000005741</v>
+        <v>0.72238400000014735</v>
       </c>
       <c r="D304" s="5">
-        <v>0.67982188656183773</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.67982226421796632</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>1281.3221966999999</v>
+        <v>1281.322197</v>
       </c>
       <c r="C305" s="5">
         <v>1.5029789999998684</v>
       </c>
       <c r="D305" s="5">
-        <v>1.4183799028940847</v>
+        <v>1.4183799025593968</v>
       </c>
       <c r="E305" s="5">
-        <v>1.7072075198801384</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7072075436931566</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>1283.6610393000001</v>
+        <v>1283.6610390000001</v>
       </c>
       <c r="C306" s="5">
-        <v>2.3388426000001346</v>
+        <v>2.3388420000001133</v>
       </c>
       <c r="D306" s="5">
-        <v>2.212526877856491</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2125263040274401</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>1283.4717287000001</v>
+        <v>1283.4717290000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.18931059999999889</v>
+        <v>-0.18930999999997766</v>
       </c>
       <c r="D307" s="5">
-        <v>-0.17682903691401686</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.17682847696889326</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>1283.0605505000001</v>
+        <v>1283.060551</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.41117819999999483</v>
+        <v>-0.41117800000006355</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.38376020322220539</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.38376001679781835</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>1285.7313486999999</v>
+        <v>1285.7313489999999</v>
       </c>
       <c r="C309" s="5">
-        <v>2.6707981999998083</v>
+        <v>2.670797999999877</v>
       </c>
       <c r="D309" s="5">
-        <v>2.5266977999434337</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5266976075668968</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>1288.3269686000001</v>
+        <v>1288.326969</v>
       </c>
       <c r="C310" s="5">
-        <v>2.5956199000002016</v>
+        <v>2.5956200000000536</v>
       </c>
       <c r="D310" s="5">
-        <v>2.4496266062184135</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.449626701066232</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>1292.7108767</v>
+        <v>1292.710877</v>
       </c>
       <c r="C311" s="5">
-        <v>4.3839080999998714</v>
+        <v>4.3839080000000195</v>
       </c>
       <c r="D311" s="5">
-        <v>4.1606446670289676</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1606445690226534</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>1296.2248336</v>
+        <v>1296.2248340000001</v>
       </c>
       <c r="C312" s="5">
-        <v>3.5139569000000392</v>
+        <v>3.5139570000001186</v>
       </c>
       <c r="D312" s="5">
-        <v>3.3111547826458976</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3111548775078159</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>1298.1581318999999</v>
+        <v>1298.158132</v>
       </c>
       <c r="C313" s="5">
-        <v>1.9332982999999331</v>
+        <v>1.9332979999999225</v>
       </c>
       <c r="D313" s="5">
-        <v>1.8045356178697958</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8045353349880777</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>1298.4964909</v>
+        <v>1298.4964910000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.33835900000008223</v>
       </c>
       <c r="D314" s="5">
-        <v>0.31322329802441207</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.31322329800036464</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>1301.8797129</v>
+        <v>1301.879713</v>
       </c>
       <c r="C315" s="5">
         <v>3.3832219999999325</v>
       </c>
       <c r="D315" s="5">
-        <v>3.17178629441357</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1717862941657016</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>1303.2930836999999</v>
+        <v>1303.2930839999999</v>
       </c>
       <c r="C316" s="5">
-        <v>1.4133707999999388</v>
+        <v>1.41337099999987</v>
       </c>
       <c r="D316" s="5">
-        <v>1.3105733083560001</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3105734948168912</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>1305.5945718</v>
+        <v>1305.594572</v>
       </c>
       <c r="C317" s="5">
-        <v>2.3014881000001424</v>
+        <v>2.301488000000063</v>
       </c>
       <c r="D317" s="5">
-        <v>2.1397857600343073</v>
+        <v>2.1397856656578451</v>
       </c>
       <c r="E317" s="5">
-        <v>1.8943225335916969</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8943225253437168</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>1313.3364864</v>
+        <v>1313.3364859999999</v>
       </c>
       <c r="C318" s="5">
-        <v>7.7419145999999728</v>
+        <v>7.7419139999999516</v>
       </c>
       <c r="D318" s="5">
-        <v>7.3524815303228408</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.3524809406297242</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>1310.9110370999999</v>
+        <v>1310.9110370000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-2.4254493000000821</v>
+        <v>-2.4254489999998441</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.1937692018967447</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.1937689339642796</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>1312.2666976999999</v>
+        <v>1312.2666979999999</v>
       </c>
       <c r="C320" s="5">
-        <v>1.3556605999999647</v>
+        <v>1.3556609999998273</v>
       </c>
       <c r="D320" s="5">
-        <v>1.24804615464289</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2480465250831685</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>1313.8742010000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.6075033000001895</v>
+        <v>1.6075030000001789</v>
       </c>
       <c r="D321" s="5">
-        <v>1.4799229859915775</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4799227075972698</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>1315.1539121000001</v>
+        <v>1315.153912</v>
       </c>
       <c r="C322" s="5">
-        <v>1.2797110999999859</v>
+        <v>1.2797109999999066</v>
       </c>
       <c r="D322" s="5">
-        <v>1.1750794449148616</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1750793525987291</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>1317.2836377000001</v>
+        <v>1317.2836380000001</v>
       </c>
       <c r="C323" s="5">
-        <v>2.1297256000000289</v>
+        <v>2.1297260000001188</v>
       </c>
       <c r="D323" s="5">
-        <v>1.9606498035818154</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9606501752629235</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>1319.4678635</v>
+        <v>1319.467864</v>
       </c>
       <c r="C324" s="5">
-        <v>2.1842257999999219</v>
+        <v>2.1842259999998532</v>
       </c>
       <c r="D324" s="5">
-        <v>2.0080010836234896</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0080012687059057</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>1321.5703547000001</v>
+        <v>1321.5703550000001</v>
       </c>
       <c r="C325" s="5">
-        <v>2.1024912000000313</v>
+        <v>2.1024910000001</v>
       </c>
       <c r="D325" s="5">
-        <v>1.9289735170490596</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.9289733312065183</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>1323.0024085</v>
+        <v>1323.0024089999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.4320537999999488</v>
+        <v>1.43205399999988</v>
       </c>
       <c r="D326" s="5">
-        <v>1.3080978576005764</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3080980410804077</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>1322.1886523999999</v>
+        <v>1322.188652</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.81375610000009146</v>
+        <v>-0.81375699999989592</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.73560758198110143</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.73560839252264643</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>1323.5464277000001</v>
+        <v>1323.5464280000001</v>
       </c>
       <c r="C328" s="5">
-        <v>1.3577753000001849</v>
+        <v>1.357776000000058</v>
       </c>
       <c r="D328" s="5">
-        <v>1.2392818838686148</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.2392825267693031</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1325.8777533</v>
+        <v>1325.877753</v>
       </c>
       <c r="C329" s="5">
-        <v>2.3313255999999001</v>
+        <v>2.3313249999998789</v>
       </c>
       <c r="D329" s="5">
-        <v>2.1343059849013857</v>
+        <v>2.1343054297865649</v>
       </c>
       <c r="E329" s="5">
-        <v>1.5535589637168723</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5535589251821857</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1325.9582727</v>
+        <v>1325.958273</v>
       </c>
       <c r="C330" s="5">
-        <v>8.0519399999957386E-2</v>
+        <v>8.0519999999978609E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>7.2899299694029196E-2</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.2899843109985873E-2</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1327.7015881</v>
+        <v>1327.7015879999999</v>
       </c>
       <c r="C331" s="5">
-        <v>1.7433154000000286</v>
+        <v>1.7433149999999387</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5891694907735454</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5891691231389116</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1331.5647987</v>
+        <v>1331.564799</v>
       </c>
       <c r="C332" s="5">
-        <v>3.8632106000000022</v>
+        <v>3.8632110000000921</v>
       </c>
       <c r="D332" s="5">
-        <v>3.5480609320710066</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.5480613056107169</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1332.7872589999999</v>
       </c>
       <c r="C333" s="5">
-        <v>1.2224602999999661</v>
+        <v>1.2224599999999555</v>
       </c>
       <c r="D333" s="5">
-        <v>1.107255333035817</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1072550596834763</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1332.3857598</v>
+        <v>1332.3857599999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.40149919999998929</v>
+        <v>-0.401499000000058</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.36089898287084976</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.36089880339297276</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1331.5523539000001</v>
+        <v>1331.5523539999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.83340589999988879</v>
+        <v>-0.83340599999996812</v>
       </c>
       <c r="D335" s="5">
-        <v>-0.74802187900777639</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.74802196834218293</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1328.71937</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.8329839000000447</v>
+        <v>-2.8329839999998967</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.5234311002327869</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.523431188078995</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1327.6261324</v>
+        <v>1327.6261320000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-1.0932376000000659</v>
+        <v>-1.0932379999999284</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.98287476928847761</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.9828751272823566</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1325.5235869999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-2.1025454000000536</v>
+        <v>-2.1025450000001911</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.8839592717607268</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.8839589170247084</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1330.5175391</v>
+        <v>1330.5175389999999</v>
       </c>
       <c r="C339" s="5">
-        <v>4.993952100000115</v>
+        <v>4.9939520000000357</v>
       </c>
       <c r="D339" s="5">
-        <v>4.6159068940742731</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6159067997204373</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1331.2393617</v>
+        <v>1331.239362</v>
       </c>
       <c r="C340" s="5">
-        <v>0.72182259999999587</v>
+        <v>0.72182300000008581</v>
       </c>
       <c r="D340" s="5">
-        <v>0.65296121254152517</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.65296157551142375</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1331.9870424999999</v>
+        <v>1331.9870430000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.74768079999989823</v>
+        <v>0.74768100000005688</v>
       </c>
       <c r="D341" s="5">
-        <v>0.67605700023736226</v>
+        <v>0.67605718148473493</v>
       </c>
       <c r="E341" s="5">
-        <v>0.46077318853825489</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.46077324897992877</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1331.9401309</v>
+        <v>1331.9401310000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-4.6911599999930331E-2</v>
+        <v>-4.6912000000020271E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.2254928176821416E-2</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.2255288385395495E-2</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1334.6989761</v>
+        <v>1334.6989759999999</v>
       </c>
       <c r="C343" s="5">
-        <v>2.7588451999999961</v>
+        <v>2.7588449999998375</v>
       </c>
       <c r="D343" s="5">
-        <v>2.5140700830163398</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5140698984888799</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1339.5005919</v>
+        <v>1339.5005920000001</v>
       </c>
       <c r="C344" s="5">
-        <v>4.801615800000036</v>
+        <v>4.8016160000001946</v>
       </c>
       <c r="D344" s="5">
-        <v>4.4034837646429237</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.4034839520407987</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1336.0156445</v>
+        <v>1336.0156449999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-3.48494740000001</v>
+        <v>-3.4849470000001475</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.0777235699198324</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0777232214738048</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1338.5180177</v>
+        <v>1338.518018</v>
       </c>
       <c r="C346" s="5">
-        <v>2.5023731999999654</v>
+        <v>2.5023730000000342</v>
       </c>
       <c r="D346" s="5">
-        <v>2.2709133946972049</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.2709132104640872</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1338.9811245000001</v>
+        <v>1338.981125</v>
       </c>
       <c r="C347" s="5">
-        <v>0.46310680000010507</v>
+        <v>0.46310700000003635</v>
       </c>
       <c r="D347" s="5">
-        <v>0.41597264826875868</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.41597282816170367</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1339.1757729999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.19464849999985745</v>
+        <v>0.19464799999991556</v>
       </c>
       <c r="D348" s="5">
-        <v>0.17458427230570006</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.17458382342170342</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1338.0225438</v>
+        <v>1338.0225439999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-1.1532291999999416</v>
+        <v>-1.1532290000000103</v>
       </c>
       <c r="D349" s="5">
-        <v>-1.0284978084683427</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0284976309440474</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1338.4566101</v>
+        <v>1338.45661</v>
       </c>
       <c r="C350" s="5">
-        <v>0.43406630000004043</v>
+        <v>0.43406600000002982</v>
       </c>
       <c r="D350" s="5">
-        <v>0.3899859136863304</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.38998564361252264</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1338.0511289000001</v>
+        <v>1338.0511289999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.40548119999994015</v>
+        <v>-0.40548100000000886</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.36293109200700169</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.36293091331989213</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1337.8909768999999</v>
+        <v>1337.890977</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.16015200000015284</v>
+        <v>-0.16015199999992547</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.14353407958669351</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.14353407957578002</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1338.7230012</v>
+        <v>1338.7230010000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.83202430000005734</v>
+        <v>0.83202400000004673</v>
       </c>
       <c r="D353" s="5">
-        <v>0.74882879253046486</v>
+        <v>0.7488285215476953</v>
       </c>
       <c r="E353" s="5">
-        <v>0.50570752455350032</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.50570747181060138</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1338.2273388000001</v>
+        <v>1338.227339</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.49566239999990103</v>
+        <v>-0.49566200000003846</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.44339654069176504</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.44339618366490141</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1341.1121615</v>
+        <v>1341.1121619999999</v>
       </c>
       <c r="C355" s="5">
-        <v>2.8848226999998587</v>
+        <v>2.8848229999998694</v>
       </c>
       <c r="D355" s="5">
-        <v>2.6177374737905934</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6177377488554754</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1344.0783865000001</v>
+        <v>1344.078387</v>
       </c>
       <c r="C356" s="5">
         <v>2.9662250000001222</v>
       </c>
       <c r="D356" s="5">
-        <v>2.6866438473773346</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.6866438463633679</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1344.5511574</v>
+        <v>1344.5511570000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.47277089999988675</v>
+        <v>0.47277000000008229</v>
       </c>
       <c r="D357" s="5">
-        <v>0.4229097906202961</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.42290898382386644</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1346.6238467000001</v>
+        <v>1346.6238470000001</v>
       </c>
       <c r="C358" s="5">
-        <v>2.0726893000000928</v>
+        <v>2.0726899999999659</v>
       </c>
       <c r="D358" s="5">
-        <v>1.8656217467456493</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.8656223827248297</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1348.9923166000001</v>
+        <v>1348.992317</v>
       </c>
       <c r="C359" s="5">
-        <v>2.3684699000000364</v>
+        <v>2.3684699999998884</v>
       </c>
       <c r="D359" s="5">
-        <v>2.1311217878472455</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1311218782187114</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1349.4328387</v>
+        <v>1349.4328390000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.44052209999995284</v>
+        <v>0.44052200000010089</v>
       </c>
       <c r="D360" s="5">
-        <v>0.39257228736035987</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.39257219796846599</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1346.8118165000001</v>
+        <v>1346.811817</v>
       </c>
       <c r="C361" s="5">
-        <v>-2.6210221999999703</v>
+        <v>-2.621022000000039</v>
       </c>
       <c r="D361" s="5">
-        <v>-2.3060381689524956</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.306037994356025</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1351.5310476</v>
+        <v>1351.5310480000001</v>
       </c>
       <c r="C362" s="5">
-        <v>4.7192310999998881</v>
+        <v>4.7192310000000361</v>
       </c>
       <c r="D362" s="5">
-        <v>4.2867912076278936</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2867911134113257</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1355.3489519</v>
+        <v>1355.3489520000001</v>
       </c>
       <c r="C363" s="5">
-        <v>3.8179043000000092</v>
+        <v>3.8179039999999986</v>
       </c>
       <c r="D363" s="5">
-        <v>3.4430147577659831</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.44301448197184</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1357.6587737</v>
+        <v>1357.658774</v>
       </c>
       <c r="C364" s="5">
-        <v>2.3098218000000088</v>
+        <v>2.3098219999999401</v>
       </c>
       <c r="D364" s="5">
-        <v>2.0643502533280511</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.0643504335985829</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1357.7068695</v>
+        <v>1357.70687</v>
       </c>
       <c r="C365" s="5">
-        <v>4.8095800000055533E-2</v>
+        <v>4.8095999999986816E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>4.2518936022406528E-2</v>
+        <v>4.2519112856576058E-2</v>
       </c>
       <c r="E365" s="5">
-        <v>1.4180579763687806</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4180580288692513</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1361.0170071</v>
+        <v>1361.0170069999999</v>
       </c>
       <c r="C366" s="5">
-        <v>3.3101375999999618</v>
+        <v>3.3101369999999406</v>
       </c>
       <c r="D366" s="5">
-        <v>2.9651937351699242</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9651931893606154</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1365.6490687999999</v>
+        <v>1365.6490690000001</v>
       </c>
       <c r="C367" s="5">
-        <v>4.6320616999998947</v>
+        <v>4.6320620000001327</v>
       </c>
       <c r="D367" s="5">
-        <v>4.1613810467781454</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.1613813216707207</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1366.6861749</v>
+        <v>1366.686175</v>
       </c>
       <c r="C368" s="5">
-        <v>1.0371061000000736</v>
+        <v>1.0371059999999943</v>
       </c>
       <c r="D368" s="5">
-        <v>0.91512432324749593</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.91512423450554881</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>1315.6215305999999</v>
+        <v>1315.621531</v>
       </c>
       <c r="C369" s="5">
-        <v>-51.064644300000054</v>
+        <v>-51.064644000000044</v>
       </c>
       <c r="D369" s="5">
-        <v>-36.679249677294912</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-36.679249501869215</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>1285.8828546</v>
+        <v>1285.8828550000001</v>
       </c>
       <c r="C370" s="5">
         <v>-29.738675999999941</v>
       </c>
       <c r="D370" s="5">
-        <v>-23.994468381442534</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-23.994468375029289</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1288.8728994000001</v>
+        <v>1288.872899</v>
       </c>
       <c r="C371" s="5">
-        <v>2.9900448000000779</v>
+        <v>2.990043999999898</v>
       </c>
       <c r="D371" s="5">
-        <v>2.8263065813055821</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.8263058145269193</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1321.4472415</v>
+        <v>1321.447242</v>
       </c>
       <c r="C372" s="5">
-        <v>32.574342099999967</v>
+        <v>32.574342999999999</v>
       </c>
       <c r="D372" s="5">
-        <v>34.920157576262412</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.2">
+        <v>34.920158691331935</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1326.6734207</v>
+        <v>1326.673421</v>
       </c>
       <c r="C373" s="5">
-        <v>5.2261791999999332</v>
+        <v>5.2261790000000019</v>
       </c>
       <c r="D373" s="5">
-        <v>4.8504733903593111</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.8504731988057825</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1323.5460617000001</v>
+        <v>1323.5460619999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.1273589999998421</v>
+        <v>-3.1273590000000695</v>
       </c>
       <c r="D374" s="5">
-        <v>-2.7923640866944766</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.792364086071375</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1309.2106537</v>
+        <v>1309.210654</v>
       </c>
       <c r="C375" s="5">
-        <v>-14.335408000000143</v>
+        <v>-14.335407999999916</v>
       </c>
       <c r="D375" s="5">
-        <v>-12.250298573355501</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-12.250298570741936</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1312.7142088000001</v>
+        <v>1312.714209</v>
       </c>
       <c r="C376" s="5">
-        <v>3.5035551000000851</v>
+        <v>3.5035550000000057</v>
       </c>
       <c r="D376" s="5">
-        <v>3.2589879408753353</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.2589878457244703</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1316.5250844</v>
+        <v>1316.5250840000001</v>
       </c>
       <c r="C377" s="5">
-        <v>3.8108755999999175</v>
+        <v>3.8108750000001237</v>
       </c>
       <c r="D377" s="5">
-        <v>3.5398251817776227</v>
+        <v>3.5398246149766832</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.0331867669761481</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.0331868321473499</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1316.3587743999999</v>
+        <v>1316.358774</v>
       </c>
       <c r="C378" s="5">
         <v>-0.16631000000006679</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.15148469302195267</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.15148469306799361</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1313.3115885</v>
+        <v>1313.3115889999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.0471858999999313</v>
+        <v>-3.0471850000001268</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.7427365416611837</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.7427357426903831</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1311.8568602</v>
+        <v>1311.8568600000001</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.4547282999999425</v>
+        <v>-1.4547289999998156</v>
       </c>
       <c r="D380" s="5">
-        <v>-1.3211473082297975</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3211479395839443</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1319.4233477</v>
+        <v>1319.423348</v>
       </c>
       <c r="C381" s="5">
-        <v>7.5664874999999938</v>
+        <v>7.5664879999999357</v>
       </c>
       <c r="D381" s="5">
-        <v>7.1451628071321327</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.2">
+        <v>7.1451632954924849</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1321.7135913</v>
+        <v>1321.713591</v>
       </c>
       <c r="C382" s="5">
-        <v>2.2902435999999398</v>
+        <v>2.2902429999999185</v>
       </c>
       <c r="D382" s="5">
-        <v>2.1029507093742739</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.1029501526883765</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1324.9969526</v>
+        <v>1324.9969530000001</v>
       </c>
       <c r="C383" s="5">
-        <v>3.2833613000000241</v>
+        <v>3.2833620000001247</v>
       </c>
       <c r="D383" s="5">
-        <v>3.0220724625613427</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0220731163793868</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1339.9556004000001</v>
+        <v>1339.9556</v>
       </c>
       <c r="C384" s="5">
-        <v>14.958647800000108</v>
+        <v>14.958646999999928</v>
       </c>
       <c r="D384" s="5">
-        <v>14.421159723959676</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.2">
+        <v>14.421158899571097</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1334.5398086</v>
+        <v>1334.5398090000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-5.4157918000000791</v>
+        <v>-5.4157909999998992</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.7437460069134962</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.7437453230731341</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1343.8136313</v>
+        <v>1343.813631</v>
       </c>
       <c r="C386" s="5">
-        <v>9.2738226999999824</v>
+        <v>9.2738219999998819</v>
       </c>
       <c r="D386" s="5">
-        <v>8.6651061894533541</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.6651055075049008</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1338.5280094</v>
+        <v>1338.5280090000001</v>
       </c>
       <c r="C387" s="5">
-        <v>-5.2856219000000237</v>
+        <v>-5.2856219999998757</v>
       </c>
       <c r="D387" s="5">
-        <v>-4.6191791377418685</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-4.6191792242602725</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1338.4368655000001</v>
+        <v>1338.436866</v>
       </c>
       <c r="C388" s="5">
-        <v>-9.1143899999906353E-2</v>
+        <v>-9.1143000000101893E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-8.1680568072284299E-2</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-8.1679761844477561E-2</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1339.9757173</v>
+        <v>1339.975717</v>
       </c>
       <c r="C389" s="5">
-        <v>1.5388517999999749</v>
+        <v>1.5388510000000224</v>
       </c>
       <c r="D389" s="5">
-        <v>1.3884437145551765</v>
+        <v>1.3884429876552584</v>
       </c>
       <c r="E389" s="5">
-        <v>1.7812522661265984</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7812522742635339</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1343.2363418</v>
+        <v>1343.2363419999999</v>
       </c>
       <c r="C390" s="5">
-        <v>3.260624499999949</v>
+        <v>3.2606249999998909</v>
       </c>
       <c r="D390" s="5">
-        <v>2.9594136165769447</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9594140771500799</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1344.0483225999999</v>
+        <v>1344.048323</v>
       </c>
       <c r="C391" s="5">
-        <v>0.81198079999990114</v>
+        <v>0.81198100000005979</v>
       </c>
       <c r="D391" s="5">
-        <v>0.72781163200301702</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.72781181175887166</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1345.9511666999999</v>
+        <v>1345.9511669999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.9028441000000385</v>
+        <v>1.9028439999999591</v>
       </c>
       <c r="D392" s="5">
-        <v>1.7121982959931614</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7121982047967332</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1349.4573617999999</v>
+        <v>1349.4573620000001</v>
       </c>
       <c r="C393" s="5">
-        <v>3.5061951000000136</v>
+        <v>3.5061950000001616</v>
       </c>
       <c r="D393" s="5">
-        <v>3.1711719066302102</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1711718141687717</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1349.59374</v>
       </c>
       <c r="C394" s="5">
-        <v>0.13637820000008105</v>
+        <v>0.13637799999992239</v>
       </c>
       <c r="D394" s="5">
-        <v>0.12134124453262451</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.1213410664674841</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1354.2835034</v>
+        <v>1354.2835030000001</v>
       </c>
       <c r="C395" s="5">
-        <v>4.6897633999999471</v>
+        <v>4.6897630000000845</v>
       </c>
       <c r="D395" s="5">
-        <v>4.2505604261771301</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.2505600566810298</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1359.4442243000001</v>
+        <v>1359.4442240000001</v>
       </c>
       <c r="C396" s="5">
-        <v>5.1607209000001149</v>
+        <v>5.1607209999999668</v>
       </c>
       <c r="D396" s="5">
-        <v>4.6698657273697153</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.6698658211716593</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1362.2938181</v>
+        <v>1362.2938180000001</v>
       </c>
       <c r="C397" s="5">
-        <v>2.849593799999866</v>
+        <v>2.8495940000000246</v>
       </c>
       <c r="D397" s="5">
-        <v>2.5445782513644488</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.5445784325890619</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1369.1254984</v>
+        <v>1369.1254980000001</v>
       </c>
       <c r="C398" s="5">
-        <v>6.8316803000000164</v>
+        <v>6.8316800000000057</v>
       </c>
       <c r="D398" s="5">
-        <v>6.1865901430884884</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.1865898643466588</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1368.9103247999999</v>
+        <v>1368.9103250000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.21517360000007102</v>
+        <v>-0.2151730000000498</v>
       </c>
       <c r="D399" s="5">
-        <v>-0.18843067722523754</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.18843015230551874</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1370.2702993</v>
+        <v>1370.270299</v>
       </c>
       <c r="C400" s="5">
-        <v>1.3599745000001349</v>
+        <v>1.3599739999999656</v>
       </c>
       <c r="D400" s="5">
-        <v>1.1987025057280665</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1987020624332878</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1371.8334924999999</v>
+        <v>1371.8334930000001</v>
       </c>
       <c r="C401" s="5">
-        <v>1.5631931999998869</v>
+        <v>1.5631940000000668</v>
       </c>
       <c r="D401" s="5">
-        <v>1.377572254921211</v>
+        <v>1.3775729646584578</v>
       </c>
       <c r="E401" s="5">
-        <v>2.3774889939193855</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.3774890541542693</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1375.3915344</v>
+        <v>1375.3915340000001</v>
       </c>
       <c r="C402" s="5">
-        <v>3.5580419000000347</v>
+        <v>3.5580410000000029</v>
       </c>
       <c r="D402" s="5">
-        <v>3.1571517948813632</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1571509836923584</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1378.7358303000001</v>
+        <v>1378.7358300000001</v>
       </c>
       <c r="C403" s="5">
-        <v>3.3442959000001338</v>
+        <v>3.3442959999999857</v>
       </c>
       <c r="D403" s="5">
-        <v>2.9571665900372857</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.9571666805189079</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1381.2832053</v>
+        <v>1381.283205</v>
       </c>
       <c r="C404" s="5">
         <v>2.5473749999998745</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2398094075489317</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.23980940804136</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1385.0965923000001</v>
+        <v>1385.0965920000001</v>
       </c>
       <c r="C405" s="5">
         <v>3.813387000000148</v>
       </c>
       <c r="D405" s="5">
-        <v>3.3636777034822485</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.3636777042238331</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1388.6400722000001</v>
+        <v>1388.6400719999999</v>
       </c>
       <c r="C406" s="5">
-        <v>3.5434798999999657</v>
+        <v>3.5434799999998177</v>
       </c>
       <c r="D406" s="5">
-        <v>3.1135154984399449</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1135155882297427</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1390.6423847999999</v>
+        <v>1390.6423850000001</v>
       </c>
       <c r="C407" s="5">
-        <v>2.0023125999998683</v>
+        <v>2.0023130000001856</v>
       </c>
       <c r="D407" s="5">
-        <v>1.7440965815704423</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.7440969330080103</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1391.0300704000001</v>
+        <v>1391.03007</v>
       </c>
       <c r="C408" s="5">
-        <v>0.38768560000016805</v>
+        <v>0.38768499999991946</v>
       </c>
       <c r="D408" s="5">
-        <v>0.33505142226946116</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.33505090288477035</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1400.6013952000001</v>
+        <v>1400.6013949999999</v>
       </c>
       <c r="C409" s="5">
-        <v>9.5713247999999567</v>
+        <v>9.571324999999888</v>
       </c>
       <c r="D409" s="5">
-        <v>8.5766492372651548</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.5766494258769921</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1409.7583623</v>
+        <v>1409.758362</v>
       </c>
       <c r="C410" s="5">
-        <v>9.1569670999999744</v>
+        <v>9.1569670000001224</v>
       </c>
       <c r="D410" s="5">
-        <v>8.1338079529384331</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.2">
+        <v>8.1338078620974521</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1408.7093058999999</v>
+        <v>1408.709306</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.0490564000001541</v>
+        <v>-1.0490560000000642</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.8893213348357687</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.8893209973169891</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1413.3730042</v>
+        <v>1413.373004</v>
       </c>
       <c r="C412" s="5">
-        <v>4.6636983000000782</v>
+        <v>4.6636980000000676</v>
       </c>
       <c r="D412" s="5">
-        <v>4.0458830372039678</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.2">
+        <v>4.0458827718964363</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1415.5733983</v>
+        <v>1415.573398</v>
       </c>
       <c r="C413" s="5">
-        <v>2.2003941000000395</v>
+        <v>2.2003939999999602</v>
       </c>
       <c r="D413" s="5">
-        <v>1.8842867417387055</v>
+        <v>1.8842866556389337</v>
       </c>
       <c r="E413" s="5">
-        <v>3.1884267324811644</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.188426673002942</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1418.0820391</v>
+        <v>1418.0820389999999</v>
       </c>
       <c r="C414" s="5">
-        <v>2.5086407999999665</v>
+        <v>2.5086409999998978</v>
       </c>
       <c r="D414" s="5">
-        <v>2.1474583409202053</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.147458514256928</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1421.5906620999999</v>
+        <v>1421.5906620000001</v>
       </c>
       <c r="C415" s="5">
-        <v>3.5086229999999432</v>
+        <v>3.5086230000001706</v>
       </c>
       <c r="D415" s="5">
-        <v>3.0097819148788618</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.0097819150943561</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1426.0095650999999</v>
+        <v>1426.0095650000001</v>
       </c>
       <c r="C416" s="5">
         <v>4.4189030000000002</v>
       </c>
       <c r="D416" s="5">
-        <v>3.7945422971607634</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.794542297432324</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1424.7423226999999</v>
+        <v>1424.7423229999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.2672423999999864</v>
+        <v>-1.2672420000001239</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.0611992288453997</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.0611988955916862</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1427.4235974999999</v>
+        <v>1427.4235980000001</v>
       </c>
       <c r="C418" s="5">
-        <v>2.6812747999999829</v>
+        <v>2.6812750000001415</v>
       </c>
       <c r="D418" s="5">
-        <v>2.2818463677011236</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.2">
+        <v>2.281846539187371</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1428.6696525</v>
+        <v>1428.6696529999999</v>
       </c>
       <c r="C419" s="5">
-        <v>1.2460550000000694</v>
+        <v>1.246054999999842</v>
       </c>
       <c r="D419" s="5">
-        <v>1.0525718914908166</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.0525718911203796</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1430.5093402</v>
+        <v>1430.5093400000001</v>
       </c>
       <c r="C420" s="5">
-        <v>1.8396877000000131</v>
+        <v>1.83968700000014</v>
       </c>
       <c r="D420" s="5">
-        <v>1.5562223425270805</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5562217456368765</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1431.5574097000001</v>
+        <v>1431.5574099999999</v>
       </c>
       <c r="C421" s="5">
-        <v>1.0480695000001106</v>
+        <v>1.0480699999998251</v>
       </c>
       <c r="D421" s="5">
-        <v>0.88273716532538682</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.88273758827279725</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1428.1197775999999</v>
+        <v>1428.119778</v>
       </c>
       <c r="C422" s="5">
-        <v>-3.4376321000002008</v>
+        <v>-3.4376319999998941</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.84383296643691</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.8438328842116167</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1427.7096993</v>
+        <v>1427.709699</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.41007829999989553</v>
+        <v>-0.41007899999999609</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.34403104468211376</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.34403163091680788</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1435.1858408999999</v>
+        <v>1435.185841</v>
       </c>
       <c r="C424" s="5">
-        <v>7.4761415999998917</v>
+        <v>7.4761419999999816</v>
       </c>
       <c r="D424" s="5">
-        <v>6.467921033151125</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.2">
+        <v>6.46792139063328</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1432.3993419999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-2.7864988999999696</v>
+        <v>-2.7864990000000489</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.3051521658683738</v>
+        <v>-2.3051522475538877</v>
       </c>
       <c r="E425" s="5">
-        <v>1.1886309618566404</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.1886309833013753</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1432.7891612999999</v>
+        <v>1432.7891609999999</v>
       </c>
       <c r="C426" s="5">
-        <v>0.3898192999999992</v>
+        <v>0.38981899999998859</v>
       </c>
       <c r="D426" s="5">
-        <v>0.32706240267537101</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.32706215059554733</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1433.4301035000001</v>
+        <v>1433.430104</v>
       </c>
       <c r="C427" s="5">
-        <v>0.64094220000015412</v>
+        <v>0.64094300000010662</v>
       </c>
       <c r="D427" s="5">
-        <v>0.53812928399836757</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.53812995743738323</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1433.0931083999999</v>
+        <v>1433.093108</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.33699510000019472</v>
+        <v>-0.33699599999999919</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.28175188552944652</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.28175263692253871</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1434.9318258000001</v>
+        <v>1434.931826</v>
       </c>
       <c r="C429" s="5">
-        <v>1.8387174000001778</v>
+        <v>1.8387179999999717</v>
       </c>
       <c r="D429" s="5">
-        <v>1.5505608403516336</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.5505613503334903</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1434.5931756</v>
+        <v>1434.5931760000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.33865020000007462</v>
+        <v>-0.33864999999991596</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.28283794121964911</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.28283777435846869</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1434.1302106000001</v>
+        <v>1434.1302109999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.46296499999994012</v>
+        <v>-0.46296500000016749</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.38657160154763615</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-0.38657160144023317</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1432.529763</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.6004476000000523</v>
+        <v>-1.6004479999999148</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.3309760134880166</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.3309763437308164</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1434.0853021</v>
+        <v>1434.085302</v>
       </c>
       <c r="C433" s="5">
-        <v>1.5555391000000327</v>
+        <v>1.5555389999999534</v>
       </c>
       <c r="D433" s="5">
-        <v>1.3108526969079382</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.3108526121339725</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1437.8110904</v>
+        <v>1437.8110899999999</v>
       </c>
       <c r="C434" s="5">
-        <v>3.7257882999999765</v>
+        <v>3.7257879999999659</v>
       </c>
       <c r="D434" s="5">
-        <v>3.162565295042663</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.2">
+        <v>3.1625650369675018</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1439.8504733</v>
+        <v>1439.850473</v>
       </c>
       <c r="C435" s="5">
-        <v>2.0393828999999641</v>
+        <v>2.0393830000000435</v>
       </c>
       <c r="D435" s="5">
-        <v>1.7154141679890822</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.715414253241887</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1438.6210779</v>
+        <v>1438.6210779999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.2293953999999303</v>
+        <v>-1.2293950000000677</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.0198045965095992</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-1.019804266471025</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1439.443352</v>
       </c>
       <c r="C437" s="5">
-        <v>0.82227409999995871</v>
+        <v>0.82227400000010675</v>
       </c>
       <c r="D437" s="5">
-        <v>0.68804549978238594</v>
+        <v>0.68804541579543521</v>
       </c>
       <c r="E437" s="5">
         <v>0.4917630016615826</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1436.9816410999999</v>
+        <v>1436.9816410000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.461710900000071</v>
+        <v>-2.4617109999999229</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.033025494985552</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-2.033025576796077</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1437.6571274</v>
+        <v>1437.6571269999999</v>
       </c>
       <c r="C439" s="5">
-        <v>0.67548630000010235</v>
+        <v>0.67548599999986436</v>
       </c>
       <c r="D439" s="5">
-        <v>0.56554830487891561</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.56554805309461109</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1439.3341041000001</v>
+        <v>1439.334104</v>
       </c>
       <c r="C440" s="5">
-        <v>1.6769767000000684</v>
+        <v>1.676977000000079</v>
       </c>
       <c r="D440" s="5">
-        <v>1.4087732189699498</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.2">
+        <v>1.4087734730034995</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1439.6574756</v>
+        <v>1439.6574760000001</v>
       </c>
       <c r="C441" s="5">
-        <v>0.32337149999989379</v>
+        <v>0.32337200000006305</v>
       </c>
       <c r="D441" s="5">
-        <v>0.2699343085556194</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.26993472646528183</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1440.5426399</v>
+        <v>1440.5426399999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.8851643000000422</v>
+        <v>0.88516399999980422</v>
       </c>
       <c r="D442" s="5">
-        <v>0.74031255252042794</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.2">
+        <v>0.74031230055773278</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1436.1593419000001</v>
+        <v>1436.0214040000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-4.3832979999999679</v>
+        <v>-4.5212359999998171</v>
       </c>
       <c r="D443" s="5">
-        <v>-3.5908805616322481</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5" x14ac:dyDescent="0.2">
+        <v>-3.7019389208479803</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-      <c r="B444" s="5" t="s">
-[...3 lines deleted...]
-    <row r="445" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B444" s="5">
+        <v>1434.227468</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-1.7939360000000306</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-1.4888313183623492</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-      <c r="B445" s="5" t="s">
-[...3 lines deleted...]
-    <row r="446" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B445" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
-      <c r="B446" s="5" t="s">
-[...3 lines deleted...]
-    <row r="447" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B446" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
-      <c r="B447" s="5" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B447" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
-      <c r="B448" s="5" t="s">
-[...3 lines deleted...]
-    <row r="449" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="B448" s="5" t="e">
+        <v>#N/A</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
-      <c r="B449" s="5" t="s">
-        <v>0</v>
+      <c r="B449" s="5" t="e">
+        <v>#N/A</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...264 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AE930000</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>