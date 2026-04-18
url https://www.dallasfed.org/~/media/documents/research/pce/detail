--- v4 (2026-03-27)
+++ v5 (2026-04-18)
@@ -3,655 +3,655 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{902A6536-AB70-48CC-B3FB-D27FB5F2FE0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{DC75A083-A339-4A3B-9318-D2AC1429E78F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="36060" yWindow="3945" windowWidth="19290" windowHeight="11115" xr2:uid="{B15B8B9E-C9B6-4BAC-A36F-1FCBC41557D0}"/>
+    <workbookView xWindow="480" yWindow="340" windowWidth="18480" windowHeight="10930" xr2:uid="{3E472A3E-EC30-4A10-9078-CE09E650BDEB}"/>
   </bookViews>
   <sheets>
     <sheet name="Web - Underlying detail" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_DLX1.USE">#REF!</definedName>
     <definedName name="_DLX2.USE">#REF!</definedName>
     <definedName name="_DLX3.USE">#REF!</definedName>
     <definedName name="data_1" localSheetId="0">'Web - Underlying detail'!$A$2:$D$179</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" name="data" type="6" refreshedVersion="8" background="1" saveData="1">
-    <textPr codePage="437" sourceFile="C:\Users\k1ixs01\FR Banks\PCE - PCE\output\data.csv" tab="0" comma="1">
+    <textPr codePage="437" sourceFile="C:\Users\k1sxy06\FR Banks\PCE - PCE\output\data.csv" tab="0" comma="1">
       <textFields count="5">
         <textField type="text"/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
   <si>
     <t>Annualized 1-month % change</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Cumulative weight</t>
   </si>
   <si>
     <t>Color key</t>
   </si>
   <si>
+    <t>Calculators, typewriters, and other information processing equipment</t>
+  </si>
+  <si>
+    <t>Cut from bottom</t>
+  </si>
+  <si>
+    <t>Telephone and related communication equipment</t>
+  </si>
+  <si>
+    <t>Included</t>
+  </si>
+  <si>
+    <t>Audio-video, photographic, and information processing equipment services</t>
+  </si>
+  <si>
+    <t>Cut from top</t>
+  </si>
+  <si>
+    <t>Other meats</t>
+  </si>
+  <si>
+    <t>Trim point</t>
+  </si>
+  <si>
     <t>Eggs</t>
   </si>
   <si>
-    <t>Cut from bottom</t>
+    <t>Tax preparation and other related services</t>
+  </si>
+  <si>
+    <t>Recreational books</t>
+  </si>
+  <si>
+    <t>Funeral and burial services</t>
+  </si>
+  <si>
+    <t>Children's and infants' clothing</t>
+  </si>
+  <si>
+    <t>Educational books</t>
+  </si>
+  <si>
+    <t>Fats and oils</t>
+  </si>
+  <si>
+    <t>Processed dairy products</t>
+  </si>
+  <si>
+    <t>Clocks, lamps, lighting fixtures, and other household decorative items</t>
+  </si>
+  <si>
+    <t>Games, toys, and hobbies</t>
+  </si>
+  <si>
+    <t>Nonelectric cookware and tableware</t>
+  </si>
+  <si>
+    <t>Railway transportation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Water transportation </t>
+  </si>
+  <si>
+    <t>Intercity buses</t>
+  </si>
+  <si>
+    <t>Other road transportation service</t>
+  </si>
+  <si>
+    <t>Televisions</t>
+  </si>
+  <si>
+    <t>Watches</t>
+  </si>
+  <si>
+    <t>Repair of furniture, furnishings, and floor coverings</t>
+  </si>
+  <si>
+    <t>Repair of household appliances</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Cereals</t>
+  </si>
+  <si>
+    <t>Lubricants and fluids</t>
+  </si>
+  <si>
+    <t>Other personal business services</t>
+  </si>
+  <si>
+    <t>Used autos</t>
+  </si>
+  <si>
+    <t>Shoes and other footwear</t>
+  </si>
+  <si>
+    <t>Musical instruments</t>
+  </si>
+  <si>
+    <t>Nonprescription drugs</t>
+  </si>
+  <si>
+    <t>Fresh milk</t>
+  </si>
+  <si>
+    <t>Used light trucks</t>
+  </si>
+  <si>
+    <t>Fruit (fresh)</t>
+  </si>
+  <si>
+    <t>Domestic services</t>
+  </si>
+  <si>
+    <t>Outdoor equipment and supplies</t>
+  </si>
+  <si>
+    <t>Communication</t>
+  </si>
+  <si>
+    <t>Household paper products</t>
+  </si>
+  <si>
+    <t>Wine</t>
+  </si>
+  <si>
+    <t>Social advocacy and civic and social organizations</t>
+  </si>
+  <si>
+    <t>Nonprofit hospitals' services to households</t>
+  </si>
+  <si>
+    <t>Government hospitals</t>
+  </si>
+  <si>
+    <t>Proprietary hospitals</t>
+  </si>
+  <si>
+    <t>Prescription drugs</t>
+  </si>
+  <si>
+    <t>Audio equipment</t>
+  </si>
+  <si>
+    <t>Window coverings</t>
+  </si>
+  <si>
+    <t>Household cleaning products</t>
+  </si>
+  <si>
+    <t>Bicycles and accessories</t>
+  </si>
+  <si>
+    <t>Pleasure boats</t>
+  </si>
+  <si>
+    <t>Other recreational vehicles</t>
+  </si>
+  <si>
+    <t>Pleasure aircraft</t>
+  </si>
+  <si>
+    <t>Foundations and grantmaking and giving services to households</t>
+  </si>
+  <si>
+    <t>Tires</t>
+  </si>
+  <si>
+    <t>Parking fees and tolls</t>
+  </si>
+  <si>
+    <t>Alcohol in purchased meals</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Final consumption expenditures of nonprofit institutions serving households </t>
+  </si>
+  <si>
+    <t>New light trucks</t>
+  </si>
+  <si>
+    <t>Legal services</t>
+  </si>
+  <si>
+    <t>Pension funds</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Life insurance </t>
+  </si>
+  <si>
+    <t>Professional association dues</t>
+  </si>
+  <si>
+    <t>Film and photographic supplies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net motor vehicle and other transportation insurance </t>
+  </si>
+  <si>
+    <t>Motorcycles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net health insurance </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net household insurance </t>
+  </si>
+  <si>
+    <t>Furniture</t>
+  </si>
+  <si>
+    <t>Personal computers/tablets and peripheral equipment</t>
+  </si>
+  <si>
+    <t>Processed fruits and vegetables</t>
+  </si>
+  <si>
+    <t>Miscellaneous household products</t>
+  </si>
+  <si>
+    <t>Pork</t>
+  </si>
+  <si>
+    <t>Membership clubs and participant sports centers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commercial and vocational schools </t>
+  </si>
+  <si>
+    <t>Luggage and similar personal items</t>
+  </si>
+  <si>
+    <t>Proprietary and public higher education</t>
+  </si>
+  <si>
+    <t>Physician services</t>
+  </si>
+  <si>
+    <t>Nonprofit private higher education services to households</t>
+  </si>
+  <si>
+    <t>Stationery and miscellaneous printed materials</t>
+  </si>
+  <si>
+    <t>Corrective eyeglasses and contact lenses</t>
+  </si>
+  <si>
+    <t>Spirits</t>
+  </si>
+  <si>
+    <t>Other depository institutions and regulated investment companies</t>
+  </si>
+  <si>
+    <t>Tenant-occupied mobile homes</t>
+  </si>
+  <si>
+    <t>Group housing</t>
+  </si>
+  <si>
+    <t>Tenant-occupied stationary homes and landlord durables</t>
+  </si>
+  <si>
+    <t>Tobacco</t>
+  </si>
+  <si>
+    <t>Veterinary and other services for pets</t>
+  </si>
+  <si>
+    <t>Mineral waters, soft drinks, and vegetable juices</t>
+  </si>
+  <si>
+    <t>Labor organization dues</t>
+  </si>
+  <si>
+    <t>Fish and seafood</t>
+  </si>
+  <si>
+    <t>Major household appliances</t>
+  </si>
+  <si>
+    <t>Standard clothing issued to military personnel</t>
+  </si>
+  <si>
+    <t>Employment agency services</t>
+  </si>
+  <si>
+    <t>Owner-occupied mobile homes</t>
+  </si>
+  <si>
+    <t>Owner-occupied stationary homes</t>
+  </si>
+  <si>
+    <t>Rental value of farm dwellings</t>
+  </si>
+  <si>
+    <t>Motor vehicle leasing</t>
+  </si>
+  <si>
+    <t>New foreign autos</t>
+  </si>
+  <si>
+    <t>New domestic autos</t>
+  </si>
+  <si>
+    <t>Day care and nursery schools</t>
+  </si>
+  <si>
+    <t>Child care</t>
+  </si>
+  <si>
+    <t>Religious organizations' services to households</t>
+  </si>
+  <si>
+    <t>Casino gambling</t>
+  </si>
+  <si>
+    <t>Lotteries</t>
+  </si>
+  <si>
+    <t>Pari-mutuel net receipts</t>
+  </si>
+  <si>
+    <t>Food supplied to military</t>
+  </si>
+  <si>
+    <t>Higher education school lunches</t>
+  </si>
+  <si>
+    <t>Food supplied to civilians</t>
+  </si>
+  <si>
+    <t>Social assistance</t>
+  </si>
+  <si>
+    <t>Carpets and other floor coverings</t>
+  </si>
+  <si>
+    <t>Bakery products</t>
+  </si>
+  <si>
+    <t>Housing at schools</t>
+  </si>
+  <si>
+    <t>Hairdressing salons and personal grooming establishments</t>
+  </si>
+  <si>
+    <t>Other purchased meals</t>
+  </si>
+  <si>
+    <t>Food products, not elsewhere classified</t>
+  </si>
+  <si>
+    <t>Tools, hardware, and supplies</t>
+  </si>
+  <si>
+    <t>Cosmetic / perfumes / bath / nail preparations and implements</t>
+  </si>
+  <si>
+    <t>Nursing homes</t>
+  </si>
+  <si>
+    <t>Beer</t>
+  </si>
+  <si>
+    <t>Elementary and secondary schools</t>
+  </si>
+  <si>
+    <t>Laundry and drycleaning services</t>
+  </si>
+  <si>
+    <t>Sewing items</t>
+  </si>
+  <si>
+    <t>Clothing materials</t>
+  </si>
+  <si>
+    <t>Taxicabs and ride sharing services</t>
+  </si>
+  <si>
+    <t>Intracity mass transit</t>
+  </si>
+  <si>
+    <t>Elementary and secondary school lunches</t>
+  </si>
+  <si>
+    <t>Paramedical services</t>
+  </si>
+  <si>
+    <t>Poultry</t>
+  </si>
+  <si>
+    <t>Amusement parks, campgrounds, and related recreational services</t>
+  </si>
+  <si>
+    <t>Package tours</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Air transportation </t>
+  </si>
+  <si>
+    <t>Pets and related products</t>
+  </si>
+  <si>
+    <t>Water supply and sewage maintenance</t>
+  </si>
+  <si>
+    <t>Motion picture theaters</t>
+  </si>
+  <si>
+    <t>Live entertainment, excluding sports</t>
+  </si>
+  <si>
+    <t>Museums and libraries</t>
+  </si>
+  <si>
+    <t>Garbage and trash collection</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Financial service charges, fees, and commissions </t>
+  </si>
+  <si>
+    <t>Maintenance and repair of recreational vehicles and sports equipment</t>
+  </si>
+  <si>
+    <t>Gasoline and other motor fuel</t>
+  </si>
+  <si>
+    <t>Video discs, tapes, and permanent digital downloads</t>
+  </si>
+  <si>
+    <t>Flowers, seeds, and potted plants</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motor vehicle maintenance and repair </t>
+  </si>
+  <si>
+    <t>Men's and boys' clothing</t>
+  </si>
+  <si>
+    <t>Hotels and motels</t>
+  </si>
+  <si>
+    <t>Hair, dental, shaving, and miscellaneous personal care products except electrical products</t>
+  </si>
+  <si>
+    <t>Electric appliances for personal care</t>
+  </si>
+  <si>
+    <t>Audio discs, tapes, vinyl, and permanent digital downloads</t>
+  </si>
+  <si>
+    <t>Commercial banks</t>
+  </si>
+  <si>
+    <t>Other household services</t>
+  </si>
+  <si>
+    <t>Dental services</t>
+  </si>
+  <si>
+    <t>Therapeutic medical equipment</t>
+  </si>
+  <si>
+    <t>Other medical products</t>
+  </si>
+  <si>
+    <t>Beef and veal</t>
+  </si>
+  <si>
+    <t>Sporting equipment, supplies, guns, and ammunition</t>
+  </si>
+  <si>
+    <t>Coffee, tea, and other beverage materials</t>
+  </si>
+  <si>
+    <t>Women's and girls' clothing</t>
+  </si>
+  <si>
+    <t>Other fuels</t>
+  </si>
+  <si>
+    <t>Motor vehicle rental</t>
+  </si>
+  <si>
+    <t>Sugar and sweets</t>
+  </si>
+  <si>
+    <t>Natural gas</t>
+  </si>
+  <si>
+    <t>Spectator sports</t>
+  </si>
+  <si>
+    <t>Accessories and parts</t>
+  </si>
+  <si>
+    <t>Photographic equipment</t>
+  </si>
+  <si>
+    <t>Repair and hire of footwear</t>
+  </si>
+  <si>
+    <t>Clothing repair, rental, and alterations</t>
+  </si>
+  <si>
+    <t>Miscellaneous personal care services</t>
+  </si>
+  <si>
+    <t>Vegetables (fresh)</t>
+  </si>
+  <si>
+    <t>Small electric household appliances</t>
+  </si>
+  <si>
+    <t>Newspapers and periodicals</t>
+  </si>
+  <si>
+    <t>Food produced and consumed on farms</t>
+  </si>
+  <si>
+    <t>Other video equipment</t>
+  </si>
+  <si>
+    <t>Dishes and flatware</t>
+  </si>
+  <si>
+    <t>Household linens</t>
+  </si>
+  <si>
+    <t>Computer software and accessories</t>
+  </si>
+  <si>
+    <t>Jewelry</t>
   </si>
   <si>
     <t>Fuel oil</t>
   </si>
   <si>
-    <t>Included</t>
-[...412 lines deleted...]
-  <si>
     <t>Moving, storage, and freight services</t>
-  </si>
-[...115 lines deleted...]
-    <t>Motor vehicle rental</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -791,51 +791,51 @@
     <cellStyle name="Accent4" xfId="5" builtinId="41"/>
     <cellStyle name="Bad" xfId="3" builtinId="27"/>
     <cellStyle name="Good" xfId="2" builtinId="26"/>
     <cellStyle name="Heading 3" xfId="1" builtinId="18"/>
     <cellStyle name="Neutral" xfId="4" builtinId="28"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{1E326E5D-3650-4C81-B9C1-338DA9C7B7FC}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{6CB9A34B-2EFC-4537-8706-562BC588BA42}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1084,3818 +1084,3818 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13EAA78D-3652-452F-A8F4-D2A751A99CF7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{315F9B55-152D-4F7D-9F73-0AA345329778}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="A2:N181"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A143" workbookViewId="0">
-      <selection activeCell="A183" sqref="A183"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C51" sqref="C51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="81.1796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.26953125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7265625" customWidth="1"/>
     <col min="6" max="6" width="28.26953125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="78.7265625" customWidth="1"/>
     <col min="11" max="11" width="19.54296875" style="3" customWidth="1"/>
     <col min="12" max="12" width="12" style="3" customWidth="1"/>
     <col min="13" max="13" width="11.7265625" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.453125" style="3" customWidth="1"/>
     <col min="16" max="16" width="16.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5">
-        <v>-58.174997179889601</v>
+        <v>-50.829090194684603</v>
       </c>
       <c r="C3" s="6">
-        <v>8.2839160179217095E-2</v>
+        <v>1.8918286759951001E-3</v>
       </c>
       <c r="D3" s="6">
-        <v>8.2839160179217095E-2</v>
+        <v>1.8918286759951001E-3</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="5">
-        <v>-50.682463230230901</v>
+        <v>-50.8131057588743</v>
       </c>
       <c r="C4" s="6">
-        <v>0.115080577640371</v>
+        <v>0.17334635580807201</v>
       </c>
       <c r="D4" s="6">
-        <v>0.19791973781958799</v>
+        <v>0.175238184484067</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="5">
-        <v>-38.348652109301703</v>
+        <v>-41.552465772697403</v>
       </c>
       <c r="C5" s="6">
-        <v>0.20085544302848601</v>
+        <v>0.82149987524156798</v>
       </c>
       <c r="D5" s="6">
-        <v>0.39877518084807501</v>
+        <v>0.99673805972563501</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="5">
-        <v>-38.346483556819898</v>
+        <v>-38.333409965011299</v>
       </c>
       <c r="C6" s="6">
-        <v>3.5643848458430299E-2</v>
+        <v>0.231890783754407</v>
       </c>
       <c r="D6" s="6">
-        <v>0.434419029306505</v>
+        <v>1.2286288434800401</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="5">
-        <v>-38.343386039566298</v>
+        <v>-37.479350485174201</v>
       </c>
       <c r="C7" s="6">
-        <v>5.3253412453933497E-3</v>
+        <v>8.1948254441753396E-2</v>
       </c>
       <c r="D7" s="6">
-        <v>0.43974437055189902</v>
+        <v>1.3105770979217899</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
-        <v>-38.340499535335198</v>
+        <v>-37.302495590347398</v>
       </c>
       <c r="C8" s="6">
-        <v>7.31826036176755E-3</v>
+        <v>0.233331734343002</v>
       </c>
       <c r="D8" s="6">
-        <v>0.44706263091366599</v>
+        <v>1.54390883226479</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="5">
-        <v>-35.094387184393298</v>
+        <v>-35.026619437044701</v>
       </c>
       <c r="C9" s="6">
-        <v>0.24381755184868401</v>
+        <v>0.16108433112189199</v>
       </c>
       <c r="D9" s="6">
-        <v>0.69088018276235097</v>
+        <v>1.7049931633866899</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="5">
-        <v>-32.389313199546997</v>
+        <v>-18.102213722149099</v>
       </c>
       <c r="C10" s="6">
-        <v>1.7515425403987299</v>
+        <v>0.16080078923187799</v>
       </c>
       <c r="D10" s="6">
-        <v>2.44242272316108</v>
+        <v>1.8657939526185601</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="5">
-        <v>-24.709523727612901</v>
+        <v>-16.797638926298301</v>
       </c>
       <c r="C11" s="6">
-        <v>6.1141078277522298E-2</v>
+        <v>0.13299509109968499</v>
       </c>
       <c r="D11" s="6">
-        <v>2.5035638014386001</v>
+        <v>1.9987890437182501</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5">
-        <v>-24.136054909498501</v>
+        <v>-16.664740233196</v>
       </c>
       <c r="C12" s="6">
-        <v>4.2238683848211996E-3</v>
+        <v>4.3228517657873299E-2</v>
       </c>
       <c r="D12" s="6">
-        <v>2.5077876698234198</v>
+        <v>2.0420175613761198</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="5">
-        <v>-22.3435019950178</v>
+        <v>-13.940465986101399</v>
       </c>
       <c r="C13" s="6">
-        <v>0.21807762461963501</v>
+        <v>0.14957996755165201</v>
       </c>
       <c r="D13" s="6">
-        <v>2.7258652944430599</v>
+        <v>2.19159752892778</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="5">
-        <v>-21.6839538297193</v>
+        <v>-11.2120012080098</v>
       </c>
       <c r="C14" s="6">
-        <v>0.20366046501663801</v>
+        <v>0.34799886360129001</v>
       </c>
       <c r="D14" s="6">
-        <v>2.9295257594597</v>
+        <v>2.5395963925290701</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="5">
-        <v>-20.407640114756401</v>
+        <v>-10.794626129568201</v>
       </c>
       <c r="C15" s="6">
-        <v>6.7441876420625702E-3</v>
+        <v>0.30429622671749201</v>
       </c>
       <c r="D15" s="6">
-        <v>2.9362699471017599</v>
+        <v>2.8438926192465601</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="5">
-        <v>-19.983729970814299</v>
+        <v>-10.7281533110358</v>
       </c>
       <c r="C16" s="6">
-        <v>0.84117522113584497</v>
+        <v>0.68136975461448102</v>
       </c>
       <c r="D16" s="6">
-        <v>3.7774451682376098</v>
+        <v>3.52526237386104</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="5">
-        <v>-19.157856892029201</v>
+        <v>-10.4898939964046</v>
       </c>
       <c r="C17" s="6">
-        <v>0.35790400355981</v>
+        <v>0.14511766895471001</v>
       </c>
       <c r="D17" s="6">
-        <v>4.1353491717974196</v>
+        <v>3.6703800428157498</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="5">
-        <v>-18.828251031690399</v>
+        <v>-9.4131025548908092</v>
       </c>
       <c r="C18" s="6">
-        <v>0.33649062438902599</v>
+        <v>7.35349622954361E-3</v>
       </c>
       <c r="D18" s="6">
-        <v>4.4718397961864396</v>
+        <v>3.6777335390452901</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5">
-        <v>-18.7344752253642</v>
+        <v>-9.4126259700970607</v>
       </c>
       <c r="C19" s="6">
-        <v>1.8855721850472499E-3</v>
+        <v>3.5786705101931902E-2</v>
       </c>
       <c r="D19" s="6">
-        <v>4.4737253683714897</v>
+        <v>3.7135202441472299</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="5">
-        <v>-18.718994281180901</v>
+        <v>-9.4116729451484904</v>
       </c>
       <c r="C20" s="6">
-        <v>0.172473847837218</v>
+        <v>5.5220945137154304E-3</v>
       </c>
       <c r="D20" s="6">
-        <v>4.6461992162087098</v>
+        <v>3.7190423386609401</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="5">
-        <v>-17.867480463021501</v>
+        <v>-9.4016741220743505</v>
       </c>
       <c r="C21" s="6">
-        <v>0.46111574440172898</v>
+        <v>0.20154715329520201</v>
       </c>
       <c r="D21" s="6">
-        <v>5.1073149606104398</v>
+        <v>3.9205894919561399</v>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="5">
-        <v>-17.0305879254493</v>
+        <v>-9.3971942328645799</v>
       </c>
       <c r="C22" s="6">
-        <v>0.12933438321743601</v>
+        <v>0.17028317375037899</v>
       </c>
       <c r="D22" s="6">
-        <v>5.2366493438278798</v>
+        <v>4.0908726657065202</v>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="5">
-        <v>-16.9921013851231</v>
+        <v>-9.2326078041768103</v>
       </c>
       <c r="C23" s="6">
-        <v>2.68367328317369E-2</v>
+        <v>9.0505641646930202E-2</v>
       </c>
       <c r="D23" s="6">
-        <v>5.2634860766596097</v>
+        <v>4.1813783073534498</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="5">
-        <v>-15.700317962852401</v>
+        <v>-8.2915334332942798</v>
       </c>
       <c r="C24" s="6">
-        <v>0.41587601373424599</v>
+        <v>1.1583383441227901E-2</v>
       </c>
       <c r="D24" s="6">
-        <v>5.6793620903938598</v>
+        <v>4.1929616907946796</v>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A25" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="5">
-        <v>-13.034892885210301</v>
+        <v>-8.2880995091729801</v>
       </c>
       <c r="C25" s="6">
-        <v>0.13119661911306499</v>
+        <v>5.5053608939769003E-2</v>
       </c>
       <c r="D25" s="6">
-        <v>5.8105587095069202</v>
+        <v>4.2480152997344502</v>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="5">
-        <v>-11.8658344278073</v>
+        <v>-8.1761915611408398</v>
       </c>
       <c r="C26" s="6">
-        <v>0.22707143056168</v>
+        <v>1.29097087346148</v>
       </c>
       <c r="D26" s="6">
-        <v>6.0376301400686101</v>
+        <v>5.53898617319593</v>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A27" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="5">
-        <v>-11.7347234781189</v>
+        <v>-6.4897843943517</v>
       </c>
       <c r="C27" s="6">
-        <v>0.344812345195807</v>
+        <v>0.37789161597309501</v>
       </c>
       <c r="D27" s="6">
-        <v>6.3824424852644102</v>
+        <v>5.9168777891690301</v>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A28" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="5">
-        <v>-10.017724341723699</v>
+        <v>-6.1238704808984599</v>
       </c>
       <c r="C28" s="6">
-        <v>1.15281269729374E-2</v>
+        <v>6.00179161288667E-2</v>
       </c>
       <c r="D28" s="6">
-        <v>6.3939706122373501</v>
+        <v>5.9768957052978999</v>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A29" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="5">
-        <v>-10.015936584176</v>
+        <v>-5.78526107413429</v>
       </c>
       <c r="C29" s="6">
-        <v>0.179502738210191</v>
+        <v>0.12508380754552301</v>
       </c>
       <c r="D29" s="6">
-        <v>6.5734733504475402</v>
+        <v>6.1019795128434202</v>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A30" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
-        <v>-10.008849593327</v>
+        <v>-5.7261958661793999</v>
       </c>
       <c r="C30" s="6">
-        <v>3.4038311746409901E-2</v>
+        <v>0.21333041052775201</v>
       </c>
       <c r="D30" s="6">
-        <v>6.60751166219395</v>
+        <v>6.3153099233711698</v>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A31" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5">
-        <v>-10.0086059650693</v>
+        <v>-5.5005279503964299</v>
       </c>
       <c r="C31" s="6">
-        <v>0.16460951830304801</v>
+        <v>0.58193486754596202</v>
       </c>
       <c r="D31" s="6">
-        <v>6.7721211804969998</v>
+        <v>6.8972447909171297</v>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A32" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
-        <v>-9.76400262638189</v>
+        <v>-5.4871876049440802</v>
       </c>
       <c r="C32" s="6">
-        <v>0.15093911996145501</v>
+        <v>4.3749119160849802E-2</v>
       </c>
       <c r="D32" s="6">
-        <v>6.9230603004584603</v>
+        <v>6.9409939100779896</v>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A33" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5">
-        <v>-9.0452905513384394</v>
+        <v>-5.06577918168251</v>
       </c>
       <c r="C33" s="6">
-        <v>0.29976863935944298</v>
+        <v>0.604292842807722</v>
       </c>
       <c r="D33" s="6">
-        <v>7.2228289398178998</v>
+        <v>7.5452867528857102</v>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A34" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
-        <v>-8.0536986808218405</v>
+        <v>-4.6537889443460596</v>
       </c>
       <c r="C34" s="6">
-        <v>8.9695362010490401E-2</v>
+        <v>0.14950094768066399</v>
       </c>
       <c r="D34" s="6">
-        <v>7.3125243018283896</v>
+        <v>7.6947877005663701</v>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A35" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5">
-        <v>-8.0523855074613699</v>
+        <v>-4.4087987166860101</v>
       </c>
       <c r="C35" s="6">
-        <v>0.27949407111230101</v>
+        <v>0.84015321302232604</v>
       </c>
       <c r="D35" s="6">
-        <v>7.5920183729406903</v>
+        <v>8.5349409135887004</v>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A36" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5">
-        <v>-8.0506733156769901</v>
+        <v>-4.2142941104794502</v>
       </c>
       <c r="C36" s="6">
-        <v>5.6487822167393301E-2</v>
+        <v>0.29632916443086899</v>
       </c>
       <c r="D36" s="6">
-        <v>7.6485061951080899</v>
+        <v>8.8312700780195694</v>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A37" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5">
-        <v>-7.6417598111284102</v>
+        <v>-3.59913924783804</v>
       </c>
       <c r="C37" s="6">
-        <v>0.370239566146642</v>
+        <v>0.194565515282071</v>
       </c>
       <c r="D37" s="6">
-        <v>8.0187457612547295</v>
+        <v>9.0258355933016396</v>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A38" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5">
-        <v>-6.7006926233724897</v>
+        <v>-3.38718735304144</v>
       </c>
       <c r="C38" s="6">
-        <v>1.3436708739351699</v>
+        <v>4.9554755564579299E-2</v>
       </c>
       <c r="D38" s="6">
-        <v>9.3624166351899003</v>
+        <v>9.07539034886622</v>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A39" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5">
-        <v>-5.9793088721580796</v>
+        <v>-3.3494287218492298</v>
       </c>
       <c r="C39" s="6">
-        <v>0.315842675511182</v>
+        <v>1.5047754032151599</v>
       </c>
       <c r="D39" s="6">
-        <v>9.6782593107010797</v>
+        <v>10.5801657520813</v>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A40" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5">
-        <v>-5.97803812904134</v>
+        <v>-3.2623960754416199</v>
       </c>
       <c r="C40" s="6">
-        <v>0.102105600723462</v>
+        <v>0.299764204704973</v>
       </c>
       <c r="D40" s="6">
-        <v>9.7803649114245399</v>
+        <v>10.879929956786301</v>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A41" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
-        <v>-5.5775048030836096</v>
+        <v>-2.7033446749036099</v>
       </c>
       <c r="C41" s="6">
-        <v>0.33092725299156001</v>
+        <v>0.34309033514465398</v>
       </c>
       <c r="D41" s="6">
-        <v>10.111292164416099</v>
+        <v>11.223020291931</v>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A42" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5">
-        <v>-5.2716288979785899</v>
+        <v>-2.3071086797231302</v>
       </c>
       <c r="C42" s="6">
-        <v>0.72370500745897803</v>
+        <v>0.12563694664243599</v>
       </c>
       <c r="D42" s="6">
-        <v>10.834997171875001</v>
+        <v>11.3486572385734</v>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="5">
-        <v>-4.5893249421281803</v>
+        <v>-2.0967252819718798</v>
       </c>
       <c r="C43" s="6">
-        <v>3.4365019798274499E-2</v>
+        <v>5.2892740844199899</v>
       </c>
       <c r="D43" s="6">
-        <v>10.8693621916733</v>
+        <v>16.637931322993399</v>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A44" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="5">
-        <v>-4.58234626688576</v>
+        <v>-2.0875611886380701</v>
       </c>
       <c r="C44" s="6">
-        <v>2.00692089002554E-3</v>
+        <v>1.55788605297417</v>
       </c>
       <c r="D44" s="6">
-        <v>10.871369112563301</v>
+        <v>18.1958173759676</v>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A45" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="5">
-        <v>-4.5822343012239601</v>
+        <v>-2.0873990825061202</v>
       </c>
       <c r="C45" s="6">
-        <v>0.57715777716615901</v>
+        <v>0.90210014364882896</v>
       </c>
       <c r="D45" s="6">
-        <v>11.4485268897295</v>
+        <v>19.097917519616399</v>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A46" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="5">
-        <v>-4.2335291961229302</v>
+        <v>-1.8128276449618499</v>
       </c>
       <c r="C46" s="6">
-        <v>0.31735486706552701</v>
+        <v>2.7795286102133798</v>
       </c>
       <c r="D46" s="6">
-        <v>11.765881756795</v>
+        <v>21.877446129829799</v>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A47" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="5">
-        <v>-4.0065564135662903</v>
+        <v>-1.7514969311747499</v>
       </c>
       <c r="C47" s="6">
-        <v>1.20380715693192</v>
+        <v>0.145382617933903</v>
       </c>
       <c r="D47" s="6">
-        <v>12.969688913727</v>
+        <v>22.0228287477637</v>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A48" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="5">
-        <v>-3.4349175625758899</v>
+        <v>-1.5836967463309399</v>
       </c>
       <c r="C48" s="6">
-        <v>0.37505617628270299</v>
+        <v>0.160112851531516</v>
       </c>
       <c r="D48" s="6">
-        <v>13.344745090009701</v>
+        <v>22.182941599295201</v>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A49" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="5">
-        <v>-3.3879614713820301</v>
+        <v>-1.1090755983507701</v>
       </c>
       <c r="C49" s="6">
-        <v>0.39384655652280298</v>
+        <v>0.19794012859600801</v>
       </c>
       <c r="D49" s="6">
-        <v>13.7385916465325</v>
+        <v>22.3808817278912</v>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A50" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="5">
-        <v>-2.6721558808503598</v>
+        <v>-0.96520879757262501</v>
       </c>
       <c r="C50" s="6">
-        <v>0.15634380459087299</v>
+        <v>3.4861707788607497E-2</v>
       </c>
       <c r="D50" s="6">
-        <v>13.894935451123301</v>
+        <v>22.415743435679801</v>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A51" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="5">
-        <v>-2.3346763964325401</v>
+        <v>-0.96518402106050505</v>
       </c>
       <c r="C51" s="6">
-        <v>0.26102573166618198</v>
+        <v>0.16944184453574801</v>
       </c>
       <c r="D51" s="6">
-        <v>14.1559611827895</v>
+        <v>22.585185280215601</v>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A52" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="5">
-        <v>-1.2836785314828401</v>
+        <v>-0.964994110050998</v>
       </c>
       <c r="C52" s="6">
-        <v>1.35587108604337</v>
+        <v>0.17990500510003499</v>
       </c>
       <c r="D52" s="6">
-        <v>15.511832268832899</v>
+        <v>22.765090285315601</v>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A53" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="5">
-        <v>-0.77310901415724698</v>
+        <v>-0.95495303275986398</v>
       </c>
       <c r="C53" s="6">
-        <v>0.60976324074224897</v>
+        <v>1.07606471374168E-2</v>
       </c>
       <c r="D53" s="6">
-        <v>16.121595509575101</v>
+        <v>22.775850932453</v>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A54" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B54" s="5">
-        <v>-0.33464604483758298</v>
+        <v>-0.89367573747957096</v>
       </c>
       <c r="C54" s="6">
-        <v>0.16952414085466899</v>
+        <v>4.9085284566359397E-2</v>
       </c>
       <c r="D54" s="6">
-        <v>16.291119650429799</v>
+        <v>22.824936217019399</v>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A55" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="5">
-        <v>-0.334639045742046</v>
+        <v>-0.67088307726660401</v>
       </c>
       <c r="C55" s="6">
-        <v>1.12854295629808E-2</v>
+        <v>0.26347549101088502</v>
       </c>
       <c r="D55" s="6">
-        <v>16.302405079992798</v>
+        <v>23.0884117080303</v>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A56" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="5">
-        <v>-0.32628787051710501</v>
+        <v>-0.58557955764277902</v>
       </c>
       <c r="C56" s="6">
-        <v>9.6831599314790504E-2</v>
+        <v>0.14539191438931301</v>
       </c>
       <c r="D56" s="6">
-        <v>16.399236679307599</v>
+        <v>23.2338036224196</v>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A57" s="4" t="s">
+      <c r="A57" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B57" s="5">
-[...6 lines deleted...]
-        <v>19.205458152735702</v>
+      <c r="B57" s="12">
+        <v>-0.182494189683024</v>
+      </c>
+      <c r="C57" s="13">
+        <v>0.81078106215349699</v>
+      </c>
+      <c r="D57" s="13">
+        <v>24.044584684573099</v>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A58" s="4" t="s">
+      <c r="A58" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="B58" s="5">
-[...6 lines deleted...]
-        <v>19.213028445023198</v>
+      <c r="B58" s="15">
+        <v>-0.136437032328595</v>
+      </c>
+      <c r="C58" s="16">
+        <v>2.9380424714143198</v>
+      </c>
+      <c r="D58" s="16">
+        <v>26.982627155987402</v>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A59" s="4" t="s">
+      <c r="A59" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="B59" s="5">
-[...6 lines deleted...]
-        <v>19.310564800278399</v>
+      <c r="B59" s="15">
+        <v>-9.8181988858414504E-2</v>
+      </c>
+      <c r="C59" s="16">
+        <v>1.5880716436914</v>
+      </c>
+      <c r="D59" s="16">
+        <v>28.570698799678802</v>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A60" s="4" t="s">
+      <c r="A60" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="B60" s="5">
-[...6 lines deleted...]
-        <v>20.6063262720366</v>
+      <c r="B60" s="15">
+        <v>0</v>
+      </c>
+      <c r="C60" s="16">
+        <v>0.77192652676616802</v>
+      </c>
+      <c r="D60" s="16">
+        <v>29.342625326444999</v>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A61" s="4" t="s">
+      <c r="A61" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="B61" s="5">
-[...6 lines deleted...]
-        <v>20.805697527058001</v>
+      <c r="B61" s="15">
+        <v>0</v>
+      </c>
+      <c r="C61" s="16">
+        <v>0.40554392259101801</v>
+      </c>
+      <c r="D61" s="16">
+        <v>29.748169249036</v>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A62" s="4" t="s">
+      <c r="A62" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="B62" s="5">
-[...6 lines deleted...]
-        <v>21.177369941375002</v>
+      <c r="B62" s="15">
+        <v>0</v>
+      </c>
+      <c r="C62" s="16">
+        <v>0.60618002325601195</v>
+      </c>
+      <c r="D62" s="16">
+        <v>30.354349272292001</v>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A63" s="4" t="s">
+      <c r="A63" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="B63" s="5">
-[...6 lines deleted...]
-        <v>21.692700553354701</v>
+      <c r="B63" s="15">
+        <v>0</v>
+      </c>
+      <c r="C63" s="16">
+        <v>6.3392529442803894E-2</v>
+      </c>
+      <c r="D63" s="16">
+        <v>30.417741801734799</v>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A64" s="4" t="s">
+      <c r="A64" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="B64" s="5">
-[...6 lines deleted...]
-        <v>22.0728440407307</v>
+      <c r="B64" s="15">
+        <v>0</v>
+      </c>
+      <c r="C64" s="16">
+        <v>6.7771159941053E-3</v>
+      </c>
+      <c r="D64" s="16">
+        <v>30.4245189177289</v>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
     </row>
     <row r="65" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A65" s="4" t="s">
+      <c r="A65" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="B65" s="5">
-[...6 lines deleted...]
-        <v>22.0749676430679</v>
+      <c r="B65" s="15">
+        <v>0</v>
+      </c>
+      <c r="C65" s="16">
+        <v>0.51368029192357401</v>
+      </c>
+      <c r="D65" s="16">
+        <v>30.938199209652499</v>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
     </row>
     <row r="66" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A66" s="4" t="s">
+      <c r="A66" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="B66" s="5">
-[...6 lines deleted...]
-        <v>22.118863203464802</v>
+      <c r="B66" s="15">
+        <v>0</v>
+      </c>
+      <c r="C66" s="16">
+        <v>9.2922720053606994E-2</v>
+      </c>
+      <c r="D66" s="16">
+        <v>31.031121929706099</v>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A67" s="4" t="s">
+      <c r="A67" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="B67" s="5">
-[...6 lines deleted...]
-        <v>23.470365736129001</v>
+      <c r="B67" s="15">
+        <v>1.97430117329533E-2</v>
+      </c>
+      <c r="C67" s="16">
+        <v>1.3473213379309801</v>
+      </c>
+      <c r="D67" s="16">
+        <v>32.378443267637103</v>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A68" s="11" t="s">
+      <c r="A68" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="B68" s="12">
-[...6 lines deleted...]
-        <v>24.960681852772499</v>
+      <c r="B68" s="15">
+        <v>2.5020763629424101E-2</v>
+      </c>
+      <c r="C68" s="16">
+        <v>9.6013791477530197E-2</v>
+      </c>
+      <c r="D68" s="16">
+        <v>32.474457059114599</v>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A69" s="14" t="s">
         <v>74</v>
       </c>
       <c r="B69" s="15">
-        <v>1.61973460942694</v>
+        <v>0.27583471967727002</v>
       </c>
       <c r="C69" s="16">
-        <v>0.37808055939139301</v>
+        <v>0.774459810865474</v>
       </c>
       <c r="D69" s="16">
-        <v>25.338762412163899</v>
+        <v>33.2489168699801</v>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A70" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B70" s="15">
-        <v>1.70793275597045</v>
+        <v>0.32344589236732402</v>
       </c>
       <c r="C70" s="16">
-        <v>5.0049759969927896</v>
+        <v>0.50568998849842495</v>
       </c>
       <c r="D70" s="16">
-        <v>30.3437384091567</v>
+        <v>33.754606858478503</v>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A71" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B71" s="15">
-        <v>1.7225144185703201</v>
+        <v>0.46051919746081799</v>
       </c>
       <c r="C71" s="16">
-        <v>2.5917283028632099E-2</v>
+        <v>0.228497577529649</v>
       </c>
       <c r="D71" s="16">
-        <v>30.369655692185301</v>
+        <v>33.983104436008198</v>
       </c>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A72" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B72" s="15">
-        <v>1.8448638120407199</v>
+        <v>0.46438422577095201</v>
       </c>
       <c r="C72" s="16">
-        <v>1.35372414741683</v>
+        <v>0.103994798447268</v>
       </c>
       <c r="D72" s="16">
-        <v>31.723379839602199</v>
+        <v>34.087099234455401</v>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A73" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B73" s="15">
-        <v>1.85190969363158</v>
+        <v>0.59894546226011403</v>
       </c>
       <c r="C73" s="16">
-        <v>0.90344110856335802</v>
+        <v>0.23279718815691</v>
       </c>
       <c r="D73" s="16">
-        <v>32.626820948165502</v>
+        <v>34.319896422612402</v>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A74" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B74" s="15">
-        <v>1.85199763303678</v>
+        <v>0.64971308317867105</v>
       </c>
       <c r="C74" s="16">
-        <v>5.2957835012153698</v>
+        <v>0.40075624805471599</v>
       </c>
       <c r="D74" s="16">
-        <v>37.922604449380898</v>
+        <v>34.7206526706671</v>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A75" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B75" s="15">
-        <v>1.8520562639464599</v>
+        <v>0.83551160340060704</v>
       </c>
       <c r="C75" s="16">
-        <v>1.5599889423326201</v>
+        <v>0.42245882321005102</v>
       </c>
       <c r="D75" s="16">
-        <v>39.4825933917135</v>
+        <v>35.1431114938771</v>
       </c>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A76" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B76" s="15">
-        <v>1.94516870780387</v>
+        <v>0.92426615634459897</v>
       </c>
       <c r="C76" s="16">
-        <v>9.6416213363133996E-2</v>
+        <v>0.24953545612314701</v>
       </c>
       <c r="D76" s="16">
-        <v>39.579009605076699</v>
+        <v>35.392646950000298</v>
       </c>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A77" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B77" s="15">
-        <v>2.06654657832954</v>
+        <v>1.12913906601916</v>
       </c>
       <c r="C77" s="16">
-        <v>0.32273154814764199</v>
+        <v>0.55809410764626</v>
       </c>
       <c r="D77" s="16">
-        <v>39.9017411532243</v>
+        <v>35.950741057646503</v>
       </c>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A78" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B78" s="15">
-        <v>2.0666563244959102</v>
+        <v>1.1325574288006901</v>
       </c>
       <c r="C78" s="16">
-        <v>2.7424807325093201E-2</v>
+        <v>4.0254674536673898</v>
       </c>
       <c r="D78" s="16">
-        <v>39.929165960549398</v>
+        <v>39.976208511313899</v>
       </c>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A79" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B79" s="15">
-        <v>2.0757205304227901</v>
+        <v>1.1394865997496</v>
       </c>
       <c r="C79" s="16">
-        <v>0.766891144657597</v>
+        <v>0.41364113525338603</v>
       </c>
       <c r="D79" s="16">
-        <v>40.696057105206997</v>
+        <v>40.389849646567299</v>
       </c>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A80" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B80" s="15">
-        <v>2.1470425323493401</v>
+        <v>1.2128084963838299</v>
       </c>
       <c r="C80" s="16">
-        <v>0.426106643015492</v>
+        <v>0.155650552934574</v>
       </c>
       <c r="D80" s="16">
-        <v>41.122163748222498</v>
+        <v>40.545500199501902</v>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
     </row>
     <row r="81" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A81" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B81" s="15">
-        <v>2.5513433699470198</v>
+        <v>1.37234600339297</v>
       </c>
       <c r="C81" s="16">
-        <v>1.16020563378165</v>
+        <v>0.23438223380436601</v>
       </c>
       <c r="D81" s="16">
-        <v>42.282369382004099</v>
+        <v>40.779882433306298</v>
       </c>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
     </row>
     <row r="82" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A82" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B82" s="15">
-        <v>2.6158081215197502</v>
+        <v>1.3825859091904</v>
       </c>
       <c r="C82" s="16">
-        <v>0.67226249106395097</v>
+        <v>0.259357161264124</v>
       </c>
       <c r="D82" s="16">
-        <v>42.954631873068102</v>
+        <v>41.039239594570397</v>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A83" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B83" s="15">
-        <v>2.65483826783605</v>
+        <v>1.57433151523103</v>
       </c>
       <c r="C83" s="16">
-        <v>0.14433961731379</v>
+        <v>1.3565480699257</v>
       </c>
       <c r="D83" s="16">
-        <v>43.098971490381899</v>
+        <v>42.395787664496098</v>
       </c>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A84" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B84" s="15">
-        <v>2.6553282794117901</v>
+        <v>1.5863870168168801</v>
       </c>
       <c r="C84" s="16">
-        <v>0.445877147411186</v>
+        <v>6.9128442430956102E-2</v>
       </c>
       <c r="D84" s="16">
-        <v>43.544848637793102</v>
+        <v>42.464916106927099</v>
       </c>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A85" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B85" s="15">
-        <v>2.65534717120619</v>
+        <v>1.5866213068014701</v>
       </c>
       <c r="C85" s="16">
-        <v>11.500174765471399</v>
+        <v>1.6120053681452098E-2</v>
       </c>
       <c r="D85" s="16">
-        <v>55.045023403264501</v>
+        <v>42.481036160608497</v>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
     </row>
     <row r="86" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A86" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B86" s="15">
-        <v>2.7688666774766801</v>
+        <v>1.59483050271815</v>
       </c>
       <c r="C86" s="16">
-        <v>0.40592541992602599</v>
+        <v>3.6143781954241301</v>
       </c>
       <c r="D86" s="16">
-        <v>55.450948823190501</v>
+        <v>46.095414356032599</v>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
     </row>
     <row r="87" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A87" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B87" s="15">
-        <v>2.8560373015290499</v>
+        <v>1.8043661886726701</v>
       </c>
       <c r="C87" s="16">
-        <v>0.26012961815249602</v>
+        <v>0.49810408088362401</v>
       </c>
       <c r="D87" s="16">
-        <v>55.711078441342998</v>
+        <v>46.593518436916298</v>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
     </row>
     <row r="88" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A88" s="14" t="s">
         <v>93</v>
       </c>
       <c r="B88" s="15">
-        <v>2.92965876714588</v>
+        <v>1.9102311999241699</v>
       </c>
       <c r="C88" s="16">
-        <v>0.59367053555897398</v>
+        <v>0.38230278406528001</v>
       </c>
       <c r="D88" s="16">
-        <v>56.304748976901998</v>
+        <v>46.975821220981501</v>
       </c>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
     </row>
     <row r="89" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A89" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B89" s="15">
-        <v>2.92965876714588</v>
+        <v>1.92253254974512</v>
       </c>
       <c r="C89" s="16">
-        <v>6.0020936385415002E-2</v>
+        <v>0.55387816511769095</v>
       </c>
       <c r="D89" s="16">
-        <v>56.364769913287397</v>
+        <v>47.529699386099203</v>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
     </row>
     <row r="90" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A90" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B90" s="15">
-        <v>2.96954472535193</v>
+        <v>1.94680087804188</v>
       </c>
       <c r="C90" s="16">
-        <v>0.22458378210962501</v>
+        <v>8.7377384401365901E-2</v>
       </c>
       <c r="D90" s="16">
-        <v>56.589353695397101</v>
+        <v>47.617076770500603</v>
       </c>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
     </row>
     <row r="91" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A91" s="14" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="15">
-        <v>3.0223698597123998</v>
+        <v>2.0207544140845299</v>
       </c>
       <c r="C91" s="16">
-        <v>3.6229495977687098</v>
+        <v>0.10819214806501699</v>
       </c>
       <c r="D91" s="16">
-        <v>60.212303293165803</v>
+        <v>47.725268918565597</v>
       </c>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
     </row>
     <row r="92" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A92" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B92" s="15">
-        <v>3.0311296046146201</v>
+        <v>2.2527563465587002</v>
       </c>
       <c r="C92" s="16">
-        <v>6.9276108768951405E-2</v>
+        <v>0.36840923145459398</v>
       </c>
       <c r="D92" s="16">
-        <v>60.2815794019347</v>
+        <v>48.093678150020203</v>
       </c>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
     </row>
     <row r="93" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A93" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B93" s="15">
-        <v>3.03158128343106</v>
+        <v>2.5974061972596099</v>
       </c>
       <c r="C93" s="16">
-        <v>1.6158046793647501E-2</v>
+        <v>2.1102953781370398E-3</v>
       </c>
       <c r="D93" s="16">
-        <v>60.297737448728398</v>
+        <v>48.095788445398398</v>
       </c>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
     </row>
     <row r="94" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A94" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B94" s="15">
-        <v>3.33554081826381</v>
+        <v>2.6313752550246501</v>
       </c>
       <c r="C94" s="16">
-        <v>0.56134977471379499</v>
+        <v>7.6045005256215803E-3</v>
       </c>
       <c r="D94" s="16">
-        <v>60.859087223442202</v>
+        <v>48.103392945924</v>
       </c>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
     </row>
     <row r="95" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A95" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B95" s="15">
-        <v>3.3413785802142302</v>
+        <v>2.7098338188104201</v>
       </c>
       <c r="C95" s="16">
-        <v>0.110903381834388</v>
+        <v>0.44553727376610902</v>
       </c>
       <c r="D95" s="16">
-        <v>60.9699906052766</v>
+        <v>48.548930219690099</v>
       </c>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
     </row>
     <row r="96" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A96" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B96" s="15">
-        <v>3.3419057555656102</v>
+        <v>2.7098530609932201</v>
       </c>
       <c r="C96" s="16">
-        <v>0.45542168978351699</v>
+        <v>11.4892149961494</v>
       </c>
       <c r="D96" s="16">
-        <v>61.425412295060099</v>
+        <v>60.038145215839499</v>
       </c>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A97" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B97" s="15">
-        <v>3.6222985119067599</v>
+        <v>2.7135951928750099</v>
       </c>
       <c r="C97" s="16">
-        <v>4.3489508961065099E-2</v>
+        <v>0.14396955671153799</v>
       </c>
       <c r="D97" s="16">
-        <v>61.468901804021101</v>
+        <v>60.182114772551003</v>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
     </row>
     <row r="98" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A98" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B98" s="15">
-        <v>3.64342715614531</v>
+        <v>2.7443556886535601</v>
       </c>
       <c r="C98" s="16">
-        <v>0.21903441248580999</v>
+        <v>0.292517617712648</v>
       </c>
       <c r="D98" s="16">
-        <v>61.687936216506998</v>
+        <v>60.4746323902637</v>
       </c>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A99" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B99" s="15">
-        <v>3.71787252211079</v>
+        <v>2.78549418617051</v>
       </c>
       <c r="C99" s="16">
-        <v>0.601432185419701</v>
+        <v>8.3905158305620606E-2</v>
       </c>
       <c r="D99" s="16">
-        <v>62.289368401926701</v>
+        <v>60.558537548569298</v>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
     </row>
     <row r="100" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A100" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="15">
-        <v>3.7469137012594498</v>
+        <v>2.7863518702616101</v>
       </c>
       <c r="C100" s="16">
-        <v>0.12667871348156501</v>
+        <v>0.124028659856455</v>
       </c>
       <c r="D100" s="16">
-        <v>62.416047115408197</v>
+        <v>60.682566208425797</v>
       </c>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A101" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B101" s="15">
-        <v>3.8226196168737698</v>
+        <v>3.2201029166652302</v>
       </c>
       <c r="C101" s="16">
-        <v>0.158542083054134</v>
+        <v>0.10131277106139799</v>
       </c>
       <c r="D101" s="16">
-        <v>62.574589198462398</v>
+        <v>60.783878979487199</v>
       </c>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="K101"/>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101"/>
     </row>
     <row r="102" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A102" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B102" s="15">
-        <v>4.0630772872635799</v>
+        <v>3.22082109624548</v>
       </c>
       <c r="C102" s="16">
-        <v>4.2733413183892698E-2</v>
+        <v>0.314048208442892</v>
       </c>
       <c r="D102" s="16">
-        <v>62.617322611646301</v>
+        <v>61.097927187929997</v>
       </c>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
     </row>
     <row r="103" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A103" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="15">
-        <v>4.4149497857161704</v>
+        <v>3.2403482492267202</v>
       </c>
       <c r="C103" s="16">
-        <v>1.50992326701331</v>
+        <v>4.2619599828498902E-2</v>
       </c>
       <c r="D103" s="16">
-        <v>64.127245878659593</v>
+        <v>61.140546787758502</v>
       </c>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
     </row>
     <row r="104" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A104" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B104" s="15">
-        <v>4.4481351532928004</v>
+        <v>3.24334813094737</v>
       </c>
       <c r="C104" s="16">
-        <v>0.15113514479257401</v>
+        <v>0.76102643279759696</v>
       </c>
       <c r="D104" s="16">
-        <v>64.278381023452198</v>
+        <v>61.901573220556102</v>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
     </row>
     <row r="105" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A105" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B105" s="15">
-        <v>4.4974631266473803</v>
+        <v>3.2526684789317302</v>
       </c>
       <c r="C105" s="16">
-        <v>0.730043143665151</v>
+        <v>0.32110886632701102</v>
       </c>
       <c r="D105" s="16">
-        <v>65.008424167117298</v>
+        <v>62.222682086883196</v>
       </c>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="K105"/>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105"/>
     </row>
     <row r="106" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A106" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B106" s="15">
-        <v>4.6907438382949902</v>
+        <v>3.2528418324736901</v>
       </c>
       <c r="C106" s="16">
-        <v>0.81160347518421305</v>
+        <v>2.8047405972861001E-2</v>
       </c>
       <c r="D106" s="16">
-        <v>65.820027642301497</v>
+        <v>62.250729492856003</v>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106"/>
     </row>
     <row r="107" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A107" s="14" t="s">
         <v>112</v>
       </c>
       <c r="B107" s="15">
-        <v>4.74156529249034</v>
+        <v>3.2576408531757899</v>
       </c>
       <c r="C107" s="16">
-        <v>0.49896253858130302</v>
+        <v>1.1285896868098499E-2</v>
       </c>
       <c r="D107" s="16">
-        <v>66.318990180882807</v>
+        <v>62.262015389724098</v>
       </c>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="K107"/>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107"/>
     </row>
     <row r="108" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A108" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B108" s="15">
-        <v>4.8132266578607199</v>
+        <v>3.2576408531757899</v>
       </c>
       <c r="C108" s="16">
-        <v>0.19497469809492299</v>
+        <v>9.6697080950186906E-2</v>
       </c>
       <c r="D108" s="16">
-        <v>66.513964878977802</v>
+        <v>62.358712470674298</v>
       </c>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="K108"/>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108"/>
     </row>
     <row r="109" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A109" s="14" t="s">
         <v>114</v>
       </c>
       <c r="B109" s="15">
-        <v>4.9277820168459296</v>
+        <v>3.2577101191487201</v>
       </c>
       <c r="C109" s="16">
-        <v>0.24651989416339301</v>
+        <v>0.169358176437055</v>
       </c>
       <c r="D109" s="16">
-        <v>66.760484773141201</v>
+        <v>62.528070647111399</v>
       </c>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="K109"/>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109"/>
     </row>
     <row r="110" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A110" s="14" t="s">
         <v>115</v>
       </c>
       <c r="B110" s="15">
-        <v>4.9858577540373199</v>
+        <v>3.2999995990701398</v>
       </c>
       <c r="C110" s="16">
-        <v>0.14023709763394701</v>
+        <v>1.1555912415490499</v>
       </c>
       <c r="D110" s="16">
-        <v>66.900721870775101</v>
+        <v>63.683661888660403</v>
       </c>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="K110"/>
       <c r="L110"/>
       <c r="M110"/>
       <c r="N110"/>
     </row>
     <row r="111" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A111" s="14" t="s">
         <v>116</v>
       </c>
       <c r="B111" s="15">
-        <v>5.3245304403376199</v>
+        <v>3.3745012970855401</v>
       </c>
       <c r="C111" s="16">
-        <v>0.197593029767724</v>
+        <v>0.13705299388627901</v>
       </c>
       <c r="D111" s="16">
-        <v>67.098314900542803</v>
+        <v>63.820714882546703</v>
       </c>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="K111"/>
       <c r="L111"/>
       <c r="M111"/>
       <c r="N111"/>
     </row>
     <row r="112" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A112" s="14" t="s">
         <v>117</v>
       </c>
       <c r="B112" s="15">
-        <v>5.49607030402088</v>
+        <v>3.4262935969017598</v>
       </c>
       <c r="C112" s="16">
-        <v>5.5064308512840297E-2</v>
+        <v>0.60513417202235398</v>
       </c>
       <c r="D112" s="16">
-        <v>67.1533792090557</v>
+        <v>64.425849054568999</v>
       </c>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="K112"/>
       <c r="L112"/>
       <c r="M112"/>
       <c r="N112"/>
     </row>
     <row r="113" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A113" s="14" t="s">
         <v>118</v>
       </c>
       <c r="B113" s="15">
-        <v>5.4985097536228897</v>
+        <v>3.5111493619915</v>
       </c>
       <c r="C113" s="16">
-        <v>1.16121376148454E-2</v>
+        <v>0.224309524367311</v>
       </c>
       <c r="D113" s="16">
-        <v>67.164991346670504</v>
+        <v>64.650158578936399</v>
       </c>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
       <c r="K113"/>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113"/>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A114" s="14" t="s">
         <v>119</v>
       </c>
       <c r="B114" s="15">
-        <v>5.77330343349991</v>
+        <v>3.6569203096427301</v>
       </c>
       <c r="C114" s="16">
-        <v>7.6515025746694706E-2</v>
+        <v>0.46912238114202798</v>
       </c>
       <c r="D114" s="16">
-        <v>67.241506372417206</v>
+        <v>65.119280960078399</v>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="K114"/>
       <c r="L114"/>
       <c r="M114"/>
       <c r="N114"/>
     </row>
     <row r="115" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A115" s="14" t="s">
+      <c r="A115" s="11" t="s">
         <v>120</v>
       </c>
-      <c r="B115" s="15">
-[...6 lines deleted...]
-        <v>67.365263382463496</v>
+      <c r="B115" s="12">
+        <v>3.7078059248008</v>
+      </c>
+      <c r="C115" s="13">
+        <v>4.9926427851882904</v>
+      </c>
+      <c r="D115" s="13">
+        <v>70.111923745266694</v>
       </c>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="K115"/>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115"/>
     </row>
     <row r="116" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A116" s="14" t="s">
+      <c r="A116" s="17" t="s">
         <v>121</v>
       </c>
-      <c r="B116" s="15">
-[...6 lines deleted...]
-        <v>67.778633078714194</v>
+      <c r="B116" s="18">
+        <v>4.0685085685793601</v>
+      </c>
+      <c r="C116" s="19">
+        <v>1.1914616147496799</v>
+      </c>
+      <c r="D116" s="19">
+        <v>71.303385360016406</v>
       </c>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="K116"/>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116"/>
     </row>
     <row r="117" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A117" s="14" t="s">
+      <c r="A117" s="17" t="s">
         <v>122</v>
       </c>
-      <c r="B117" s="15">
-[...6 lines deleted...]
-        <v>68.337555879328406</v>
+      <c r="B117" s="18">
+        <v>4.4514217831403498</v>
+      </c>
+      <c r="C117" s="19">
+        <v>0.251529545808655</v>
+      </c>
+      <c r="D117" s="19">
+        <v>71.554914905825001</v>
       </c>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="K117"/>
       <c r="L117"/>
       <c r="M117"/>
       <c r="N117"/>
     </row>
     <row r="118" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A118" s="11" t="s">
+      <c r="A118" s="17" t="s">
         <v>123</v>
       </c>
-      <c r="B118" s="12">
-[...6 lines deleted...]
-        <v>69.5531618641905</v>
+      <c r="B118" s="18">
+        <v>4.5147546799557601</v>
+      </c>
+      <c r="C118" s="19">
+        <v>0.36631288075957202</v>
+      </c>
+      <c r="D118" s="19">
+        <v>71.921227786584595</v>
       </c>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="K118"/>
       <c r="L118"/>
       <c r="M118"/>
       <c r="N118"/>
     </row>
     <row r="119" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A119" s="17" t="s">
         <v>124</v>
       </c>
       <c r="B119" s="18">
-        <v>6.3815918686823903</v>
+        <v>4.6710865762112004</v>
       </c>
       <c r="C119" s="19">
-        <v>1.31558798324846</v>
+        <v>1.30364659041342</v>
       </c>
       <c r="D119" s="19">
-        <v>70.868749847439005</v>
+        <v>73.224874376998002</v>
       </c>
       <c r="G119" s="3"/>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
       <c r="K119"/>
       <c r="L119"/>
       <c r="M119"/>
       <c r="N119"/>
     </row>
     <row r="120" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A120" s="17" t="s">
         <v>125</v>
       </c>
       <c r="B120" s="18">
-        <v>6.6343846980302299</v>
+        <v>4.7427582231028103</v>
       </c>
       <c r="C120" s="19">
-        <v>0.57790920568544801</v>
+        <v>0.49402758518620898</v>
       </c>
       <c r="D120" s="19">
-        <v>71.446659053124407</v>
+        <v>73.718901962184205</v>
       </c>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="K120"/>
       <c r="L120"/>
       <c r="M120"/>
       <c r="N120"/>
     </row>
     <row r="121" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A121" s="17" t="s">
         <v>126</v>
       </c>
       <c r="B121" s="18">
-        <v>6.7407020714858401</v>
+        <v>5.1928345572729002</v>
       </c>
       <c r="C121" s="19">
-        <v>0.30192024524386502</v>
+        <v>0.218912932001634</v>
       </c>
       <c r="D121" s="19">
-        <v>71.748579298368298</v>
+        <v>73.937814894185806</v>
       </c>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="K121"/>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121"/>
     </row>
     <row r="122" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A122" s="17" t="s">
         <v>127</v>
       </c>
       <c r="B122" s="18">
-        <v>6.7556889311686898</v>
+        <v>5.5817678028802797</v>
       </c>
       <c r="C122" s="19">
-        <v>0.35196725153164199</v>
+        <v>7.7160579905451304E-2</v>
       </c>
       <c r="D122" s="19">
-        <v>72.100546549900002</v>
+        <v>74.014975474091301</v>
       </c>
       <c r="G122" s="3"/>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
       <c r="K122"/>
       <c r="L122"/>
       <c r="M122"/>
       <c r="N122"/>
     </row>
     <row r="123" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A123" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B123" s="18">
-        <v>6.8207682411083903</v>
+        <v>6.2959487047066203</v>
       </c>
       <c r="C123" s="19">
-        <v>4.0360299240305704</v>
+        <v>5.6568931171647099E-3</v>
       </c>
       <c r="D123" s="19">
-        <v>76.136576473930504</v>
+        <v>74.020632367208506</v>
       </c>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="K123"/>
       <c r="L123"/>
       <c r="M123"/>
       <c r="N123"/>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A124" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B124" s="18">
-        <v>6.85912752299184</v>
+        <v>6.2961204023836697</v>
       </c>
       <c r="C124" s="19">
-        <v>8.7758449988721496E-2</v>
+        <v>1.3995813620199599E-2</v>
       </c>
       <c r="D124" s="19">
-        <v>76.224334923919301</v>
+        <v>74.034628180828705</v>
       </c>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="K124"/>
       <c r="L124"/>
       <c r="M124"/>
       <c r="N124"/>
     </row>
     <row r="125" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A125" s="17" t="s">
         <v>130</v>
       </c>
       <c r="B125" s="18">
-        <v>7.2643620775573599</v>
+        <v>6.33217527937515</v>
       </c>
       <c r="C125" s="19">
-        <v>4.1510591618342203E-2</v>
+        <v>0.19060057704958</v>
       </c>
       <c r="D125" s="19">
-        <v>76.265845515537606</v>
+        <v>74.225228757878199</v>
       </c>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="K125"/>
       <c r="L125"/>
       <c r="M125"/>
       <c r="N125"/>
     </row>
     <row r="126" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A126" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B126" s="18">
-        <v>7.3178240631908498</v>
+        <v>6.3371584011561399</v>
       </c>
       <c r="C126" s="19">
-        <v>0.289920725224666</v>
+        <v>8.9794462808042694E-2</v>
       </c>
       <c r="D126" s="19">
-        <v>76.555766240762296</v>
+        <v>74.3150232206863</v>
       </c>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="K126"/>
       <c r="L126"/>
       <c r="M126"/>
       <c r="N126"/>
     </row>
     <row r="127" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A127" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B127" s="18">
-        <v>7.6091174810656899</v>
+        <v>6.3973172264943701</v>
       </c>
       <c r="C127" s="19">
-        <v>0.46273061562951701</v>
+        <v>4.3944344724465997E-2</v>
       </c>
       <c r="D127" s="19">
-        <v>77.018496856391806</v>
+        <v>74.358967565410794</v>
       </c>
       <c r="G127" s="3"/>
       <c r="H127" s="3"/>
       <c r="I127" s="3"/>
       <c r="K127"/>
       <c r="L127"/>
       <c r="M127"/>
       <c r="N127"/>
     </row>
     <row r="128" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A128" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B128" s="18">
-        <v>8.2493147281667394</v>
+        <v>6.56284737657408</v>
       </c>
       <c r="C128" s="19">
-        <v>0.78274581968879897</v>
+        <v>3.22874263209426</v>
       </c>
       <c r="D128" s="19">
-        <v>77.801242676080605</v>
+        <v>77.587710197505004</v>
       </c>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="K128"/>
       <c r="L128"/>
       <c r="M128"/>
       <c r="N128"/>
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A129" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B129" s="18">
-        <v>8.4986791258021501</v>
+        <v>6.6526396109310904</v>
       </c>
       <c r="C129" s="19">
-        <v>4.9519606146909298E-2</v>
+        <v>0.373136479030729</v>
       </c>
       <c r="D129" s="19">
-        <v>77.850762282227507</v>
+        <v>77.960846676535795</v>
       </c>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="K129"/>
       <c r="L129"/>
       <c r="M129"/>
       <c r="N129"/>
     </row>
     <row r="130" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A130" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B130" s="18">
-        <v>9.2168759297879497</v>
+        <v>7.0635159357925001</v>
       </c>
       <c r="C130" s="19">
-        <v>2.9403024579133499</v>
+        <v>0.441716430592478</v>
       </c>
       <c r="D130" s="19">
-        <v>80.791064740140797</v>
+        <v>78.402563107128202</v>
       </c>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="K130"/>
       <c r="L130"/>
       <c r="M130"/>
       <c r="N130"/>
     </row>
     <row r="131" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A131" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B131" s="18">
-        <v>9.6312933279044799</v>
+        <v>7.0721726732888701</v>
       </c>
       <c r="C131" s="19">
-        <v>2.70794769142723</v>
+        <v>0.110009605097729</v>
       </c>
       <c r="D131" s="19">
-        <v>83.499012431568104</v>
+        <v>78.512572712226003</v>
       </c>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="K131"/>
       <c r="L131"/>
       <c r="M131"/>
       <c r="N131"/>
     </row>
     <row r="132" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A132" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B132" s="18">
-        <v>9.8378639996788309</v>
+        <v>7.2091221926877402</v>
       </c>
       <c r="C132" s="19">
-        <v>4.2388036100492903E-2</v>
+        <v>0.941879676349482</v>
       </c>
       <c r="D132" s="19">
-        <v>83.541400467668595</v>
+        <v>79.454452388575405</v>
       </c>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="K132"/>
       <c r="L132"/>
       <c r="M132"/>
       <c r="N132"/>
     </row>
     <row r="133" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A133" s="17" t="s">
         <v>138</v>
       </c>
       <c r="B133" s="18">
-        <v>9.8495442709086003</v>
+        <v>8.1389831595503495</v>
       </c>
       <c r="C133" s="19">
-        <v>0.23653196229210299</v>
+        <v>0.55196774353087497</v>
       </c>
       <c r="D133" s="19">
-        <v>83.7779324299607</v>
+        <v>80.0064201321063</v>
       </c>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="K133"/>
       <c r="L133"/>
       <c r="M133"/>
       <c r="N133"/>
     </row>
     <row r="134" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A134" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B134" s="18">
-        <v>9.9356098761704796</v>
+        <v>8.4968520438498896</v>
       </c>
       <c r="C134" s="19">
-        <v>0.49930791566470301</v>
+        <v>0.50072568130932704</v>
       </c>
       <c r="D134" s="19">
-        <v>84.277240345625401</v>
+        <v>80.507145813415704</v>
       </c>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="K134"/>
       <c r="L134"/>
       <c r="M134"/>
       <c r="N134"/>
     </row>
     <row r="135" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A135" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B135" s="18">
-        <v>10.454037455405</v>
+        <v>8.96728456268138</v>
       </c>
       <c r="C135" s="19">
-        <v>4.9038878584879902E-2</v>
+        <v>5.2548214206694401E-2</v>
       </c>
       <c r="D135" s="19">
-        <v>84.326279224210296</v>
+        <v>80.559694027622399</v>
       </c>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="K135"/>
       <c r="L135"/>
       <c r="M135"/>
       <c r="N135"/>
     </row>
     <row r="136" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A136" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B136" s="18">
-        <v>10.536738369854501</v>
+        <v>8.96936053705139</v>
       </c>
       <c r="C136" s="19">
-        <v>5.05790736865274E-2</v>
+        <v>0.28547090451164397</v>
       </c>
       <c r="D136" s="19">
-        <v>84.376858297896803</v>
+        <v>80.845164932133997</v>
       </c>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="K136"/>
       <c r="L136"/>
       <c r="M136"/>
       <c r="N136"/>
     </row>
     <row r="137" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A137" s="17" t="s">
         <v>142</v>
       </c>
       <c r="B137" s="18">
-        <v>11.064997959883801</v>
+        <v>8.9712989800241996</v>
       </c>
       <c r="C137" s="19">
-        <v>0.97200779413397498</v>
+        <v>8.8706777525038097E-2</v>
       </c>
       <c r="D137" s="19">
-        <v>85.348866092030704</v>
+        <v>80.933871709659002</v>
       </c>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
       <c r="K137"/>
       <c r="L137"/>
       <c r="M137"/>
       <c r="N137"/>
     </row>
     <row r="138" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A138" s="17" t="s">
         <v>143</v>
       </c>
       <c r="B138" s="18">
-        <v>11.8324654580385</v>
+        <v>9.0709385231662694</v>
       </c>
       <c r="C138" s="19">
-        <v>0.10403317822946299</v>
+        <v>0.19823761516913699</v>
       </c>
       <c r="D138" s="19">
-        <v>85.452899270260204</v>
+        <v>81.132109324828207</v>
       </c>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
       <c r="K138"/>
       <c r="L138"/>
       <c r="M138"/>
       <c r="N138"/>
     </row>
     <row r="139" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A139" s="17" t="s">
         <v>144</v>
       </c>
       <c r="B139" s="18">
-        <v>12.2767735985702</v>
+        <v>9.3493666431506401</v>
       </c>
       <c r="C139" s="19">
-        <v>0.39384655652280298</v>
+        <v>2.7439743164967001</v>
       </c>
       <c r="D139" s="19">
-        <v>85.846745826783007</v>
+        <v>83.876083641324897</v>
       </c>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="K139"/>
       <c r="L139"/>
       <c r="M139"/>
       <c r="N139"/>
     </row>
     <row r="140" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A140" s="17" t="s">
         <v>145</v>
       </c>
       <c r="B140" s="18">
-        <v>12.352662445994101</v>
+        <v>9.3563841375853496</v>
       </c>
       <c r="C140" s="19">
-        <v>9.8763844078675597E-2</v>
+        <v>4.2164073513394497E-2</v>
       </c>
       <c r="D140" s="19">
-        <v>85.945509670861696</v>
+        <v>83.918247714838301</v>
       </c>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="K140"/>
       <c r="L140"/>
       <c r="M140"/>
       <c r="N140"/>
     </row>
     <row r="141" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A141" s="17" t="s">
         <v>146</v>
       </c>
       <c r="B141" s="18">
-        <v>12.9961025245988</v>
+        <v>10.3671965245194</v>
       </c>
       <c r="C141" s="19">
-        <v>0.24812076361752899</v>
+        <v>1.74268099362002</v>
       </c>
       <c r="D141" s="19">
-        <v>86.193630434479203</v>
+        <v>85.6609287084583</v>
       </c>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="K141"/>
       <c r="L141"/>
       <c r="M141"/>
       <c r="N141"/>
     </row>
     <row r="142" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A142" s="17" t="s">
         <v>147</v>
       </c>
       <c r="B142" s="18">
-        <v>13.149124657965199</v>
+        <v>10.4302991831544</v>
       </c>
       <c r="C142" s="19">
-        <v>0.56164381196047297</v>
+        <v>6.7032091735934496E-2</v>
       </c>
       <c r="D142" s="19">
-        <v>86.755274246439697</v>
+        <v>85.727960800194197</v>
       </c>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="K142"/>
       <c r="L142"/>
       <c r="M142"/>
       <c r="N142"/>
     </row>
     <row r="143" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A143" s="17" t="s">
         <v>148</v>
       </c>
       <c r="B143" s="18">
-        <v>13.1678560861418</v>
+        <v>10.8919652187307</v>
       </c>
       <c r="C143" s="19">
-        <v>0.168581354762145</v>
+        <v>0.37477730341064602</v>
       </c>
       <c r="D143" s="19">
-        <v>86.923855601201794</v>
+        <v>86.102738103604906</v>
       </c>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="K143"/>
       <c r="L143"/>
       <c r="M143"/>
       <c r="N143"/>
     </row>
     <row r="144" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A144" s="17" t="s">
         <v>149</v>
       </c>
       <c r="B144" s="18">
-        <v>15.1495589128729</v>
+        <v>11.2619151798256</v>
       </c>
       <c r="C144" s="19">
-        <v>0.61727752593513496</v>
+        <v>1.3482463352443099</v>
       </c>
       <c r="D144" s="19">
-        <v>87.541133127137002</v>
+        <v>87.450984438849204</v>
       </c>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="K144"/>
       <c r="L144"/>
       <c r="M144"/>
       <c r="N144"/>
     </row>
     <row r="145" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A145" s="17" t="s">
         <v>150</v>
       </c>
       <c r="B145" s="18">
-        <v>15.857804519003899</v>
+        <v>12.773158269601099</v>
       </c>
       <c r="C145" s="19">
-        <v>0.35408618661087798</v>
+        <v>0.740007147114919</v>
       </c>
       <c r="D145" s="19">
-        <v>87.895219313747901</v>
+        <v>88.190991585964099</v>
       </c>
       <c r="G145" s="3"/>
       <c r="H145" s="3"/>
       <c r="I145" s="3"/>
       <c r="K145"/>
       <c r="L145"/>
       <c r="M145"/>
       <c r="N145"/>
     </row>
     <row r="146" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A146" s="17" t="s">
         <v>151</v>
       </c>
       <c r="B146" s="18">
-        <v>16.010792386258</v>
+        <v>13.875454007669401</v>
       </c>
       <c r="C146" s="19">
-        <v>0.38133363813638799</v>
+        <v>0.73096169600070204</v>
       </c>
       <c r="D146" s="19">
-        <v>88.276552951884199</v>
+        <v>88.921953281964804</v>
       </c>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="K146"/>
       <c r="L146"/>
       <c r="M146"/>
       <c r="N146"/>
     </row>
     <row r="147" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A147" s="17" t="s">
         <v>152</v>
       </c>
       <c r="B147" s="18">
-        <v>16.846162862435701</v>
+        <v>14.727567167804001</v>
       </c>
       <c r="C147" s="19">
-        <v>7.7551156996893897E-2</v>
+        <v>0.59475932778446505</v>
       </c>
       <c r="D147" s="19">
-        <v>88.354104108881103</v>
+        <v>89.516712609749305</v>
       </c>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="K147"/>
       <c r="L147"/>
       <c r="M147"/>
       <c r="N147"/>
     </row>
     <row r="148" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A148" s="17" t="s">
         <v>153</v>
       </c>
       <c r="B148" s="18">
-        <v>17.911557082210599</v>
+        <v>14.7387703479886</v>
       </c>
       <c r="C148" s="19">
-        <v>1.09857449342633</v>
+        <v>5.9683243734096003E-2</v>
       </c>
       <c r="D148" s="19">
-        <v>89.4526786023075</v>
+        <v>89.576395853483405</v>
       </c>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="K148"/>
       <c r="L148"/>
       <c r="M148"/>
       <c r="N148"/>
     </row>
     <row r="149" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A149" s="17" t="s">
         <v>154</v>
       </c>
       <c r="B149" s="18">
-        <v>17.914378485997101</v>
+        <v>14.949518632715501</v>
       </c>
       <c r="C149" s="19">
-        <v>0.23588321344625701</v>
+        <v>1.4363023608906299E-2</v>
       </c>
       <c r="D149" s="19">
-        <v>89.688561815753701</v>
+        <v>89.590758877092298</v>
       </c>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="K149"/>
       <c r="L149"/>
       <c r="M149"/>
       <c r="N149"/>
     </row>
     <row r="150" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A150" s="17" t="s">
         <v>155</v>
       </c>
       <c r="B150" s="18">
-        <v>18.379016816482501</v>
+        <v>15.7658930792145</v>
       </c>
       <c r="C150" s="19">
-        <v>0.146267194819791</v>
+        <v>1.32080784710082</v>
       </c>
       <c r="D150" s="19">
-        <v>89.8348290105735</v>
+        <v>90.911566724193094</v>
       </c>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="K150"/>
       <c r="L150"/>
       <c r="M150"/>
       <c r="N150"/>
     </row>
     <row r="151" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A151" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B151" s="18">
-        <v>19.4892883145592</v>
+        <v>15.985182153588401</v>
       </c>
       <c r="C151" s="19">
-        <v>5.21332705618263E-3</v>
+        <v>0.20448948143256099</v>
       </c>
       <c r="D151" s="19">
-        <v>89.840042337629697</v>
+        <v>91.116056205625696</v>
       </c>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="K151"/>
       <c r="L151"/>
       <c r="M151"/>
       <c r="N151"/>
     </row>
     <row r="152" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A152" s="17" t="s">
         <v>157</v>
       </c>
       <c r="B152" s="18">
-        <v>19.489856814561001</v>
+        <v>16.8392365690089</v>
       </c>
       <c r="C152" s="19">
-        <v>1.2900300790768799E-2</v>
+        <v>0.97645784224807597</v>
       </c>
       <c r="D152" s="19">
-        <v>89.852942638420501</v>
+        <v>92.092514047873706</v>
       </c>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="K152"/>
       <c r="L152"/>
       <c r="M152"/>
       <c r="N152"/>
     </row>
     <row r="153" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A153" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B153" s="18">
-        <v>19.7165819899143</v>
+        <v>16.9483901852876</v>
       </c>
       <c r="C153" s="19">
-        <v>0.110319974598915</v>
+        <v>0.24643973647151901</v>
       </c>
       <c r="D153" s="19">
-        <v>89.963262613019396</v>
+        <v>92.338953784345307</v>
       </c>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="K153"/>
       <c r="L153"/>
       <c r="M153"/>
       <c r="N153"/>
     </row>
     <row r="154" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A154" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B154" s="18">
-        <v>20.575830171952099</v>
+        <v>16.948551380006599</v>
       </c>
       <c r="C154" s="19">
-        <v>0.94573579950617603</v>
+        <v>4.4241831297595499E-2</v>
       </c>
       <c r="D154" s="19">
-        <v>90.908998412525506</v>
+        <v>92.383195615642904</v>
       </c>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="K154"/>
       <c r="L154"/>
       <c r="M154"/>
       <c r="N154"/>
     </row>
     <row r="155" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A155" s="17" t="s">
         <v>160</v>
       </c>
       <c r="B155" s="18">
-        <v>20.9382126983263</v>
+        <v>19.461596415352599</v>
       </c>
       <c r="C155" s="19">
-        <v>0.30613944637080298</v>
+        <v>0.313202231000555</v>
       </c>
       <c r="D155" s="19">
-        <v>91.215137858896398</v>
+        <v>92.696397846643407</v>
       </c>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="K155"/>
       <c r="L155"/>
       <c r="M155"/>
       <c r="N155"/>
     </row>
     <row r="156" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A156" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B156" s="18">
-        <v>21.4330646448024</v>
+        <v>22.4468153536165</v>
       </c>
       <c r="C156" s="19">
-        <v>0.15052373400979899</v>
+        <v>0.619055613999271</v>
       </c>
       <c r="D156" s="19">
-        <v>91.365661592906093</v>
+        <v>93.315453460642701</v>
       </c>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="K156"/>
       <c r="L156"/>
       <c r="M156"/>
       <c r="N156"/>
     </row>
     <row r="157" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A157" s="17" t="s">
         <v>162</v>
       </c>
       <c r="B157" s="18">
-        <v>21.446518723473499</v>
+        <v>24.5363040557123</v>
       </c>
       <c r="C157" s="19">
-        <v>0.86362939881471201</v>
+        <v>0.127524127090726</v>
       </c>
       <c r="D157" s="19">
-        <v>92.229290991720902</v>
+        <v>93.442977587733395</v>
       </c>
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
       <c r="I157" s="3"/>
       <c r="K157"/>
       <c r="L157"/>
       <c r="M157"/>
       <c r="N157"/>
     </row>
     <row r="158" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A158" s="17" t="s">
         <v>163</v>
       </c>
       <c r="B158" s="18">
-        <v>21.8139915150253</v>
+        <v>28.288832902906101</v>
       </c>
       <c r="C158" s="19">
-        <v>0.14418093054574199</v>
+        <v>1.2273738219996499</v>
       </c>
       <c r="D158" s="19">
-        <v>92.373471922266603</v>
+        <v>94.670351409733101</v>
       </c>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="K158"/>
       <c r="L158"/>
       <c r="M158"/>
       <c r="N158"/>
     </row>
     <row r="159" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A159" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B159" s="18">
-        <v>22.219538493498799</v>
+        <v>29.676109312301499</v>
       </c>
       <c r="C159" s="19">
-        <v>4.3256146066876097E-2</v>
+        <v>2.79172555971169E-2</v>
       </c>
       <c r="D159" s="19">
-        <v>92.416728068333498</v>
+        <v>94.698268665330204</v>
       </c>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="K159"/>
       <c r="L159"/>
       <c r="M159"/>
       <c r="N159"/>
     </row>
     <row r="160" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A160" s="17" t="s">
         <v>165</v>
       </c>
       <c r="B160" s="18">
-        <v>22.512759704696801</v>
+        <v>38.050321838783802</v>
       </c>
       <c r="C160" s="19">
-        <v>0.209251839961407</v>
+        <v>0.14576842083343</v>
       </c>
       <c r="D160" s="19">
-        <v>92.625979908294894</v>
+        <v>94.844037086163596</v>
       </c>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="K160"/>
       <c r="L160"/>
       <c r="M160"/>
       <c r="N160"/>
     </row>
     <row r="161" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A161" s="17" t="s">
         <v>166</v>
       </c>
       <c r="B161" s="18">
-        <v>23.0180388768526</v>
+        <v>39.473688152946103</v>
       </c>
       <c r="C161" s="19">
-        <v>0.16148712277879901</v>
+        <v>0.367330842626999</v>
       </c>
       <c r="D161" s="19">
-        <v>92.787467031073703</v>
+        <v>95.211367928790594</v>
       </c>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="K161"/>
       <c r="L161"/>
       <c r="M161"/>
       <c r="N161"/>
     </row>
     <row r="162" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A162" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B162" s="18">
-        <v>24.261814373712799</v>
+        <v>44.093111500370298</v>
       </c>
       <c r="C162" s="19">
-        <v>6.5967022929351193E-2</v>
+        <v>0.38900552841610297</v>
       </c>
       <c r="D162" s="19">
-        <v>92.853434054003003</v>
+        <v>95.6003734572067</v>
       </c>
       <c r="G162" s="3"/>
       <c r="H162" s="3"/>
       <c r="I162" s="3"/>
       <c r="K162"/>
       <c r="L162"/>
       <c r="M162"/>
       <c r="N162"/>
     </row>
     <row r="163" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A163" s="17" t="s">
         <v>168</v>
       </c>
       <c r="B163" s="18">
-        <v>24.263299086704301</v>
+        <v>44.684114925613798</v>
       </c>
       <c r="C163" s="19">
-        <v>0.77376134826252196</v>
+        <v>0.22222711835540401</v>
       </c>
       <c r="D163" s="19">
-        <v>93.627195402265599</v>
+        <v>95.822600575562106</v>
       </c>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="K163"/>
       <c r="L163"/>
       <c r="M163"/>
       <c r="N163"/>
     </row>
     <row r="164" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A164" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B164" s="18">
-        <v>25.300718071281299</v>
+        <v>49.511077340801101</v>
       </c>
       <c r="C164" s="19">
-        <v>3.2148399011530699</v>
+        <v>0.36179945165787403</v>
       </c>
       <c r="D164" s="19">
-        <v>96.842035303418697</v>
+        <v>96.184400027219993</v>
       </c>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="K164"/>
       <c r="L164"/>
       <c r="M164"/>
       <c r="N164"/>
     </row>
     <row r="165" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A165" s="17" t="s">
         <v>170</v>
       </c>
       <c r="B165" s="18">
-        <v>27.605486141951399</v>
+        <v>49.5810862700014</v>
       </c>
       <c r="C165" s="19">
-        <v>0.51836899686206195</v>
+        <v>2.6044019831942399E-2</v>
       </c>
       <c r="D165" s="19">
-        <v>97.360404300280706</v>
+        <v>96.210444047051894</v>
       </c>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="K165"/>
       <c r="L165"/>
       <c r="M165"/>
       <c r="N165"/>
     </row>
     <row r="166" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A166" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B166" s="18">
-        <v>30.715983212403899</v>
+        <v>52.636649170872602</v>
       </c>
       <c r="C166" s="19">
-        <v>8.6386276170890106E-2</v>
+        <v>2.0963506950215901E-3</v>
       </c>
       <c r="D166" s="19">
-        <v>97.446790576451605</v>
+        <v>96.212540397747006</v>
       </c>
       <c r="G166" s="3"/>
       <c r="H166" s="3"/>
       <c r="I166" s="3"/>
       <c r="K166"/>
       <c r="L166"/>
       <c r="M166"/>
       <c r="N166"/>
     </row>
     <row r="167" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A167" s="17" t="s">
         <v>172</v>
       </c>
       <c r="B167" s="18">
-        <v>30.721039191265</v>
+        <v>52.645344828760201</v>
       </c>
       <c r="C167" s="19">
-        <v>0.18333922419065801</v>
+        <v>3.5419495113225202E-2</v>
       </c>
       <c r="D167" s="19">
-        <v>97.630129800642294</v>
+        <v>96.247959892860194</v>
       </c>
       <c r="G167" s="3"/>
       <c r="H167" s="3"/>
       <c r="I167" s="3"/>
       <c r="K167"/>
       <c r="L167"/>
       <c r="M167"/>
       <c r="N167"/>
     </row>
     <row r="168" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A168" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B168" s="18">
-        <v>30.817322896305999</v>
+        <v>52.646139852750899</v>
       </c>
       <c r="C168" s="19">
-        <v>0.23455304494938001</v>
+        <v>0.60290302272388296</v>
       </c>
       <c r="D168" s="19">
-        <v>97.864682845591602</v>
+        <v>96.850862915584102</v>
       </c>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="K168"/>
       <c r="L168"/>
       <c r="M168"/>
       <c r="N168"/>
     </row>
     <row r="169" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A169" s="17" t="s">
         <v>174</v>
       </c>
       <c r="B169" s="18">
-        <v>31.893270042262898</v>
+        <v>61.8847299781469</v>
       </c>
       <c r="C169" s="19">
-        <v>0.124405758892164</v>
+        <v>0.327132969432882</v>
       </c>
       <c r="D169" s="19">
-        <v>97.989088604483797</v>
+        <v>97.177995885016998</v>
       </c>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="K169"/>
       <c r="L169"/>
       <c r="M169"/>
       <c r="N169"/>
     </row>
     <row r="170" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A170" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B170" s="18">
-        <v>32.047222899303001</v>
+        <v>64.044806137598201</v>
       </c>
       <c r="C170" s="19">
-        <v>0.61322634609201399</v>
+        <v>5.7526466078907497E-2</v>
       </c>
       <c r="D170" s="19">
-        <v>98.602314950575803</v>
+        <v>97.235522351095895</v>
       </c>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="K170"/>
       <c r="L170"/>
       <c r="M170"/>
       <c r="N170"/>
     </row>
     <row r="171" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A171" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B171" s="18">
-        <v>32.532948142791803</v>
+        <v>66.210298707698698</v>
       </c>
       <c r="C171" s="19">
-        <v>0.230945254605218</v>
+        <v>0.45975155408844998</v>
       </c>
       <c r="D171" s="19">
-        <v>98.833260205181006</v>
+        <v>97.695273905184294</v>
       </c>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
       <c r="I171" s="3"/>
       <c r="K171"/>
       <c r="L171"/>
       <c r="M171"/>
       <c r="N171"/>
     </row>
     <row r="172" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A172" s="17" t="s">
         <v>177</v>
       </c>
       <c r="B172" s="18">
-        <v>35.3163628359627</v>
+        <v>75.593084629701494</v>
       </c>
       <c r="C172" s="19">
-        <v>5.78506614694572E-2</v>
+        <v>4.23918366709467E-3</v>
       </c>
       <c r="D172" s="19">
-        <v>98.891110866650493</v>
+        <v>97.699513088851404</v>
       </c>
       <c r="G172" s="3"/>
       <c r="H172" s="3"/>
       <c r="I172" s="3"/>
       <c r="K172"/>
       <c r="L172"/>
       <c r="M172"/>
       <c r="N172"/>
     </row>
     <row r="173" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A173" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B173" s="18">
-        <v>41.068297691057602</v>
+        <v>76.613282305782406</v>
       </c>
       <c r="C173" s="19">
-        <v>8.6507624875868397E-2</v>
+        <v>5.1637161576485402E-2</v>
       </c>
       <c r="D173" s="19">
-        <v>98.9776184915264</v>
+        <v>97.751150250427898</v>
       </c>
       <c r="G173" s="3"/>
       <c r="H173" s="3"/>
       <c r="I173" s="3"/>
       <c r="K173"/>
       <c r="L173"/>
       <c r="M173"/>
       <c r="N173"/>
     </row>
     <row r="174" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A174" s="17" t="s">
         <v>179</v>
       </c>
       <c r="B174" s="18">
-        <v>43.7952155761283</v>
+        <v>77.287916003610704</v>
       </c>
       <c r="C174" s="19">
-        <v>0.15587707880249499</v>
+        <v>0.14934290793868901</v>
       </c>
       <c r="D174" s="19">
-        <v>99.133495570328904</v>
+        <v>97.900493158366601</v>
       </c>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="K174"/>
       <c r="L174"/>
       <c r="M174"/>
       <c r="N174"/>
     </row>
     <row r="175" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A175" s="17" t="s">
         <v>180</v>
       </c>
       <c r="B175" s="18">
-        <v>44.097475576571199</v>
+        <v>92.172525716843893</v>
       </c>
       <c r="C175" s="19">
-        <v>0.50418986741113703</v>
+        <v>0.33487691678965797</v>
       </c>
       <c r="D175" s="19">
-        <v>99.637685437740004</v>
+        <v>98.235370075156197</v>
       </c>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="K175"/>
       <c r="L175"/>
       <c r="M175"/>
       <c r="N175"/>
     </row>
     <row r="176" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A176" s="17" t="s">
         <v>181</v>
       </c>
       <c r="B176" s="18">
-        <v>45.401796293601301</v>
+        <v>112.03168250989199</v>
       </c>
       <c r="C176" s="19">
-        <v>0.139368987667564</v>
+        <v>1.0997706750379299</v>
       </c>
       <c r="D176" s="19">
-        <v>99.777054425407599</v>
+        <v>99.335140750194199</v>
       </c>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="K176"/>
       <c r="L176"/>
       <c r="M176"/>
       <c r="N176"/>
     </row>
     <row r="177" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A177" s="17" t="s">
         <v>182</v>
       </c>
       <c r="B177" s="18">
-        <v>68.707363144020803</v>
+        <v>124.495659496651</v>
       </c>
       <c r="C177" s="19">
-        <v>1.4785872975815999E-2</v>
+        <v>0.43138806863163898</v>
       </c>
       <c r="D177" s="19">
-        <v>99.791840298383406</v>
+        <v>99.766528818825805</v>
       </c>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
       <c r="I177" s="3"/>
       <c r="K177"/>
       <c r="L177"/>
       <c r="M177"/>
       <c r="N177"/>
     </row>
     <row r="178" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A178" s="17" t="s">
         <v>183</v>
       </c>
       <c r="B178" s="18">
-        <v>76.849982304929696</v>
+        <v>252.585495454436</v>
       </c>
       <c r="C178" s="19">
-        <v>6.71665082054827E-2</v>
+        <v>0.119710456318373</v>
       </c>
       <c r="D178" s="19">
-        <v>99.859006806588894</v>
+        <v>99.886239275144206</v>
       </c>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="K178"/>
       <c r="L178"/>
       <c r="M178"/>
       <c r="N178"/>
     </row>
     <row r="179" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A179" s="17" t="s">
         <v>184</v>
       </c>
       <c r="B179" s="18">
-        <v>80.611749256349299</v>
+        <v>384.60748703050803</v>
       </c>
       <c r="C179" s="19">
-        <v>0.14099319341111999</v>
+        <v>0.11376072485578401</v>
       </c>
       <c r="D179" s="19">
         <v>100</v>
       </c>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="K179"/>
       <c r="L179"/>
       <c r="M179"/>
       <c r="N179"/>
     </row>
     <row r="180" spans="1:14" x14ac:dyDescent="0.35">
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
       <c r="I180" s="3"/>
       <c r="K180"/>
       <c r="L180"/>
       <c r="M180"/>
       <c r="N180"/>
     </row>
     <row r="181" spans="1:14" x14ac:dyDescent="0.35">
       <c r="E181" s="20"/>
     </row>
   </sheetData>