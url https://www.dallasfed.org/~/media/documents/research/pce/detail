--- v5 (2026-04-18)
+++ v6 (2026-05-10)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{DC75A083-A339-4A3B-9318-D2AC1429E78F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{454E293E-EB6E-4776-92F3-939769992105}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="340" windowWidth="18480" windowHeight="10930" xr2:uid="{3E472A3E-EC30-4A10-9078-CE09E650BDEB}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6A245ED4-24C5-4D24-A290-748986E18E8D}"/>
   </bookViews>
   <sheets>
     <sheet name="Web - Underlying detail" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_DLX1.USE">#REF!</definedName>
     <definedName name="_DLX2.USE">#REF!</definedName>
     <definedName name="_DLX3.USE">#REF!</definedName>
     <definedName name="data_1" localSheetId="0">'Web - Underlying detail'!$A$2:$D$179</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -67,591 +67,591 @@
         <textField/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
   <si>
     <t>Annualized 1-month % change</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Cumulative weight</t>
   </si>
   <si>
     <t>Color key</t>
   </si>
   <si>
+    <t>Eggs</t>
+  </si>
+  <si>
+    <t>Cut from bottom</t>
+  </si>
+  <si>
+    <t>Tax preparation and other related services</t>
+  </si>
+  <si>
+    <t>Included</t>
+  </si>
+  <si>
+    <t>Major household appliances</t>
+  </si>
+  <si>
+    <t>Cut from top</t>
+  </si>
+  <si>
+    <t>Small electric household appliances</t>
+  </si>
+  <si>
+    <t>Trim point</t>
+  </si>
+  <si>
+    <t>Religious organizations' services to households</t>
+  </si>
+  <si>
+    <t>Prescription drugs</t>
+  </si>
+  <si>
+    <t>Lubricants and fluids</t>
+  </si>
+  <si>
+    <t>Clothing materials</t>
+  </si>
+  <si>
+    <t>Sewing items</t>
+  </si>
+  <si>
+    <t>Cereals</t>
+  </si>
+  <si>
+    <t>Other personal business services</t>
+  </si>
+  <si>
+    <t>Other video equipment</t>
+  </si>
+  <si>
+    <t>Audio discs, tapes, vinyl, and permanent digital downloads</t>
+  </si>
+  <si>
+    <t>Window coverings</t>
+  </si>
+  <si>
+    <t>Newspapers and periodicals</t>
+  </si>
+  <si>
+    <t>Televisions</t>
+  </si>
+  <si>
+    <t>Spectator sports</t>
+  </si>
+  <si>
+    <t>Household linens</t>
+  </si>
+  <si>
+    <t>Natural gas</t>
+  </si>
+  <si>
+    <t>Amusement parks, campgrounds, and related recreational services</t>
+  </si>
+  <si>
+    <t>Package tours</t>
+  </si>
+  <si>
+    <t>Telephone and related communication equipment</t>
+  </si>
+  <si>
     <t>Calculators, typewriters, and other information processing equipment</t>
   </si>
   <si>
-    <t>Cut from bottom</t>
-[...5 lines deleted...]
-    <t>Included</t>
+    <t>Clocks, lamps, lighting fixtures, and other household decorative items</t>
+  </si>
+  <si>
+    <t>Other meats</t>
+  </si>
+  <si>
+    <t>Processed dairy products</t>
+  </si>
+  <si>
+    <t>Pork</t>
+  </si>
+  <si>
+    <t>Beef and veal</t>
+  </si>
+  <si>
+    <t>Mineral waters, soft drinks, and vegetable juices</t>
+  </si>
+  <si>
+    <t>Sugar and sweets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Final consumption expenditures of nonprofit institutions serving households </t>
+  </si>
+  <si>
+    <t>Nonelectric cookware and tableware</t>
+  </si>
+  <si>
+    <t>Fish and seafood</t>
+  </si>
+  <si>
+    <t>Used autos</t>
+  </si>
+  <si>
+    <t>Membership clubs and participant sports centers</t>
+  </si>
+  <si>
+    <t>Employment agency services</t>
+  </si>
+  <si>
+    <t>Recreational books</t>
+  </si>
+  <si>
+    <t>Used light trucks</t>
+  </si>
+  <si>
+    <t>Furniture</t>
+  </si>
+  <si>
+    <t>Accessories and parts</t>
+  </si>
+  <si>
+    <t>Flowers, seeds, and potted plants</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net household insurance </t>
+  </si>
+  <si>
+    <t>Household cleaning products</t>
+  </si>
+  <si>
+    <t>Nonprescription drugs</t>
+  </si>
+  <si>
+    <t>Other medical products</t>
+  </si>
+  <si>
+    <t>Therapeutic medical equipment</t>
+  </si>
+  <si>
+    <t>Hairdressing salons and personal grooming establishments</t>
+  </si>
+  <si>
+    <t>Bakery products</t>
+  </si>
+  <si>
+    <t>Motor vehicle leasing</t>
+  </si>
+  <si>
+    <t>Processed fruits and vegetables</t>
+  </si>
+  <si>
+    <t>Sporting equipment, supplies, guns, and ammunition</t>
+  </si>
+  <si>
+    <t>Miscellaneous personal care services</t>
+  </si>
+  <si>
+    <t>Clothing repair, rental, and alterations</t>
+  </si>
+  <si>
+    <t>Repair and hire of footwear</t>
+  </si>
+  <si>
+    <t>Spirits</t>
+  </si>
+  <si>
+    <t>Outdoor equipment and supplies</t>
+  </si>
+  <si>
+    <t>Miscellaneous household products</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Life insurance </t>
+  </si>
+  <si>
+    <t>Poultry</t>
+  </si>
+  <si>
+    <t>Film and photographic supplies</t>
+  </si>
+  <si>
+    <t>Standard clothing issued to military personnel</t>
+  </si>
+  <si>
+    <t>Communication</t>
+  </si>
+  <si>
+    <t>Food produced and consumed on farms</t>
+  </si>
+  <si>
+    <t>Motorcycles</t>
+  </si>
+  <si>
+    <t>Elementary and secondary school lunches</t>
+  </si>
+  <si>
+    <t>Repair of household appliances</t>
+  </si>
+  <si>
+    <t>Repair of furniture, furnishings, and floor coverings</t>
+  </si>
+  <si>
+    <t>Food products, not elsewhere classified</t>
+  </si>
+  <si>
+    <t>New light trucks</t>
+  </si>
+  <si>
+    <t>Paramedical services</t>
+  </si>
+  <si>
+    <t>Tobacco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net motor vehicle and other transportation insurance </t>
+  </si>
+  <si>
+    <t>Corrective eyeglasses and contact lenses</t>
+  </si>
+  <si>
+    <t>Audio equipment</t>
+  </si>
+  <si>
+    <t>Coffee, tea, and other beverage materials</t>
+  </si>
+  <si>
+    <t>Maintenance and repair of recreational vehicles and sports equipment</t>
+  </si>
+  <si>
+    <t>Household paper products</t>
+  </si>
+  <si>
+    <t>Fresh milk</t>
+  </si>
+  <si>
+    <t>Nursing homes</t>
+  </si>
+  <si>
+    <t>Children's and infants' clothing</t>
+  </si>
+  <si>
+    <t>Proprietary and public higher education</t>
+  </si>
+  <si>
+    <t>Nonprofit private higher education services to households</t>
+  </si>
+  <si>
+    <t>Tenant-occupied stationary homes and landlord durables</t>
+  </si>
+  <si>
+    <t>Tenant-occupied mobile homes</t>
+  </si>
+  <si>
+    <t>Group housing</t>
+  </si>
+  <si>
+    <t>Men's and boys' clothing</t>
+  </si>
+  <si>
+    <t>Foundations and grantmaking and giving services to households</t>
+  </si>
+  <si>
+    <t>Elementary and secondary schools</t>
+  </si>
+  <si>
+    <t>Commercial banks</t>
+  </si>
+  <si>
+    <t>Hotels and motels</t>
+  </si>
+  <si>
+    <t>Other purchased meals</t>
+  </si>
+  <si>
+    <t>Social assistance</t>
+  </si>
+  <si>
+    <t>Alcohol in purchased meals</t>
+  </si>
+  <si>
+    <t>Other fuels</t>
+  </si>
+  <si>
+    <t>Physician services</t>
+  </si>
+  <si>
+    <t>Garbage and trash collection</t>
+  </si>
+  <si>
+    <t>Social advocacy and civic and social organizations</t>
+  </si>
+  <si>
+    <t>Owner-occupied mobile homes</t>
+  </si>
+  <si>
+    <t>Rental value of farm dwellings</t>
+  </si>
+  <si>
+    <t>Owner-occupied stationary homes</t>
+  </si>
+  <si>
+    <t>Housing at schools</t>
+  </si>
+  <si>
+    <t>Carpets and other floor coverings</t>
+  </si>
+  <si>
+    <t>Higher education school lunches</t>
+  </si>
+  <si>
+    <t>Food supplied to military</t>
+  </si>
+  <si>
+    <t>Food supplied to civilians</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commercial and vocational schools </t>
+  </si>
+  <si>
+    <t>Laundry and drycleaning services</t>
+  </si>
+  <si>
+    <t>Legal services</t>
+  </si>
+  <si>
+    <t>Professional association dues</t>
+  </si>
+  <si>
+    <t>New domestic autos</t>
+  </si>
+  <si>
+    <t>New foreign autos</t>
+  </si>
+  <si>
+    <t>Electric appliances for personal care</t>
+  </si>
+  <si>
+    <t>Hair, dental, shaving, and miscellaneous personal care products except electrical products</t>
+  </si>
+  <si>
+    <t>Pleasure aircraft</t>
+  </si>
+  <si>
+    <t>Pleasure boats</t>
+  </si>
+  <si>
+    <t>Bicycles and accessories</t>
+  </si>
+  <si>
+    <t>Other recreational vehicles</t>
+  </si>
+  <si>
+    <t>Funeral and burial services</t>
+  </si>
+  <si>
+    <t>Wine</t>
+  </si>
+  <si>
+    <t>Photographic equipment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net health insurance </t>
+  </si>
+  <si>
+    <t>Veterinary and other services for pets</t>
   </si>
   <si>
     <t>Audio-video, photographic, and information processing equipment services</t>
   </si>
   <si>
-    <t>Cut from top</t>
-[...20 lines deleted...]
-    <t>Children's and infants' clothing</t>
+    <t>Beer</t>
+  </si>
+  <si>
+    <t>Fats and oils</t>
+  </si>
+  <si>
+    <t>Cosmetic / perfumes / bath / nail preparations and implements</t>
+  </si>
+  <si>
+    <t>Nonprofit hospitals' services to households</t>
+  </si>
+  <si>
+    <t>Government hospitals</t>
+  </si>
+  <si>
+    <t>Proprietary hospitals</t>
+  </si>
+  <si>
+    <t>Other depository institutions and regulated investment companies</t>
+  </si>
+  <si>
+    <t>Pension funds</t>
+  </si>
+  <si>
+    <t>Water supply and sewage maintenance</t>
+  </si>
+  <si>
+    <t>Taxicabs and ride sharing services</t>
+  </si>
+  <si>
+    <t>Intracity mass transit</t>
+  </si>
+  <si>
+    <t>Dental services</t>
+  </si>
+  <si>
+    <t>Day care and nursery schools</t>
+  </si>
+  <si>
+    <t>Child care</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Financial service charges, fees, and commissions </t>
+  </si>
+  <si>
+    <t>Parking fees and tolls</t>
+  </si>
+  <si>
+    <t>Stationery and miscellaneous printed materials</t>
+  </si>
+  <si>
+    <t>Labor organization dues</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Shoes and other footwear</t>
+  </si>
+  <si>
+    <t>Lotteries</t>
+  </si>
+  <si>
+    <t>Pari-mutuel net receipts</t>
+  </si>
+  <si>
+    <t>Casino gambling</t>
+  </si>
+  <si>
+    <t>Tires</t>
+  </si>
+  <si>
+    <t>Pets and related products</t>
+  </si>
+  <si>
+    <t>Museums and libraries</t>
+  </si>
+  <si>
+    <t>Motion picture theaters</t>
+  </si>
+  <si>
+    <t>Live entertainment, excluding sports</t>
   </si>
   <si>
     <t>Educational books</t>
   </si>
   <si>
-    <t>Fats and oils</t>
-[...5 lines deleted...]
-    <t>Clocks, lamps, lighting fixtures, and other household decorative items</t>
+    <t>Jewelry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motor vehicle maintenance and repair </t>
+  </si>
+  <si>
+    <t>Motor vehicle rental</t>
+  </si>
+  <si>
+    <t>Fruit (fresh)</t>
+  </si>
+  <si>
+    <t>Vegetables (fresh)</t>
+  </si>
+  <si>
+    <t>Watches</t>
+  </si>
+  <si>
+    <t>Tools, hardware, and supplies</t>
+  </si>
+  <si>
+    <t>Musical instruments</t>
+  </si>
+  <si>
+    <t>Other household services</t>
+  </si>
+  <si>
+    <t>Personal computers/tablets and peripheral equipment</t>
+  </si>
+  <si>
+    <t>Dishes and flatware</t>
+  </si>
+  <si>
+    <t>Luggage and similar personal items</t>
+  </si>
+  <si>
+    <t>Women's and girls' clothing</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Air transportation </t>
+  </si>
+  <si>
+    <t>Moving, storage, and freight services</t>
   </si>
   <si>
     <t>Games, toys, and hobbies</t>
   </si>
   <si>
-    <t>Nonelectric cookware and tableware</t>
+    <t>Domestic services</t>
+  </si>
+  <si>
+    <t>Video discs, tapes, and permanent digital downloads</t>
+  </si>
+  <si>
+    <t>Intercity buses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Water transportation </t>
   </si>
   <si>
     <t>Railway transportation</t>
   </si>
   <si>
-    <t xml:space="preserve">Water transportation </t>
-[...4 lines deleted...]
-  <si>
     <t>Other road transportation service</t>
   </si>
   <si>
-    <t>Televisions</t>
-[...353 lines deleted...]
-    <t>Maintenance and repair of recreational vehicles and sports equipment</t>
+    <t>Computer software and accessories</t>
   </si>
   <si>
     <t>Gasoline and other motor fuel</t>
   </si>
   <si>
-    <t>Video discs, tapes, and permanent digital downloads</t>
-[...106 lines deleted...]
-  <si>
     <t>Fuel oil</t>
-  </si>
-[...1 lines deleted...]
-    <t>Moving, storage, and freight services</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -791,51 +791,51 @@
     <cellStyle name="Accent4" xfId="5" builtinId="41"/>
     <cellStyle name="Bad" xfId="3" builtinId="27"/>
     <cellStyle name="Good" xfId="2" builtinId="26"/>
     <cellStyle name="Heading 3" xfId="1" builtinId="18"/>
     <cellStyle name="Neutral" xfId="4" builtinId="28"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{6CB9A34B-2EFC-4537-8706-562BC588BA42}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{3D0FFC55-567B-4201-82DB-1D7C261FF297}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1084,3821 +1084,3819 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{315F9B55-152D-4F7D-9F73-0AA345329778}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{22DA2E33-153D-4AD5-8835-F86D06CB7FAC}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="A2:N181"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="81.1796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.26953125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7265625" customWidth="1"/>
     <col min="6" max="6" width="28.26953125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="78.7265625" customWidth="1"/>
     <col min="11" max="11" width="19.54296875" style="3" customWidth="1"/>
     <col min="12" max="12" width="12" style="3" customWidth="1"/>
     <col min="13" max="13" width="11.7265625" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.453125" style="3" customWidth="1"/>
     <col min="16" max="16" width="16.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5">
-        <v>-50.829090194684603</v>
+        <v>-33.668680735437199</v>
       </c>
       <c r="C3" s="6">
-        <v>1.8918286759951001E-3</v>
+        <v>8.1230715171205198E-2</v>
       </c>
       <c r="D3" s="6">
-        <v>1.8918286759951001E-3</v>
+        <v>8.1230715171205198E-2</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="5">
-        <v>-50.8131057588743</v>
+        <v>-26.7959661015203</v>
       </c>
       <c r="C4" s="6">
-        <v>0.17334635580807201</v>
+        <v>0.224500929604671</v>
       </c>
       <c r="D4" s="6">
-        <v>0.175238184484067</v>
+        <v>0.305731644775877</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="5">
-        <v>-41.552465772697403</v>
+        <v>-25.3482932351877</v>
       </c>
       <c r="C5" s="6">
-        <v>0.82149987524156798</v>
+        <v>0.36772519906349399</v>
       </c>
       <c r="D5" s="6">
-        <v>0.99673805972563501</v>
+        <v>0.67345684383937099</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="5">
-        <v>-38.333409965011299</v>
+        <v>-20.213590765149601</v>
       </c>
       <c r="C6" s="6">
-        <v>0.231890783754407</v>
+        <v>5.78493175746971E-2</v>
       </c>
       <c r="D6" s="6">
-        <v>1.2286288434800401</v>
+        <v>0.73130616141406801</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="5">
-        <v>-37.479350485174201</v>
+        <v>-17.745434850916102</v>
       </c>
       <c r="C7" s="6">
-        <v>8.1948254441753396E-2</v>
+        <v>4.1272370723016698E-2</v>
       </c>
       <c r="D7" s="6">
-        <v>1.3105770979217899</v>
+        <v>0.77257853213708505</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
-        <v>-37.302495590347398</v>
+        <v>-16.6531133424483</v>
       </c>
       <c r="C8" s="6">
-        <v>0.233331734343002</v>
+        <v>2.7557152562034202</v>
       </c>
       <c r="D8" s="6">
-        <v>1.54390883226479</v>
+        <v>3.5282937883405001</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="5">
-        <v>-35.026619437044701</v>
+        <v>-16.238797536001702</v>
       </c>
       <c r="C9" s="6">
-        <v>0.16108433112189199</v>
+        <v>5.8906051991517001E-2</v>
       </c>
       <c r="D9" s="6">
-        <v>1.7049931633866899</v>
+        <v>3.58719984033202</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="5">
-        <v>-18.102213722149099</v>
+        <v>-15.6405142797732</v>
       </c>
       <c r="C10" s="6">
-        <v>0.16080078923187799</v>
+        <v>1.2542978077906599E-2</v>
       </c>
       <c r="D10" s="6">
-        <v>1.8657939526185601</v>
+        <v>3.59974281840993</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="5">
-        <v>-16.797638926298301</v>
+        <v>-15.6401329751245</v>
       </c>
       <c r="C11" s="6">
-        <v>0.13299509109968499</v>
+        <v>5.0769196982003197E-3</v>
       </c>
       <c r="D11" s="6">
-        <v>1.9987890437182501</v>
+        <v>3.6048197381081302</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5">
-        <v>-16.664740233196</v>
+        <v>-14.766767383443201</v>
       </c>
       <c r="C12" s="6">
-        <v>4.3228517657873299E-2</v>
+        <v>0.37622961387016302</v>
       </c>
       <c r="D12" s="6">
-        <v>2.0420175613761198</v>
+        <v>3.9810493519782901</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="5">
-        <v>-13.940465986101399</v>
+        <v>-14.009977491012499</v>
       </c>
       <c r="C13" s="6">
-        <v>0.14957996755165201</v>
+        <v>0.12622462884041399</v>
       </c>
       <c r="D13" s="6">
-        <v>2.19159752892778</v>
+        <v>4.1072739808187002</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="5">
-        <v>-11.2120012080098</v>
+        <v>-12.2086457826782</v>
       </c>
       <c r="C14" s="6">
-        <v>0.34799886360129001</v>
+        <v>5.18856598658608E-2</v>
       </c>
       <c r="D14" s="6">
-        <v>2.5395963925290701</v>
+        <v>4.1591596406845603</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="5">
-        <v>-10.794626129568201</v>
+        <v>-12.188409875178699</v>
       </c>
       <c r="C15" s="6">
-        <v>0.30429622671749201</v>
+        <v>1.39029493273793E-2</v>
       </c>
       <c r="D15" s="6">
-        <v>2.8438926192465601</v>
+        <v>4.1730625900119396</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="5">
-        <v>-10.7281533110358</v>
+        <v>-11.995130552607</v>
       </c>
       <c r="C16" s="6">
-        <v>0.68136975461448102</v>
+        <v>0.16002634668626001</v>
       </c>
       <c r="D16" s="6">
-        <v>3.52526237386104</v>
+        <v>4.3330889366981999</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="5">
-        <v>-10.4898939964046</v>
+        <v>-11.8574252625426</v>
       </c>
       <c r="C17" s="6">
-        <v>0.14511766895471001</v>
+        <v>0.462546437734497</v>
       </c>
       <c r="D17" s="6">
-        <v>3.6703800428157498</v>
+        <v>4.7956353744326998</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="5">
-        <v>-9.4131025548908092</v>
+        <v>-11.7263730388333</v>
       </c>
       <c r="C18" s="6">
-        <v>7.35349622954361E-3</v>
+        <v>0.17092449467189899</v>
       </c>
       <c r="D18" s="6">
-        <v>3.6777335390452901</v>
+        <v>4.9665598691046</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5">
-        <v>-9.4126259700970607</v>
+        <v>-10.815529263610999</v>
       </c>
       <c r="C19" s="6">
-        <v>3.5786705101931902E-2</v>
+        <v>0.22803869265228599</v>
       </c>
       <c r="D19" s="6">
-        <v>3.7135202441472299</v>
+        <v>5.1945985617568899</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="5">
-        <v>-9.4116729451484904</v>
+        <v>-10.192752262625699</v>
       </c>
       <c r="C20" s="6">
-        <v>5.5220945137154304E-3</v>
+        <v>0.33716719642753901</v>
       </c>
       <c r="D20" s="6">
-        <v>3.7190423386609401</v>
+        <v>5.5317657581844299</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="5">
-        <v>-9.4016741220743505</v>
+        <v>-9.9764308659840601</v>
       </c>
       <c r="C21" s="6">
-        <v>0.20154715329520201</v>
+        <v>0.337888532529455</v>
       </c>
       <c r="D21" s="6">
-        <v>3.9205894919561399</v>
+        <v>5.8696542907138802</v>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="5">
-        <v>-9.3971942328645799</v>
+        <v>-9.2809306546612902</v>
       </c>
       <c r="C22" s="6">
-        <v>0.17028317375037899</v>
+        <v>0.43327029989111898</v>
       </c>
       <c r="D22" s="6">
-        <v>4.0908726657065202</v>
+        <v>6.3029245906050004</v>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="5">
-        <v>-9.2326078041768103</v>
+        <v>-9.2702869671003096</v>
       </c>
       <c r="C23" s="6">
-        <v>9.0505641646930202E-2</v>
+        <v>0.112689239310189</v>
       </c>
       <c r="D23" s="6">
-        <v>4.1813783073534498</v>
+        <v>6.4156138299151904</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="5">
-        <v>-8.2915334332942798</v>
+        <v>-8.9056553348015495</v>
       </c>
       <c r="C24" s="6">
-        <v>1.1583383441227901E-2</v>
+        <v>0.17360768119112899</v>
       </c>
       <c r="D24" s="6">
-        <v>4.1929616907946796</v>
+        <v>6.5892215111063202</v>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A25" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="5">
-        <v>-8.2880995091729801</v>
+        <v>-8.8735279938788807</v>
       </c>
       <c r="C25" s="6">
-        <v>5.5053608939769003E-2</v>
+        <v>1.88374396041822E-3</v>
       </c>
       <c r="D25" s="6">
-        <v>4.2480152997344502</v>
+        <v>6.5911052550667399</v>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="5">
-        <v>-8.1761915611408398</v>
+        <v>-8.8205691781950808</v>
       </c>
       <c r="C26" s="6">
-        <v>1.29097087346148</v>
+        <v>0.30453707543512398</v>
       </c>
       <c r="D26" s="6">
-        <v>5.53898617319593</v>
+        <v>6.8956423305018602</v>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A27" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="5">
-        <v>-6.4897843943517</v>
+        <v>-8.1330063351117001</v>
       </c>
       <c r="C27" s="6">
-        <v>0.37789161597309501</v>
+        <v>0.22983054666341601</v>
       </c>
       <c r="D27" s="6">
-        <v>5.9168777891690301</v>
+        <v>7.1254728771652802</v>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A28" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="5">
-        <v>-6.1238704808984599</v>
+        <v>-7.4647156424994501</v>
       </c>
       <c r="C28" s="6">
-        <v>6.00179161288667E-2</v>
+        <v>0.34501459809679302</v>
       </c>
       <c r="D28" s="6">
-        <v>5.9768957052978999</v>
+        <v>7.47048747526207</v>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A29" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="5">
-        <v>-5.78526107413429</v>
+        <v>-6.7355288489409899</v>
       </c>
       <c r="C29" s="6">
-        <v>0.12508380754552301</v>
+        <v>0.23019810646057001</v>
       </c>
       <c r="D29" s="6">
-        <v>6.1019795128434202</v>
+        <v>7.7006855817226398</v>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A30" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
-        <v>-5.7261958661793999</v>
+        <v>-6.6925393892052503</v>
       </c>
       <c r="C30" s="6">
-        <v>0.21333041052775201</v>
+        <v>0.30970588508261299</v>
       </c>
       <c r="D30" s="6">
-        <v>6.3153099233711698</v>
+        <v>8.0103914668052596</v>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A31" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5">
-        <v>-5.5005279503964299</v>
+        <v>-6.6707277018084703</v>
       </c>
       <c r="C31" s="6">
-        <v>0.58193486754596202</v>
+        <v>0.55035647327477299</v>
       </c>
       <c r="D31" s="6">
-        <v>6.8972447909171297</v>
+        <v>8.5607479400800308</v>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A32" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
-        <v>-5.4871876049440802</v>
+        <v>-6.5997801925232302</v>
       </c>
       <c r="C32" s="6">
-        <v>4.3749119160849802E-2</v>
+        <v>0.364950122594975</v>
       </c>
       <c r="D32" s="6">
-        <v>6.9409939100779896</v>
+        <v>8.925698062675</v>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A33" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5">
-        <v>-5.06577918168251</v>
+        <v>-6.5035243499504896</v>
       </c>
       <c r="C33" s="6">
-        <v>0.604292842807722</v>
+        <v>2.9231800942846</v>
       </c>
       <c r="D33" s="6">
-        <v>7.5452867528857102</v>
+        <v>11.8488781569596</v>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A34" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
-        <v>-4.6537889443460596</v>
+        <v>-6.1133362598400103</v>
       </c>
       <c r="C34" s="6">
-        <v>0.14950094768066399</v>
+        <v>0.14531936030260401</v>
       </c>
       <c r="D34" s="6">
-        <v>7.6947877005663701</v>
+        <v>11.994197517262201</v>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A35" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5">
-        <v>-4.4087987166860101</v>
+        <v>-5.6843235629895501</v>
       </c>
       <c r="C35" s="6">
-        <v>0.84015321302232604</v>
+        <v>0.10778231601817299</v>
       </c>
       <c r="D35" s="6">
-        <v>8.5349409135887004</v>
+        <v>12.1019798332803</v>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A36" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5">
-        <v>-4.2142941104794502</v>
+        <v>-5.6057044850762701</v>
       </c>
       <c r="C36" s="6">
-        <v>0.29632916443086899</v>
+        <v>0.22623305514876299</v>
       </c>
       <c r="D36" s="6">
-        <v>8.8312700780195694</v>
+        <v>12.3282128884291</v>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A37" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5">
-        <v>-3.59913924783804</v>
+        <v>-5.3803690717896702</v>
       </c>
       <c r="C37" s="6">
-        <v>0.194565515282071</v>
+        <v>0.39284331670155798</v>
       </c>
       <c r="D37" s="6">
-        <v>9.0258355933016396</v>
+        <v>12.721056205130701</v>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A38" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5">
-        <v>-3.38718735304144</v>
+        <v>-5.3679837899766696</v>
       </c>
       <c r="C38" s="6">
-        <v>4.9554755564579299E-2</v>
+        <v>7.6176767960327001E-3</v>
       </c>
       <c r="D38" s="6">
-        <v>9.07539034886622</v>
+        <v>12.728673881926699</v>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A39" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5">
-        <v>-3.3494287218492298</v>
+        <v>-5.24842526059569</v>
       </c>
       <c r="C39" s="6">
-        <v>1.5047754032151599</v>
+        <v>0.16152874735712999</v>
       </c>
       <c r="D39" s="6">
-        <v>10.5801657520813</v>
+        <v>12.890202629283801</v>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A40" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5">
-        <v>-3.2623960754416199</v>
+        <v>-4.9259743510692999</v>
       </c>
       <c r="C40" s="6">
-        <v>0.299764204704973</v>
+        <v>0.87785684703714095</v>
       </c>
       <c r="D40" s="6">
-        <v>10.879929956786301</v>
+        <v>13.768059476321</v>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A41" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
-        <v>-2.7033446749036099</v>
+        <v>-4.9216706328308399</v>
       </c>
       <c r="C41" s="6">
-        <v>0.34309033514465398</v>
+        <v>0.79565669290093999</v>
       </c>
       <c r="D41" s="6">
-        <v>11.223020291931</v>
+        <v>14.5637161692219</v>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A42" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5">
-        <v>-2.3071086797231302</v>
+        <v>-4.7910195733794696</v>
       </c>
       <c r="C42" s="6">
-        <v>0.12563694664243599</v>
+        <v>0.35764027712905999</v>
       </c>
       <c r="D42" s="6">
-        <v>11.3486572385734</v>
+        <v>14.921356446351</v>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="5">
-        <v>-2.0967252819718798</v>
+        <v>-3.8675736929957498</v>
       </c>
       <c r="C43" s="6">
-        <v>5.2892740844199899</v>
+        <v>0.38647074871838699</v>
       </c>
       <c r="D43" s="6">
-        <v>16.637931322993399</v>
+        <v>15.3078271950694</v>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A44" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="5">
-        <v>-2.0875611886380701</v>
+        <v>-3.76913887627666</v>
       </c>
       <c r="C44" s="6">
-        <v>1.55788605297417</v>
+        <v>9.4660431259747796E-2</v>
       </c>
       <c r="D44" s="6">
-        <v>18.1958173759676</v>
+        <v>15.4024876263291</v>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A45" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="5">
-        <v>-2.0873990825061202</v>
+        <v>-3.2786029072384202</v>
       </c>
       <c r="C45" s="6">
-        <v>0.90210014364882896</v>
+        <v>0.19663989698034001</v>
       </c>
       <c r="D45" s="6">
-        <v>19.097917519616399</v>
+        <v>15.5991275233094</v>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A46" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="5">
-        <v>-1.8128276449618499</v>
+        <v>-3.2607766638703199</v>
       </c>
       <c r="C46" s="6">
-        <v>2.7795286102133798</v>
+        <v>0.60234321208485098</v>
       </c>
       <c r="D46" s="6">
-        <v>21.877446129829799</v>
+        <v>16.201470735394299</v>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A47" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="5">
-        <v>-1.7514969311747499</v>
+        <v>-3.0628836981769898</v>
       </c>
       <c r="C47" s="6">
-        <v>0.145382617933903</v>
+        <v>4.3996907719426499E-2</v>
       </c>
       <c r="D47" s="6">
-        <v>22.0228287477637</v>
+        <v>16.245467643113699</v>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A48" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="5">
-        <v>-1.5836967463309399</v>
+        <v>-3.0628572893244699</v>
       </c>
       <c r="C48" s="6">
-        <v>0.160112851531516</v>
+        <v>0.24512103422505399</v>
       </c>
       <c r="D48" s="6">
-        <v>22.182941599295201</v>
+        <v>16.490588677338799</v>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A49" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="5">
-        <v>-1.1090755983507701</v>
+        <v>-3.0506959407263001</v>
       </c>
       <c r="C49" s="6">
-        <v>0.19794012859600801</v>
+        <v>0.46541340415230398</v>
       </c>
       <c r="D49" s="6">
-        <v>22.3808817278912</v>
+        <v>16.9560020814911</v>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A50" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="5">
-        <v>-0.96520879757262501</v>
+        <v>-2.95160363527352</v>
       </c>
       <c r="C50" s="6">
-        <v>3.4861707788607497E-2</v>
+        <v>0.60048244061175504</v>
       </c>
       <c r="D50" s="6">
-        <v>22.415743435679801</v>
+        <v>17.556484522102799</v>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A51" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="5">
-        <v>-0.96518402106050505</v>
+        <v>-2.8898255534349402</v>
       </c>
       <c r="C51" s="6">
-        <v>0.16944184453574801</v>
+        <v>0.29268327197688199</v>
       </c>
       <c r="D51" s="6">
-        <v>22.585185280215601</v>
+        <v>17.849167794079701</v>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A52" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="5">
-        <v>-0.964994110050998</v>
+        <v>-2.73891630334818</v>
       </c>
       <c r="C52" s="6">
-        <v>0.17990500510003499</v>
+        <v>0.22680277283435299</v>
       </c>
       <c r="D52" s="6">
-        <v>22.765090285315601</v>
+        <v>18.075970566914101</v>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A53" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="5">
-        <v>-0.95495303275986398</v>
+        <v>-2.3845818323902601</v>
       </c>
       <c r="C53" s="6">
-        <v>1.07606471374168E-2</v>
+        <v>0.61625994490462399</v>
       </c>
       <c r="D53" s="6">
-        <v>22.775850932453</v>
+        <v>18.6922305118187</v>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A54" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B54" s="5">
-        <v>-0.89367573747957096</v>
+        <v>-2.2628137266734201</v>
       </c>
       <c r="C54" s="6">
-        <v>4.9085284566359397E-2</v>
+        <v>0.60208592022684304</v>
       </c>
       <c r="D54" s="6">
-        <v>22.824936217019399</v>
+        <v>19.294316432045498</v>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A55" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="5">
-        <v>-0.67088307726660401</v>
+        <v>-2.2627866365004801</v>
       </c>
       <c r="C55" s="6">
-        <v>0.26347549101088502</v>
+        <v>3.4803318293092703E-2</v>
       </c>
       <c r="D55" s="6">
-        <v>23.0884117080303</v>
+        <v>19.329119750338599</v>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A56" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="5">
-        <v>-0.58557955764277902</v>
+        <v>-2.2557725899843502</v>
       </c>
       <c r="C56" s="6">
-        <v>0.14539191438931301</v>
+        <v>2.0950908437822099E-3</v>
       </c>
       <c r="D56" s="6">
-        <v>23.2338036224196</v>
+        <v>19.331214841182401</v>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A57" s="11" t="s">
+      <c r="A57" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="B57" s="12">
-[...6 lines deleted...]
-        <v>24.044584684573099</v>
+      <c r="B57" s="5">
+        <v>-2.1080854251307599</v>
+      </c>
+      <c r="C57" s="6">
+        <v>0.25697943218076003</v>
+      </c>
+      <c r="D57" s="6">
+        <v>19.5881942733632</v>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A58" s="14" t="s">
+      <c r="A58" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="B58" s="15">
-[...6 lines deleted...]
-        <v>26.982627155987402</v>
+      <c r="B58" s="5">
+        <v>-1.0321703421592101</v>
+      </c>
+      <c r="C58" s="6">
+        <v>4.9418414727459399E-2</v>
+      </c>
+      <c r="D58" s="6">
+        <v>19.637612688090599</v>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A59" s="14" t="s">
+      <c r="A59" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="B59" s="15">
-[...6 lines deleted...]
-        <v>28.570698799678802</v>
+      <c r="B59" s="5">
+        <v>-0.68303172609721596</v>
+      </c>
+      <c r="C59" s="6">
+        <v>0.10344051591428199</v>
+      </c>
+      <c r="D59" s="6">
+        <v>19.741053204004899</v>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A60" s="14" t="s">
+      <c r="A60" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="B60" s="15">
-[...6 lines deleted...]
-        <v>29.342625326444999</v>
+      <c r="B60" s="5">
+        <v>-0.36345195609203101</v>
+      </c>
+      <c r="C60" s="6">
+        <v>0.595667407269028</v>
+      </c>
+      <c r="D60" s="6">
+        <v>20.336720611273901</v>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A61" s="14" t="s">
+      <c r="A61" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="B61" s="15">
-[...6 lines deleted...]
-        <v>29.748169249036</v>
+      <c r="B61" s="5">
+        <v>-0.23667331370814601</v>
+      </c>
+      <c r="C61" s="6">
+        <v>0.36897030787635599</v>
+      </c>
+      <c r="D61" s="6">
+        <v>20.7056909191503</v>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A62" s="14" t="s">
+      <c r="A62" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="B62" s="15">
+      <c r="B62" s="5">
         <v>0</v>
       </c>
-      <c r="C62" s="16">
-[...3 lines deleted...]
-        <v>30.354349272292001</v>
+      <c r="C62" s="6">
+        <v>6.8044507448277603E-3</v>
+      </c>
+      <c r="D62" s="6">
+        <v>20.712495369895102</v>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A63" s="14" t="s">
+      <c r="A63" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="B63" s="15">
+      <c r="B63" s="5">
         <v>0</v>
       </c>
-      <c r="C63" s="16">
-[...3 lines deleted...]
-        <v>30.417741801734799</v>
+      <c r="C63" s="6">
+        <v>2.0859018488533399E-3</v>
+      </c>
+      <c r="D63" s="6">
+        <v>20.714581271743999</v>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A64" s="14" t="s">
+      <c r="A64" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="B64" s="15">
+      <c r="B64" s="5">
         <v>0</v>
       </c>
-      <c r="C64" s="16">
-[...3 lines deleted...]
-        <v>30.4245189177289</v>
+      <c r="C64" s="6">
+        <v>1.48858042249712</v>
+      </c>
+      <c r="D64" s="6">
+        <v>22.2031616942411</v>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
     </row>
     <row r="65" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A65" s="14" t="s">
+      <c r="A65" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="B65" s="15">
+      <c r="B65" s="5">
         <v>0</v>
       </c>
-      <c r="C65" s="16">
-[...3 lines deleted...]
-        <v>30.938199209652499</v>
+      <c r="C65" s="6">
+        <v>4.2177486723510398E-3</v>
+      </c>
+      <c r="D65" s="6">
+        <v>22.207379442913499</v>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
     </row>
     <row r="66" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A66" s="14" t="s">
+      <c r="A66" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="B66" s="15">
+      <c r="B66" s="5">
         <v>0</v>
       </c>
-      <c r="C66" s="16">
-[...3 lines deleted...]
-        <v>31.031121929706099</v>
+      <c r="C66" s="6">
+        <v>9.0502411054434406E-2</v>
+      </c>
+      <c r="D66" s="6">
+        <v>22.297881853967901</v>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A67" s="14" t="s">
+      <c r="A67" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B67" s="15">
-[...6 lines deleted...]
-        <v>32.378443267637103</v>
+      <c r="B67" s="5">
+        <v>2.8771343544509099E-2</v>
+      </c>
+      <c r="C67" s="6">
+        <v>4.3436379028765501E-2</v>
+      </c>
+      <c r="D67" s="6">
+        <v>22.341318232996699</v>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A68" s="14" t="s">
+      <c r="A68" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B68" s="15">
-[...6 lines deleted...]
-        <v>32.474457059114599</v>
+      <c r="B68" s="5">
+        <v>7.7210136457472794E-2</v>
+      </c>
+      <c r="C68" s="6">
+        <v>5.4532090405375197E-2</v>
+      </c>
+      <c r="D68" s="6">
+        <v>22.395850323402001</v>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A69" s="14" t="s">
+      <c r="A69" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B69" s="15">
-[...6 lines deleted...]
-        <v>33.2489168699801</v>
+      <c r="B69" s="5">
+        <v>8.3683125759881294E-2</v>
+      </c>
+      <c r="C69" s="6">
+        <v>1.14540821788356E-2</v>
+      </c>
+      <c r="D69" s="6">
+        <v>22.407304405580899</v>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A70" s="14" t="s">
+      <c r="A70" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="B70" s="15">
-[...6 lines deleted...]
-        <v>33.754606858478503</v>
+      <c r="B70" s="5">
+        <v>0.128800755133329</v>
+      </c>
+      <c r="C70" s="6">
+        <v>1.1847508996715199</v>
+      </c>
+      <c r="D70" s="6">
+        <v>23.592055305252401</v>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A71" s="14" t="s">
+      <c r="A71" s="11" t="s">
         <v>76</v>
       </c>
-      <c r="B71" s="15">
-[...6 lines deleted...]
-        <v>33.983104436008198</v>
+      <c r="B71" s="12">
+        <v>0.38379956338909699</v>
+      </c>
+      <c r="C71" s="13">
+        <v>1.64724220343644</v>
+      </c>
+      <c r="D71" s="13">
+        <v>25.2392975086888</v>
       </c>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A72" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B72" s="15">
-        <v>0.46438422577095201</v>
+        <v>0.74127331302622501</v>
       </c>
       <c r="C72" s="16">
-        <v>0.103994798447268</v>
+        <v>3.2048595448341599</v>
       </c>
       <c r="D72" s="16">
-        <v>34.087099234455401</v>
+        <v>28.444157053523</v>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A73" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B73" s="15">
-        <v>0.59894546226011403</v>
+        <v>0.76138833273127204</v>
       </c>
       <c r="C73" s="16">
-        <v>0.23279718815691</v>
+        <v>0.52323056024475001</v>
       </c>
       <c r="D73" s="16">
-        <v>34.319896422612402</v>
+        <v>28.967387613767698</v>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A74" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B74" s="15">
-        <v>0.64971308317867105</v>
+        <v>0.80770508410958897</v>
       </c>
       <c r="C74" s="16">
-        <v>0.40075624805471599</v>
+        <v>0.508771676724174</v>
       </c>
       <c r="D74" s="16">
-        <v>34.7206526706671</v>
+        <v>29.4761592904919</v>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A75" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B75" s="15">
-        <v>0.83551160340060704</v>
+        <v>1.02647844337453</v>
       </c>
       <c r="C75" s="16">
-        <v>0.42245882321005102</v>
+        <v>0.231774019090872</v>
       </c>
       <c r="D75" s="16">
-        <v>35.1431114938771</v>
+        <v>29.707933309582799</v>
       </c>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A76" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B76" s="15">
-        <v>0.92426615634459897</v>
+        <v>1.2626197089289499</v>
       </c>
       <c r="C76" s="16">
-        <v>0.24953545612314701</v>
+        <v>0.145746648566797</v>
       </c>
       <c r="D76" s="16">
-        <v>35.392646950000298</v>
+        <v>29.853679958149598</v>
       </c>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A77" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B77" s="15">
-        <v>1.12913906601916</v>
+        <v>1.3872058225675701</v>
       </c>
       <c r="C77" s="16">
-        <v>0.55809410764626</v>
+        <v>0.126716240069108</v>
       </c>
       <c r="D77" s="16">
-        <v>35.950741057646503</v>
+        <v>29.980396198218699</v>
       </c>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A78" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B78" s="15">
-        <v>1.1325574288006901</v>
+        <v>1.41210299993852</v>
       </c>
       <c r="C78" s="16">
-        <v>4.0254674536673898</v>
+        <v>4.14561506215941E-2</v>
       </c>
       <c r="D78" s="16">
-        <v>39.976208511313899</v>
+        <v>30.021852348840302</v>
       </c>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A79" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B79" s="15">
-        <v>1.1394865997496</v>
+        <v>1.73393722683243</v>
       </c>
       <c r="C79" s="16">
-        <v>0.41364113525338603</v>
+        <v>0.29747992732975198</v>
       </c>
       <c r="D79" s="16">
-        <v>40.389849646567299</v>
+        <v>30.319332276170002</v>
       </c>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A80" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B80" s="15">
-        <v>1.2128084963838299</v>
+        <v>1.8484135528369801</v>
       </c>
       <c r="C80" s="16">
-        <v>0.155650552934574</v>
+        <v>0.14819551571534001</v>
       </c>
       <c r="D80" s="16">
-        <v>40.545500199501902</v>
+        <v>30.467527791885399</v>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
     </row>
     <row r="81" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A81" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B81" s="15">
-        <v>1.37234600339297</v>
+        <v>1.96308785416927</v>
       </c>
       <c r="C81" s="16">
-        <v>0.23438223380436601</v>
+        <v>1.2977433758143599</v>
       </c>
       <c r="D81" s="16">
-        <v>40.779882433306298</v>
+        <v>31.765271167699701</v>
       </c>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
     </row>
     <row r="82" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A82" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B82" s="15">
-        <v>1.3825859091904</v>
+        <v>2.1484713538944198</v>
       </c>
       <c r="C82" s="16">
-        <v>0.259357161264124</v>
+        <v>0.133295560438179</v>
       </c>
       <c r="D82" s="16">
-        <v>41.039239594570397</v>
+        <v>31.898566728137901</v>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A83" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B83" s="15">
-        <v>1.57433151523103</v>
+        <v>2.1741182496395699</v>
       </c>
       <c r="C83" s="16">
-        <v>1.3565480699257</v>
+        <v>0.55364613345930802</v>
       </c>
       <c r="D83" s="16">
-        <v>42.395787664496098</v>
+        <v>32.452212861597197</v>
       </c>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A84" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B84" s="15">
-        <v>1.5863870168168801</v>
+        <v>2.1741555852666998</v>
       </c>
       <c r="C84" s="16">
-        <v>6.9128442430956102E-2</v>
+        <v>0.40920891666987502</v>
       </c>
       <c r="D84" s="16">
-        <v>42.464916106927099</v>
+        <v>32.861421778267101</v>
       </c>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A85" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B85" s="15">
-        <v>1.5866213068014701</v>
+        <v>2.29947991349828</v>
       </c>
       <c r="C85" s="16">
-        <v>1.6120053681452098E-2</v>
+        <v>3.5815210414659799</v>
       </c>
       <c r="D85" s="16">
-        <v>42.481036160608497</v>
+        <v>36.442942819733098</v>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
     </row>
     <row r="86" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A86" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B86" s="15">
-        <v>1.59483050271815</v>
+        <v>2.3081201418261701</v>
       </c>
       <c r="C86" s="16">
-        <v>3.6143781954241301</v>
+        <v>6.8526929682043297E-2</v>
       </c>
       <c r="D86" s="16">
-        <v>46.095414356032599</v>
+        <v>36.511469749415099</v>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
     </row>
     <row r="87" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A87" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B87" s="15">
-        <v>1.8043661886726701</v>
+        <v>2.30846167883116</v>
       </c>
       <c r="C87" s="16">
-        <v>0.49810408088362401</v>
+        <v>1.59750676838393E-2</v>
       </c>
       <c r="D87" s="16">
-        <v>46.593518436916298</v>
+        <v>36.527444817099003</v>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
     </row>
     <row r="88" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A88" s="14" t="s">
         <v>93</v>
       </c>
       <c r="B88" s="15">
-        <v>1.9102311999241699</v>
+        <v>2.3266633412898798</v>
       </c>
       <c r="C88" s="16">
-        <v>0.38230278406528001</v>
+        <v>0.74196080103409201</v>
       </c>
       <c r="D88" s="16">
-        <v>46.975821220981501</v>
+        <v>37.269405618133099</v>
       </c>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
     </row>
     <row r="89" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A89" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B89" s="15">
-        <v>1.92253254974512</v>
+        <v>2.40354181791069</v>
       </c>
       <c r="C89" s="16">
-        <v>0.55387816511769095</v>
+        <v>5.0263802260915397E-2</v>
       </c>
       <c r="D89" s="16">
-        <v>47.529699386099203</v>
+        <v>37.319669420394</v>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
     </row>
     <row r="90" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A90" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B90" s="15">
-        <v>1.94680087804188</v>
+        <v>2.5598439644223898</v>
       </c>
       <c r="C90" s="16">
-        <v>8.7377384401365901E-2</v>
+        <v>0.21784809727616999</v>
       </c>
       <c r="D90" s="16">
-        <v>47.617076770500603</v>
+        <v>37.537517517670103</v>
       </c>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
     </row>
     <row r="91" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A91" s="14" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="15">
-        <v>2.0207544140845299</v>
+        <v>2.7929092399351299</v>
       </c>
       <c r="C91" s="16">
-        <v>0.10819214806501699</v>
+        <v>1.3109066110499601</v>
       </c>
       <c r="D91" s="16">
-        <v>47.725268918565597</v>
+        <v>38.848424128720097</v>
       </c>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
     </row>
     <row r="92" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A92" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B92" s="15">
-        <v>2.2527563465587002</v>
+        <v>2.8226767995117101</v>
       </c>
       <c r="C92" s="16">
-        <v>0.36840923145459398</v>
+        <v>0.72595357186800202</v>
       </c>
       <c r="D92" s="16">
-        <v>48.093678150020203</v>
+        <v>39.574377700588101</v>
       </c>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
     </row>
     <row r="93" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A93" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B93" s="15">
-        <v>2.5974061972596099</v>
+        <v>2.9153962416886299</v>
       </c>
       <c r="C93" s="16">
-        <v>2.1102953781370398E-3</v>
+        <v>4.9433300899244204</v>
       </c>
       <c r="D93" s="16">
-        <v>48.095788445398398</v>
+        <v>44.517707790512503</v>
       </c>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
     </row>
     <row r="94" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A94" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B94" s="15">
-        <v>2.6313752550246501</v>
+        <v>3.0784614452671502</v>
       </c>
       <c r="C94" s="16">
-        <v>7.6045005256215803E-3</v>
+        <v>1.15547476182814</v>
       </c>
       <c r="D94" s="16">
-        <v>48.103392945924</v>
+        <v>45.673182552340698</v>
       </c>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
     </row>
     <row r="95" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A95" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B95" s="15">
-        <v>2.7098338188104201</v>
+        <v>3.2252590972449098</v>
       </c>
       <c r="C95" s="16">
-        <v>0.44553727376610902</v>
+        <v>0.80203385538157601</v>
       </c>
       <c r="D95" s="16">
-        <v>48.548930219690099</v>
+        <v>46.4752164077223</v>
       </c>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
     </row>
     <row r="96" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A96" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B96" s="15">
-        <v>2.7098530609932201</v>
+        <v>3.27944938802891</v>
       </c>
       <c r="C96" s="16">
-        <v>11.4892149961494</v>
+        <v>2.7769142675043199E-2</v>
       </c>
       <c r="D96" s="16">
-        <v>60.038145215839499</v>
+        <v>46.502985550397298</v>
       </c>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A97" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B97" s="15">
-        <v>2.7135951928750099</v>
+        <v>3.3005000907413802</v>
       </c>
       <c r="C97" s="16">
-        <v>0.14396955671153799</v>
+        <v>3.9919291219740698</v>
       </c>
       <c r="D97" s="16">
-        <v>60.182114772551003</v>
+        <v>50.494914672371401</v>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
     </row>
     <row r="98" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A98" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B98" s="15">
-        <v>2.7443556886535601</v>
+        <v>3.4024657711861401</v>
       </c>
       <c r="C98" s="16">
-        <v>0.292517617712648</v>
+        <v>0.19652044004626401</v>
       </c>
       <c r="D98" s="16">
-        <v>60.4746323902637</v>
+        <v>50.691435112417601</v>
       </c>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A99" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B99" s="15">
-        <v>2.78549418617051</v>
+        <v>3.4267237221773801</v>
       </c>
       <c r="C99" s="16">
-        <v>8.3905158305620606E-2</v>
+        <v>0.125953553490012</v>
       </c>
       <c r="D99" s="16">
-        <v>60.558537548569298</v>
+        <v>50.8173886659077</v>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
     </row>
     <row r="100" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A100" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="15">
-        <v>2.7863518702616101</v>
+        <v>3.4636779568942102</v>
       </c>
       <c r="C100" s="16">
-        <v>0.124028659856455</v>
+        <v>0.44224335343915999</v>
       </c>
       <c r="D100" s="16">
-        <v>60.682566208425797</v>
+        <v>51.259632019346803</v>
       </c>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A101" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B101" s="15">
-        <v>3.2201029166652302</v>
+        <v>3.46777643216753</v>
       </c>
       <c r="C101" s="16">
-        <v>0.10131277106139799</v>
+        <v>0.142608606798588</v>
       </c>
       <c r="D101" s="16">
-        <v>60.783878979487199</v>
+        <v>51.402240626145399</v>
       </c>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="K101"/>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101"/>
     </row>
     <row r="102" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A102" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B102" s="15">
-        <v>3.22082109624548</v>
+        <v>3.4723679716609701</v>
       </c>
       <c r="C102" s="16">
-        <v>0.314048208442892</v>
+        <v>11.401204107517399</v>
       </c>
       <c r="D102" s="16">
-        <v>61.097927187929997</v>
+        <v>62.8034447336629</v>
       </c>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
     </row>
     <row r="103" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A103" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="15">
-        <v>3.2403482492267202</v>
+        <v>3.6185345126001001</v>
       </c>
       <c r="C103" s="16">
-        <v>4.2619599828498902E-2</v>
+        <v>0.22237367727863799</v>
       </c>
       <c r="D103" s="16">
-        <v>61.140546787758502</v>
+        <v>63.025818410941497</v>
       </c>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
     </row>
     <row r="104" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A104" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B104" s="15">
-        <v>3.24334813094737</v>
+        <v>3.6517420818462201</v>
       </c>
       <c r="C104" s="16">
-        <v>0.76102643279759696</v>
+        <v>0.135432001759141</v>
       </c>
       <c r="D104" s="16">
-        <v>61.901573220556102</v>
+        <v>63.161250412700703</v>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
     </row>
     <row r="105" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A105" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B105" s="15">
-        <v>3.2526684789317302</v>
+        <v>3.67137594307163</v>
       </c>
       <c r="C105" s="16">
-        <v>0.32110886632701102</v>
+        <v>9.5868784092894094E-2</v>
       </c>
       <c r="D105" s="16">
-        <v>62.222682086883196</v>
+        <v>63.257119196793603</v>
       </c>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="K105"/>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105"/>
     </row>
     <row r="106" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A106" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B106" s="15">
-        <v>3.2528418324736901</v>
+        <v>3.6800159743981098</v>
       </c>
       <c r="C106" s="16">
-        <v>2.8047405972861001E-2</v>
+        <v>1.1307058259973701E-2</v>
       </c>
       <c r="D106" s="16">
-        <v>62.250729492856003</v>
+        <v>63.268426255053498</v>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106"/>
     </row>
     <row r="107" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A107" s="14" t="s">
         <v>112</v>
       </c>
       <c r="B107" s="15">
-        <v>3.2576408531757899</v>
+        <v>3.6800941576639898</v>
       </c>
       <c r="C107" s="16">
-        <v>1.1285896868098499E-2</v>
+        <v>0.168585895462501</v>
       </c>
       <c r="D107" s="16">
-        <v>62.262015389724098</v>
+        <v>63.437012150515997</v>
       </c>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="K107"/>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107"/>
     </row>
     <row r="108" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A108" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B108" s="15">
-        <v>3.2576408531757899</v>
+        <v>3.7109739629266301</v>
       </c>
       <c r="C108" s="16">
-        <v>9.6697080950186906E-2</v>
+        <v>0.42005193068594099</v>
       </c>
       <c r="D108" s="16">
-        <v>62.358712470674298</v>
+        <v>63.857064081201997</v>
       </c>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="K108"/>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108"/>
     </row>
     <row r="109" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A109" s="14" t="s">
         <v>114</v>
       </c>
       <c r="B109" s="15">
-        <v>3.2577101191487201</v>
+        <v>3.7473338108822798</v>
       </c>
       <c r="C109" s="16">
-        <v>0.169358176437055</v>
+        <v>7.6144606478075999E-2</v>
       </c>
       <c r="D109" s="16">
-        <v>62.528070647111399</v>
+        <v>63.9332086876801</v>
       </c>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="K109"/>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109"/>
     </row>
     <row r="110" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A110" s="14" t="s">
         <v>115</v>
       </c>
       <c r="B110" s="15">
-        <v>3.2999995990701398</v>
+        <v>3.8849385666185099</v>
       </c>
       <c r="C110" s="16">
-        <v>1.1555912415490499</v>
+        <v>0.765535167524107</v>
       </c>
       <c r="D110" s="16">
-        <v>63.683661888660403</v>
+        <v>64.698743855204199</v>
       </c>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="K110"/>
       <c r="L110"/>
       <c r="M110"/>
       <c r="N110"/>
     </row>
     <row r="111" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A111" s="14" t="s">
         <v>116</v>
       </c>
       <c r="B111" s="15">
-        <v>3.3745012970855401</v>
+        <v>3.8949959323643499</v>
       </c>
       <c r="C111" s="16">
-        <v>0.13705299388627901</v>
+        <v>6.7585057701834206E-2</v>
       </c>
       <c r="D111" s="16">
-        <v>63.820714882546703</v>
+        <v>64.766328912906005</v>
       </c>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="K111"/>
       <c r="L111"/>
       <c r="M111"/>
       <c r="N111"/>
     </row>
     <row r="112" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A112" s="14" t="s">
         <v>117</v>
       </c>
       <c r="B112" s="15">
-        <v>3.4262935969017598</v>
+        <v>4.1094381262228401</v>
       </c>
       <c r="C112" s="16">
-        <v>0.60513417202235398</v>
+        <v>0.133130158529459</v>
       </c>
       <c r="D112" s="16">
-        <v>64.425849054568999</v>
+        <v>64.899459071435501</v>
       </c>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="K112"/>
       <c r="L112"/>
       <c r="M112"/>
       <c r="N112"/>
     </row>
     <row r="113" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A113" s="14" t="s">
         <v>118</v>
       </c>
       <c r="B113" s="15">
-        <v>3.5111493619915</v>
+        <v>4.1183750032905699</v>
       </c>
       <c r="C113" s="16">
-        <v>0.224309524367311</v>
+        <v>8.4694966259388896E-2</v>
       </c>
       <c r="D113" s="16">
-        <v>64.650158578936399</v>
+        <v>64.984154037694793</v>
       </c>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
       <c r="K113"/>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113"/>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A114" s="14" t="s">
         <v>119</v>
       </c>
       <c r="B114" s="15">
-        <v>3.6569203096427301</v>
+        <v>4.5751349910094996</v>
       </c>
       <c r="C114" s="16">
-        <v>0.46912238114202798</v>
+        <v>6.0022514875374702E-2</v>
       </c>
       <c r="D114" s="16">
-        <v>65.119280960078399</v>
+        <v>65.044176552570207</v>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="K114"/>
       <c r="L114"/>
       <c r="M114"/>
       <c r="N114"/>
     </row>
     <row r="115" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A115" s="11" t="s">
+      <c r="A115" s="14" t="s">
         <v>120</v>
       </c>
-      <c r="B115" s="12">
-[...6 lines deleted...]
-        <v>70.111923745266694</v>
+      <c r="B115" s="15">
+        <v>4.5853467832495296</v>
+      </c>
+      <c r="C115" s="16">
+        <v>0.59246504253631604</v>
+      </c>
+      <c r="D115" s="16">
+        <v>65.636641595106497</v>
       </c>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="K115"/>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115"/>
     </row>
     <row r="116" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A116" s="17" t="s">
+      <c r="A116" s="14" t="s">
         <v>121</v>
       </c>
-      <c r="B116" s="18">
-[...6 lines deleted...]
-        <v>71.303385360016406</v>
+      <c r="B116" s="15">
+        <v>4.6480826934389396</v>
+      </c>
+      <c r="C116" s="16">
+        <v>1.03054578127269E-2</v>
+      </c>
+      <c r="D116" s="16">
+        <v>65.646947052919302</v>
       </c>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="K116"/>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116"/>
     </row>
     <row r="117" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A117" s="17" t="s">
+      <c r="A117" s="14" t="s">
         <v>122</v>
       </c>
-      <c r="B117" s="18">
-[...6 lines deleted...]
-        <v>71.554914905825001</v>
+      <c r="B117" s="15">
+        <v>4.6481643312389798</v>
+      </c>
+      <c r="C117" s="16">
+        <v>0.164418686262259</v>
+      </c>
+      <c r="D117" s="16">
+        <v>65.811365739181497</v>
       </c>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="K117"/>
       <c r="L117"/>
       <c r="M117"/>
       <c r="N117"/>
     </row>
     <row r="118" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A118" s="17" t="s">
+      <c r="A118" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="B118" s="18">
-[...6 lines deleted...]
-        <v>71.921227786584595</v>
+      <c r="B118" s="15">
+        <v>4.6482867933158296</v>
+      </c>
+      <c r="C118" s="16">
+        <v>3.42841400796116E-2</v>
+      </c>
+      <c r="D118" s="16">
+        <v>65.845649879261103</v>
       </c>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="K118"/>
       <c r="L118"/>
       <c r="M118"/>
       <c r="N118"/>
     </row>
     <row r="119" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A119" s="17" t="s">
+      <c r="A119" s="14" t="s">
         <v>124</v>
       </c>
-      <c r="B119" s="18">
-[...6 lines deleted...]
-        <v>73.224874376998002</v>
+      <c r="B119" s="15">
+        <v>4.6579848807435598</v>
+      </c>
+      <c r="C119" s="16">
+        <v>0.17386497304913701</v>
+      </c>
+      <c r="D119" s="16">
+        <v>66.019514852310294</v>
       </c>
       <c r="G119" s="3"/>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
       <c r="K119"/>
       <c r="L119"/>
       <c r="M119"/>
       <c r="N119"/>
     </row>
     <row r="120" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A120" s="17" t="s">
+      <c r="A120" s="14" t="s">
         <v>125</v>
       </c>
-      <c r="B120" s="18">
-[...6 lines deleted...]
-        <v>73.718901962184205</v>
+      <c r="B120" s="15">
+        <v>4.7094859038464998</v>
+      </c>
+      <c r="C120" s="16">
+        <v>0.15001493671125599</v>
+      </c>
+      <c r="D120" s="16">
+        <v>66.169529789021496</v>
       </c>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="K120"/>
       <c r="L120"/>
       <c r="M120"/>
       <c r="N120"/>
     </row>
     <row r="121" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A121" s="17" t="s">
+      <c r="A121" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="B121" s="18">
-[...6 lines deleted...]
-        <v>73.937814894185806</v>
+      <c r="B121" s="15">
+        <v>4.7243900033136299</v>
+      </c>
+      <c r="C121" s="16">
+        <v>0.34030983269321202</v>
+      </c>
+      <c r="D121" s="16">
+        <v>66.509839621714704</v>
       </c>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="K121"/>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121"/>
     </row>
     <row r="122" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A122" s="17" t="s">
+      <c r="A122" s="14" t="s">
         <v>127</v>
       </c>
-      <c r="B122" s="18">
-[...6 lines deleted...]
-        <v>74.014975474091301</v>
+      <c r="B122" s="15">
+        <v>5.00023157716325</v>
+      </c>
+      <c r="C122" s="16">
+        <v>2.6156474065026601E-2</v>
+      </c>
+      <c r="D122" s="16">
+        <v>66.535996095779794</v>
       </c>
       <c r="G122" s="3"/>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
       <c r="K122"/>
       <c r="L122"/>
       <c r="M122"/>
       <c r="N122"/>
     </row>
     <row r="123" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A123" s="17" t="s">
+      <c r="A123" s="14" t="s">
         <v>128</v>
       </c>
-      <c r="B123" s="18">
-[...6 lines deleted...]
-        <v>74.020632367208506</v>
+      <c r="B123" s="15">
+        <v>5.0502491191967298</v>
+      </c>
+      <c r="C123" s="16">
+        <v>1.3541270486979</v>
+      </c>
+      <c r="D123" s="16">
+        <v>67.890123144477698</v>
       </c>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="K123"/>
       <c r="L123"/>
       <c r="M123"/>
       <c r="N123"/>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A124" s="17" t="s">
+      <c r="A124" s="14" t="s">
         <v>129</v>
       </c>
-      <c r="B124" s="18">
-[...6 lines deleted...]
-        <v>74.034628180828705</v>
+      <c r="B124" s="15">
+        <v>5.1334825823914798</v>
+      </c>
+      <c r="C124" s="16">
+        <v>0.37931711616626301</v>
+      </c>
+      <c r="D124" s="16">
+        <v>68.269440260643904</v>
       </c>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="K124"/>
       <c r="L124"/>
       <c r="M124"/>
       <c r="N124"/>
     </row>
     <row r="125" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A125" s="17" t="s">
+      <c r="A125" s="11" t="s">
         <v>130</v>
       </c>
-      <c r="B125" s="18">
-[...6 lines deleted...]
-        <v>74.225228757878199</v>
+      <c r="B125" s="12">
+        <v>5.2964475633982397</v>
+      </c>
+      <c r="C125" s="13">
+        <v>0.80430353712900604</v>
+      </c>
+      <c r="D125" s="13">
+        <v>69.073743797772906</v>
       </c>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="K125"/>
       <c r="L125"/>
       <c r="M125"/>
       <c r="N125"/>
     </row>
     <row r="126" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A126" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B126" s="18">
-        <v>6.3371584011561399</v>
+        <v>5.7070702072650601</v>
       </c>
       <c r="C126" s="19">
-        <v>8.9794462808042694E-2</v>
+        <v>0.49135853133396701</v>
       </c>
       <c r="D126" s="19">
-        <v>74.3150232206863</v>
+        <v>69.565102329106907</v>
       </c>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="K126"/>
       <c r="L126"/>
       <c r="M126"/>
       <c r="N126"/>
     </row>
     <row r="127" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A127" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B127" s="18">
-        <v>6.3973172264943701</v>
+        <v>5.8804528958511897</v>
       </c>
       <c r="C127" s="19">
-        <v>4.3944344724465997E-2</v>
+        <v>0.14892144631472101</v>
       </c>
       <c r="D127" s="19">
-        <v>74.358967565410794</v>
+        <v>69.714023775421595</v>
       </c>
       <c r="G127" s="3"/>
       <c r="H127" s="3"/>
       <c r="I127" s="3"/>
       <c r="K127"/>
       <c r="L127"/>
       <c r="M127"/>
       <c r="N127"/>
     </row>
     <row r="128" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A128" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B128" s="18">
-        <v>6.56284737657408</v>
+        <v>6.2102250507476802</v>
       </c>
       <c r="C128" s="19">
-        <v>3.22874263209426</v>
+        <v>0.36500525656454902</v>
       </c>
       <c r="D128" s="19">
-        <v>77.587710197505004</v>
+        <v>70.079029031986195</v>
       </c>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="K128"/>
       <c r="L128"/>
       <c r="M128"/>
       <c r="N128"/>
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A129" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B129" s="18">
-        <v>6.6526396109310904</v>
+        <v>6.3011239067075797</v>
       </c>
       <c r="C129" s="19">
-        <v>0.373136479030729</v>
+        <v>5.2685561874418898</v>
       </c>
       <c r="D129" s="19">
-        <v>77.960846676535795</v>
+        <v>75.347585219428098</v>
       </c>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="K129"/>
       <c r="L129"/>
       <c r="M129"/>
       <c r="N129"/>
     </row>
     <row r="130" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A130" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B130" s="18">
-        <v>7.0635159357925001</v>
+        <v>6.3013274614668697</v>
       </c>
       <c r="C130" s="19">
-        <v>0.441716430592478</v>
+        <v>1.5516582781863399</v>
       </c>
       <c r="D130" s="19">
-        <v>78.402563107128202</v>
+        <v>76.899243497614407</v>
       </c>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="K130"/>
       <c r="L130"/>
       <c r="M130"/>
       <c r="N130"/>
     </row>
     <row r="131" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A131" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B131" s="18">
-        <v>7.0721726732888701</v>
+        <v>6.3107863645933602</v>
       </c>
       <c r="C131" s="19">
-        <v>0.110009605097729</v>
+        <v>0.89881694446989202</v>
       </c>
       <c r="D131" s="19">
-        <v>78.512572712226003</v>
+        <v>77.798060442084306</v>
       </c>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="K131"/>
       <c r="L131"/>
       <c r="M131"/>
       <c r="N131"/>
     </row>
     <row r="132" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A132" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B132" s="18">
-        <v>7.2091221926877402</v>
+        <v>6.4351161074603001</v>
       </c>
       <c r="C132" s="19">
-        <v>0.941879676349482</v>
+        <v>1.3498955165331601</v>
       </c>
       <c r="D132" s="19">
-        <v>79.454452388575405</v>
+        <v>79.147955958617501</v>
       </c>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="K132"/>
       <c r="L132"/>
       <c r="M132"/>
       <c r="N132"/>
     </row>
     <row r="133" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A133" s="17" t="s">
         <v>138</v>
       </c>
       <c r="B133" s="18">
-        <v>8.1389831595503495</v>
+        <v>6.9898572501137801</v>
       </c>
       <c r="C133" s="19">
-        <v>0.55196774353087497</v>
+        <v>0.40415496945899698</v>
       </c>
       <c r="D133" s="19">
-        <v>80.0064201321063</v>
+        <v>79.552110928076502</v>
       </c>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="K133"/>
       <c r="L133"/>
       <c r="M133"/>
       <c r="N133"/>
     </row>
     <row r="134" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A134" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B134" s="18">
-        <v>8.4968520438498896</v>
+        <v>7.3138668120905104</v>
       </c>
       <c r="C134" s="19">
-        <v>0.50072568130932704</v>
+        <v>0.497924068210644</v>
       </c>
       <c r="D134" s="19">
-        <v>80.507145813415704</v>
+        <v>80.050034996287096</v>
       </c>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="K134"/>
       <c r="L134"/>
       <c r="M134"/>
       <c r="N134"/>
     </row>
     <row r="135" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A135" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B135" s="18">
-        <v>8.96728456268138</v>
+        <v>7.6260312214910497</v>
       </c>
       <c r="C135" s="19">
-        <v>5.2548214206694401E-2</v>
+        <v>0.193878604004214</v>
       </c>
       <c r="D135" s="19">
-        <v>80.559694027622399</v>
+        <v>80.243913600291293</v>
       </c>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="K135"/>
       <c r="L135"/>
       <c r="M135"/>
       <c r="N135"/>
     </row>
     <row r="136" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A136" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B136" s="18">
-        <v>8.96936053705139</v>
+        <v>7.62977078095685</v>
       </c>
       <c r="C136" s="19">
-        <v>0.28547090451164397</v>
+        <v>0.10142812602486</v>
       </c>
       <c r="D136" s="19">
-        <v>80.845164932133997</v>
+        <v>80.345341726316207</v>
       </c>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="K136"/>
       <c r="L136"/>
       <c r="M136"/>
       <c r="N136"/>
     </row>
     <row r="137" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A137" s="17" t="s">
         <v>142</v>
       </c>
       <c r="B137" s="18">
-        <v>8.9712989800241996</v>
+        <v>7.9779532418024104</v>
       </c>
       <c r="C137" s="19">
-        <v>8.8706777525038097E-2</v>
+        <v>0.97583909996367502</v>
       </c>
       <c r="D137" s="19">
-        <v>80.933871709659002</v>
+        <v>81.3211808262799</v>
       </c>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
       <c r="K137"/>
       <c r="L137"/>
       <c r="M137"/>
       <c r="N137"/>
     </row>
     <row r="138" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A138" s="17" t="s">
         <v>143</v>
       </c>
       <c r="B138" s="18">
-        <v>9.0709385231662694</v>
+        <v>8.0224009556532003</v>
       </c>
       <c r="C138" s="19">
-        <v>0.19823761516913699</v>
+        <v>0.100757329395052</v>
       </c>
       <c r="D138" s="19">
-        <v>81.132109324828207</v>
+        <v>81.421938155674894</v>
       </c>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
       <c r="K138"/>
       <c r="L138"/>
       <c r="M138"/>
       <c r="N138"/>
     </row>
     <row r="139" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A139" s="17" t="s">
         <v>144</v>
       </c>
       <c r="B139" s="18">
-        <v>9.3493666431506401</v>
+        <v>8.0241011665193707</v>
       </c>
       <c r="C139" s="19">
-        <v>2.7439743164967001</v>
+        <v>0.31233393763226902</v>
       </c>
       <c r="D139" s="19">
-        <v>83.876083641324897</v>
+        <v>81.734272093307197</v>
       </c>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="K139"/>
       <c r="L139"/>
       <c r="M139"/>
       <c r="N139"/>
     </row>
     <row r="140" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A140" s="17" t="s">
         <v>145</v>
       </c>
       <c r="B140" s="18">
-        <v>9.3563841375853496</v>
+        <v>8.1290767830389292</v>
       </c>
       <c r="C140" s="19">
-        <v>4.2164073513394497E-2</v>
+        <v>2.7556830947211699</v>
       </c>
       <c r="D140" s="19">
-        <v>83.918247714838301</v>
+        <v>84.489955188028404</v>
       </c>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="K140"/>
       <c r="L140"/>
       <c r="M140"/>
       <c r="N140"/>
     </row>
     <row r="141" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A141" s="17" t="s">
         <v>146</v>
       </c>
       <c r="B141" s="18">
-        <v>10.3671965245194</v>
+        <v>9.0652858634008702</v>
       </c>
       <c r="C141" s="19">
-        <v>1.74268099362002</v>
+        <v>0.143215080463893</v>
       </c>
       <c r="D141" s="19">
-        <v>85.6609287084583</v>
+        <v>84.633170268492293</v>
       </c>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="K141"/>
       <c r="L141"/>
       <c r="M141"/>
       <c r="N141"/>
     </row>
     <row r="142" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A142" s="17" t="s">
         <v>147</v>
       </c>
       <c r="B142" s="18">
-        <v>10.4302991831544</v>
+        <v>9.1392177145745102</v>
       </c>
       <c r="C142" s="19">
-        <v>6.7032091735934496E-2</v>
+        <v>0.154889698521022</v>
       </c>
       <c r="D142" s="19">
-        <v>85.727960800194197</v>
+        <v>84.788059967013297</v>
       </c>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="K142"/>
       <c r="L142"/>
       <c r="M142"/>
       <c r="N142"/>
     </row>
     <row r="143" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A143" s="17" t="s">
         <v>148</v>
       </c>
       <c r="B143" s="18">
-        <v>10.8919652187307</v>
+        <v>9.4401443195382804</v>
       </c>
       <c r="C143" s="19">
-        <v>0.37477730341064602</v>
+        <v>8.6385741326300905E-2</v>
       </c>
       <c r="D143" s="19">
-        <v>86.102738103604906</v>
+        <v>84.874445708339593</v>
       </c>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="K143"/>
       <c r="L143"/>
       <c r="M143"/>
       <c r="N143"/>
     </row>
     <row r="144" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A144" s="17" t="s">
         <v>149</v>
       </c>
       <c r="B144" s="18">
-        <v>11.2619151798256</v>
+        <v>10.236607945439999</v>
       </c>
       <c r="C144" s="19">
-        <v>1.3482463352443099</v>
+        <v>1.25494563193315</v>
       </c>
       <c r="D144" s="19">
-        <v>87.450984438849204</v>
+        <v>86.129391340272704</v>
       </c>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="K144"/>
       <c r="L144"/>
       <c r="M144"/>
       <c r="N144"/>
     </row>
     <row r="145" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A145" s="17" t="s">
         <v>150</v>
       </c>
       <c r="B145" s="18">
-        <v>12.773158269601099</v>
+        <v>10.677163839481899</v>
       </c>
       <c r="C145" s="19">
-        <v>0.740007147114919</v>
+        <v>0.58731461087868497</v>
       </c>
       <c r="D145" s="19">
-        <v>88.190991585964099</v>
+        <v>86.716705951151397</v>
       </c>
       <c r="G145" s="3"/>
       <c r="H145" s="3"/>
       <c r="I145" s="3"/>
       <c r="K145"/>
       <c r="L145"/>
       <c r="M145"/>
       <c r="N145"/>
     </row>
     <row r="146" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A146" s="17" t="s">
         <v>151</v>
       </c>
       <c r="B146" s="18">
-        <v>13.875454007669401</v>
+        <v>10.8884010302209</v>
       </c>
       <c r="C146" s="19">
-        <v>0.73096169600070204</v>
+        <v>0.32200994929236898</v>
       </c>
       <c r="D146" s="19">
-        <v>88.921953281964804</v>
+        <v>87.038715900443805</v>
       </c>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="K146"/>
       <c r="L146"/>
       <c r="M146"/>
       <c r="N146"/>
     </row>
     <row r="147" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A147" s="17" t="s">
         <v>152</v>
       </c>
       <c r="B147" s="18">
-        <v>14.727567167804001</v>
+        <v>10.8889987905912</v>
       </c>
       <c r="C147" s="19">
-        <v>0.59475932778446505</v>
+        <v>2.7884005111654099E-2</v>
       </c>
       <c r="D147" s="19">
-        <v>89.516712609749305</v>
+        <v>87.066599905555407</v>
       </c>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="K147"/>
       <c r="L147"/>
       <c r="M147"/>
       <c r="N147"/>
     </row>
     <row r="148" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A148" s="17" t="s">
         <v>153</v>
       </c>
       <c r="B148" s="18">
-        <v>14.7387703479886</v>
+        <v>10.8981875538922</v>
       </c>
       <c r="C148" s="19">
-        <v>5.9683243734096003E-2</v>
+        <v>0.75392027793401595</v>
       </c>
       <c r="D148" s="19">
-        <v>89.576395853483405</v>
+        <v>87.820520183489506</v>
       </c>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="K148"/>
       <c r="L148"/>
       <c r="M148"/>
       <c r="N148"/>
     </row>
     <row r="149" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A149" s="17" t="s">
         <v>154</v>
       </c>
       <c r="B149" s="18">
-        <v>14.949518632715501</v>
+        <v>10.9300758794167</v>
       </c>
       <c r="C149" s="19">
-        <v>1.4363023608906299E-2</v>
+        <v>0.26093529449763903</v>
       </c>
       <c r="D149" s="19">
-        <v>89.590758877092298</v>
+        <v>88.081455477987106</v>
       </c>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="K149"/>
       <c r="L149"/>
       <c r="M149"/>
       <c r="N149"/>
     </row>
     <row r="150" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A150" s="17" t="s">
         <v>155</v>
       </c>
       <c r="B150" s="18">
-        <v>15.7658930792145</v>
+        <v>11.439508339841799</v>
       </c>
       <c r="C150" s="19">
-        <v>1.32080784710082</v>
+        <v>0.55144996367130805</v>
       </c>
       <c r="D150" s="19">
-        <v>90.911566724193094</v>
+        <v>88.632905441658394</v>
       </c>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="K150"/>
       <c r="L150"/>
       <c r="M150"/>
       <c r="N150"/>
     </row>
     <row r="151" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A151" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B151" s="18">
-        <v>15.985182153588401</v>
+        <v>13.9646513817766</v>
       </c>
       <c r="C151" s="19">
-        <v>0.20448948143256099</v>
+        <v>8.89494709114554E-2</v>
       </c>
       <c r="D151" s="19">
-        <v>91.116056205625696</v>
+        <v>88.721854912569896</v>
       </c>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="K151"/>
       <c r="L151"/>
       <c r="M151"/>
       <c r="N151"/>
     </row>
     <row r="152" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A152" s="17" t="s">
         <v>157</v>
       </c>
       <c r="B152" s="18">
-        <v>16.8392365690089</v>
+        <v>13.996548924238899</v>
       </c>
       <c r="C152" s="19">
-        <v>0.97645784224807597</v>
+        <v>5.8203093879458503E-2</v>
       </c>
       <c r="D152" s="19">
-        <v>92.092514047873706</v>
+        <v>88.780058006449295</v>
       </c>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="K152"/>
       <c r="L152"/>
       <c r="M152"/>
       <c r="N152"/>
     </row>
     <row r="153" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A153" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B153" s="18">
-        <v>16.9483901852876</v>
+        <v>14.074776553871001</v>
       </c>
       <c r="C153" s="19">
-        <v>0.24643973647151901</v>
+        <v>0.29009197540694098</v>
       </c>
       <c r="D153" s="19">
-        <v>92.338953784345307</v>
+        <v>89.070149981856304</v>
       </c>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="K153"/>
       <c r="L153"/>
       <c r="M153"/>
       <c r="N153"/>
     </row>
     <row r="154" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A154" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B154" s="18">
-        <v>16.948551380006599</v>
+        <v>14.9254820518402</v>
       </c>
       <c r="C154" s="19">
-        <v>4.4241831297595499E-2</v>
+        <v>4.3059630236681801E-2</v>
       </c>
       <c r="D154" s="19">
-        <v>92.383195615642904</v>
+        <v>89.113209612092902</v>
       </c>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="K154"/>
       <c r="L154"/>
       <c r="M154"/>
       <c r="N154"/>
     </row>
     <row r="155" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A155" s="17" t="s">
         <v>160</v>
       </c>
       <c r="B155" s="18">
-        <v>19.461596415352599</v>
+        <v>14.968073423803499</v>
       </c>
       <c r="C155" s="19">
-        <v>0.313202231000555</v>
+        <v>0.42928227609198999</v>
       </c>
       <c r="D155" s="19">
-        <v>92.696397846643407</v>
+        <v>89.542491888184898</v>
       </c>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="K155"/>
       <c r="L155"/>
       <c r="M155"/>
       <c r="N155"/>
     </row>
     <row r="156" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A156" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B156" s="18">
-        <v>22.4468153536165</v>
+        <v>16.122549421052</v>
       </c>
       <c r="C156" s="19">
-        <v>0.619055613999271</v>
+        <v>1.35154953562035</v>
       </c>
       <c r="D156" s="19">
-        <v>93.315453460642701</v>
+        <v>90.894041423805305</v>
       </c>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="K156"/>
       <c r="L156"/>
       <c r="M156"/>
       <c r="N156"/>
     </row>
     <row r="157" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A157" s="17" t="s">
         <v>162</v>
       </c>
       <c r="B157" s="18">
-        <v>24.5363040557123</v>
+        <v>16.459964033903098</v>
       </c>
       <c r="C157" s="19">
-        <v>0.127524127090726</v>
+        <v>0.146325555247315</v>
       </c>
       <c r="D157" s="19">
-        <v>93.442977587733395</v>
+        <v>91.040366979052607</v>
       </c>
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
       <c r="I157" s="3"/>
       <c r="K157"/>
       <c r="L157"/>
       <c r="M157"/>
       <c r="N157"/>
     </row>
     <row r="158" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A158" s="17" t="s">
         <v>163</v>
       </c>
       <c r="B158" s="18">
-        <v>28.288832902906101</v>
+        <v>17.083061052004599</v>
       </c>
       <c r="C158" s="19">
-        <v>1.2273738219996499</v>
+        <v>0.29392378629228</v>
       </c>
       <c r="D158" s="19">
-        <v>94.670351409733101</v>
+        <v>91.334290765344903</v>
       </c>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="K158"/>
       <c r="L158"/>
       <c r="M158"/>
       <c r="N158"/>
     </row>
     <row r="159" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A159" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B159" s="18">
-        <v>29.676109312301499</v>
+        <v>18.057073259902101</v>
       </c>
       <c r="C159" s="19">
-        <v>2.79172555971169E-2</v>
+        <v>0.32447719443077</v>
       </c>
       <c r="D159" s="19">
-        <v>94.698268665330204</v>
+        <v>91.658767959775702</v>
       </c>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="K159"/>
       <c r="L159"/>
       <c r="M159"/>
       <c r="N159"/>
     </row>
     <row r="160" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A160" s="17" t="s">
         <v>165</v>
       </c>
       <c r="B160" s="18">
-        <v>38.050321838783802</v>
+        <v>18.2140762334163</v>
       </c>
       <c r="C160" s="19">
-        <v>0.14576842083343</v>
+        <v>8.9960260353631097E-2</v>
       </c>
       <c r="D160" s="19">
-        <v>94.844037086163596</v>
+        <v>91.748728220129294</v>
       </c>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="K160"/>
       <c r="L160"/>
       <c r="M160"/>
       <c r="N160"/>
     </row>
     <row r="161" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A161" s="17" t="s">
         <v>166</v>
       </c>
       <c r="B161" s="18">
-        <v>39.473688152946103</v>
+        <v>18.396655853261102</v>
       </c>
       <c r="C161" s="19">
-        <v>0.367330842626999</v>
+        <v>0.246917482733648</v>
       </c>
       <c r="D161" s="19">
-        <v>95.211367928790594</v>
+        <v>91.995645702863001</v>
       </c>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="K161"/>
       <c r="L161"/>
       <c r="M161"/>
       <c r="N161"/>
     </row>
     <row r="162" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A162" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B162" s="18">
-        <v>44.093111500370298</v>
+        <v>18.4096333906712</v>
       </c>
       <c r="C162" s="19">
-        <v>0.38900552841610297</v>
+        <v>4.4079608673786297E-2</v>
       </c>
       <c r="D162" s="19">
-        <v>95.6003734572067</v>
+        <v>92.039725311536699</v>
       </c>
       <c r="G162" s="3"/>
       <c r="H162" s="3"/>
       <c r="I162" s="3"/>
       <c r="K162"/>
       <c r="L162"/>
       <c r="M162"/>
       <c r="N162"/>
     </row>
     <row r="163" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A163" s="17" t="s">
         <v>168</v>
       </c>
       <c r="B163" s="18">
-        <v>44.684114925613798</v>
+        <v>19.0873030691974</v>
       </c>
       <c r="C163" s="19">
-        <v>0.22222711835540401</v>
+        <v>0.20571862397006299</v>
       </c>
       <c r="D163" s="19">
-        <v>95.822600575562106</v>
+        <v>92.245443935506799</v>
       </c>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="K163"/>
       <c r="L163"/>
       <c r="M163"/>
       <c r="N163"/>
     </row>
     <row r="164" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A164" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B164" s="18">
-        <v>49.511077340801101</v>
+        <v>19.1224057404342</v>
       </c>
       <c r="C164" s="19">
-        <v>0.36179945165787403</v>
+        <v>0.50902896858218305</v>
       </c>
       <c r="D164" s="19">
-        <v>96.184400027219993</v>
+        <v>92.754472904088999</v>
       </c>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="K164"/>
       <c r="L164"/>
       <c r="M164"/>
       <c r="N164"/>
     </row>
     <row r="165" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A165" s="17" t="s">
         <v>170</v>
       </c>
       <c r="B165" s="18">
-        <v>49.5810862700014</v>
+        <v>19.4858765902848</v>
       </c>
       <c r="C165" s="19">
-        <v>2.6044019831942399E-2</v>
+        <v>0.14955089246734801</v>
       </c>
       <c r="D165" s="19">
-        <v>96.210444047051894</v>
+        <v>92.904023796556302</v>
       </c>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="K165"/>
       <c r="L165"/>
       <c r="M165"/>
       <c r="N165"/>
     </row>
     <row r="166" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A166" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B166" s="18">
-        <v>52.636649170872602</v>
+        <v>21.4170221459113</v>
       </c>
       <c r="C166" s="19">
-        <v>2.0963506950215901E-3</v>
+        <v>0.24923770395318801</v>
       </c>
       <c r="D166" s="19">
-        <v>96.212540397747006</v>
+        <v>93.153261500509501</v>
       </c>
       <c r="G166" s="3"/>
       <c r="H166" s="3"/>
       <c r="I166" s="3"/>
       <c r="K166"/>
       <c r="L166"/>
       <c r="M166"/>
       <c r="N166"/>
     </row>
     <row r="167" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A167" s="17" t="s">
         <v>172</v>
       </c>
       <c r="B167" s="18">
-        <v>52.645344828760201</v>
+        <v>23.318784736009398</v>
       </c>
       <c r="C167" s="19">
-        <v>3.5419495113225202E-2</v>
+        <v>1.23183530968704</v>
       </c>
       <c r="D167" s="19">
-        <v>96.247959892860194</v>
+        <v>94.3850968101966</v>
       </c>
       <c r="G167" s="3"/>
       <c r="H167" s="3"/>
       <c r="I167" s="3"/>
       <c r="K167"/>
       <c r="L167"/>
       <c r="M167"/>
       <c r="N167"/>
     </row>
     <row r="168" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A168" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B168" s="18">
-        <v>52.646139852750899</v>
+        <v>24.0215843652153</v>
       </c>
       <c r="C168" s="19">
-        <v>0.60290302272388296</v>
+        <v>0.96340179532745096</v>
       </c>
       <c r="D168" s="19">
-        <v>96.850862915584102</v>
+        <v>95.348498605524</v>
       </c>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="K168"/>
       <c r="L168"/>
       <c r="M168"/>
       <c r="N168"/>
     </row>
     <row r="169" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A169" s="17" t="s">
         <v>174</v>
       </c>
       <c r="B169" s="18">
-        <v>61.8847299781469</v>
+        <v>25.950802610622201</v>
       </c>
       <c r="C169" s="19">
-        <v>0.327132969432882</v>
+        <v>0.11462811724018</v>
       </c>
       <c r="D169" s="19">
-        <v>97.177995885016998</v>
+        <v>95.463126722764201</v>
       </c>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="K169"/>
       <c r="L169"/>
       <c r="M169"/>
       <c r="N169"/>
     </row>
     <row r="170" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A170" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B170" s="18">
-        <v>64.044806137598201</v>
+        <v>30.761882751739599</v>
       </c>
       <c r="C170" s="19">
-        <v>5.7526466078907497E-2</v>
+        <v>0.68228287346854999</v>
       </c>
       <c r="D170" s="19">
-        <v>97.235522351095895</v>
+        <v>96.145409596232795</v>
       </c>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="K170"/>
       <c r="L170"/>
       <c r="M170"/>
       <c r="N170"/>
     </row>
     <row r="171" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A171" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B171" s="18">
-        <v>66.210298707698698</v>
+        <v>32.114126341415201</v>
       </c>
       <c r="C171" s="19">
-        <v>0.45975155408844998</v>
+        <v>0.19282646408485901</v>
       </c>
       <c r="D171" s="19">
-        <v>97.695273905184294</v>
+        <v>96.338236060317598</v>
       </c>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
       <c r="I171" s="3"/>
       <c r="K171"/>
       <c r="L171"/>
       <c r="M171"/>
       <c r="N171"/>
     </row>
     <row r="172" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A172" s="17" t="s">
         <v>177</v>
       </c>
       <c r="B172" s="18">
-        <v>75.593084629701494</v>
+        <v>49.072027236689898</v>
       </c>
       <c r="C172" s="19">
-        <v>4.23918366709467E-3</v>
+        <v>6.6914261072026707E-2</v>
       </c>
       <c r="D172" s="19">
-        <v>97.699513088851404</v>
+        <v>96.405150321389598</v>
       </c>
       <c r="G172" s="3"/>
       <c r="H172" s="3"/>
       <c r="I172" s="3"/>
       <c r="K172"/>
       <c r="L172"/>
       <c r="M172"/>
       <c r="N172"/>
     </row>
     <row r="173" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A173" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B173" s="18">
-        <v>76.613282305782406</v>
+        <v>50.933499851272401</v>
       </c>
       <c r="C173" s="19">
-        <v>5.1637161576485402E-2</v>
+        <v>5.4398849978906597E-3</v>
       </c>
       <c r="D173" s="19">
-        <v>97.751150250427898</v>
+        <v>96.410590206387496</v>
       </c>
       <c r="G173" s="3"/>
       <c r="H173" s="3"/>
       <c r="I173" s="3"/>
       <c r="K173"/>
       <c r="L173"/>
       <c r="M173"/>
       <c r="N173"/>
     </row>
     <row r="174" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A174" s="17" t="s">
         <v>179</v>
       </c>
       <c r="B174" s="18">
-        <v>77.287916003610704</v>
+        <v>50.940027886457301</v>
       </c>
       <c r="C174" s="19">
-        <v>0.14934290793868901</v>
+        <v>3.5644111329084197E-2</v>
       </c>
       <c r="D174" s="19">
-        <v>97.900493158366601</v>
+        <v>96.446234317716602</v>
       </c>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="K174"/>
       <c r="L174"/>
       <c r="M174"/>
       <c r="N174"/>
     </row>
     <row r="175" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A175" s="17" t="s">
         <v>180</v>
       </c>
       <c r="B175" s="18">
-        <v>92.172525716843893</v>
+        <v>50.9432925244068</v>
       </c>
       <c r="C175" s="19">
-        <v>0.33487691678965797</v>
+        <v>7.1306600648026299E-3</v>
       </c>
       <c r="D175" s="19">
-        <v>98.235370075156197</v>
+        <v>96.453364977781405</v>
       </c>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="K175"/>
       <c r="L175"/>
       <c r="M175"/>
       <c r="N175"/>
     </row>
     <row r="176" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A176" s="17" t="s">
         <v>181</v>
       </c>
       <c r="B176" s="18">
-        <v>112.03168250989199</v>
+        <v>50.943945501634701</v>
       </c>
       <c r="C176" s="19">
-        <v>1.0997706750379299</v>
+        <v>0.21097013457191099</v>
       </c>
       <c r="D176" s="19">
-        <v>99.335140750194199</v>
+        <v>96.664335112353299</v>
       </c>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="K176"/>
       <c r="L176"/>
       <c r="M176"/>
       <c r="N176"/>
     </row>
     <row r="177" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A177" s="17" t="s">
         <v>182</v>
       </c>
       <c r="B177" s="18">
-        <v>124.495659496651</v>
+        <v>60.214264342775998</v>
       </c>
       <c r="C177" s="19">
-        <v>0.43138806863163898</v>
+        <v>1.10816522143685</v>
       </c>
       <c r="D177" s="19">
-        <v>99.766528818825805</v>
+        <v>97.772500333790205</v>
       </c>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
       <c r="I177" s="3"/>
       <c r="K177"/>
       <c r="L177"/>
       <c r="M177"/>
       <c r="N177"/>
     </row>
     <row r="178" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A178" s="17" t="s">
         <v>183</v>
       </c>
       <c r="B178" s="18">
-        <v>252.585495454436</v>
+        <v>930.89106784036198</v>
       </c>
       <c r="C178" s="19">
-        <v>0.119710456318373</v>
+        <v>2.1084286699214698</v>
       </c>
       <c r="D178" s="19">
-        <v>99.886239275144206</v>
+        <v>99.880929003711699</v>
       </c>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="K178"/>
       <c r="L178"/>
       <c r="M178"/>
       <c r="N178"/>
     </row>
     <row r="179" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A179" s="17" t="s">
         <v>184</v>
       </c>
       <c r="B179" s="18">
-        <v>384.60748703050803</v>
+        <v>2377.69685435371</v>
       </c>
       <c r="C179" s="19">
-        <v>0.11376072485578401</v>
+        <v>0.119070996288289</v>
       </c>
       <c r="D179" s="19">
-        <v>100</v>
+        <v>99.999999999999901</v>
       </c>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="K179"/>
       <c r="L179"/>
       <c r="M179"/>
       <c r="N179"/>
     </row>
     <row r="180" spans="1:14" x14ac:dyDescent="0.35">
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
       <c r="I180" s="3"/>
       <c r="K180"/>
       <c r="L180"/>
       <c r="M180"/>
       <c r="N180"/>
     </row>
     <row r="181" spans="1:14" x14ac:dyDescent="0.35">
       <c r="E181" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>