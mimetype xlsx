--- v6 (2026-05-10)
+++ v7 (2026-05-30)
@@ -1,651 +1,654 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{454E293E-EB6E-4776-92F3-939769992105}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{5493953F-8397-4646-BD5F-7B3DF82921F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6A245ED4-24C5-4D24-A290-748986E18E8D}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0347C570-66F4-4BFE-A4CE-EE5BA7D7B880}"/>
   </bookViews>
   <sheets>
     <sheet name="Web - Underlying detail" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_DLX1.USE">#REF!</definedName>
     <definedName name="_DLX2.USE">#REF!</definedName>
     <definedName name="_DLX3.USE">#REF!</definedName>
     <definedName name="data_1" localSheetId="0">'Web - Underlying detail'!$A$2:$D$179</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" name="data" type="6" refreshedVersion="8" background="1" saveData="1">
     <textPr codePage="437" sourceFile="C:\Users\k1sxy06\FR Banks\PCE - PCE\output\data.csv" tab="0" comma="1">
       <textFields count="5">
         <textField type="text"/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
   <si>
     <t>Annualized 1-month % change</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Cumulative weight</t>
   </si>
   <si>
     <t>Color key</t>
   </si>
   <si>
+    <t>Repair of furniture, furnishings, and floor coverings</t>
+  </si>
+  <si>
+    <t>Cut from bottom</t>
+  </si>
+  <si>
+    <t>Repair of household appliances</t>
+  </si>
+  <si>
+    <t>Included</t>
+  </si>
+  <si>
+    <t>Motor vehicle rental</t>
+  </si>
+  <si>
+    <t>Cut from top</t>
+  </si>
+  <si>
+    <t>Recreational books</t>
+  </si>
+  <si>
+    <t>Trim point</t>
+  </si>
+  <si>
+    <t>Household linens</t>
+  </si>
+  <si>
+    <t>Other video equipment</t>
+  </si>
+  <si>
+    <t>Carpets and other floor coverings</t>
+  </si>
+  <si>
+    <t>Repair and hire of footwear</t>
+  </si>
+  <si>
+    <t>Miscellaneous personal care services</t>
+  </si>
+  <si>
+    <t>Clothing repair, rental, and alterations</t>
+  </si>
+  <si>
+    <t>Spectator sports</t>
+  </si>
+  <si>
+    <t>Nonprescription drugs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Financial service charges, fees, and commissions </t>
+  </si>
+  <si>
+    <t>Moving, storage, and freight services</t>
+  </si>
+  <si>
+    <t>Educational books</t>
+  </si>
+  <si>
+    <t>Photographic equipment</t>
+  </si>
+  <si>
+    <t>Children's and infants' clothing</t>
+  </si>
+  <si>
+    <t>Tools, hardware, and supplies</t>
+  </si>
+  <si>
+    <t>Sugar and sweets</t>
+  </si>
+  <si>
+    <t>Labor organization dues</t>
+  </si>
+  <si>
+    <t>Poultry</t>
+  </si>
+  <si>
+    <t>Therapeutic medical equipment</t>
+  </si>
+  <si>
+    <t>Other medical products</t>
+  </si>
+  <si>
+    <t>Newspapers and periodicals</t>
+  </si>
+  <si>
+    <t>Fats and oils</t>
+  </si>
+  <si>
+    <t>Hairdressing salons and personal grooming establishments</t>
+  </si>
+  <si>
+    <t>Household cleaning products</t>
+  </si>
+  <si>
+    <t>Outdoor equipment and supplies</t>
+  </si>
+  <si>
+    <t>Flowers, seeds, and potted plants</t>
+  </si>
+  <si>
+    <t>Sporting equipment, supplies, guns, and ammunition</t>
+  </si>
+  <si>
+    <t>Other depository institutions and regulated investment companies</t>
+  </si>
+  <si>
+    <t>Furniture</t>
+  </si>
+  <si>
+    <t>Pension funds</t>
+  </si>
+  <si>
+    <t>Lubricants and fluids</t>
+  </si>
+  <si>
+    <t>Wine</t>
+  </si>
+  <si>
+    <t>Bakery products</t>
+  </si>
+  <si>
+    <t>Amusement parks, campgrounds, and related recreational services</t>
+  </si>
+  <si>
+    <t>Package tours</t>
+  </si>
+  <si>
+    <t>Dental services</t>
+  </si>
+  <si>
+    <t>Tires</t>
+  </si>
+  <si>
+    <t>New foreign autos</t>
+  </si>
+  <si>
+    <t>New domestic autos</t>
+  </si>
+  <si>
+    <t>Miscellaneous household products</t>
+  </si>
+  <si>
+    <t>Paramedical services</t>
+  </si>
+  <si>
+    <t>Communication</t>
+  </si>
+  <si>
+    <t>Other road transportation service</t>
+  </si>
+  <si>
+    <t>Railway transportation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Water transportation </t>
+  </si>
+  <si>
+    <t>Intercity buses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motor vehicle maintenance and repair </t>
+  </si>
+  <si>
+    <t>Small electric household appliances</t>
+  </si>
+  <si>
+    <t>Pets and related products</t>
+  </si>
+  <si>
+    <t>New light trucks</t>
+  </si>
+  <si>
+    <t>Membership clubs and participant sports centers</t>
+  </si>
+  <si>
+    <t>Audio discs, tapes, vinyl, and permanent digital downloads</t>
+  </si>
+  <si>
+    <t>Spirits</t>
+  </si>
+  <si>
+    <t>Electric appliances for personal care</t>
+  </si>
+  <si>
+    <t>Hair, dental, shaving, and miscellaneous personal care products except electrical products</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commercial and vocational schools </t>
+  </si>
+  <si>
+    <t>Natural gas</t>
+  </si>
+  <si>
+    <t>Veterinary and other services for pets</t>
+  </si>
+  <si>
+    <t>Food products, not elsewhere classified</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net motor vehicle and other transportation insurance </t>
+  </si>
+  <si>
+    <t>Used light trucks</t>
+  </si>
+  <si>
+    <t>Motorcycles</t>
+  </si>
+  <si>
+    <t>Employment agency services</t>
+  </si>
+  <si>
+    <t>Food produced and consumed on farms</t>
+  </si>
+  <si>
+    <t>Professional association dues</t>
+  </si>
+  <si>
+    <t>Legal services</t>
+  </si>
+  <si>
+    <t>Accessories and parts</t>
+  </si>
+  <si>
+    <t>Clocks, lamps, lighting fixtures, and other household decorative items</t>
+  </si>
+  <si>
+    <t>Parking fees and tolls</t>
+  </si>
+  <si>
+    <t>Prescription drugs</t>
+  </si>
+  <si>
+    <t>Motor vehicle leasing</t>
+  </si>
+  <si>
+    <t>Proprietary hospitals</t>
+  </si>
+  <si>
+    <t>Nonprofit hospitals' services to households</t>
+  </si>
+  <si>
+    <t>Government hospitals</t>
+  </si>
+  <si>
+    <t>Major household appliances</t>
+  </si>
+  <si>
+    <t>Maintenance and repair of recreational vehicles and sports equipment</t>
+  </si>
+  <si>
+    <t>Watches</t>
+  </si>
+  <si>
+    <t>Food supplied to military</t>
+  </si>
+  <si>
+    <t>Food supplied to civilians</t>
+  </si>
+  <si>
+    <t>Higher education school lunches</t>
+  </si>
+  <si>
+    <t>Women's and girls' clothing</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net household insurance </t>
+  </si>
+  <si>
+    <t>Used autos</t>
+  </si>
+  <si>
+    <t>Luggage and similar personal items</t>
+  </si>
+  <si>
+    <t>Audio equipment</t>
+  </si>
+  <si>
+    <t>Physician services</t>
+  </si>
+  <si>
+    <t>Processed fruits and vegetables</t>
+  </si>
+  <si>
+    <t>Telephone and related communication equipment</t>
+  </si>
+  <si>
+    <t>Calculators, typewriters, and other information processing equipment</t>
+  </si>
+  <si>
+    <t>Elementary and secondary schools</t>
+  </si>
+  <si>
+    <t>Nonprofit private higher education services to households</t>
+  </si>
+  <si>
+    <t>Proprietary and public higher education</t>
+  </si>
+  <si>
+    <t>Elementary and secondary school lunches</t>
+  </si>
+  <si>
+    <t>Intracity mass transit</t>
+  </si>
+  <si>
+    <t>Taxicabs and ride sharing services</t>
+  </si>
+  <si>
+    <t>Musical instruments</t>
+  </si>
+  <si>
+    <t>Foundations and grantmaking and giving services to households</t>
+  </si>
+  <si>
+    <t>Water supply and sewage maintenance</t>
+  </si>
+  <si>
+    <t>Other purchased meals</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net health insurance </t>
+  </si>
+  <si>
+    <t>Housing at schools</t>
+  </si>
+  <si>
+    <t>Garbage and trash collection</t>
+  </si>
+  <si>
+    <t>Beer</t>
+  </si>
+  <si>
+    <t>Men's and boys' clothing</t>
+  </si>
+  <si>
+    <t>Day care and nursery schools</t>
+  </si>
+  <si>
+    <t>Child care</t>
+  </si>
+  <si>
+    <t>Religious organizations' services to households</t>
+  </si>
+  <si>
+    <t>Tax preparation and other related services</t>
+  </si>
+  <si>
+    <t>Social assistance</t>
+  </si>
+  <si>
+    <t>Live entertainment, excluding sports</t>
+  </si>
+  <si>
+    <t>Motion picture theaters</t>
+  </si>
+  <si>
+    <t>Museums and libraries</t>
+  </si>
+  <si>
+    <t>Video discs, tapes, and permanent digital downloads</t>
+  </si>
+  <si>
+    <t>Corrective eyeglasses and contact lenses</t>
+  </si>
+  <si>
+    <t>Tobacco</t>
+  </si>
+  <si>
+    <t>Rental value of farm dwellings</t>
+  </si>
+  <si>
+    <t>Owner-occupied stationary homes</t>
+  </si>
+  <si>
+    <t>Owner-occupied mobile homes</t>
+  </si>
+  <si>
+    <t>Other recreational vehicles</t>
+  </si>
+  <si>
+    <t>Pleasure aircraft</t>
+  </si>
+  <si>
+    <t>Pleasure boats</t>
+  </si>
+  <si>
+    <t>Bicycles and accessories</t>
+  </si>
+  <si>
+    <t>Tenant-occupied mobile homes</t>
+  </si>
+  <si>
+    <t>Group housing</t>
+  </si>
+  <si>
+    <t>Tenant-occupied stationary homes and landlord durables</t>
+  </si>
+  <si>
+    <t>Alcohol in purchased meals</t>
+  </si>
+  <si>
+    <t>Commercial banks</t>
+  </si>
+  <si>
+    <t>Nursing homes</t>
+  </si>
+  <si>
+    <t>Processed dairy products</t>
+  </si>
+  <si>
+    <t>Pork</t>
+  </si>
+  <si>
+    <t>Casino gambling</t>
+  </si>
+  <si>
+    <t>Lotteries</t>
+  </si>
+  <si>
+    <t>Pari-mutuel net receipts</t>
+  </si>
+  <si>
+    <t>Cereals</t>
+  </si>
+  <si>
+    <t>Social advocacy and civic and social organizations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Life insurance </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Final consumption expenditures of nonprofit institutions serving households </t>
+  </si>
+  <si>
+    <t>Games, toys, and hobbies</t>
+  </si>
+  <si>
+    <t>Fruit (fresh)</t>
+  </si>
+  <si>
+    <t>Personal computers/tablets and peripheral equipment</t>
+  </si>
+  <si>
+    <t>Standard clothing issued to military personnel</t>
+  </si>
+  <si>
+    <t>Window coverings</t>
+  </si>
+  <si>
+    <t>Laundry and drycleaning services</t>
+  </si>
+  <si>
+    <t>Mineral waters, soft drinks, and vegetable juices</t>
+  </si>
+  <si>
+    <t>Nonelectric cookware and tableware</t>
+  </si>
+  <si>
+    <t>Domestic services</t>
+  </si>
+  <si>
+    <t>Televisions</t>
+  </si>
+  <si>
+    <t>Household paper products</t>
+  </si>
+  <si>
+    <t>Other meats</t>
+  </si>
+  <si>
+    <t>Audio-video, photographic, and information processing equipment services</t>
+  </si>
+  <si>
+    <t>Coffee, tea, and other beverage materials</t>
+  </si>
+  <si>
+    <t>Cosmetic / perfumes / bath / nail preparations and implements</t>
+  </si>
+  <si>
+    <t>Shoes and other footwear</t>
+  </si>
+  <si>
+    <t>Funeral and burial services</t>
+  </si>
+  <si>
     <t>Eggs</t>
   </si>
   <si>
-    <t>Cut from bottom</t>
-[...26 lines deleted...]
-    <t>Lubricants and fluids</t>
+    <t>Fish and seafood</t>
+  </si>
+  <si>
+    <t>Fresh milk</t>
+  </si>
+  <si>
+    <t>Dishes and flatware</t>
+  </si>
+  <si>
+    <t>Other fuels</t>
+  </si>
+  <si>
+    <t>Stationery and miscellaneous printed materials</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Air transportation </t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Other personal business services</t>
+  </si>
+  <si>
+    <t>Beef and veal</t>
+  </si>
+  <si>
+    <t>Film and photographic supplies</t>
+  </si>
+  <si>
+    <t>Hotels and motels</t>
+  </si>
+  <si>
+    <t>Sewing items</t>
   </si>
   <si>
     <t>Clothing materials</t>
   </si>
   <si>
-    <t>Sewing items</t>
-[...430 lines deleted...]
-  <si>
     <t>Jewelry</t>
   </si>
   <si>
-    <t xml:space="preserve">Motor vehicle maintenance and repair </t>
-[...7 lines deleted...]
-  <si>
     <t>Vegetables (fresh)</t>
   </si>
   <si>
-    <t>Watches</t>
-[...5 lines deleted...]
-    <t>Musical instruments</t>
+    <t>Computer software and accessories</t>
   </si>
   <si>
     <t>Other household services</t>
-  </si>
-[...40 lines deleted...]
-    <t>Computer software and accessories</t>
   </si>
   <si>
     <t>Gasoline and other motor fuel</t>
   </si>
   <si>
     <t>Fuel oil</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -791,51 +794,51 @@
     <cellStyle name="Accent4" xfId="5" builtinId="41"/>
     <cellStyle name="Bad" xfId="3" builtinId="27"/>
     <cellStyle name="Good" xfId="2" builtinId="26"/>
     <cellStyle name="Heading 3" xfId="1" builtinId="18"/>
     <cellStyle name="Neutral" xfId="4" builtinId="28"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{3D0FFC55-567B-4201-82DB-1D7C261FF297}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{B2E1C74F-4837-443C-917A-745687A0BB7C}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1084,51 +1087,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{22DA2E33-153D-4AD5-8835-F86D06CB7FAC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{557DD467-680D-4DD7-B658-25FA01E0ECB4}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="A2:N181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="81.1796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.26953125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7265625" customWidth="1"/>
     <col min="6" max="6" width="28.26953125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="78.7265625" customWidth="1"/>
     <col min="11" max="11" width="19.54296875" style="3" customWidth="1"/>
     <col min="12" max="12" width="12" style="3" customWidth="1"/>
     <col min="13" max="13" width="11.7265625" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.453125" style="3" customWidth="1"/>
     <col min="16" max="16" width="16.26953125" customWidth="1"/>
   </cols>
@@ -1138,3765 +1141,3765 @@
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5">
-        <v>-33.668680735437199</v>
+        <v>-47.676635780494401</v>
       </c>
       <c r="C3" s="6">
-        <v>8.1230715171205198E-2</v>
+        <v>1.14354006626496E-2</v>
       </c>
       <c r="D3" s="6">
-        <v>8.1230715171205198E-2</v>
+        <v>1.14354006626496E-2</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="5">
-        <v>-26.7959661015203</v>
+        <v>-47.675912243725797</v>
       </c>
       <c r="C4" s="6">
-        <v>0.224500929604671</v>
+        <v>5.4342157887081799E-2</v>
       </c>
       <c r="D4" s="6">
-        <v>0.305731644775877</v>
+        <v>6.5777558549731496E-2</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="5">
-        <v>-25.3482932351877</v>
+        <v>-36.730290761906097</v>
       </c>
       <c r="C5" s="6">
-        <v>0.36772519906349399</v>
+        <v>0.14432563851121</v>
       </c>
       <c r="D5" s="6">
-        <v>0.67345684383937099</v>
+        <v>0.21010319706094199</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="5">
-        <v>-20.213590765149601</v>
+        <v>-29.9458282742258</v>
       </c>
       <c r="C6" s="6">
-        <v>5.78493175746971E-2</v>
+        <v>0.16348827912583</v>
       </c>
       <c r="D6" s="6">
-        <v>0.73130616141406801</v>
+        <v>0.37359147618677202</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="5">
-        <v>-17.745434850916102</v>
+        <v>-26.540973120490001</v>
       </c>
       <c r="C7" s="6">
-        <v>4.1272370723016698E-2</v>
+        <v>0.33785870682307501</v>
       </c>
       <c r="D7" s="6">
-        <v>0.77257853213708505</v>
+        <v>0.71145018300984697</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
-        <v>-16.6531133424483</v>
+        <v>-25.7408262984749</v>
       </c>
       <c r="C8" s="6">
-        <v>2.7557152562034202</v>
+        <v>5.28835841920057E-2</v>
       </c>
       <c r="D8" s="6">
-        <v>3.5282937883405001</v>
+        <v>0.76433376720185298</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="5">
-        <v>-16.238797536001702</v>
+        <v>-23.148799510580201</v>
       </c>
       <c r="C9" s="6">
-        <v>5.8906051991517001E-2</v>
+        <v>0.13349835791578599</v>
       </c>
       <c r="D9" s="6">
-        <v>3.58719984033202</v>
+        <v>0.89783212511763999</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="5">
-        <v>-15.6405142797732</v>
+        <v>-18.651875633906599</v>
       </c>
       <c r="C10" s="6">
-        <v>1.2542978077906599E-2</v>
+        <v>2.0529767683045599E-3</v>
       </c>
       <c r="D10" s="6">
-        <v>3.59974281840993</v>
+        <v>0.89988510188594495</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="5">
-        <v>-15.6401329751245</v>
+        <v>-18.651464995899701</v>
       </c>
       <c r="C11" s="6">
-        <v>5.0769196982003197E-3</v>
+        <v>0.59112013933173801</v>
       </c>
       <c r="D11" s="6">
-        <v>3.6048197381081302</v>
+        <v>1.49100524121768</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5">
-        <v>-14.766767383443201</v>
+        <v>-18.645240409073701</v>
       </c>
       <c r="C12" s="6">
-        <v>0.37622961387016302</v>
+        <v>3.4351925301274303E-2</v>
       </c>
       <c r="D12" s="6">
-        <v>3.9810493519782901</v>
+        <v>1.52535716651895</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="5">
-        <v>-14.009977491012499</v>
+        <v>-17.916342138621399</v>
       </c>
       <c r="C13" s="6">
-        <v>0.12622462884041399</v>
+        <v>0.21728175725300899</v>
       </c>
       <c r="D13" s="6">
-        <v>4.1072739808187002</v>
+        <v>1.7426389237719599</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="5">
-        <v>-12.2086457826782</v>
+        <v>-17.575106673983601</v>
       </c>
       <c r="C14" s="6">
-        <v>5.18856598658608E-2</v>
+        <v>0.60421072393676201</v>
       </c>
       <c r="D14" s="6">
-        <v>4.1591596406845603</v>
+        <v>2.3468496477087202</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="5">
-        <v>-12.188409875178699</v>
+        <v>-16.867594946108898</v>
       </c>
       <c r="C15" s="6">
-        <v>1.39029493273793E-2</v>
+        <v>2.7010590113769202</v>
       </c>
       <c r="D15" s="6">
-        <v>4.1730625900119396</v>
+        <v>5.0479086590856497</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="5">
-        <v>-11.995130552607</v>
+        <v>-16.5441947666042</v>
       </c>
       <c r="C16" s="6">
-        <v>0.16002634668626001</v>
+        <v>0.11182093506827701</v>
       </c>
       <c r="D16" s="6">
-        <v>4.3330889366981999</v>
+        <v>5.1597295941539203</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="5">
-        <v>-11.8574252625426</v>
+        <v>-15.987146069729199</v>
       </c>
       <c r="C17" s="6">
-        <v>0.462546437734497</v>
+        <v>4.3556028273650897E-2</v>
       </c>
       <c r="D17" s="6">
-        <v>4.7956353744326998</v>
+        <v>5.2032856224275701</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="5">
-        <v>-11.7263730388333</v>
+        <v>-15.3660488659786</v>
       </c>
       <c r="C18" s="6">
-        <v>0.17092449467189899</v>
+        <v>2.6482943077995601E-2</v>
       </c>
       <c r="D18" s="6">
-        <v>4.9665598691046</v>
+        <v>5.2297685655055703</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5">
-        <v>-10.815529263610999</v>
+        <v>-14.3920913436534</v>
       </c>
       <c r="C19" s="6">
-        <v>0.22803869265228599</v>
+        <v>0.133169150059844</v>
       </c>
       <c r="D19" s="6">
-        <v>5.1945985617568899</v>
+        <v>5.3629377155654101</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="5">
-        <v>-10.192752262625699</v>
+        <v>-12.621747342839701</v>
       </c>
       <c r="C20" s="6">
-        <v>0.33716719642753901</v>
+        <v>0.249169195966051</v>
       </c>
       <c r="D20" s="6">
-        <v>5.5317657581844299</v>
+        <v>5.6121069115314697</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="5">
-        <v>-9.9764308659840601</v>
+        <v>-12.519668543607599</v>
       </c>
       <c r="C21" s="6">
-        <v>0.337888532529455</v>
+        <v>0.366303180042724</v>
       </c>
       <c r="D21" s="6">
-        <v>5.8696542907138802</v>
+        <v>5.9784100915741902</v>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="5">
-        <v>-9.2809306546612902</v>
+        <v>-11.364248337409</v>
       </c>
       <c r="C22" s="6">
-        <v>0.43327029989111898</v>
+        <v>8.6202162612128999E-2</v>
       </c>
       <c r="D22" s="6">
-        <v>6.3029245906050004</v>
+        <v>6.0646122541863203</v>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="5">
-        <v>-9.2702869671003096</v>
+        <v>-10.2294705958544</v>
       </c>
       <c r="C23" s="6">
-        <v>0.112689239310189</v>
+        <v>0.36942608234284002</v>
       </c>
       <c r="D23" s="6">
-        <v>6.4156138299151904</v>
+        <v>6.4340383365291602</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="5">
-        <v>-8.9056553348015495</v>
+        <v>-10.010823386441199</v>
       </c>
       <c r="C24" s="6">
-        <v>0.17360768119112899</v>
+        <v>0.24424479512092001</v>
       </c>
       <c r="D24" s="6">
-        <v>6.5892215111063202</v>
+        <v>6.6782831316500797</v>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A25" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="5">
-        <v>-8.8735279938788807</v>
+        <v>-10.001353375186399</v>
       </c>
       <c r="C25" s="6">
-        <v>1.88374396041822E-3</v>
+        <v>4.3825795822270003E-2</v>
       </c>
       <c r="D25" s="6">
-        <v>6.5911052550667399</v>
+        <v>6.72210892747235</v>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="5">
-        <v>-8.8205691781950808</v>
+        <v>-8.6351040044311294</v>
       </c>
       <c r="C26" s="6">
-        <v>0.30453707543512398</v>
+        <v>0.46831189207139901</v>
       </c>
       <c r="D26" s="6">
-        <v>6.8956423305018602</v>
+        <v>7.1904208195437498</v>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A27" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="5">
-        <v>-8.1330063351117001</v>
+        <v>-8.4969832499783298</v>
       </c>
       <c r="C27" s="6">
-        <v>0.22983054666341601</v>
+        <v>0.14950151757963001</v>
       </c>
       <c r="D27" s="6">
-        <v>7.1254728771652802</v>
+        <v>7.3399223371233804</v>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A28" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="5">
-        <v>-7.4647156424994501</v>
+        <v>-8.4889595963218092</v>
       </c>
       <c r="C28" s="6">
-        <v>0.34501459809679302</v>
+        <v>0.46288453477968899</v>
       </c>
       <c r="D28" s="6">
-        <v>7.47048747526207</v>
+        <v>7.8028068719030701</v>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A29" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="5">
-        <v>-6.7355288489409899</v>
+        <v>-8.0292587839002891</v>
       </c>
       <c r="C29" s="6">
-        <v>0.23019810646057001</v>
+        <v>0.19707662509457199</v>
       </c>
       <c r="D29" s="6">
-        <v>7.7006855817226398</v>
+        <v>7.99988349699764</v>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A30" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
-        <v>-6.6925393892052503</v>
+        <v>-7.7393699847339104</v>
       </c>
       <c r="C30" s="6">
-        <v>0.30970588508261299</v>
+        <v>4.9070259860678297E-2</v>
       </c>
       <c r="D30" s="6">
-        <v>8.0103914668052596</v>
+        <v>8.0489537568583192</v>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A31" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5">
-        <v>-6.6707277018084703</v>
+        <v>-7.3108700373679296</v>
       </c>
       <c r="C31" s="6">
-        <v>0.55035647327477299</v>
+        <v>0.382832157809809</v>
       </c>
       <c r="D31" s="6">
-        <v>8.5607479400800308</v>
+        <v>8.4317859146681293</v>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A32" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
-        <v>-6.5997801925232302</v>
+        <v>-4.9213375649000497</v>
       </c>
       <c r="C32" s="6">
-        <v>0.364950122594975</v>
+        <v>0.62704037428006898</v>
       </c>
       <c r="D32" s="6">
-        <v>8.925698062675</v>
+        <v>9.0588262889482003</v>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A33" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5">
-        <v>-6.5035243499504896</v>
+        <v>-4.8647836418817603</v>
       </c>
       <c r="C33" s="6">
-        <v>2.9231800942846</v>
+        <v>1.32930474364287</v>
       </c>
       <c r="D33" s="6">
-        <v>11.8488781569596</v>
+        <v>10.388131032591</v>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A34" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
-        <v>-6.1133362598400103</v>
+        <v>-4.0897913071403096</v>
       </c>
       <c r="C34" s="6">
-        <v>0.14531936030260401</v>
+        <v>0.78987938235668098</v>
       </c>
       <c r="D34" s="6">
-        <v>11.994197517262201</v>
+        <v>11.1780104149477</v>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A35" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5">
-        <v>-5.6843235629895501</v>
+        <v>-3.8676613634409298</v>
       </c>
       <c r="C35" s="6">
-        <v>0.10778231601817299</v>
+        <v>0.40181647750246002</v>
       </c>
       <c r="D35" s="6">
-        <v>12.1019798332803</v>
+        <v>11.5798268924502</v>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A36" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5">
-        <v>-5.6057044850762701</v>
+        <v>-3.56742791163812</v>
       </c>
       <c r="C36" s="6">
-        <v>0.22623305514876299</v>
+        <v>5.8896199894278502E-2</v>
       </c>
       <c r="D36" s="6">
-        <v>12.3282128884291</v>
+        <v>11.638723092344399</v>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A37" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5">
-        <v>-5.3803690717896702</v>
+        <v>-3.5335914158143402</v>
       </c>
       <c r="C37" s="6">
-        <v>0.39284331670155798</v>
+        <v>0.34453431056856398</v>
       </c>
       <c r="D37" s="6">
-        <v>12.721056205130701</v>
+        <v>11.983257402913001</v>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A38" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5">
-        <v>-5.3679837899766696</v>
+        <v>-3.1947822208263901</v>
       </c>
       <c r="C38" s="6">
-        <v>7.6176767960327001E-3</v>
+        <v>0.60315908773028104</v>
       </c>
       <c r="D38" s="6">
-        <v>12.728673881926699</v>
+        <v>12.5864164906433</v>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A39" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5">
-        <v>-5.24842526059569</v>
+        <v>-3.1514292310824201</v>
       </c>
       <c r="C39" s="6">
-        <v>0.16152874735712999</v>
+        <v>0.44898007519747501</v>
       </c>
       <c r="D39" s="6">
-        <v>12.890202629283801</v>
+        <v>13.0353965658408</v>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A40" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5">
-        <v>-4.9259743510692999</v>
+        <v>-3.14150937355328</v>
       </c>
       <c r="C40" s="6">
-        <v>0.87785684703714095</v>
+        <v>0.11317891747403699</v>
       </c>
       <c r="D40" s="6">
-        <v>13.768059476321</v>
+        <v>13.148575483314801</v>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A41" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
-        <v>-4.9216706328308399</v>
+        <v>-3.0281468981557098</v>
       </c>
       <c r="C41" s="6">
-        <v>0.79565669290093999</v>
+        <v>0.96918792789305397</v>
       </c>
       <c r="D41" s="6">
-        <v>14.5637161692219</v>
+        <v>14.1177634112079</v>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A42" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5">
-        <v>-4.7910195733794696</v>
+        <v>-2.8094645901115101</v>
       </c>
       <c r="C42" s="6">
-        <v>0.35764027712905999</v>
+        <v>0.26136360362990002</v>
       </c>
       <c r="D42" s="6">
-        <v>14.921356446351</v>
+        <v>14.379127014837801</v>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="5">
-        <v>-3.8675736929957498</v>
+        <v>-2.5479508702420599</v>
       </c>
       <c r="C43" s="6">
-        <v>0.38647074871838699</v>
+        <v>7.8726400883447498E-2</v>
       </c>
       <c r="D43" s="6">
-        <v>15.3078271950694</v>
+        <v>14.4578534157212</v>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A44" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="5">
-        <v>-3.76913887627666</v>
+        <v>-2.5391555793088201</v>
       </c>
       <c r="C44" s="6">
-        <v>9.4660431259747796E-2</v>
+        <v>0.138134701886969</v>
       </c>
       <c r="D44" s="6">
-        <v>15.4024876263291</v>
+        <v>14.595988117608201</v>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A45" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="5">
-        <v>-3.2786029072384202</v>
+        <v>-2.40633868878276</v>
       </c>
       <c r="C45" s="6">
-        <v>0.19663989698034001</v>
+        <v>0.103759914929032</v>
       </c>
       <c r="D45" s="6">
-        <v>15.5991275233094</v>
+        <v>14.699748032537199</v>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A46" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="5">
-        <v>-3.2607766638703199</v>
+        <v>-2.3598899324778801</v>
       </c>
       <c r="C46" s="6">
-        <v>0.60234321208485098</v>
+        <v>3.1104061185840499</v>
       </c>
       <c r="D46" s="6">
-        <v>16.201470735394299</v>
+        <v>17.810154151121299</v>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A47" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="5">
-        <v>-3.0628836981769898</v>
+        <v>-2.3247167020520898</v>
       </c>
       <c r="C47" s="6">
-        <v>4.3996907719426499E-2</v>
+        <v>1.49724190115524</v>
       </c>
       <c r="D47" s="6">
-        <v>16.245467643113699</v>
+        <v>19.307396052276498</v>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A48" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="5">
-        <v>-3.0628572893244699</v>
+        <v>-2.26876214090619</v>
       </c>
       <c r="C48" s="6">
-        <v>0.24512103422505399</v>
+        <v>0.20922530944509601</v>
       </c>
       <c r="D48" s="6">
-        <v>16.490588677338799</v>
+        <v>19.516621361721601</v>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A49" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="5">
-        <v>-3.0506959407263001</v>
+        <v>-2.2687389562004401</v>
       </c>
       <c r="C49" s="6">
-        <v>0.46541340415230398</v>
+        <v>3.8087519999948699E-3</v>
       </c>
       <c r="D49" s="6">
-        <v>16.9560020814911</v>
+        <v>19.520430113721599</v>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A50" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="5">
-        <v>-2.95160363527352</v>
+        <v>-2.2686230397774798</v>
       </c>
       <c r="C50" s="6">
-        <v>0.60048244061175504</v>
+        <v>3.5769348014357598E-2</v>
       </c>
       <c r="D50" s="6">
-        <v>17.556484522102799</v>
+        <v>19.556199461736</v>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A51" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="5">
-        <v>-2.8898255534349402</v>
+        <v>-2.2683912424619499</v>
       </c>
       <c r="C51" s="6">
-        <v>0.29268327197688199</v>
+        <v>5.3953509723816996E-3</v>
       </c>
       <c r="D51" s="6">
-        <v>17.849167794079701</v>
+        <v>19.5615948127083</v>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A52" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="5">
-        <v>-2.73891630334818</v>
+        <v>-2.2548041858511301</v>
       </c>
       <c r="C52" s="6">
-        <v>0.22680277283435299</v>
+        <v>1.33911696668247</v>
       </c>
       <c r="D52" s="6">
-        <v>18.075970566914101</v>
+        <v>20.9007117793908</v>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A53" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="5">
-        <v>-2.3845818323902601</v>
+        <v>-2.1290632196092898</v>
       </c>
       <c r="C53" s="6">
-        <v>0.61625994490462399</v>
+        <v>5.8096041911086298E-2</v>
       </c>
       <c r="D53" s="6">
-        <v>18.6922305118187</v>
+        <v>20.9588078213019</v>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A54" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B54" s="5">
-        <v>-2.2628137266734201</v>
+        <v>-1.9600683724162</v>
       </c>
       <c r="C54" s="6">
-        <v>0.60208592022684304</v>
+        <v>0.55135457373275198</v>
       </c>
       <c r="D54" s="6">
-        <v>19.294316432045498</v>
+        <v>21.510162395034602</v>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A55" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="5">
-        <v>-2.2627866365004801</v>
+        <v>-1.8982842317381201</v>
       </c>
       <c r="C55" s="6">
-        <v>3.4803318293092703E-2</v>
+        <v>1.6259576004972101</v>
       </c>
       <c r="D55" s="6">
-        <v>19.329119750338599</v>
+        <v>23.136119995531899</v>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A56" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="5">
-        <v>-2.2557725899843502</v>
+        <v>-1.82902641410208</v>
       </c>
       <c r="C56" s="6">
-        <v>2.0950908437822099E-3</v>
+        <v>0.392155141396831</v>
       </c>
       <c r="D56" s="6">
-        <v>19.331214841182401</v>
+        <v>23.528275136928698</v>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A57" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B57" s="5">
-        <v>-2.1080854251307599</v>
+        <v>-1.52013241038168</v>
       </c>
       <c r="C57" s="6">
-        <v>0.25697943218076003</v>
+        <v>1.39364659015418E-2</v>
       </c>
       <c r="D57" s="6">
-        <v>19.5881942733632</v>
+        <v>23.5422116028302</v>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A58" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B58" s="5">
-        <v>-1.0321703421592101</v>
+        <v>-1.35544954131178</v>
       </c>
       <c r="C58" s="6">
-        <v>4.9418414727459399E-2</v>
+        <v>0.26126758467191702</v>
       </c>
       <c r="D58" s="6">
-        <v>19.637612688090599</v>
+        <v>23.803479187502099</v>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A59" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B59" s="5">
-        <v>-0.68303172609721596</v>
+        <v>-1.3342589266579401</v>
       </c>
       <c r="C59" s="6">
-        <v>0.10344051591428199</v>
+        <v>6.0277043956701602E-2</v>
       </c>
       <c r="D59" s="6">
-        <v>19.741053204004899</v>
+        <v>23.8637562314589</v>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A60" s="4" t="s">
+      <c r="A60" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="B60" s="5">
-[...6 lines deleted...]
-        <v>20.336720611273901</v>
+      <c r="B60" s="12">
+        <v>-1.3342589266579401</v>
+      </c>
+      <c r="C60" s="13">
+        <v>0.59408758236654802</v>
+      </c>
+      <c r="D60" s="13">
+        <v>24.457843813825399</v>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A61" s="4" t="s">
+      <c r="A61" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="B61" s="5">
-[...6 lines deleted...]
-        <v>20.7056909191503</v>
+      <c r="B61" s="15">
+        <v>-1.3289696668781099</v>
+      </c>
+      <c r="C61" s="16">
+        <v>0.41636106347122798</v>
+      </c>
+      <c r="D61" s="16">
+        <v>24.874204877296599</v>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A62" s="4" t="s">
+      <c r="A62" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="B62" s="5">
-[...6 lines deleted...]
-        <v>20.712495369895102</v>
+      <c r="B62" s="15">
+        <v>-0.89534937759594402</v>
+      </c>
+      <c r="C62" s="16">
+        <v>0.34705823746411901</v>
+      </c>
+      <c r="D62" s="16">
+        <v>25.221263114760699</v>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A63" s="4" t="s">
+      <c r="A63" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="B63" s="5">
-[...6 lines deleted...]
-        <v>20.714581271743999</v>
+      <c r="B63" s="15">
+        <v>-0.77919474326158999</v>
+      </c>
+      <c r="C63" s="16">
+        <v>0.37813180119997097</v>
+      </c>
+      <c r="D63" s="16">
+        <v>25.599394915960701</v>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A64" s="4" t="s">
+      <c r="A64" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="B64" s="5">
-[...6 lines deleted...]
-        <v>22.2031616942411</v>
+      <c r="B64" s="15">
+        <v>-0.137817484974467</v>
+      </c>
+      <c r="C64" s="16">
+        <v>1.1884769386010401</v>
+      </c>
+      <c r="D64" s="16">
+        <v>26.7878718545618</v>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
     </row>
     <row r="65" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A65" s="4" t="s">
+      <c r="A65" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="B65" s="5">
-[...6 lines deleted...]
-        <v>22.207379442913499</v>
+      <c r="B65" s="15">
+        <v>-7.7760773715085302E-2</v>
+      </c>
+      <c r="C65" s="16">
+        <v>0.50697552581924599</v>
+      </c>
+      <c r="D65" s="16">
+        <v>27.294847380381</v>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
     </row>
     <row r="66" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A66" s="4" t="s">
+      <c r="A66" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="B66" s="5">
-[...6 lines deleted...]
-        <v>22.297881853967901</v>
+      <c r="B66" s="15">
+        <v>-5.5308883357196803E-2</v>
+      </c>
+      <c r="C66" s="16">
+        <v>0.86529541535537902</v>
+      </c>
+      <c r="D66" s="16">
+        <v>28.160142795736402</v>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A67" s="4" t="s">
+      <c r="A67" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="B67" s="5">
-[...6 lines deleted...]
-        <v>22.341318232996699</v>
+      <c r="B67" s="15">
+        <v>0</v>
+      </c>
+      <c r="C67" s="16">
+        <v>9.3508748081506901E-2</v>
+      </c>
+      <c r="D67" s="16">
+        <v>28.253651543817899</v>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A68" s="4" t="s">
+      <c r="A68" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="B68" s="5">
-[...6 lines deleted...]
-        <v>22.395850323402001</v>
+      <c r="B68" s="15">
+        <v>0</v>
+      </c>
+      <c r="C68" s="16">
+        <v>7.44832774068626E-3</v>
+      </c>
+      <c r="D68" s="16">
+        <v>28.261099871558599</v>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A69" s="4" t="s">
+      <c r="A69" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="B69" s="5">
-[...6 lines deleted...]
-        <v>22.407304405580899</v>
+      <c r="B69" s="15">
+        <v>0</v>
+      </c>
+      <c r="C69" s="16">
+        <v>4.2202618199222901E-3</v>
+      </c>
+      <c r="D69" s="16">
+        <v>28.265320133378498</v>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A70" s="4" t="s">
+      <c r="A70" s="14" t="s">
         <v>75</v>
       </c>
-      <c r="B70" s="5">
-[...6 lines deleted...]
-        <v>23.592055305252401</v>
+      <c r="B70" s="15">
+        <v>0</v>
+      </c>
+      <c r="C70" s="16">
+        <v>6.9055920115153199E-2</v>
+      </c>
+      <c r="D70" s="16">
+        <v>28.334376053493699</v>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A71" s="11" t="s">
+      <c r="A71" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="B71" s="12">
-[...6 lines deleted...]
-        <v>25.2392975086888</v>
+      <c r="B71" s="15">
+        <v>0</v>
+      </c>
+      <c r="C71" s="16">
+        <v>0.73098318246240201</v>
+      </c>
+      <c r="D71" s="16">
+        <v>29.065359235956102</v>
       </c>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A72" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B72" s="15">
-        <v>0.74127331302622501</v>
+        <v>8.9614768453705196E-3</v>
       </c>
       <c r="C72" s="16">
-        <v>3.2048595448341599</v>
+        <v>0.35466659680144302</v>
       </c>
       <c r="D72" s="16">
-        <v>28.444157053523</v>
+        <v>29.420025832757499</v>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A73" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B73" s="15">
-        <v>0.76138833273127204</v>
+        <v>3.6074854936240998E-2</v>
       </c>
       <c r="C73" s="16">
-        <v>0.52323056024475001</v>
+        <v>0.30476417263824501</v>
       </c>
       <c r="D73" s="16">
-        <v>28.967387613767698</v>
+        <v>29.7247900053957</v>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A74" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B74" s="15">
-        <v>0.80770508410958897</v>
+        <v>0.30592001558617998</v>
       </c>
       <c r="C74" s="16">
-        <v>0.508771676724174</v>
+        <v>0.14203032818228201</v>
       </c>
       <c r="D74" s="16">
-        <v>29.4761592904919</v>
+        <v>29.866820333578001</v>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A75" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B75" s="15">
-        <v>1.02647844337453</v>
+        <v>0.31211077113637498</v>
       </c>
       <c r="C75" s="16">
-        <v>0.231774019090872</v>
+        <v>2.7668685762459799</v>
       </c>
       <c r="D75" s="16">
-        <v>29.707933309582799</v>
+        <v>32.633688909824002</v>
       </c>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A76" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B76" s="15">
-        <v>1.2626197089289499</v>
+        <v>0.60508041148394898</v>
       </c>
       <c r="C76" s="16">
-        <v>0.145746648566797</v>
+        <v>0.29394603670548702</v>
       </c>
       <c r="D76" s="16">
-        <v>29.853679958149598</v>
+        <v>32.927634946529501</v>
       </c>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A77" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B77" s="15">
-        <v>1.3872058225675701</v>
+        <v>0.85658298011899103</v>
       </c>
       <c r="C77" s="16">
-        <v>0.126716240069108</v>
+        <v>0.88780043017407595</v>
       </c>
       <c r="D77" s="16">
-        <v>29.980396198218699</v>
+        <v>33.815435376703597</v>
       </c>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A78" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B78" s="15">
-        <v>1.41210299993852</v>
+        <v>0.85662329685096605</v>
       </c>
       <c r="C78" s="16">
-        <v>4.14561506215941E-2</v>
+        <v>5.17369806637479</v>
       </c>
       <c r="D78" s="16">
-        <v>30.021852348840302</v>
+        <v>38.989133443078401</v>
       </c>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A79" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B79" s="15">
-        <v>1.73393722683243</v>
+        <v>0.85665017678042599</v>
       </c>
       <c r="C79" s="16">
-        <v>0.29747992732975198</v>
+        <v>1.54876293061016</v>
       </c>
       <c r="D79" s="16">
-        <v>30.319332276170002</v>
+        <v>40.537896373688497</v>
       </c>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A80" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B80" s="15">
-        <v>1.8484135528369801</v>
+        <v>1.0023277384459699</v>
       </c>
       <c r="C80" s="16">
-        <v>0.14819551571534001</v>
+        <v>0.37030854229001797</v>
       </c>
       <c r="D80" s="16">
-        <v>30.467527791885399</v>
+        <v>40.908204915978502</v>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
     </row>
     <row r="81" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A81" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B81" s="15">
-        <v>1.96308785416927</v>
+        <v>1.1182580414213801</v>
       </c>
       <c r="C81" s="16">
-        <v>1.2977433758143599</v>
+        <v>4.1525913162008897E-2</v>
       </c>
       <c r="D81" s="16">
-        <v>31.765271167699701</v>
+        <v>40.949730829140599</v>
       </c>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
     </row>
     <row r="82" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A82" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B82" s="15">
-        <v>2.1484713538944198</v>
+        <v>1.16767765117913</v>
       </c>
       <c r="C82" s="16">
-        <v>0.133295560438179</v>
+        <v>8.9069014357623294E-2</v>
       </c>
       <c r="D82" s="16">
-        <v>31.898566728137901</v>
+        <v>41.038799843498197</v>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A83" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B83" s="15">
-        <v>2.1741182496395699</v>
+        <v>1.3078286906542</v>
       </c>
       <c r="C83" s="16">
-        <v>0.55364613345930802</v>
+        <v>1.12616520720136E-2</v>
       </c>
       <c r="D83" s="16">
-        <v>32.452212861597197</v>
+        <v>41.050061495570198</v>
       </c>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A84" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B84" s="15">
-        <v>2.1741555852666998</v>
+        <v>1.3078561013563299</v>
       </c>
       <c r="C84" s="16">
-        <v>0.40920891666987502</v>
+        <v>0.16802403180769701</v>
       </c>
       <c r="D84" s="16">
-        <v>32.861421778267101</v>
+        <v>41.218085527377902</v>
       </c>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A85" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B85" s="15">
-        <v>2.29947991349828</v>
+        <v>1.3162717426107899</v>
       </c>
       <c r="C85" s="16">
-        <v>3.5815210414659799</v>
+        <v>9.55068568738211E-2</v>
       </c>
       <c r="D85" s="16">
-        <v>36.442942819733098</v>
+        <v>41.313592384251699</v>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
     </row>
     <row r="86" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A86" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B86" s="15">
-        <v>2.3081201418261701</v>
+        <v>1.3720171380238599</v>
       </c>
       <c r="C86" s="16">
-        <v>6.8526929682043297E-2</v>
+        <v>1.2242188526274</v>
       </c>
       <c r="D86" s="16">
-        <v>36.511469749415099</v>
+        <v>42.537811236879101</v>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
     </row>
     <row r="87" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A87" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B87" s="15">
-        <v>2.30846167883116</v>
+        <v>1.4807796371206099</v>
       </c>
       <c r="C87" s="16">
-        <v>1.59750676838393E-2</v>
+        <v>9.4478082324002594E-2</v>
       </c>
       <c r="D87" s="16">
-        <v>36.527444817099003</v>
+        <v>42.632289319203103</v>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
     </row>
     <row r="88" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A88" s="14" t="s">
         <v>93</v>
       </c>
       <c r="B88" s="15">
-        <v>2.3266633412898798</v>
+        <v>1.57920838800154</v>
       </c>
       <c r="C88" s="16">
-        <v>0.74196080103409201</v>
+        <v>0.222768554852041</v>
       </c>
       <c r="D88" s="16">
-        <v>37.269405618133099</v>
+        <v>42.855057874055198</v>
       </c>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
     </row>
     <row r="89" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A89" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B89" s="15">
-        <v>2.40354181791069</v>
+        <v>1.7622066430874099</v>
       </c>
       <c r="C89" s="16">
-        <v>5.0263802260915397E-2</v>
+        <v>0.24641665250386999</v>
       </c>
       <c r="D89" s="16">
-        <v>37.319669420394</v>
+        <v>43.101474526559002</v>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
     </row>
     <row r="90" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A90" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B90" s="15">
-        <v>2.5598439644223898</v>
+        <v>1.8219641316147701</v>
       </c>
       <c r="C90" s="16">
-        <v>0.21784809727616999</v>
+        <v>0.14745768547399099</v>
       </c>
       <c r="D90" s="16">
-        <v>37.537517517670103</v>
+        <v>43.248932212032997</v>
       </c>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
     </row>
     <row r="91" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A91" s="14" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="15">
-        <v>2.7929092399351299</v>
+        <v>1.82694626561938</v>
       </c>
       <c r="C91" s="16">
-        <v>1.3109066110499601</v>
+        <v>3.9438369568830498</v>
       </c>
       <c r="D91" s="16">
-        <v>38.848424128720097</v>
+        <v>47.192769168916101</v>
       </c>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
     </row>
     <row r="92" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A92" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B92" s="15">
-        <v>2.8226767995117101</v>
+        <v>1.9204350171123401</v>
       </c>
       <c r="C92" s="16">
-        <v>0.72595357186800202</v>
+        <v>0.22671904912334401</v>
       </c>
       <c r="D92" s="16">
-        <v>39.574377700588101</v>
+        <v>47.419488218039398</v>
       </c>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
     </row>
     <row r="93" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A93" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B93" s="15">
-        <v>2.9153962416886299</v>
+        <v>2.0194609812580402</v>
       </c>
       <c r="C93" s="16">
-        <v>4.9433300899244204</v>
+        <v>0.175019698746463</v>
       </c>
       <c r="D93" s="16">
-        <v>44.517707790512503</v>
+        <v>47.594507916785901</v>
       </c>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
     </row>
     <row r="94" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A94" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B94" s="15">
-        <v>3.0784614452671502</v>
+        <v>2.0253116945690302</v>
       </c>
       <c r="C94" s="16">
-        <v>1.15547476182814</v>
+        <v>1.89751750299864E-3</v>
       </c>
       <c r="D94" s="16">
-        <v>45.673182552340698</v>
+        <v>47.596405434288897</v>
       </c>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
     </row>
     <row r="95" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A95" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B95" s="15">
-        <v>3.2252590972449098</v>
+        <v>2.32135787718288</v>
       </c>
       <c r="C95" s="16">
-        <v>0.80203385538157601</v>
+        <v>0.21724060627101599</v>
       </c>
       <c r="D95" s="16">
-        <v>46.4752164077223</v>
+        <v>47.813646040559902</v>
       </c>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
     </row>
     <row r="96" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A96" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B96" s="15">
-        <v>3.27944938802891</v>
+        <v>2.4301998195605998</v>
       </c>
       <c r="C96" s="16">
-        <v>2.7769142675043199E-2</v>
+        <v>0.40008356392743299</v>
       </c>
       <c r="D96" s="16">
-        <v>46.502985550397298</v>
+        <v>48.213729604487298</v>
       </c>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A97" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B97" s="15">
-        <v>3.3005000907413802</v>
+        <v>2.4405695787603898</v>
       </c>
       <c r="C97" s="16">
-        <v>3.9919291219740698</v>
+        <v>0.54963994948305395</v>
       </c>
       <c r="D97" s="16">
-        <v>50.494914672371401</v>
+        <v>48.763369553970399</v>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
     </row>
     <row r="98" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A98" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B98" s="15">
-        <v>3.4024657711861401</v>
+        <v>2.45316306980583</v>
       </c>
       <c r="C98" s="16">
-        <v>0.19652044004626401</v>
+        <v>4.3313694713026998E-2</v>
       </c>
       <c r="D98" s="16">
-        <v>50.691435112417601</v>
+        <v>48.806683248683399</v>
       </c>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A99" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B99" s="15">
-        <v>3.4267237221773801</v>
+        <v>2.5061588127937902</v>
       </c>
       <c r="C99" s="16">
-        <v>0.125953553490012</v>
+        <v>0.10808076803827001</v>
       </c>
       <c r="D99" s="16">
-        <v>50.8173886659077</v>
+        <v>48.914764016721698</v>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
     </row>
     <row r="100" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A100" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="15">
-        <v>3.4636779568942102</v>
+        <v>2.5085380692362098</v>
       </c>
       <c r="C100" s="16">
-        <v>0.44224335343915999</v>
+        <v>0.192312255846079</v>
       </c>
       <c r="D100" s="16">
-        <v>51.259632019346803</v>
+        <v>49.107076272567802</v>
       </c>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A101" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B101" s="15">
-        <v>3.46777643216753</v>
+        <v>2.7435936919136301</v>
       </c>
       <c r="C101" s="16">
-        <v>0.142608606798588</v>
+        <v>4.4946016998739E-2</v>
       </c>
       <c r="D101" s="16">
-        <v>51.402240626145399</v>
+        <v>49.152022289566503</v>
       </c>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="K101"/>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101"/>
     </row>
     <row r="102" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A102" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B102" s="15">
-        <v>3.4723679716609701</v>
+        <v>2.8525685574592701</v>
       </c>
       <c r="C102" s="16">
-        <v>11.401204107517399</v>
+        <v>5.0153902386487099E-2</v>
       </c>
       <c r="D102" s="16">
-        <v>62.8034447336629</v>
+        <v>49.202176191953001</v>
       </c>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
     </row>
     <row r="103" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A103" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="15">
-        <v>3.6185345126001001</v>
+        <v>2.9092021319075498</v>
       </c>
       <c r="C103" s="16">
-        <v>0.22237367727863799</v>
+        <v>0.49677922694771098</v>
       </c>
       <c r="D103" s="16">
-        <v>63.025818410941497</v>
+        <v>49.698955418900702</v>
       </c>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
     </row>
     <row r="104" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A104" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B104" s="15">
-        <v>3.6517420818462201</v>
+        <v>2.9166788377294299</v>
       </c>
       <c r="C104" s="16">
-        <v>0.135432001759141</v>
+        <v>4.9589585253426698</v>
       </c>
       <c r="D104" s="16">
-        <v>63.161250412700703</v>
+        <v>54.657913944243397</v>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
     </row>
     <row r="105" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A105" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B105" s="15">
-        <v>3.67137594307163</v>
+        <v>3.0248980367718299</v>
       </c>
       <c r="C105" s="16">
-        <v>9.5868784092894094E-2</v>
+        <v>1.3575571789465499</v>
       </c>
       <c r="D105" s="16">
-        <v>63.257119196793603</v>
+        <v>56.015471123189897</v>
       </c>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="K105"/>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105"/>
     </row>
     <row r="106" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A106" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B106" s="15">
-        <v>3.6800159743981098</v>
+        <v>3.1977488660022302</v>
       </c>
       <c r="C106" s="16">
-        <v>1.1307058259973701E-2</v>
+        <v>0.221881522573531</v>
       </c>
       <c r="D106" s="16">
-        <v>63.268426255053498</v>
+        <v>56.237352645763401</v>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106"/>
     </row>
     <row r="107" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A107" s="14" t="s">
         <v>112</v>
       </c>
       <c r="B107" s="15">
-        <v>3.6800941576639898</v>
+        <v>3.8013226409170802</v>
       </c>
       <c r="C107" s="16">
-        <v>0.168585895462501</v>
+        <v>0.20108655967319899</v>
       </c>
       <c r="D107" s="16">
-        <v>63.437012150515997</v>
+        <v>56.438439205436602</v>
       </c>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="K107"/>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107"/>
     </row>
     <row r="108" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A108" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B108" s="15">
-        <v>3.7109739629266301</v>
+        <v>4.1130074086926198</v>
       </c>
       <c r="C108" s="16">
-        <v>0.42005193068594099</v>
+        <v>0.498722467764035</v>
       </c>
       <c r="D108" s="16">
-        <v>63.857064081201997</v>
+        <v>56.937161673200698</v>
       </c>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="K108"/>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108"/>
     </row>
     <row r="109" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A109" s="14" t="s">
         <v>114</v>
       </c>
       <c r="B109" s="15">
-        <v>3.7473338108822798</v>
+        <v>4.5043256337459203</v>
       </c>
       <c r="C109" s="16">
-        <v>7.6144606478075999E-2</v>
+        <v>0.74000896451280995</v>
       </c>
       <c r="D109" s="16">
-        <v>63.9332086876801</v>
+        <v>57.677170637713502</v>
       </c>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="K109"/>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109"/>
     </row>
     <row r="110" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A110" s="14" t="s">
         <v>115</v>
       </c>
       <c r="B110" s="15">
-        <v>3.8849385666185099</v>
+        <v>4.5978858797945703</v>
       </c>
       <c r="C110" s="16">
-        <v>0.765535167524107</v>
+        <v>0.10038096207429401</v>
       </c>
       <c r="D110" s="16">
-        <v>64.698743855204199</v>
+        <v>57.777551599787799</v>
       </c>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="K110"/>
       <c r="L110"/>
       <c r="M110"/>
       <c r="N110"/>
     </row>
     <row r="111" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A111" s="14" t="s">
         <v>116</v>
       </c>
       <c r="B111" s="15">
-        <v>3.8949959323643499</v>
+        <v>4.5988400373498699</v>
       </c>
       <c r="C111" s="16">
-        <v>6.7585057701834206E-2</v>
+        <v>0.31238624896956702</v>
       </c>
       <c r="D111" s="16">
-        <v>64.766328912906005</v>
+        <v>58.089937848757401</v>
       </c>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="K111"/>
       <c r="L111"/>
       <c r="M111"/>
       <c r="N111"/>
     </row>
     <row r="112" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A112" s="14" t="s">
         <v>117</v>
       </c>
       <c r="B112" s="15">
-        <v>4.1094381262228401</v>
+        <v>4.6964076563653396</v>
       </c>
       <c r="C112" s="16">
-        <v>0.133130158529459</v>
+        <v>4.1169271318071798E-2</v>
       </c>
       <c r="D112" s="16">
-        <v>64.899459071435501</v>
+        <v>58.131107120075399</v>
       </c>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="K112"/>
       <c r="L112"/>
       <c r="M112"/>
       <c r="N112"/>
     </row>
     <row r="113" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A113" s="14" t="s">
         <v>118</v>
       </c>
       <c r="B113" s="15">
-        <v>4.1183750032905699</v>
+        <v>4.79865814046991</v>
       </c>
       <c r="C113" s="16">
-        <v>8.4694966259388896E-2</v>
+        <v>0.22408538627580901</v>
       </c>
       <c r="D113" s="16">
-        <v>64.984154037694793</v>
+        <v>58.355192506351202</v>
       </c>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
       <c r="K113"/>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113"/>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A114" s="14" t="s">
         <v>119</v>
       </c>
       <c r="B114" s="15">
-        <v>4.5751349910094996</v>
+        <v>4.8852544822190804</v>
       </c>
       <c r="C114" s="16">
-        <v>6.0022514875374702E-2</v>
+        <v>1.1567769654726301</v>
       </c>
       <c r="D114" s="16">
-        <v>65.044176552570207</v>
+        <v>59.511969471823903</v>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="K114"/>
       <c r="L114"/>
       <c r="M114"/>
       <c r="N114"/>
     </row>
     <row r="115" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A115" s="14" t="s">
         <v>120</v>
       </c>
       <c r="B115" s="15">
-        <v>4.5853467832495296</v>
+        <v>4.9706919986226099</v>
       </c>
       <c r="C115" s="16">
-        <v>0.59246504253631604</v>
+        <v>0.295578358991199</v>
       </c>
       <c r="D115" s="16">
-        <v>65.636641595106497</v>
+        <v>59.807547830815103</v>
       </c>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="K115"/>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115"/>
     </row>
     <row r="116" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A116" s="14" t="s">
         <v>121</v>
       </c>
       <c r="B116" s="15">
-        <v>4.6480826934389396</v>
+        <v>4.9714696417057596</v>
       </c>
       <c r="C116" s="16">
-        <v>1.03054578127269E-2</v>
+        <v>5.6879801776634202E-2</v>
       </c>
       <c r="D116" s="16">
-        <v>65.646947052919302</v>
+        <v>59.864427632591699</v>
       </c>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="K116"/>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116"/>
     </row>
     <row r="117" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A117" s="14" t="s">
         <v>122</v>
       </c>
       <c r="B117" s="15">
-        <v>4.6481643312389798</v>
+        <v>4.9742118478760498</v>
       </c>
       <c r="C117" s="16">
-        <v>0.164418686262259</v>
+        <v>9.0180090871427296E-2</v>
       </c>
       <c r="D117" s="16">
-        <v>65.811365739181497</v>
+        <v>59.954607723463099</v>
       </c>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="K117"/>
       <c r="L117"/>
       <c r="M117"/>
       <c r="N117"/>
     </row>
     <row r="118" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A118" s="14" t="s">
         <v>123</v>
       </c>
       <c r="B118" s="15">
-        <v>4.6482867933158296</v>
+        <v>5.2783058845441397</v>
       </c>
       <c r="C118" s="16">
-        <v>3.42841400796116E-2</v>
+        <v>6.7162974943487094E-2</v>
       </c>
       <c r="D118" s="16">
-        <v>65.845649879261103</v>
+        <v>60.021770698406598</v>
       </c>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="K118"/>
       <c r="L118"/>
       <c r="M118"/>
       <c r="N118"/>
     </row>
     <row r="119" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A119" s="14" t="s">
         <v>124</v>
       </c>
       <c r="B119" s="15">
-        <v>4.6579848807435598</v>
+        <v>5.7883564976938597</v>
       </c>
       <c r="C119" s="16">
-        <v>0.17386497304913701</v>
+        <v>0.231135921190565</v>
       </c>
       <c r="D119" s="16">
-        <v>66.019514852310294</v>
+        <v>60.252906619597198</v>
       </c>
       <c r="G119" s="3"/>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
       <c r="K119"/>
       <c r="L119"/>
       <c r="M119"/>
       <c r="N119"/>
     </row>
     <row r="120" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A120" s="14" t="s">
         <v>125</v>
       </c>
       <c r="B120" s="15">
-        <v>4.7094859038464998</v>
+        <v>5.8637156670657298</v>
       </c>
       <c r="C120" s="16">
-        <v>0.15001493671125599</v>
+        <v>0.52519169384803299</v>
       </c>
       <c r="D120" s="16">
-        <v>66.169529789021496</v>
+        <v>60.778098313445199</v>
       </c>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="K120"/>
       <c r="L120"/>
       <c r="M120"/>
       <c r="N120"/>
     </row>
     <row r="121" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A121" s="14" t="s">
         <v>126</v>
       </c>
       <c r="B121" s="15">
-        <v>4.7243900033136299</v>
+        <v>6.5500246882774702</v>
       </c>
       <c r="C121" s="16">
-        <v>0.34030983269321202</v>
+        <v>0.14257443561085201</v>
       </c>
       <c r="D121" s="16">
-        <v>66.509839621714704</v>
+        <v>60.920672749056102</v>
       </c>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="K121"/>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121"/>
     </row>
     <row r="122" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A122" s="14" t="s">
+      <c r="A122" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="B122" s="15">
-[...6 lines deleted...]
-        <v>66.535996095779794</v>
+      <c r="B122" s="12">
+        <v>6.5539413944796596</v>
+      </c>
+      <c r="C122" s="13">
+        <v>11.416708972162301</v>
+      </c>
+      <c r="D122" s="13">
+        <v>72.337381721218406</v>
       </c>
       <c r="G122" s="3"/>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
       <c r="K122"/>
       <c r="L122"/>
       <c r="M122"/>
       <c r="N122"/>
     </row>
     <row r="123" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A123" s="14" t="s">
+      <c r="A123" s="17" t="s">
         <v>128</v>
       </c>
-      <c r="B123" s="15">
-[...6 lines deleted...]
-        <v>67.890123144477698</v>
+      <c r="B123" s="18">
+        <v>6.5539413944796596</v>
+      </c>
+      <c r="C123" s="19">
+        <v>0.443063478453185</v>
+      </c>
+      <c r="D123" s="19">
+        <v>72.780445199671604</v>
       </c>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="K123"/>
       <c r="L123"/>
       <c r="M123"/>
       <c r="N123"/>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A124" s="14" t="s">
+      <c r="A124" s="17" t="s">
         <v>129</v>
       </c>
-      <c r="B124" s="15">
-[...6 lines deleted...]
-        <v>68.269440260643904</v>
+      <c r="B124" s="18">
+        <v>6.6617958544121301</v>
+      </c>
+      <c r="C124" s="19">
+        <v>0.16910310200217299</v>
+      </c>
+      <c r="D124" s="19">
+        <v>72.949548301673701</v>
       </c>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="K124"/>
       <c r="L124"/>
       <c r="M124"/>
       <c r="N124"/>
     </row>
     <row r="125" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A125" s="11" t="s">
+      <c r="A125" s="17" t="s">
         <v>130</v>
       </c>
-      <c r="B125" s="12">
-[...6 lines deleted...]
-        <v>69.073743797772906</v>
+      <c r="B125" s="18">
+        <v>6.6739988203846998</v>
+      </c>
+      <c r="C125" s="19">
+        <v>1.07449786314381E-2</v>
+      </c>
+      <c r="D125" s="19">
+        <v>72.960293280305194</v>
       </c>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="K125"/>
       <c r="L125"/>
       <c r="M125"/>
       <c r="N125"/>
     </row>
     <row r="126" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A126" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B126" s="18">
-        <v>5.7070702072650601</v>
+        <v>6.6741166184353897</v>
       </c>
       <c r="C126" s="19">
-        <v>0.49135853133396701</v>
+        <v>0.16587960841274199</v>
       </c>
       <c r="D126" s="19">
-        <v>69.565102329106907</v>
+        <v>73.126172888717903</v>
       </c>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="K126"/>
       <c r="L126"/>
       <c r="M126"/>
       <c r="N126"/>
     </row>
     <row r="127" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A127" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B127" s="18">
-        <v>5.8804528958511897</v>
+        <v>6.6742933233054398</v>
       </c>
       <c r="C127" s="19">
-        <v>0.14892144631472101</v>
+        <v>3.54309954957506E-2</v>
       </c>
       <c r="D127" s="19">
-        <v>69.714023775421595</v>
+        <v>73.161603884213704</v>
       </c>
       <c r="G127" s="3"/>
       <c r="H127" s="3"/>
       <c r="I127" s="3"/>
       <c r="K127"/>
       <c r="L127"/>
       <c r="M127"/>
       <c r="N127"/>
     </row>
     <row r="128" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A128" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B128" s="18">
-        <v>6.2102250507476802</v>
+        <v>6.7380825229428103</v>
       </c>
       <c r="C128" s="19">
-        <v>0.36500525656454902</v>
+        <v>6.8635265632560699E-2</v>
       </c>
       <c r="D128" s="19">
-        <v>70.079029031986195</v>
+        <v>73.230239149846199</v>
       </c>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="K128"/>
       <c r="L128"/>
       <c r="M128"/>
       <c r="N128"/>
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A129" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B129" s="18">
-        <v>6.3011239067075797</v>
+        <v>6.7390970449848702</v>
       </c>
       <c r="C129" s="19">
-        <v>5.2685561874418898</v>
+        <v>1.5994015001178901E-2</v>
       </c>
       <c r="D129" s="19">
-        <v>75.347585219428098</v>
+        <v>73.246233164847396</v>
       </c>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="K129"/>
       <c r="L129"/>
       <c r="M129"/>
       <c r="N129"/>
     </row>
     <row r="130" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A130" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B130" s="18">
-        <v>6.3013274614668697</v>
+        <v>6.7467060081524801</v>
       </c>
       <c r="C130" s="19">
-        <v>1.5516582781863399</v>
+        <v>3.5851284191836501</v>
       </c>
       <c r="D130" s="19">
-        <v>76.899243497614407</v>
+        <v>76.8313615840311</v>
       </c>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="K130"/>
       <c r="L130"/>
       <c r="M130"/>
       <c r="N130"/>
     </row>
     <row r="131" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A131" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B131" s="18">
-        <v>6.3107863645933602</v>
+        <v>6.7500573826894099</v>
       </c>
       <c r="C131" s="19">
-        <v>0.89881694446989202</v>
+        <v>0.80413591145149899</v>
       </c>
       <c r="D131" s="19">
-        <v>77.798060442084306</v>
+        <v>77.635497495482596</v>
       </c>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="K131"/>
       <c r="L131"/>
       <c r="M131"/>
       <c r="N131"/>
     </row>
     <row r="132" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A132" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B132" s="18">
-        <v>6.4351161074603001</v>
+        <v>7.4212953990240003</v>
       </c>
       <c r="C132" s="19">
-        <v>1.3498955165331601</v>
+        <v>1.3302557885600299</v>
       </c>
       <c r="D132" s="19">
-        <v>79.147955958617501</v>
+        <v>78.965753284042606</v>
       </c>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="K132"/>
       <c r="L132"/>
       <c r="M132"/>
       <c r="N132"/>
     </row>
     <row r="133" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A133" s="17" t="s">
         <v>138</v>
       </c>
       <c r="B133" s="18">
-        <v>6.9898572501137801</v>
+        <v>7.4950881406743397</v>
       </c>
       <c r="C133" s="19">
-        <v>0.40415496945899698</v>
+        <v>1.28457819854809</v>
       </c>
       <c r="D133" s="19">
-        <v>79.552110928076502</v>
+        <v>80.250331482590695</v>
       </c>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="K133"/>
       <c r="L133"/>
       <c r="M133"/>
       <c r="N133"/>
     </row>
     <row r="134" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A134" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B134" s="18">
-        <v>7.3138668120905104</v>
+        <v>7.6823096302458298</v>
       </c>
       <c r="C134" s="19">
-        <v>0.497924068210644</v>
+        <v>0.34533446855175598</v>
       </c>
       <c r="D134" s="19">
-        <v>80.050034996287096</v>
+        <v>80.595665951142493</v>
       </c>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="K134"/>
       <c r="L134"/>
       <c r="M134"/>
       <c r="N134"/>
     </row>
     <row r="135" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A135" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B135" s="18">
-        <v>7.6260312214910497</v>
+        <v>7.9034623792508496</v>
       </c>
       <c r="C135" s="19">
-        <v>0.193878604004214</v>
+        <v>0.23048207781001401</v>
       </c>
       <c r="D135" s="19">
-        <v>80.243913600291293</v>
+        <v>80.826148028952503</v>
       </c>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="K135"/>
       <c r="L135"/>
       <c r="M135"/>
       <c r="N135"/>
     </row>
     <row r="136" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A136" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B136" s="18">
-        <v>7.62977078095685</v>
+        <v>7.9493728894939704</v>
       </c>
       <c r="C136" s="19">
-        <v>0.10142812602486</v>
+        <v>0.77998028502175998</v>
       </c>
       <c r="D136" s="19">
-        <v>80.345341726316207</v>
+        <v>81.606128313974196</v>
       </c>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="K136"/>
       <c r="L136"/>
       <c r="M136"/>
       <c r="N136"/>
     </row>
     <row r="137" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A137" s="17" t="s">
         <v>142</v>
       </c>
       <c r="B137" s="18">
-        <v>7.9779532418024104</v>
+        <v>7.9590442992724499</v>
       </c>
       <c r="C137" s="19">
-        <v>0.97583909996367502</v>
+        <v>0.31956480916163499</v>
       </c>
       <c r="D137" s="19">
-        <v>81.3211808262799</v>
+        <v>81.9256931231359</v>
       </c>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
       <c r="K137"/>
       <c r="L137"/>
       <c r="M137"/>
       <c r="N137"/>
     </row>
     <row r="138" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A138" s="17" t="s">
         <v>143</v>
       </c>
       <c r="B138" s="18">
-        <v>8.0224009556532003</v>
+        <v>7.9594722959682702</v>
       </c>
       <c r="C138" s="19">
-        <v>0.100757329395052</v>
+        <v>2.80466803937197E-2</v>
       </c>
       <c r="D138" s="19">
-        <v>81.421938155674894</v>
+        <v>81.953739803529601</v>
       </c>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
       <c r="K138"/>
       <c r="L138"/>
       <c r="M138"/>
       <c r="N138"/>
     </row>
     <row r="139" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A139" s="17" t="s">
         <v>144</v>
       </c>
       <c r="B139" s="18">
-        <v>8.0241011665193707</v>
+        <v>8.6009835916425601</v>
       </c>
       <c r="C139" s="19">
-        <v>0.31233393763226902</v>
+        <v>0.377692857392049</v>
       </c>
       <c r="D139" s="19">
-        <v>81.734272093307197</v>
+        <v>82.331432660921607</v>
       </c>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="K139"/>
       <c r="L139"/>
       <c r="M139"/>
       <c r="N139"/>
     </row>
     <row r="140" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A140" s="17" t="s">
         <v>145</v>
       </c>
       <c r="B140" s="18">
-        <v>8.1290767830389292</v>
+        <v>8.7952891409605698</v>
       </c>
       <c r="C140" s="19">
-        <v>2.7556830947211699</v>
+        <v>0.12568424366849801</v>
       </c>
       <c r="D140" s="19">
-        <v>84.489955188028404</v>
+        <v>82.457116904590094</v>
       </c>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="K140"/>
       <c r="L140"/>
       <c r="M140"/>
       <c r="N140"/>
     </row>
     <row r="141" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A141" s="17" t="s">
         <v>146</v>
       </c>
       <c r="B141" s="18">
-        <v>9.0652858634008702</v>
+        <v>8.8509274250655601</v>
       </c>
       <c r="C141" s="19">
-        <v>0.143215080463893</v>
+        <v>0.59484658936774704</v>
       </c>
       <c r="D141" s="19">
-        <v>84.633170268492293</v>
+        <v>83.051963493957899</v>
       </c>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="K141"/>
       <c r="L141"/>
       <c r="M141"/>
       <c r="N141"/>
     </row>
     <row r="142" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A142" s="17" t="s">
         <v>147</v>
       </c>
       <c r="B142" s="18">
-        <v>9.1392177145745102</v>
+        <v>9.4312911755087594</v>
       </c>
       <c r="C142" s="19">
-        <v>0.154889698521022</v>
+        <v>3.0874347259694299</v>
       </c>
       <c r="D142" s="19">
-        <v>84.788059967013297</v>
+        <v>86.139398219927301</v>
       </c>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="K142"/>
       <c r="L142"/>
       <c r="M142"/>
       <c r="N142"/>
     </row>
     <row r="143" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A143" s="17" t="s">
         <v>148</v>
       </c>
       <c r="B143" s="18">
-        <v>9.4401443195382804</v>
+        <v>9.51731841828604</v>
       </c>
       <c r="C143" s="19">
-        <v>8.6385741326300905E-2</v>
+        <v>0.68574910858971405</v>
       </c>
       <c r="D143" s="19">
-        <v>84.874445708339593</v>
+        <v>86.825147328517005</v>
       </c>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="K143"/>
       <c r="L143"/>
       <c r="M143"/>
       <c r="N143"/>
     </row>
     <row r="144" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A144" s="17" t="s">
         <v>149</v>
       </c>
       <c r="B144" s="18">
-        <v>10.236607945439999</v>
+        <v>10.4929223060368</v>
       </c>
       <c r="C144" s="19">
-        <v>1.25494563193315</v>
+        <v>0.29432554020608598</v>
       </c>
       <c r="D144" s="19">
-        <v>86.129391340272704</v>
+        <v>87.119472868723093</v>
       </c>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="K144"/>
       <c r="L144"/>
       <c r="M144"/>
       <c r="N144"/>
     </row>
     <row r="145" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A145" s="17" t="s">
         <v>150</v>
       </c>
       <c r="B145" s="18">
-        <v>10.677163839481899</v>
+        <v>10.9894071841609</v>
       </c>
       <c r="C145" s="19">
-        <v>0.58731461087868497</v>
+        <v>0.51636252204492294</v>
       </c>
       <c r="D145" s="19">
-        <v>86.716705951151397</v>
+        <v>87.635835390768094</v>
       </c>
       <c r="G145" s="3"/>
       <c r="H145" s="3"/>
       <c r="I145" s="3"/>
       <c r="K145"/>
       <c r="L145"/>
       <c r="M145"/>
       <c r="N145"/>
     </row>
     <row r="146" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A146" s="17" t="s">
         <v>151</v>
       </c>
       <c r="B146" s="18">
-        <v>10.8884010302209</v>
+        <v>11.4684209862187</v>
       </c>
       <c r="C146" s="19">
-        <v>0.32200994929236898</v>
+        <v>2.0712660936346699E-3</v>
       </c>
       <c r="D146" s="19">
-        <v>87.038715900443805</v>
+        <v>87.637906656861702</v>
       </c>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="K146"/>
       <c r="L146"/>
       <c r="M146"/>
       <c r="N146"/>
     </row>
     <row r="147" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A147" s="17" t="s">
         <v>152</v>
       </c>
       <c r="B147" s="18">
-        <v>10.8889987905912</v>
+        <v>11.9726617786541</v>
       </c>
       <c r="C147" s="19">
-        <v>2.7884005111654099E-2</v>
+        <v>0.162400064268689</v>
       </c>
       <c r="D147" s="19">
-        <v>87.066599905555407</v>
+        <v>87.800306721130397</v>
       </c>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="K147"/>
       <c r="L147"/>
       <c r="M147"/>
       <c r="N147"/>
     </row>
     <row r="148" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A148" s="17" t="s">
         <v>153</v>
       </c>
       <c r="B148" s="18">
-        <v>10.8981875538922</v>
+        <v>12.1650967777943</v>
       </c>
       <c r="C148" s="19">
-        <v>0.75392027793401595</v>
+        <v>7.7976538544913099E-2</v>
       </c>
       <c r="D148" s="19">
-        <v>87.820520183489506</v>
+        <v>87.8782832596753</v>
       </c>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="K148"/>
       <c r="L148"/>
       <c r="M148"/>
       <c r="N148"/>
     </row>
     <row r="149" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A149" s="17" t="s">
         <v>154</v>
       </c>
       <c r="B149" s="18">
-        <v>10.9300758794167</v>
+        <v>12.7314780524976</v>
       </c>
       <c r="C149" s="19">
-        <v>0.26093529449763903</v>
+        <v>0.55471066493082599</v>
       </c>
       <c r="D149" s="19">
-        <v>88.081455477987106</v>
+        <v>88.432993924606095</v>
       </c>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="K149"/>
       <c r="L149"/>
       <c r="M149"/>
       <c r="N149"/>
     </row>
     <row r="150" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A150" s="17" t="s">
         <v>155</v>
       </c>
       <c r="B150" s="18">
-        <v>11.439508339841799</v>
+        <v>13.5717144860107</v>
       </c>
       <c r="C150" s="19">
-        <v>0.55144996367130805</v>
+        <v>0.14533612373569799</v>
       </c>
       <c r="D150" s="19">
-        <v>88.632905441658394</v>
+        <v>88.578330048341797</v>
       </c>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="K150"/>
       <c r="L150"/>
       <c r="M150"/>
       <c r="N150"/>
     </row>
     <row r="151" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A151" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B151" s="18">
-        <v>13.9646513817766</v>
+        <v>14.2691224194523</v>
       </c>
       <c r="C151" s="19">
-        <v>8.89494709114554E-2</v>
+        <v>0.19252258308737599</v>
       </c>
       <c r="D151" s="19">
-        <v>88.721854912569896</v>
+        <v>88.770852631429193</v>
       </c>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="K151"/>
       <c r="L151"/>
       <c r="M151"/>
       <c r="N151"/>
     </row>
     <row r="152" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A152" s="17" t="s">
         <v>157</v>
       </c>
       <c r="B152" s="18">
-        <v>13.996548924238899</v>
+        <v>15.2679758010827</v>
       </c>
       <c r="C152" s="19">
-        <v>5.8203093879458503E-2</v>
+        <v>0.173341653147426</v>
       </c>
       <c r="D152" s="19">
-        <v>88.780058006449295</v>
+        <v>88.944194284576596</v>
       </c>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="K152"/>
       <c r="L152"/>
       <c r="M152"/>
       <c r="N152"/>
     </row>
     <row r="153" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A153" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B153" s="18">
-        <v>14.074776553871001</v>
+        <v>15.2994716065389</v>
       </c>
       <c r="C153" s="19">
-        <v>0.29009197540694098</v>
+        <v>0.29753531680152001</v>
       </c>
       <c r="D153" s="19">
-        <v>89.070149981856304</v>
+        <v>89.241729601378196</v>
       </c>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="K153"/>
       <c r="L153"/>
       <c r="M153"/>
       <c r="N153"/>
     </row>
     <row r="154" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A154" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B154" s="18">
-        <v>14.9254820518402</v>
+        <v>16.004851181815599</v>
       </c>
       <c r="C154" s="19">
-        <v>4.3059630236681801E-2</v>
+        <v>0.22998826602610101</v>
       </c>
       <c r="D154" s="19">
-        <v>89.113209612092902</v>
+        <v>89.471717867404294</v>
       </c>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="K154"/>
       <c r="L154"/>
       <c r="M154"/>
       <c r="N154"/>
     </row>
     <row r="155" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A155" s="17" t="s">
         <v>160</v>
       </c>
       <c r="B155" s="18">
-        <v>14.968073423803499</v>
+        <v>16.229186311371699</v>
       </c>
       <c r="C155" s="19">
-        <v>0.42928227609198999</v>
+        <v>0.78981994204935801</v>
       </c>
       <c r="D155" s="19">
-        <v>89.542491888184898</v>
+        <v>90.2615378094536</v>
       </c>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="K155"/>
       <c r="L155"/>
       <c r="M155"/>
       <c r="N155"/>
     </row>
     <row r="156" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A156" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B156" s="18">
-        <v>16.122549421052</v>
+        <v>16.630875180941899</v>
       </c>
       <c r="C156" s="19">
-        <v>1.35154953562035</v>
+        <v>0.12775550976213301</v>
       </c>
       <c r="D156" s="19">
-        <v>90.894041423805305</v>
+        <v>90.389293319215795</v>
       </c>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="K156"/>
       <c r="L156"/>
       <c r="M156"/>
       <c r="N156"/>
     </row>
     <row r="157" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A157" s="17" t="s">
         <v>162</v>
       </c>
       <c r="B157" s="18">
-        <v>16.459964033903098</v>
+        <v>16.958208717155799</v>
       </c>
       <c r="C157" s="19">
-        <v>0.146325555247315</v>
+        <v>0.36376096382183898</v>
       </c>
       <c r="D157" s="19">
-        <v>91.040366979052607</v>
+        <v>90.753054283037599</v>
       </c>
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
       <c r="I157" s="3"/>
       <c r="K157"/>
       <c r="L157"/>
       <c r="M157"/>
       <c r="N157"/>
     </row>
     <row r="158" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A158" s="17" t="s">
         <v>163</v>
       </c>
       <c r="B158" s="18">
-        <v>17.083061052004599</v>
+        <v>18.031950938354999</v>
       </c>
       <c r="C158" s="19">
-        <v>0.29392378629228</v>
+        <v>0.586785569228502</v>
       </c>
       <c r="D158" s="19">
-        <v>91.334290765344903</v>
+        <v>91.339839852266095</v>
       </c>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="K158"/>
       <c r="L158"/>
       <c r="M158"/>
       <c r="N158"/>
     </row>
     <row r="159" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A159" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B159" s="18">
-        <v>18.057073259902101</v>
+        <v>18.854252471033899</v>
       </c>
       <c r="C159" s="19">
-        <v>0.32447719443077</v>
+        <v>0.142981373099447</v>
       </c>
       <c r="D159" s="19">
-        <v>91.658767959775702</v>
+        <v>91.482821225365498</v>
       </c>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="K159"/>
       <c r="L159"/>
       <c r="M159"/>
       <c r="N159"/>
     </row>
     <row r="160" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A160" s="17" t="s">
         <v>165</v>
       </c>
       <c r="B160" s="18">
-        <v>18.2140762334163</v>
+        <v>19.092341899369501</v>
       </c>
       <c r="C160" s="19">
-        <v>8.9960260353631097E-2</v>
+        <v>8.1250327779002401E-2</v>
       </c>
       <c r="D160" s="19">
-        <v>91.748728220129294</v>
+        <v>91.564071553144501</v>
       </c>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="K160"/>
       <c r="L160"/>
       <c r="M160"/>
       <c r="N160"/>
     </row>
     <row r="161" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A161" s="17" t="s">
         <v>166</v>
       </c>
       <c r="B161" s="18">
-        <v>18.396655853261102</v>
+        <v>20.175306223224901</v>
       </c>
       <c r="C161" s="19">
-        <v>0.246917482733648</v>
+        <v>0.10847856086419901</v>
       </c>
       <c r="D161" s="19">
-        <v>91.995645702863001</v>
+        <v>91.6725501140087</v>
       </c>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="K161"/>
       <c r="L161"/>
       <c r="M161"/>
       <c r="N161"/>
     </row>
     <row r="162" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A162" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B162" s="18">
-        <v>18.4096333906712</v>
+        <v>20.4060224555435</v>
       </c>
       <c r="C162" s="19">
-        <v>4.4079608673786297E-2</v>
+        <v>0.14823498180052</v>
       </c>
       <c r="D162" s="19">
-        <v>92.039725311536699</v>
+        <v>91.820785095809299</v>
       </c>
       <c r="G162" s="3"/>
       <c r="H162" s="3"/>
       <c r="I162" s="3"/>
       <c r="K162"/>
       <c r="L162"/>
       <c r="M162"/>
       <c r="N162"/>
     </row>
     <row r="163" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A163" s="17" t="s">
         <v>168</v>
       </c>
       <c r="B163" s="18">
-        <v>19.0873030691974</v>
+        <v>21.3384859408003</v>
       </c>
       <c r="C163" s="19">
-        <v>0.20571862397006299</v>
+        <v>0.149565530218286</v>
       </c>
       <c r="D163" s="19">
-        <v>92.245443935506799</v>
+        <v>91.970350626027596</v>
       </c>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="K163"/>
       <c r="L163"/>
       <c r="M163"/>
       <c r="N163"/>
     </row>
     <row r="164" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A164" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B164" s="18">
-        <v>19.1224057404342</v>
+        <v>22.034262059483002</v>
       </c>
       <c r="C164" s="19">
-        <v>0.50902896858218305</v>
+        <v>2.5792521046783999E-2</v>
       </c>
       <c r="D164" s="19">
-        <v>92.754472904088999</v>
+        <v>91.996143147074307</v>
       </c>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="K164"/>
       <c r="L164"/>
       <c r="M164"/>
       <c r="N164"/>
     </row>
     <row r="165" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A165" s="17" t="s">
         <v>170</v>
       </c>
       <c r="B165" s="18">
-        <v>19.4858765902848</v>
+        <v>26.0685020048371</v>
       </c>
       <c r="C165" s="19">
-        <v>0.14955089246734801</v>
+        <v>0.155765611505192</v>
       </c>
       <c r="D165" s="19">
-        <v>92.904023796556302</v>
+        <v>92.151908758579495</v>
       </c>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="K165"/>
       <c r="L165"/>
       <c r="M165"/>
       <c r="N165"/>
     </row>
     <row r="166" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A166" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B166" s="18">
-        <v>21.4170221459113</v>
+        <v>28.699324181813701</v>
       </c>
       <c r="C166" s="19">
-        <v>0.24923770395318801</v>
+        <v>0.96832832960253901</v>
       </c>
       <c r="D166" s="19">
-        <v>93.153261500509501</v>
+        <v>93.120237088182094</v>
       </c>
       <c r="G166" s="3"/>
       <c r="H166" s="3"/>
       <c r="I166" s="3"/>
       <c r="K166"/>
       <c r="L166"/>
       <c r="M166"/>
       <c r="N166"/>
     </row>
     <row r="167" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A167" s="17" t="s">
         <v>172</v>
       </c>
       <c r="B167" s="18">
-        <v>23.318784736009398</v>
+        <v>28.933965264253199</v>
       </c>
       <c r="C167" s="19">
-        <v>1.23183530968704</v>
+        <v>1.2555941902312</v>
       </c>
       <c r="D167" s="19">
-        <v>94.3850968101966</v>
+        <v>94.375831278413301</v>
       </c>
       <c r="G167" s="3"/>
       <c r="H167" s="3"/>
       <c r="I167" s="3"/>
       <c r="K167"/>
       <c r="L167"/>
       <c r="M167"/>
       <c r="N167"/>
     </row>
     <row r="168" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A168" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B168" s="18">
-        <v>24.0215843652153</v>
+        <v>35.452843862795902</v>
       </c>
       <c r="C168" s="19">
-        <v>0.96340179532745096</v>
+        <v>0.12863339737797799</v>
       </c>
       <c r="D168" s="19">
-        <v>95.348498605524</v>
+        <v>94.504464675791297</v>
       </c>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="K168"/>
       <c r="L168"/>
       <c r="M168"/>
       <c r="N168"/>
     </row>
     <row r="169" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A169" s="17" t="s">
         <v>174</v>
       </c>
       <c r="B169" s="18">
-        <v>25.950802610622201</v>
+        <v>37.0222171290185</v>
       </c>
       <c r="C169" s="19">
-        <v>0.11462811724018</v>
+        <v>0.31008636630930603</v>
       </c>
       <c r="D169" s="19">
-        <v>95.463126722764201</v>
+        <v>94.814551042100604</v>
       </c>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="K169"/>
       <c r="L169"/>
       <c r="M169"/>
       <c r="N169"/>
     </row>
     <row r="170" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A170" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B170" s="18">
-        <v>30.761882751739599</v>
+        <v>37.393769316543597</v>
       </c>
       <c r="C170" s="19">
-        <v>0.68228287346854999</v>
+        <v>6.89050331811798E-3</v>
       </c>
       <c r="D170" s="19">
-        <v>96.145409596232795</v>
+        <v>94.821441545418693</v>
       </c>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="K170"/>
       <c r="L170"/>
       <c r="M170"/>
       <c r="N170"/>
     </row>
     <row r="171" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A171" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B171" s="18">
-        <v>32.114126341415201</v>
+        <v>40.089491405286999</v>
       </c>
       <c r="C171" s="19">
-        <v>0.19282646408485901</v>
+        <v>0.72346169742039501</v>
       </c>
       <c r="D171" s="19">
-        <v>96.338236060317598</v>
+        <v>95.544903242839098</v>
       </c>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
       <c r="I171" s="3"/>
       <c r="K171"/>
       <c r="L171"/>
       <c r="M171"/>
       <c r="N171"/>
     </row>
     <row r="172" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A172" s="17" t="s">
         <v>177</v>
       </c>
       <c r="B172" s="18">
-        <v>49.072027236689898</v>
+        <v>49.007435622210203</v>
       </c>
       <c r="C172" s="19">
-        <v>6.6914261072026707E-2</v>
+        <v>5.2993320143986302E-3</v>
       </c>
       <c r="D172" s="19">
-        <v>96.405150321389598</v>
+        <v>95.5502025748535</v>
       </c>
       <c r="G172" s="3"/>
       <c r="H172" s="3"/>
       <c r="I172" s="3"/>
       <c r="K172"/>
       <c r="L172"/>
       <c r="M172"/>
       <c r="N172"/>
     </row>
     <row r="173" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A173" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B173" s="18">
-        <v>50.933499851272401</v>
+        <v>49.024432013284802</v>
       </c>
       <c r="C173" s="19">
-        <v>5.4398849978906597E-3</v>
+        <v>1.3099729267689399E-2</v>
       </c>
       <c r="D173" s="19">
-        <v>96.410590206387496</v>
+        <v>95.563302304121194</v>
       </c>
       <c r="G173" s="3"/>
       <c r="H173" s="3"/>
       <c r="I173" s="3"/>
       <c r="K173"/>
       <c r="L173"/>
       <c r="M173"/>
       <c r="N173"/>
     </row>
     <row r="174" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A174" s="17" t="s">
         <v>179</v>
       </c>
       <c r="B174" s="18">
-        <v>50.940027886457301</v>
+        <v>54.671168973332797</v>
       </c>
       <c r="C174" s="19">
-        <v>3.5644111329084197E-2</v>
+        <v>0.42502105901503401</v>
       </c>
       <c r="D174" s="19">
-        <v>96.446234317716602</v>
+        <v>95.988323363136203</v>
       </c>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="K174"/>
       <c r="L174"/>
       <c r="M174"/>
       <c r="N174"/>
     </row>
     <row r="175" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A175" s="17" t="s">
         <v>180</v>
       </c>
       <c r="B175" s="18">
-        <v>50.9432925244068</v>
+        <v>57.3911475627676</v>
       </c>
       <c r="C175" s="19">
-        <v>7.1306600648026299E-3</v>
+        <v>0.32491900915202399</v>
       </c>
       <c r="D175" s="19">
-        <v>96.453364977781405</v>
+        <v>96.313242372288201</v>
       </c>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="K175"/>
       <c r="L175"/>
       <c r="M175"/>
       <c r="N175"/>
     </row>
     <row r="176" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A176" s="17" t="s">
         <v>181</v>
       </c>
       <c r="B176" s="18">
-        <v>50.943945501634701</v>
+        <v>79.838035756565205</v>
       </c>
       <c r="C176" s="19">
-        <v>0.21097013457191099</v>
+        <v>1.1246609101929601</v>
       </c>
       <c r="D176" s="19">
-        <v>96.664335112353299</v>
+        <v>97.437903282481201</v>
       </c>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="K176"/>
       <c r="L176"/>
       <c r="M176"/>
       <c r="N176"/>
     </row>
     <row r="177" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A177" s="17" t="s">
         <v>182</v>
       </c>
       <c r="B177" s="18">
-        <v>60.214264342775998</v>
+        <v>87.770607939452503</v>
       </c>
       <c r="C177" s="19">
-        <v>1.10816522143685</v>
+        <v>0.217025706698387</v>
       </c>
       <c r="D177" s="19">
-        <v>97.772500333790205</v>
+        <v>97.654928989179595</v>
       </c>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
       <c r="I177" s="3"/>
       <c r="K177"/>
       <c r="L177"/>
       <c r="M177"/>
       <c r="N177"/>
     </row>
     <row r="178" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A178" s="17" t="s">
         <v>183</v>
       </c>
       <c r="B178" s="18">
-        <v>930.89106784036198</v>
+        <v>94.052824623248895</v>
       </c>
       <c r="C178" s="19">
-        <v>2.1084286699214698</v>
+        <v>2.2344663158865501</v>
       </c>
       <c r="D178" s="19">
-        <v>99.880929003711699</v>
+        <v>99.889395305066103</v>
       </c>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="K178"/>
       <c r="L178"/>
       <c r="M178"/>
       <c r="N178"/>
     </row>
     <row r="179" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A179" s="17" t="s">
         <v>184</v>
       </c>
       <c r="B179" s="18">
-        <v>2377.69685435371</v>
+        <v>97.828973178016696</v>
       </c>
       <c r="C179" s="19">
-        <v>0.119070996288289</v>
+        <v>0.11060469493382399</v>
       </c>
       <c r="D179" s="19">
-        <v>99.999999999999901</v>
+        <v>100</v>
       </c>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="K179"/>
       <c r="L179"/>
       <c r="M179"/>
       <c r="N179"/>
     </row>
     <row r="180" spans="1:14" x14ac:dyDescent="0.35">
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
       <c r="I180" s="3"/>
       <c r="K180"/>
       <c r="L180"/>
       <c r="M180"/>
       <c r="N180"/>
     </row>
     <row r="181" spans="1:14" x14ac:dyDescent="0.35">
       <c r="E181" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>