--- v7 (2026-05-30)
+++ v8 (2026-07-10)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{5493953F-8397-4646-BD5F-7B3DF82921F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{3004AAC9-919E-4700-A620-B7199A715A2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0347C570-66F4-4BFE-A4CE-EE5BA7D7B880}"/>
+    <workbookView xWindow="30960" yWindow="2160" windowWidth="24525" windowHeight="12270" xr2:uid="{77CB0E1C-CAC8-47D2-B912-76666B320F14}"/>
   </bookViews>
   <sheets>
     <sheet name="Web - Underlying detail" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_DLX1.USE">#REF!</definedName>
     <definedName name="_DLX2.USE">#REF!</definedName>
     <definedName name="_DLX3.USE">#REF!</definedName>
     <definedName name="data_1" localSheetId="0">'Web - Underlying detail'!$A$2:$D$179</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -70,591 +70,591 @@
         <textField/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
   <si>
     <t>Annualized 1-month % change</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Cumulative weight</t>
   </si>
   <si>
     <t>Color key</t>
   </si>
   <si>
+    <t>Motor vehicle rental</t>
+  </si>
+  <si>
+    <t>Cut from bottom</t>
+  </si>
+  <si>
+    <t>Video discs, tapes, and permanent digital downloads</t>
+  </si>
+  <si>
+    <t>Included</t>
+  </si>
+  <si>
+    <t>Fats and oils</t>
+  </si>
+  <si>
+    <t>Cut from top</t>
+  </si>
+  <si>
+    <t>Domestic services</t>
+  </si>
+  <si>
+    <t>Trim point</t>
+  </si>
+  <si>
+    <t>Taxicabs and ride sharing services</t>
+  </si>
+  <si>
+    <t>Intracity mass transit</t>
+  </si>
+  <si>
+    <t>Clocks, lamps, lighting fixtures, and other household decorative items</t>
+  </si>
+  <si>
+    <t>Other household services</t>
+  </si>
+  <si>
+    <t>Clothing materials</t>
+  </si>
+  <si>
+    <t>Sewing items</t>
+  </si>
+  <si>
+    <t>Dishes and flatware</t>
+  </si>
+  <si>
+    <t>Other meats</t>
+  </si>
+  <si>
+    <t>Processed dairy products</t>
+  </si>
+  <si>
+    <t>Beef and veal</t>
+  </si>
+  <si>
+    <t>Window coverings</t>
+  </si>
+  <si>
+    <t>Televisions</t>
+  </si>
+  <si>
+    <t>Carpets and other floor coverings</t>
+  </si>
+  <si>
+    <t>Watches</t>
+  </si>
+  <si>
+    <t>Funeral and burial services</t>
+  </si>
+  <si>
+    <t>Luggage and similar personal items</t>
+  </si>
+  <si>
+    <t>Outdoor equipment and supplies</t>
+  </si>
+  <si>
+    <t>Prescription drugs</t>
+  </si>
+  <si>
+    <t>Household linens</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Final consumption expenditures of nonprofit institutions serving households </t>
+  </si>
+  <si>
+    <t>Nonprescription drugs</t>
+  </si>
+  <si>
+    <t>Tires</t>
+  </si>
+  <si>
+    <t>Audio equipment</t>
+  </si>
+  <si>
+    <t>Other road transportation service</t>
+  </si>
+  <si>
+    <t>Railway transportation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Water transportation </t>
+  </si>
+  <si>
+    <t>Intercity buses</t>
+  </si>
+  <si>
+    <t>Pets and related products</t>
+  </si>
+  <si>
+    <t>Furniture</t>
+  </si>
+  <si>
+    <t>Moving, storage, and freight services</t>
+  </si>
+  <si>
+    <t>Cereals</t>
+  </si>
+  <si>
+    <t>Natural gas</t>
+  </si>
+  <si>
+    <t>Spirits</t>
+  </si>
+  <si>
+    <t>Women's and girls' clothing</t>
+  </si>
+  <si>
+    <t>Museums and libraries</t>
+  </si>
+  <si>
+    <t>Motion picture theaters</t>
+  </si>
+  <si>
+    <t>Live entertainment, excluding sports</t>
+  </si>
+  <si>
+    <t>Cosmetic / perfumes / bath / nail preparations and implements</t>
+  </si>
+  <si>
+    <t>Spectator sports</t>
+  </si>
+  <si>
+    <t>Photographic equipment</t>
+  </si>
+  <si>
+    <t>Foundations and grantmaking and giving services to households</t>
+  </si>
+  <si>
+    <t>Small electric household appliances</t>
+  </si>
+  <si>
+    <t>Audio-video, photographic, and information processing equipment services</t>
+  </si>
+  <si>
+    <t>Accessories and parts</t>
+  </si>
+  <si>
+    <t>New light trucks</t>
+  </si>
+  <si>
+    <t>Household paper products</t>
+  </si>
+  <si>
+    <t>Calculators, typewriters, and other information processing equipment</t>
+  </si>
+  <si>
+    <t>Telephone and related communication equipment</t>
+  </si>
+  <si>
+    <t>Lubricants and fluids</t>
+  </si>
+  <si>
+    <t>Musical instruments</t>
+  </si>
+  <si>
+    <t>Processed fruits and vegetables</t>
+  </si>
+  <si>
+    <t>Stationery and miscellaneous printed materials</t>
+  </si>
+  <si>
+    <t>Electric appliances for personal care</t>
+  </si>
+  <si>
+    <t>Hair, dental, shaving, and miscellaneous personal care products except electrical products</t>
+  </si>
+  <si>
+    <t>Pension funds</t>
+  </si>
+  <si>
+    <t>New domestic autos</t>
+  </si>
+  <si>
+    <t>New foreign autos</t>
+  </si>
+  <si>
+    <t>Games, toys, and hobbies</t>
+  </si>
+  <si>
+    <t>Elementary and secondary schools</t>
+  </si>
+  <si>
+    <t>Food products, not elsewhere classified</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net motor vehicle and other transportation insurance </t>
+  </si>
+  <si>
+    <t>Other depository institutions and regulated investment companies</t>
+  </si>
+  <si>
+    <t>Motor vehicle leasing</t>
+  </si>
+  <si>
+    <t>Corrective eyeglasses and contact lenses</t>
+  </si>
+  <si>
+    <t>Computer software and accessories</t>
+  </si>
+  <si>
+    <t>Professional association dues</t>
+  </si>
+  <si>
+    <t>Food produced and consumed on farms</t>
+  </si>
+  <si>
+    <t>Motorcycles</t>
+  </si>
+  <si>
+    <t>Legal services</t>
+  </si>
+  <si>
+    <t>Film and photographic supplies</t>
+  </si>
+  <si>
+    <t>Therapeutic medical equipment</t>
+  </si>
+  <si>
+    <t>Other medical products</t>
+  </si>
+  <si>
+    <t>Social assistance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commercial and vocational schools </t>
+  </si>
+  <si>
+    <t>Elementary and secondary school lunches</t>
+  </si>
+  <si>
+    <t>Proprietary and public higher education</t>
+  </si>
+  <si>
+    <t>Nonprofit private higher education services to households</t>
+  </si>
+  <si>
+    <t>Wine</t>
+  </si>
+  <si>
+    <t>Day care and nursery schools</t>
+  </si>
+  <si>
+    <t>Child care</t>
+  </si>
+  <si>
+    <t>Standard clothing issued to military personnel</t>
+  </si>
+  <si>
+    <t>Laundry and drycleaning services</t>
+  </si>
+  <si>
+    <t>Employment agency services</t>
+  </si>
+  <si>
+    <t>Used light trucks</t>
+  </si>
+  <si>
+    <t>Fruit (fresh)</t>
+  </si>
+  <si>
+    <t>Religious organizations' services to households</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net household insurance </t>
+  </si>
+  <si>
+    <t>Physician services</t>
+  </si>
+  <si>
+    <t>Alcohol in purchased meals</t>
+  </si>
+  <si>
+    <t>Paramedical services</t>
+  </si>
+  <si>
+    <t>Personal computers/tablets and peripheral equipment</t>
+  </si>
+  <si>
+    <t>Flowers, seeds, and potted plants</t>
+  </si>
+  <si>
+    <t>Housing at schools</t>
+  </si>
+  <si>
+    <t>Garbage and trash collection</t>
+  </si>
+  <si>
+    <t>Tools, hardware, and supplies</t>
+  </si>
+  <si>
+    <t>Water supply and sewage maintenance</t>
+  </si>
+  <si>
+    <t>Pork</t>
+  </si>
+  <si>
+    <t>Used autos</t>
+  </si>
+  <si>
+    <t>Mineral waters, soft drinks, and vegetable juices</t>
+  </si>
+  <si>
+    <t>Rental value of farm dwellings</t>
+  </si>
+  <si>
+    <t>Owner-occupied stationary homes</t>
+  </si>
+  <si>
+    <t>Owner-occupied mobile homes</t>
+  </si>
+  <si>
+    <t>Higher education school lunches</t>
+  </si>
+  <si>
+    <t>Food supplied to civilians</t>
+  </si>
+  <si>
+    <t>Food supplied to military</t>
+  </si>
+  <si>
+    <t>Other purchased meals</t>
+  </si>
+  <si>
+    <t>Beer</t>
+  </si>
+  <si>
+    <t>Commercial banks</t>
+  </si>
+  <si>
+    <t>Men's and boys' clothing</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net health insurance </t>
+  </si>
+  <si>
+    <t>Tenant-occupied stationary homes and landlord durables</t>
+  </si>
+  <si>
+    <t>Tenant-occupied mobile homes</t>
+  </si>
+  <si>
+    <t>Group housing</t>
+  </si>
+  <si>
+    <t>Proprietary hospitals</t>
+  </si>
+  <si>
+    <t>Government hospitals</t>
+  </si>
+  <si>
+    <t>Nonprofit hospitals' services to households</t>
+  </si>
+  <si>
+    <t>Audio discs, tapes, vinyl, and permanent digital downloads</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Life insurance </t>
+  </si>
+  <si>
+    <t>Miscellaneous household products</t>
+  </si>
+  <si>
+    <t>Hotels and motels</t>
+  </si>
+  <si>
+    <t>Hairdressing salons and personal grooming establishments</t>
+  </si>
+  <si>
+    <t>Casino gambling</t>
+  </si>
+  <si>
+    <t>Lotteries</t>
+  </si>
+  <si>
+    <t>Pari-mutuel net receipts</t>
+  </si>
+  <si>
+    <t>Membership clubs and participant sports centers</t>
+  </si>
+  <si>
+    <t>Vegetables (fresh)</t>
+  </si>
+  <si>
+    <t>Nursing homes</t>
+  </si>
+  <si>
+    <t>Veterinary and other services for pets</t>
+  </si>
+  <si>
+    <t>Sporting equipment, supplies, guns, and ammunition</t>
+  </si>
+  <si>
+    <t>Poultry</t>
+  </si>
+  <si>
+    <t>Social advocacy and civic and social organizations</t>
+  </si>
+  <si>
+    <t>Other video equipment</t>
+  </si>
+  <si>
+    <t>Shoes and other footwear</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Recreational books</t>
+  </si>
+  <si>
+    <t>Maintenance and repair of recreational vehicles and sports equipment</t>
+  </si>
+  <si>
+    <t>Package tours</t>
+  </si>
+  <si>
+    <t>Amusement parks, campgrounds, and related recreational services</t>
+  </si>
+  <si>
+    <t>Nonelectric cookware and tableware</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motor vehicle maintenance and repair </t>
+  </si>
+  <si>
+    <t>Bakery products</t>
+  </si>
+  <si>
+    <t>Pleasure aircraft</t>
+  </si>
+  <si>
+    <t>Pleasure boats</t>
+  </si>
+  <si>
+    <t>Bicycles and accessories</t>
+  </si>
+  <si>
+    <t>Other recreational vehicles</t>
+  </si>
+  <si>
+    <t>Labor organization dues</t>
+  </si>
+  <si>
+    <t>Clothing repair, rental, and alterations</t>
+  </si>
+  <si>
+    <t>Miscellaneous personal care services</t>
+  </si>
+  <si>
+    <t>Repair and hire of footwear</t>
+  </si>
+  <si>
+    <t>Children's and infants' clothing</t>
+  </si>
+  <si>
+    <t>Parking fees and tolls</t>
+  </si>
+  <si>
+    <t>Educational books</t>
+  </si>
+  <si>
+    <t>Tobacco</t>
+  </si>
+  <si>
+    <t>Household cleaning products</t>
+  </si>
+  <si>
+    <t>Coffee, tea, and other beverage materials</t>
+  </si>
+  <si>
+    <t>Fish and seafood</t>
+  </si>
+  <si>
     <t>Repair of furniture, furnishings, and floor coverings</t>
   </si>
   <si>
-    <t>Cut from bottom</t>
-[...1 lines deleted...]
-  <si>
     <t>Repair of household appliances</t>
   </si>
   <si>
-    <t>Included</t>
-[...35 lines deleted...]
-    <t>Nonprescription drugs</t>
+    <t>Sugar and sweets</t>
+  </si>
+  <si>
+    <t>Communication</t>
+  </si>
+  <si>
+    <t>Dental services</t>
+  </si>
+  <si>
+    <t>Other personal business services</t>
+  </si>
+  <si>
+    <t>Major household appliances</t>
+  </si>
+  <si>
+    <t>Fresh milk</t>
+  </si>
+  <si>
+    <t>Other fuels</t>
+  </si>
+  <si>
+    <t>Newspapers and periodicals</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Air transportation </t>
   </si>
   <si>
     <t xml:space="preserve">Financial service charges, fees, and commissions </t>
   </si>
   <si>
-    <t>Moving, storage, and freight services</t>
-[...287 lines deleted...]
-    <t>Religious organizations' services to households</t>
+    <t>Jewelry</t>
+  </si>
+  <si>
+    <t>Fuel oil</t>
+  </si>
+  <si>
+    <t>Eggs</t>
   </si>
   <si>
     <t>Tax preparation and other related services</t>
   </si>
   <si>
-    <t>Social assistance</t>
-[...190 lines deleted...]
-  <si>
     <t>Gasoline and other motor fuel</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fuel oil</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -794,51 +794,51 @@
     <cellStyle name="Accent4" xfId="5" builtinId="41"/>
     <cellStyle name="Bad" xfId="3" builtinId="27"/>
     <cellStyle name="Good" xfId="2" builtinId="26"/>
     <cellStyle name="Heading 3" xfId="1" builtinId="18"/>
     <cellStyle name="Neutral" xfId="4" builtinId="28"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{B2E1C74F-4837-443C-917A-745687A0BB7C}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{6B0BA255-32BC-4B3F-866E-19A21F195B90}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1087,3816 +1087,3818 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{557DD467-680D-4DD7-B658-25FA01E0ECB4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23646ADA-3F37-4D42-823D-A956F5523E5F}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="A2:N181"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A72" workbookViewId="0">
+      <selection activeCell="A83" sqref="A83"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="81.1796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.26953125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7265625" customWidth="1"/>
     <col min="6" max="6" width="28.26953125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="78.7265625" customWidth="1"/>
     <col min="11" max="11" width="19.54296875" style="3" customWidth="1"/>
     <col min="12" max="12" width="12" style="3" customWidth="1"/>
     <col min="13" max="13" width="11.7265625" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.453125" style="3" customWidth="1"/>
     <col min="16" max="16" width="16.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5">
-        <v>-47.676635780494401</v>
+        <v>-40.344281397168899</v>
       </c>
       <c r="C3" s="6">
-        <v>1.14354006626496E-2</v>
+        <v>0.152737832706871</v>
       </c>
       <c r="D3" s="6">
-        <v>1.14354006626496E-2</v>
+        <v>0.152737832706871</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="5">
-        <v>-47.675912243725797</v>
+        <v>-36.921046427080697</v>
       </c>
       <c r="C4" s="6">
-        <v>5.4342157887081799E-2</v>
+        <v>6.7287674884454293E-2</v>
       </c>
       <c r="D4" s="6">
-        <v>6.5777558549731496E-2</v>
+        <v>0.220025507591326</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="5">
-        <v>-36.730290761906097</v>
+        <v>-25.596734348365299</v>
       </c>
       <c r="C5" s="6">
-        <v>0.14432563851121</v>
+        <v>0.14969709621500199</v>
       </c>
       <c r="D5" s="6">
-        <v>0.21010319706094199</v>
+        <v>0.36972260380632799</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="5">
-        <v>-29.9458282742258</v>
+        <v>-25.485971195002602</v>
       </c>
       <c r="C6" s="6">
-        <v>0.16348827912583</v>
+        <v>0.19206256706804001</v>
       </c>
       <c r="D6" s="6">
-        <v>0.37359147618677202</v>
+        <v>0.56178517087436897</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="5">
-        <v>-26.540973120490001</v>
+        <v>-24.352331003084402</v>
       </c>
       <c r="C7" s="6">
-        <v>0.33785870682307501</v>
+        <v>0.186686654198433</v>
       </c>
       <c r="D7" s="6">
-        <v>0.71145018300984697</v>
+        <v>0.74847182507280197</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
-        <v>-25.7408262984749</v>
+        <v>-24.348296290073801</v>
       </c>
       <c r="C8" s="6">
-        <v>5.28835841920057E-2</v>
+        <v>0.102401808564516</v>
       </c>
       <c r="D8" s="6">
-        <v>0.76433376720185298</v>
+        <v>0.85087363363731805</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="5">
-        <v>-23.148799510580201</v>
+        <v>-22.540433113619098</v>
       </c>
       <c r="C9" s="6">
-        <v>0.13349835791578599</v>
+        <v>0.308042993829034</v>
       </c>
       <c r="D9" s="6">
-        <v>0.89783212511763999</v>
+        <v>1.15891662746635</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="5">
-        <v>-18.651875633906599</v>
+        <v>-21.222834700061199</v>
       </c>
       <c r="C10" s="6">
-        <v>2.0529767683045599E-3</v>
+        <v>0.212009434294646</v>
       </c>
       <c r="D10" s="6">
-        <v>0.89988510188594495</v>
+        <v>1.37092606176099</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="5">
-        <v>-18.651464995899701</v>
+        <v>-20.489362534985599</v>
       </c>
       <c r="C11" s="6">
-        <v>0.59112013933173801</v>
+        <v>1.4448050337116601E-2</v>
       </c>
       <c r="D11" s="6">
-        <v>1.49100524121768</v>
+        <v>1.38537411209811</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5">
-        <v>-18.645240409073701</v>
+        <v>-20.489044868192099</v>
       </c>
       <c r="C12" s="6">
-        <v>3.4351925301274303E-2</v>
+        <v>5.8402169447134902E-3</v>
       </c>
       <c r="D12" s="6">
-        <v>1.52535716651895</v>
+        <v>1.39121432904283</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="5">
-        <v>-17.916342138621399</v>
+        <v>-20.3568377739957</v>
       </c>
       <c r="C13" s="6">
-        <v>0.21728175725300899</v>
+        <v>0.15032072031587901</v>
       </c>
       <c r="D13" s="6">
-        <v>1.7426389237719599</v>
+        <v>1.5415350493586999</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="5">
-        <v>-17.575106673983601</v>
+        <v>-19.785446844689801</v>
       </c>
       <c r="C14" s="6">
-        <v>0.60421072393676201</v>
+        <v>0.22968940515455799</v>
       </c>
       <c r="D14" s="6">
-        <v>2.3468496477087202</v>
+        <v>1.77122445451326</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="5">
-        <v>-16.867594946108898</v>
+        <v>-17.973578550194102</v>
       </c>
       <c r="C15" s="6">
-        <v>2.7010590113769202</v>
+        <v>0.344818607777858</v>
       </c>
       <c r="D15" s="6">
-        <v>5.0479086590856497</v>
+        <v>2.1160430622911202</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="5">
-        <v>-16.5441947666042</v>
+        <v>-17.860869051414301</v>
       </c>
       <c r="C16" s="6">
-        <v>0.11182093506827701</v>
+        <v>0.30967716209337698</v>
       </c>
       <c r="D16" s="6">
-        <v>5.1597295941539203</v>
+        <v>2.4257202243845</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="5">
-        <v>-15.987146069729199</v>
+        <v>-17.291220111657601</v>
       </c>
       <c r="C17" s="6">
-        <v>4.3556028273650897E-2</v>
+        <v>0.16086770602195999</v>
       </c>
       <c r="D17" s="6">
-        <v>5.2032856224275701</v>
+        <v>2.5865879304064601</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="5">
-        <v>-15.3660488659786</v>
+        <v>-16.547618428069999</v>
       </c>
       <c r="C18" s="6">
-        <v>2.6482943077995601E-2</v>
+        <v>0.17315810801005499</v>
       </c>
       <c r="D18" s="6">
-        <v>5.2297685655055703</v>
+        <v>2.7597460384165098</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5">
-        <v>-14.3920913436534</v>
+        <v>-14.022646538217201</v>
       </c>
       <c r="C19" s="6">
-        <v>0.133169150059844</v>
+        <v>0.136195862031042</v>
       </c>
       <c r="D19" s="6">
-        <v>5.3629377155654101</v>
+        <v>2.8959419004475602</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="5">
-        <v>-12.621747342839701</v>
+        <v>-13.6516221977732</v>
       </c>
       <c r="C20" s="6">
-        <v>0.249169195966051</v>
+        <v>9.0826070692025196E-2</v>
       </c>
       <c r="D20" s="6">
-        <v>5.6121069115314697</v>
+        <v>2.9867679711395798</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="5">
-        <v>-12.519668543607599</v>
+        <v>-12.604864542485201</v>
       </c>
       <c r="C21" s="6">
-        <v>0.366303180042724</v>
+        <v>0.141325966860888</v>
       </c>
       <c r="D21" s="6">
-        <v>5.9784100915741902</v>
+        <v>3.12809393800047</v>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="5">
-        <v>-11.364248337409</v>
+        <v>-11.3278588155514</v>
       </c>
       <c r="C22" s="6">
-        <v>8.6202162612128999E-2</v>
+        <v>0.24949516035833699</v>
       </c>
       <c r="D22" s="6">
-        <v>6.0646122541863203</v>
+        <v>3.3775890983588099</v>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="5">
-        <v>-10.2294705958544</v>
+        <v>-11.132391148068599</v>
       </c>
       <c r="C23" s="6">
-        <v>0.36942608234284002</v>
+        <v>4.90751199383914E-2</v>
       </c>
       <c r="D23" s="6">
-        <v>6.4340383365291602</v>
+        <v>3.4266642182972</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="5">
-        <v>-10.010823386441199</v>
+        <v>-10.275838627342299</v>
       </c>
       <c r="C24" s="6">
-        <v>0.24424479512092001</v>
+        <v>2.76429803915285</v>
       </c>
       <c r="D24" s="6">
-        <v>6.6782831316500797</v>
+        <v>6.1909622574500496</v>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A25" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="5">
-        <v>-10.001353375186399</v>
+        <v>-10.170772771236299</v>
       </c>
       <c r="C25" s="6">
-        <v>4.3825795822270003E-2</v>
+        <v>0.34038951106140702</v>
       </c>
       <c r="D25" s="6">
-        <v>6.72210892747235</v>
+        <v>6.5313517685114597</v>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="5">
-        <v>-8.6351040044311294</v>
+        <v>-9.8057172762976794</v>
       </c>
       <c r="C26" s="6">
-        <v>0.46831189207139901</v>
+        <v>3.0266343935883699</v>
       </c>
       <c r="D26" s="6">
-        <v>7.1904208195437498</v>
+        <v>9.5579861620998408</v>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A27" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="5">
-        <v>-8.4969832499783298</v>
+        <v>-9.6150414085957294</v>
       </c>
       <c r="C27" s="6">
-        <v>0.14950151757963001</v>
+        <v>0.60720958622222199</v>
       </c>
       <c r="D27" s="6">
-        <v>7.3399223371233804</v>
+        <v>10.165195748322001</v>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A28" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="5">
-        <v>-8.4889595963218092</v>
+        <v>-9.4266559209975807</v>
       </c>
       <c r="C28" s="6">
-        <v>0.46288453477968899</v>
+        <v>0.26142595428826199</v>
       </c>
       <c r="D28" s="6">
-        <v>7.8028068719030701</v>
+        <v>10.4266217026103</v>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A29" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="5">
-        <v>-8.0292587839002891</v>
+        <v>-8.5208378707304906</v>
       </c>
       <c r="C29" s="6">
-        <v>0.19707662509457199</v>
+        <v>0.14733460783284599</v>
       </c>
       <c r="D29" s="6">
-        <v>7.99988349699764</v>
+        <v>10.5739563104431</v>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A30" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
-        <v>-7.7393699847339104</v>
+        <v>-8.5025691444543892</v>
       </c>
       <c r="C30" s="6">
-        <v>4.9070259860678297E-2</v>
+        <v>0.211440434202604</v>
       </c>
       <c r="D30" s="6">
-        <v>8.0489537568583192</v>
+        <v>10.7853967446457</v>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A31" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5">
-        <v>-7.3108700373679296</v>
+        <v>-8.4910387530576106</v>
       </c>
       <c r="C31" s="6">
-        <v>0.382832157809809</v>
+        <v>8.1344253158246397E-3</v>
       </c>
       <c r="D31" s="6">
-        <v>8.4317859146681293</v>
+        <v>10.7935311699616</v>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A32" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
-        <v>-4.9213375649000497</v>
+        <v>-8.4906171284963303</v>
       </c>
       <c r="C32" s="6">
-        <v>0.62704037428006898</v>
+        <v>3.49275016498726E-2</v>
       </c>
       <c r="D32" s="6">
-        <v>9.0588262889482003</v>
+        <v>10.828458671611401</v>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A33" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5">
-        <v>-4.8647836418817603</v>
+        <v>-8.4897740048906396</v>
       </c>
       <c r="C33" s="6">
-        <v>1.32930474364287</v>
+        <v>5.5488888975882599E-3</v>
       </c>
       <c r="D33" s="6">
-        <v>10.388131032591</v>
+        <v>10.834007560509001</v>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A34" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
-        <v>-4.0897913071403096</v>
+        <v>-8.3114429219106505</v>
       </c>
       <c r="C34" s="6">
-        <v>0.78987938235668098</v>
+        <v>0.55892651441195296</v>
       </c>
       <c r="D34" s="6">
-        <v>11.1780104149477</v>
+        <v>11.392934074921</v>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A35" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5">
-        <v>-3.8676613634409298</v>
+        <v>-8.21771577023177</v>
       </c>
       <c r="C35" s="6">
-        <v>0.40181647750246002</v>
+        <v>0.78911208764677099</v>
       </c>
       <c r="D35" s="6">
-        <v>11.5798268924502</v>
+        <v>12.182046162567699</v>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A36" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5">
-        <v>-3.56742791163812</v>
+        <v>-8.07499603775506</v>
       </c>
       <c r="C36" s="6">
-        <v>5.8896199894278502E-2</v>
+        <v>0.112325170169719</v>
       </c>
       <c r="D36" s="6">
-        <v>11.638723092344399</v>
+        <v>12.2943713327375</v>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A37" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5">
-        <v>-3.5335914158143402</v>
+        <v>-6.7427660413065196</v>
       </c>
       <c r="C37" s="6">
-        <v>0.34453431056856398</v>
+        <v>0.37818932517590498</v>
       </c>
       <c r="D37" s="6">
-        <v>11.983257402913001</v>
+        <v>12.672560657913399</v>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A38" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5">
-        <v>-3.1947822208263901</v>
+        <v>-6.30951909361817</v>
       </c>
       <c r="C38" s="6">
-        <v>0.60315908773028104</v>
+        <v>0.36707789137851898</v>
       </c>
       <c r="D38" s="6">
-        <v>12.5864164906433</v>
+        <v>13.039638549291899</v>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A39" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5">
-        <v>-3.1514292310824201</v>
+        <v>-5.8823740419628603</v>
       </c>
       <c r="C39" s="6">
-        <v>0.44898007519747501</v>
+        <v>0.25831693778534698</v>
       </c>
       <c r="D39" s="6">
-        <v>13.0353965658408</v>
+        <v>13.2979554870772</v>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A40" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5">
-        <v>-3.14150937355328</v>
+        <v>-5.7997075440330903</v>
       </c>
       <c r="C40" s="6">
-        <v>0.11317891747403699</v>
+        <v>1.2331369994722401</v>
       </c>
       <c r="D40" s="6">
-        <v>13.148575483314801</v>
+        <v>14.5310924865495</v>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A41" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
-        <v>-3.0281468981557098</v>
+        <v>-5.03799814410237</v>
       </c>
       <c r="C41" s="6">
-        <v>0.96918792789305397</v>
+        <v>9.0261622600720001E-2</v>
       </c>
       <c r="D41" s="6">
-        <v>14.1177634112079</v>
+        <v>14.6213541091502</v>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A42" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5">
-        <v>-2.8094645901115101</v>
+        <v>-5.0354632673734301</v>
       </c>
       <c r="C42" s="6">
-        <v>0.26136360362990002</v>
+        <v>5.8884681525186E-2</v>
       </c>
       <c r="D42" s="6">
-        <v>14.379127014837801</v>
+        <v>14.6802387906754</v>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="5">
-        <v>-2.5479508702420599</v>
+        <v>-5.0342859531647797</v>
       </c>
       <c r="C43" s="6">
-        <v>7.8726400883447498E-2</v>
+        <v>0.28989416689328001</v>
       </c>
       <c r="D43" s="6">
-        <v>14.4578534157212</v>
+        <v>14.970132957568699</v>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A44" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="5">
-        <v>-2.5391555793088201</v>
+        <v>-5.0005001334023698</v>
       </c>
       <c r="C44" s="6">
-        <v>0.138134701886969</v>
+        <v>0.36984550782620901</v>
       </c>
       <c r="D44" s="6">
-        <v>14.595988117608201</v>
+        <v>15.3399784653949</v>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A45" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="5">
-        <v>-2.40633868878276</v>
+        <v>-4.7803624169250396</v>
       </c>
       <c r="C45" s="6">
-        <v>0.103759914929032</v>
+        <v>0.217480939179716</v>
       </c>
       <c r="D45" s="6">
-        <v>14.699748032537199</v>
+        <v>15.557459404574599</v>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A46" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="5">
-        <v>-2.3598899324778801</v>
+        <v>-4.5372916050777699</v>
       </c>
       <c r="C46" s="6">
-        <v>3.1104061185840499</v>
+        <v>2.65336122920771E-2</v>
       </c>
       <c r="D46" s="6">
-        <v>17.810154151121299</v>
+        <v>15.5839930168667</v>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A47" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="5">
-        <v>-2.3247167020520898</v>
+        <v>-3.9622905456889401</v>
       </c>
       <c r="C47" s="6">
-        <v>1.49724190115524</v>
+        <v>4.7604823700556201E-2</v>
       </c>
       <c r="D47" s="6">
-        <v>19.307396052276498</v>
+        <v>15.631597840567199</v>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A48" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="5">
-        <v>-2.26876214090619</v>
+        <v>-3.6999771437228399</v>
       </c>
       <c r="C48" s="6">
-        <v>0.20922530944509601</v>
+        <v>5.8452241455234498E-2</v>
       </c>
       <c r="D48" s="6">
-        <v>19.516621361721601</v>
+        <v>15.6900500820225</v>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A49" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="5">
-        <v>-2.2687389562004401</v>
+        <v>-3.6987531655883301</v>
       </c>
       <c r="C49" s="6">
-        <v>3.8087519999948699E-3</v>
+        <v>0.78220215052901898</v>
       </c>
       <c r="D49" s="6">
-        <v>19.520430113721599</v>
+        <v>16.472252232551501</v>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A50" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="5">
-        <v>-2.2686230397774798</v>
+        <v>-3.55212196314619</v>
       </c>
       <c r="C50" s="6">
-        <v>3.5769348014357598E-2</v>
+        <v>0.35739123381160598</v>
       </c>
       <c r="D50" s="6">
-        <v>19.556199461736</v>
+        <v>16.829643466363098</v>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A51" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="5">
-        <v>-2.2683912424619499</v>
+        <v>-3.4936540912293101</v>
       </c>
       <c r="C51" s="6">
-        <v>5.3953509723816996E-3</v>
+        <v>1.6226471504794</v>
       </c>
       <c r="D51" s="6">
-        <v>19.5615948127083</v>
+        <v>18.4522906168425</v>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A52" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="5">
-        <v>-2.2548041858511301</v>
+        <v>-2.99197327371804</v>
       </c>
       <c r="C52" s="6">
-        <v>1.33911696668247</v>
+        <v>0.29728661608908302</v>
       </c>
       <c r="D52" s="6">
-        <v>20.9007117793908</v>
+        <v>18.7495772329316</v>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A53" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="5">
-        <v>-2.1290632196092898</v>
+        <v>-2.9640544159583202</v>
       </c>
       <c r="C53" s="6">
-        <v>5.8096041911086298E-2</v>
+        <v>1.89363230631396E-3</v>
       </c>
       <c r="D53" s="6">
-        <v>20.9588078213019</v>
+        <v>18.751470865237899</v>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A54" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B54" s="5">
-        <v>-1.9600683724162</v>
+        <v>-2.93736361279998</v>
       </c>
       <c r="C54" s="6">
-        <v>0.55135457373275198</v>
+        <v>0.17451915623021799</v>
       </c>
       <c r="D54" s="6">
-        <v>21.510162395034602</v>
+        <v>18.925990021468099</v>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A55" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="5">
-        <v>-1.8982842317381201</v>
+        <v>-2.8405324460747998</v>
       </c>
       <c r="C55" s="6">
-        <v>1.6259576004972101</v>
+        <v>5.6740689178373799E-2</v>
       </c>
       <c r="D55" s="6">
-        <v>23.136119995531899</v>
+        <v>18.9827307106465</v>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A56" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="5">
-        <v>-1.82902641410208</v>
+        <v>-2.5796621216840601</v>
       </c>
       <c r="C56" s="6">
-        <v>0.392155141396831</v>
+        <v>4.4664231224885997E-2</v>
       </c>
       <c r="D56" s="6">
-        <v>23.528275136928698</v>
+        <v>19.0273949418714</v>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A57" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B57" s="5">
-        <v>-1.52013241038168</v>
+        <v>-2.1358974774338599</v>
       </c>
       <c r="C57" s="6">
-        <v>1.39364659015418E-2</v>
+        <v>0.22639830862218999</v>
       </c>
       <c r="D57" s="6">
-        <v>23.5422116028302</v>
+        <v>19.253793250493501</v>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A58" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B58" s="5">
-        <v>-1.35544954131178</v>
+        <v>-1.42932699286461</v>
       </c>
       <c r="C58" s="6">
-        <v>0.26126758467191702</v>
+        <v>0.15633846528931</v>
       </c>
       <c r="D58" s="6">
-        <v>23.803479187502099</v>
+        <v>19.410131715782899</v>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A59" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B59" s="5">
-        <v>-1.3342589266579401</v>
+        <v>-1.30688094878542</v>
       </c>
       <c r="C59" s="6">
-        <v>6.0277043956701602E-2</v>
+        <v>6.0646305810146399E-2</v>
       </c>
       <c r="D59" s="6">
-        <v>23.8637562314589</v>
+        <v>19.470778021592999</v>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A60" s="11" t="s">
+      <c r="A60" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="B60" s="12">
-[...6 lines deleted...]
-        <v>24.457843813825399</v>
+      <c r="B60" s="5">
+        <v>-1.30688094878542</v>
+      </c>
+      <c r="C60" s="6">
+        <v>0.59685378454706794</v>
+      </c>
+      <c r="D60" s="6">
+        <v>20.067631806140099</v>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A61" s="14" t="s">
+      <c r="A61" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="B61" s="15">
-[...6 lines deleted...]
-        <v>24.874204877296599</v>
+      <c r="B61" s="5">
+        <v>-0.98120399937526803</v>
+      </c>
+      <c r="C61" s="6">
+        <v>0.40093567285535398</v>
+      </c>
+      <c r="D61" s="6">
+        <v>20.4685674789954</v>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A62" s="14" t="s">
+      <c r="A62" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="B62" s="15">
-[...6 lines deleted...]
-        <v>25.221263114760699</v>
+      <c r="B62" s="5">
+        <v>-0.87111656462605103</v>
+      </c>
+      <c r="C62" s="6">
+        <v>0.133646741618696</v>
+      </c>
+      <c r="D62" s="6">
+        <v>20.602214220614101</v>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A63" s="14" t="s">
+      <c r="A63" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="B63" s="15">
-[...6 lines deleted...]
-        <v>25.599394915960701</v>
+      <c r="B63" s="5">
+        <v>-0.87085375018829403</v>
+      </c>
+      <c r="C63" s="6">
+        <v>7.6373468354172205E-2</v>
+      </c>
+      <c r="D63" s="6">
+        <v>20.6785876889683</v>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A64" s="14" t="s">
+      <c r="A64" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="B64" s="15">
-[...6 lines deleted...]
-        <v>26.7878718545618</v>
+      <c r="B64" s="5">
+        <v>-0.59484034591870105</v>
+      </c>
+      <c r="C64" s="6">
+        <v>0.69153084786202901</v>
+      </c>
+      <c r="D64" s="6">
+        <v>21.370118536830301</v>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
     </row>
     <row r="65" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A65" s="14" t="s">
+      <c r="A65" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="B65" s="15">
-[...6 lines deleted...]
-        <v>27.294847380381</v>
+      <c r="B65" s="5">
+        <v>-0.57600679220622897</v>
+      </c>
+      <c r="C65" s="6">
+        <v>0.21670709905454</v>
+      </c>
+      <c r="D65" s="6">
+        <v>21.5868256358849</v>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
     </row>
     <row r="66" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A66" s="14" t="s">
+      <c r="A66" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="B66" s="15">
-[...6 lines deleted...]
-        <v>28.160142795736402</v>
+      <c r="B66" s="5">
+        <v>-0.56858411770253003</v>
+      </c>
+      <c r="C66" s="6">
+        <v>1.18877775229668</v>
+      </c>
+      <c r="D66" s="6">
+        <v>22.775603388181601</v>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A67" s="14" t="s">
+      <c r="A67" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B67" s="15">
-[...6 lines deleted...]
-        <v>28.253651543817899</v>
+      <c r="B67" s="5">
+        <v>-0.31930818283791801</v>
+      </c>
+      <c r="C67" s="6">
+        <v>0.50512186570851303</v>
+      </c>
+      <c r="D67" s="6">
+        <v>23.2807252538901</v>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A68" s="14" t="s">
+      <c r="A68" s="11" t="s">
         <v>73</v>
       </c>
-      <c r="B68" s="15">
-[...6 lines deleted...]
-        <v>28.261099871558599</v>
+      <c r="B68" s="12">
+        <v>-0.149228956063018</v>
+      </c>
+      <c r="C68" s="13">
+        <v>1.33392284777536</v>
+      </c>
+      <c r="D68" s="13">
+        <v>24.614648101665399</v>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A69" s="14" t="s">
         <v>74</v>
       </c>
       <c r="B69" s="15">
-        <v>0</v>
+        <v>-8.9978624044018102E-2</v>
       </c>
       <c r="C69" s="16">
-        <v>4.2202618199222901E-3</v>
+        <v>0.29607578389321798</v>
       </c>
       <c r="D69" s="16">
-        <v>28.265320133378498</v>
+        <v>24.9107238855586</v>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A70" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B70" s="15">
-        <v>0</v>
+        <v>-8.2073023319317803E-2</v>
       </c>
       <c r="C70" s="16">
-        <v>6.9055920115153199E-2</v>
+        <v>0.22821455691598599</v>
       </c>
       <c r="D70" s="16">
-        <v>28.334376053493699</v>
+        <v>25.138938442474601</v>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A71" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B71" s="15">
-        <v>0</v>
+        <v>-4.3426599320916998E-2</v>
       </c>
       <c r="C71" s="16">
-        <v>0.73098318246240201</v>
+        <v>1.1309081669357</v>
       </c>
       <c r="D71" s="16">
-        <v>29.065359235956102</v>
+        <v>26.269846609410301</v>
       </c>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A72" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B72" s="15">
-        <v>8.9614768453705196E-3</v>
+        <v>0</v>
       </c>
       <c r="C72" s="16">
-        <v>0.35466659680144302</v>
+        <v>6.2917754177575905E-2</v>
       </c>
       <c r="D72" s="16">
-        <v>29.420025832757499</v>
+        <v>26.332764363587899</v>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A73" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B73" s="15">
-        <v>3.6074854936240998E-2</v>
+        <v>0</v>
       </c>
       <c r="C73" s="16">
-        <v>0.30476417263824501</v>
+        <v>4.2242566833157599E-3</v>
       </c>
       <c r="D73" s="16">
-        <v>29.7247900053957</v>
+        <v>26.3369886202712</v>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A74" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B74" s="15">
-        <v>0.30592001558617998</v>
+        <v>0</v>
       </c>
       <c r="C74" s="16">
-        <v>0.14203032818228201</v>
+        <v>9.7003135691227205E-2</v>
       </c>
       <c r="D74" s="16">
-        <v>29.866820333578001</v>
+        <v>26.433991755962499</v>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A75" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B75" s="15">
-        <v>0.31211077113637498</v>
+        <v>0</v>
       </c>
       <c r="C75" s="16">
-        <v>2.7668685762459799</v>
+        <v>0.74739300089829097</v>
       </c>
       <c r="D75" s="16">
-        <v>32.633688909824002</v>
+        <v>27.181384756860702</v>
       </c>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A76" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B76" s="15">
-        <v>0.60508041148394898</v>
+        <v>0</v>
       </c>
       <c r="C76" s="16">
-        <v>0.29394603670548702</v>
+        <v>6.9008331162787604E-3</v>
       </c>
       <c r="D76" s="16">
-        <v>32.927634946529501</v>
+        <v>27.188285589976999</v>
       </c>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A77" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B77" s="15">
-        <v>0.85658298011899103</v>
+        <v>4.2471485956663203E-2</v>
       </c>
       <c r="C77" s="16">
-        <v>0.88780043017407595</v>
+        <v>0.24880780824715101</v>
       </c>
       <c r="D77" s="16">
-        <v>33.815435376703597</v>
+        <v>27.437093398224199</v>
       </c>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A78" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B78" s="15">
-        <v>0.85662329685096605</v>
+        <v>4.2471485956663203E-2</v>
       </c>
       <c r="C78" s="16">
-        <v>5.17369806637479</v>
+        <v>4.46824392278313E-2</v>
       </c>
       <c r="D78" s="16">
-        <v>38.989133443078401</v>
+        <v>27.481775837451998</v>
       </c>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A79" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B79" s="15">
-        <v>0.85665017678042599</v>
+        <v>0.26866846077131501</v>
       </c>
       <c r="C79" s="16">
-        <v>1.54876293061016</v>
+        <v>1.14457327314617</v>
       </c>
       <c r="D79" s="16">
-        <v>40.537896373688497</v>
+        <v>28.626349110598198</v>
       </c>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A80" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B80" s="15">
-        <v>1.0023277384459699</v>
+        <v>0.35338407093581298</v>
       </c>
       <c r="C80" s="16">
-        <v>0.37030854229001797</v>
+        <v>0.41627591533679198</v>
       </c>
       <c r="D80" s="16">
-        <v>40.908204915978502</v>
+        <v>29.042625025934999</v>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
     </row>
     <row r="81" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A81" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B81" s="15">
-        <v>1.1182580414213801</v>
+        <v>0.38345655914895299</v>
       </c>
       <c r="C81" s="16">
-        <v>4.1525913162008897E-2</v>
+        <v>4.31347589774786E-2</v>
       </c>
       <c r="D81" s="16">
-        <v>40.949730829140599</v>
+        <v>29.085759784912501</v>
       </c>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
     </row>
     <row r="82" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A82" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B82" s="15">
-        <v>1.16767765117913</v>
+        <v>0.48895923053071599</v>
       </c>
       <c r="C82" s="16">
-        <v>8.9069014357623294E-2</v>
+        <v>0.54774224860278597</v>
       </c>
       <c r="D82" s="16">
-        <v>41.038799843498197</v>
+        <v>29.6335020335152</v>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A83" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B83" s="15">
-        <v>1.3078286906542</v>
+        <v>0.49918185835402501</v>
       </c>
       <c r="C83" s="16">
-        <v>1.12616520720136E-2</v>
+        <v>0.39909666455787601</v>
       </c>
       <c r="D83" s="16">
-        <v>41.050061495570198</v>
+        <v>30.032598698073102</v>
       </c>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A84" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B84" s="15">
-        <v>1.3078561013563299</v>
+        <v>0.97781794983600101</v>
       </c>
       <c r="C84" s="16">
-        <v>0.16802403180769701</v>
+        <v>0.34191443130807803</v>
       </c>
       <c r="D84" s="16">
-        <v>41.218085527377902</v>
+        <v>30.374513129381199</v>
       </c>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A85" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B85" s="15">
-        <v>1.3162717426107899</v>
+        <v>1.0814792533197799</v>
       </c>
       <c r="C85" s="16">
-        <v>9.55068568738211E-2</v>
+        <v>0.10057190426851099</v>
       </c>
       <c r="D85" s="16">
-        <v>41.313592384251699</v>
+        <v>30.475085033649702</v>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
     </row>
     <row r="86" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A86" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B86" s="15">
-        <v>1.3720171380238599</v>
+        <v>1.08169151827111</v>
       </c>
       <c r="C86" s="16">
-        <v>1.2242188526274</v>
+        <v>0.31546730702999098</v>
       </c>
       <c r="D86" s="16">
-        <v>42.537811236879101</v>
+        <v>30.790552340679699</v>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
     </row>
     <row r="87" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A87" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B87" s="15">
-        <v>1.4807796371206099</v>
+        <v>1.12729727308602</v>
       </c>
       <c r="C87" s="16">
-        <v>9.4478082324002594E-2</v>
+        <v>2.0620563335582301E-3</v>
       </c>
       <c r="D87" s="16">
-        <v>42.632289319203103</v>
+        <v>30.792614397013299</v>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
     </row>
     <row r="88" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A88" s="14" t="s">
         <v>93</v>
       </c>
       <c r="B88" s="15">
-        <v>1.57920838800154</v>
+        <v>1.1691925011026501</v>
       </c>
       <c r="C88" s="16">
-        <v>0.222768554852041</v>
+        <v>7.72611084977569E-2</v>
       </c>
       <c r="D88" s="16">
-        <v>42.855057874055198</v>
+        <v>30.869875505511001</v>
       </c>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
     </row>
     <row r="89" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A89" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B89" s="15">
-        <v>1.7622066430874099</v>
+        <v>1.19658214261924</v>
       </c>
       <c r="C89" s="16">
-        <v>0.24641665250386999</v>
+        <v>7.6200492326191603E-3</v>
       </c>
       <c r="D89" s="16">
-        <v>43.101474526559002</v>
+        <v>30.8774955547436</v>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
     </row>
     <row r="90" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A90" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B90" s="15">
-        <v>1.8219641316147701</v>
+        <v>1.2333170021152999</v>
       </c>
       <c r="C90" s="16">
-        <v>0.14745768547399099</v>
+        <v>0.79759701701929298</v>
       </c>
       <c r="D90" s="16">
-        <v>43.248932212032997</v>
+        <v>31.675092571762899</v>
       </c>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
     </row>
     <row r="91" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A91" s="14" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="15">
-        <v>1.82694626561938</v>
+        <v>1.4198679131718499</v>
       </c>
       <c r="C91" s="16">
-        <v>3.9438369568830498</v>
+        <v>0.29386806353609701</v>
       </c>
       <c r="D91" s="16">
-        <v>47.192769168916101</v>
+        <v>31.968960635298998</v>
       </c>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
     </row>
     <row r="92" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A92" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B92" s="15">
-        <v>1.9204350171123401</v>
+        <v>1.5852962770682</v>
       </c>
       <c r="C92" s="16">
-        <v>0.22671904912334401</v>
+        <v>4.1086358646129299E-2</v>
       </c>
       <c r="D92" s="16">
-        <v>47.419488218039398</v>
+        <v>32.010046993945203</v>
       </c>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
     </row>
     <row r="93" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A93" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B93" s="15">
-        <v>2.0194609812580402</v>
+        <v>1.6732205902955699</v>
       </c>
       <c r="C93" s="16">
-        <v>0.175019698746463</v>
+        <v>9.4276487250164506E-2</v>
       </c>
       <c r="D93" s="16">
-        <v>47.594507916785901</v>
+        <v>32.104323481195301</v>
       </c>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
     </row>
     <row r="94" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A94" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B94" s="15">
-        <v>2.0253116945690302</v>
+        <v>1.72835709046954</v>
       </c>
       <c r="C94" s="16">
-        <v>1.89751750299864E-3</v>
+        <v>3.9064906159139201</v>
       </c>
       <c r="D94" s="16">
-        <v>47.596405434288897</v>
+        <v>36.010814097109197</v>
       </c>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
     </row>
     <row r="95" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A95" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B95" s="15">
-        <v>2.32135787718288</v>
+        <v>1.77190007999279</v>
       </c>
       <c r="C95" s="16">
-        <v>0.21724060627101599</v>
+        <v>0.80041015347434596</v>
       </c>
       <c r="D95" s="16">
-        <v>47.813646040559902</v>
+        <v>36.811224250583599</v>
       </c>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
     </row>
     <row r="96" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A96" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B96" s="15">
-        <v>2.4301998195605998</v>
+        <v>2.0030000706719302</v>
       </c>
       <c r="C96" s="16">
-        <v>0.40008356392743299</v>
+        <v>3.0982146051671902</v>
       </c>
       <c r="D96" s="16">
-        <v>48.213729604487298</v>
+        <v>39.9094388557508</v>
       </c>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A97" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B97" s="15">
-        <v>2.4405695787603898</v>
+        <v>2.0698287542675899</v>
       </c>
       <c r="C97" s="16">
-        <v>0.54963994948305395</v>
+        <v>0.51845922786596399</v>
       </c>
       <c r="D97" s="16">
-        <v>48.763369553970399</v>
+        <v>40.427898083616697</v>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
     </row>
     <row r="98" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A98" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B98" s="15">
-        <v>2.45316306980583</v>
+        <v>2.2931111437327401</v>
       </c>
       <c r="C98" s="16">
-        <v>4.3313694713026998E-2</v>
+        <v>0.38439370217952501</v>
       </c>
       <c r="D98" s="16">
-        <v>48.806683248683399</v>
+        <v>40.812291785796297</v>
       </c>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A99" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B99" s="15">
-        <v>2.5061588127937902</v>
+        <v>2.5884841019566398</v>
       </c>
       <c r="C99" s="16">
-        <v>0.10808076803827001</v>
+        <v>0.221368347808543</v>
       </c>
       <c r="D99" s="16">
-        <v>48.914764016721698</v>
+        <v>41.033660133604798</v>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
     </row>
     <row r="100" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A100" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="15">
-        <v>2.5085380692362098</v>
+        <v>2.6875573855027399</v>
       </c>
       <c r="C100" s="16">
-        <v>0.192312255846079</v>
+        <v>0.20192220066293501</v>
       </c>
       <c r="D100" s="16">
-        <v>49.107076272567802</v>
+        <v>41.235582334267797</v>
       </c>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A101" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B101" s="15">
-        <v>2.7435936919136301</v>
+        <v>2.77939215256171</v>
       </c>
       <c r="C101" s="16">
-        <v>4.4946016998739E-2</v>
+        <v>0.249932152429024</v>
       </c>
       <c r="D101" s="16">
-        <v>49.152022289566503</v>
+        <v>41.4855144866968</v>
       </c>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="K101"/>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101"/>
     </row>
     <row r="102" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A102" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B102" s="15">
-        <v>2.8525685574592701</v>
+        <v>2.8934934570383501</v>
       </c>
       <c r="C102" s="16">
-        <v>5.0153902386487099E-2</v>
+        <v>0.49584488820786898</v>
       </c>
       <c r="D102" s="16">
-        <v>49.202176191953001</v>
+        <v>41.981359374904599</v>
       </c>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
     </row>
     <row r="103" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A103" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="15">
-        <v>2.9092021319075498</v>
+        <v>3.0812320041646801</v>
       </c>
       <c r="C103" s="16">
-        <v>0.49677922694771098</v>
+        <v>0.230176469233345</v>
       </c>
       <c r="D103" s="16">
-        <v>49.698955418900702</v>
+        <v>42.211535844137998</v>
       </c>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
     </row>
     <row r="104" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A104" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B104" s="15">
-        <v>2.9166788377294299</v>
+        <v>3.3001736590645199</v>
       </c>
       <c r="C104" s="16">
-        <v>4.9589585253426698</v>
+        <v>0.208381489707789</v>
       </c>
       <c r="D104" s="16">
-        <v>54.657913944243397</v>
+        <v>42.419917333845802</v>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
     </row>
     <row r="105" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A105" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B105" s="15">
-        <v>3.0248980367718299</v>
+        <v>3.32542258751569</v>
       </c>
       <c r="C105" s="16">
-        <v>1.3575571789465499</v>
+        <v>0.55391476160125097</v>
       </c>
       <c r="D105" s="16">
-        <v>56.015471123189897</v>
+        <v>42.973832095447001</v>
       </c>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="K105"/>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105"/>
     </row>
     <row r="106" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A106" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B106" s="15">
-        <v>3.1977488660022302</v>
+        <v>3.5439401295939299</v>
       </c>
       <c r="C106" s="16">
-        <v>0.221881522573531</v>
+        <v>0.142263679012572</v>
       </c>
       <c r="D106" s="16">
-        <v>56.237352645763401</v>
+        <v>43.116095774459602</v>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106"/>
     </row>
     <row r="107" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A107" s="14" t="s">
         <v>112</v>
       </c>
       <c r="B107" s="15">
-        <v>3.8013226409170802</v>
+        <v>3.5469647694294602</v>
       </c>
       <c r="C107" s="16">
-        <v>0.20108655967319899</v>
+        <v>11.4108689578221</v>
       </c>
       <c r="D107" s="16">
-        <v>56.438439205436602</v>
+        <v>54.526964732281797</v>
       </c>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="K107"/>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107"/>
     </row>
     <row r="108" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A108" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B108" s="15">
-        <v>4.1130074086926198</v>
+        <v>3.5469647694294602</v>
       </c>
       <c r="C108" s="16">
-        <v>0.498722467764035</v>
+        <v>0.443005263660531</v>
       </c>
       <c r="D108" s="16">
-        <v>56.937161673200698</v>
+        <v>54.9699699959423</v>
       </c>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="K108"/>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108"/>
     </row>
     <row r="109" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A109" s="14" t="s">
         <v>114</v>
       </c>
       <c r="B109" s="15">
-        <v>4.5043256337459203</v>
+        <v>3.6045188504387</v>
       </c>
       <c r="C109" s="16">
-        <v>0.74000896451280995</v>
+        <v>9.5364415426147806E-2</v>
       </c>
       <c r="D109" s="16">
-        <v>57.677170637713502</v>
+        <v>55.065334411368397</v>
       </c>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="K109"/>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109"/>
     </row>
     <row r="110" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A110" s="14" t="s">
         <v>115</v>
       </c>
       <c r="B110" s="15">
-        <v>4.5978858797945703</v>
+        <v>3.60459509153499</v>
       </c>
       <c r="C110" s="16">
-        <v>0.10038096207429401</v>
+        <v>0.168820051308331</v>
       </c>
       <c r="D110" s="16">
-        <v>57.777551599787799</v>
+        <v>55.234154462676798</v>
       </c>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="K110"/>
       <c r="L110"/>
       <c r="M110"/>
       <c r="N110"/>
     </row>
     <row r="111" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A111" s="14" t="s">
         <v>116</v>
       </c>
       <c r="B111" s="15">
-        <v>4.5988400373498699</v>
+        <v>3.61311849023746</v>
       </c>
       <c r="C111" s="16">
-        <v>0.31238624896956702</v>
+        <v>1.12297858165301E-2</v>
       </c>
       <c r="D111" s="16">
-        <v>58.089937848757401</v>
+        <v>55.245384248493302</v>
       </c>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="K111"/>
       <c r="L111"/>
       <c r="M111"/>
       <c r="N111"/>
     </row>
     <row r="112" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A112" s="14" t="s">
         <v>117</v>
       </c>
       <c r="B112" s="15">
-        <v>4.6964076563653396</v>
+        <v>3.7539408432996701</v>
       </c>
       <c r="C112" s="16">
-        <v>4.1169271318071798E-2</v>
+        <v>4.9290293013197797</v>
       </c>
       <c r="D112" s="16">
-        <v>58.131107120075399</v>
+        <v>60.174413549813103</v>
       </c>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="K112"/>
       <c r="L112"/>
       <c r="M112"/>
       <c r="N112"/>
     </row>
     <row r="113" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A113" s="14" t="s">
         <v>118</v>
       </c>
       <c r="B113" s="15">
-        <v>4.79865814046991</v>
+        <v>3.8261671969512099</v>
       </c>
       <c r="C113" s="16">
-        <v>0.22408538627580901</v>
+        <v>0.49506194408122001</v>
       </c>
       <c r="D113" s="16">
-        <v>58.355192506351202</v>
+        <v>60.669475493894303</v>
       </c>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
       <c r="K113"/>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113"/>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A114" s="14" t="s">
         <v>119</v>
       </c>
       <c r="B114" s="15">
-        <v>4.8852544822190804</v>
+        <v>3.88226038917534</v>
       </c>
       <c r="C114" s="16">
-        <v>1.1567769654726301</v>
+        <v>1.31008857191992</v>
       </c>
       <c r="D114" s="16">
-        <v>59.511969471823903</v>
+        <v>61.979564065814202</v>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="K114"/>
       <c r="L114"/>
       <c r="M114"/>
       <c r="N114"/>
     </row>
     <row r="115" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A115" s="14" t="s">
         <v>120</v>
       </c>
       <c r="B115" s="15">
-        <v>4.9706919986226099</v>
+        <v>4.3323924309072996</v>
       </c>
       <c r="C115" s="16">
-        <v>0.295578358991199</v>
+        <v>0.74510334452791704</v>
       </c>
       <c r="D115" s="16">
-        <v>59.807547830815103</v>
+        <v>62.7246674103422</v>
       </c>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="K115"/>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115"/>
     </row>
     <row r="116" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A116" s="14" t="s">
         <v>121</v>
       </c>
       <c r="B116" s="15">
-        <v>4.9714696417057596</v>
+        <v>4.3716866112467798</v>
       </c>
       <c r="C116" s="16">
-        <v>5.6879801776634202E-2</v>
+        <v>1.3705983177079799</v>
       </c>
       <c r="D116" s="16">
-        <v>59.864427632591699</v>
+        <v>64.095265728050094</v>
       </c>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="K116"/>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116"/>
     </row>
     <row r="117" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A117" s="14" t="s">
         <v>122</v>
       </c>
       <c r="B117" s="15">
-        <v>4.9742118478760498</v>
+        <v>4.4310450147645204</v>
       </c>
       <c r="C117" s="16">
-        <v>9.0180090871427296E-2</v>
+        <v>3.5840314357529199</v>
       </c>
       <c r="D117" s="16">
-        <v>59.954607723463099</v>
+        <v>67.679297163803099</v>
       </c>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="K117"/>
       <c r="L117"/>
       <c r="M117"/>
       <c r="N117"/>
     </row>
     <row r="118" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A118" s="14" t="s">
         <v>123</v>
       </c>
       <c r="B118" s="15">
-        <v>5.2783058845441397</v>
+        <v>4.4312327005889101</v>
       </c>
       <c r="C118" s="16">
-        <v>6.7162974943487094E-2</v>
+        <v>6.8644171103881102E-2</v>
       </c>
       <c r="D118" s="16">
-        <v>60.021770698406598</v>
+        <v>67.747941334906898</v>
       </c>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="K118"/>
       <c r="L118"/>
       <c r="M118"/>
       <c r="N118"/>
     </row>
     <row r="119" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A119" s="14" t="s">
         <v>124</v>
       </c>
       <c r="B119" s="15">
-        <v>5.7883564976938597</v>
+        <v>4.4318897261838002</v>
       </c>
       <c r="C119" s="16">
-        <v>0.231135921190565</v>
+        <v>1.5991178586733001E-2</v>
       </c>
       <c r="D119" s="16">
-        <v>60.252906619597198</v>
+        <v>67.7639325134937</v>
       </c>
       <c r="G119" s="3"/>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
       <c r="K119"/>
       <c r="L119"/>
       <c r="M119"/>
       <c r="N119"/>
     </row>
     <row r="120" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A120" s="14" t="s">
         <v>125</v>
       </c>
       <c r="B120" s="15">
-        <v>5.8637156670657298</v>
+        <v>4.7103318435934396</v>
       </c>
       <c r="C120" s="16">
-        <v>0.52519169384803299</v>
+        <v>0.89163224823043197</v>
       </c>
       <c r="D120" s="16">
-        <v>60.778098313445199</v>
+        <v>68.655564761724094</v>
       </c>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="K120"/>
       <c r="L120"/>
       <c r="M120"/>
       <c r="N120"/>
     </row>
     <row r="121" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A121" s="14" t="s">
+      <c r="A121" s="11" t="s">
         <v>126</v>
       </c>
-      <c r="B121" s="15">
-[...6 lines deleted...]
-        <v>60.920672749056102</v>
+      <c r="B121" s="12">
+        <v>4.7107076075841396</v>
+      </c>
+      <c r="C121" s="13">
+        <v>1.5559148196847801</v>
+      </c>
+      <c r="D121" s="13">
+        <v>70.211479581408895</v>
       </c>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="K121"/>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121"/>
     </row>
     <row r="122" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A122" s="11" t="s">
+      <c r="A122" s="17" t="s">
         <v>127</v>
       </c>
-      <c r="B122" s="12">
-[...6 lines deleted...]
-        <v>72.337381721218406</v>
+      <c r="B122" s="18">
+        <v>4.7203729509738697</v>
+      </c>
+      <c r="C122" s="19">
+        <v>5.1880654552214596</v>
+      </c>
+      <c r="D122" s="19">
+        <v>75.3995450366304</v>
       </c>
       <c r="G122" s="3"/>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
       <c r="K122"/>
       <c r="L122"/>
       <c r="M122"/>
       <c r="N122"/>
     </row>
     <row r="123" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A123" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B123" s="18">
-        <v>6.5539413944796596</v>
+        <v>4.8023528872018497</v>
       </c>
       <c r="C123" s="19">
-        <v>0.443063478453185</v>
+        <v>1.48304183989684E-2</v>
       </c>
       <c r="D123" s="19">
-        <v>72.780445199671604</v>
+        <v>75.414375455029301</v>
       </c>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="K123"/>
       <c r="L123"/>
       <c r="M123"/>
       <c r="N123"/>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A124" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B124" s="18">
-        <v>6.6617958544121301</v>
+        <v>4.9938659870180304</v>
       </c>
       <c r="C124" s="19">
-        <v>0.16910310200217299</v>
+        <v>0.593362399982301</v>
       </c>
       <c r="D124" s="19">
-        <v>72.949548301673701</v>
+        <v>76.007737855011598</v>
       </c>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="K124"/>
       <c r="L124"/>
       <c r="M124"/>
       <c r="N124"/>
     </row>
     <row r="125" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A125" s="17" t="s">
         <v>130</v>
       </c>
       <c r="B125" s="18">
-        <v>6.6739988203846998</v>
+        <v>5.3720471774897502</v>
       </c>
       <c r="C125" s="19">
-        <v>1.07449786314381E-2</v>
+        <v>0.10407239283475</v>
       </c>
       <c r="D125" s="19">
-        <v>72.960293280305194</v>
+        <v>76.111810247846407</v>
       </c>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="K125"/>
       <c r="L125"/>
       <c r="M125"/>
       <c r="N125"/>
     </row>
     <row r="126" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A126" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B126" s="18">
-        <v>6.6741166184353897</v>
+        <v>5.6051092096861499</v>
       </c>
       <c r="C126" s="19">
-        <v>0.16587960841274199</v>
+        <v>0.73317710259872804</v>
       </c>
       <c r="D126" s="19">
-        <v>73.126172888717903</v>
+        <v>76.844987350445095</v>
       </c>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="K126"/>
       <c r="L126"/>
       <c r="M126"/>
       <c r="N126"/>
     </row>
     <row r="127" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A127" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B127" s="18">
-        <v>6.6742933233054398</v>
+        <v>5.6858468768639501</v>
       </c>
       <c r="C127" s="19">
-        <v>3.54309954957506E-2</v>
+        <v>0.475688628947392</v>
       </c>
       <c r="D127" s="19">
-        <v>73.161603884213704</v>
+        <v>77.320675979392504</v>
       </c>
       <c r="G127" s="3"/>
       <c r="H127" s="3"/>
       <c r="I127" s="3"/>
       <c r="K127"/>
       <c r="L127"/>
       <c r="M127"/>
       <c r="N127"/>
     </row>
     <row r="128" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A128" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B128" s="18">
-        <v>6.7380825229428103</v>
+        <v>5.8290279917652503</v>
       </c>
       <c r="C128" s="19">
-        <v>6.8635265632560699E-2</v>
+        <v>0.75633768234518295</v>
       </c>
       <c r="D128" s="19">
-        <v>73.230239149846199</v>
+        <v>78.077013661737695</v>
       </c>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="K128"/>
       <c r="L128"/>
       <c r="M128"/>
       <c r="N128"/>
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A129" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B129" s="18">
-        <v>6.7390970449848702</v>
+        <v>5.8290720841853201</v>
       </c>
       <c r="C129" s="19">
-        <v>1.5994015001178901E-2</v>
+        <v>0.33841849474257502</v>
       </c>
       <c r="D129" s="19">
-        <v>73.246233164847396</v>
+        <v>78.415432156480307</v>
       </c>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="K129"/>
       <c r="L129"/>
       <c r="M129"/>
       <c r="N129"/>
     </row>
     <row r="130" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A130" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B130" s="18">
-        <v>6.7467060081524801</v>
+        <v>5.8293807498000101</v>
       </c>
       <c r="C130" s="19">
-        <v>3.5851284191836501</v>
+        <v>2.81541245542111E-2</v>
       </c>
       <c r="D130" s="19">
-        <v>76.8313615840311</v>
+        <v>78.443586281034499</v>
       </c>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="K130"/>
       <c r="L130"/>
       <c r="M130"/>
       <c r="N130"/>
     </row>
     <row r="131" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A131" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B131" s="18">
-        <v>6.7500573826894099</v>
+        <v>5.9923261547082598</v>
       </c>
       <c r="C131" s="19">
-        <v>0.80413591145149899</v>
+        <v>0.38621450247405698</v>
       </c>
       <c r="D131" s="19">
-        <v>77.635497495482596</v>
+        <v>78.829800783508503</v>
       </c>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="K131"/>
       <c r="L131"/>
       <c r="M131"/>
       <c r="N131"/>
     </row>
     <row r="132" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A132" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B132" s="18">
-        <v>7.4212953990240003</v>
+        <v>6.1033094331371496</v>
       </c>
       <c r="C132" s="19">
-        <v>1.3302557885600299</v>
+        <v>0.32441654047761898</v>
       </c>
       <c r="D132" s="19">
-        <v>78.965753284042606</v>
+        <v>79.154217323986103</v>
       </c>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="K132"/>
       <c r="L132"/>
       <c r="M132"/>
       <c r="N132"/>
     </row>
     <row r="133" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A133" s="17" t="s">
         <v>138</v>
       </c>
       <c r="B133" s="18">
-        <v>7.4950881406743397</v>
+        <v>6.1075270557146899</v>
       </c>
       <c r="C133" s="19">
-        <v>1.28457819854809</v>
+        <v>1.2928546971321699</v>
       </c>
       <c r="D133" s="19">
-        <v>80.250331482590695</v>
+        <v>80.447072021118302</v>
       </c>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="K133"/>
       <c r="L133"/>
       <c r="M133"/>
       <c r="N133"/>
     </row>
     <row r="134" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A134" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B134" s="18">
-        <v>7.6823096302458298</v>
+        <v>6.6843703320899497</v>
       </c>
       <c r="C134" s="19">
-        <v>0.34533446855175598</v>
+        <v>0.37853982923260199</v>
       </c>
       <c r="D134" s="19">
-        <v>80.595665951142493</v>
+        <v>80.825611850350896</v>
       </c>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="K134"/>
       <c r="L134"/>
       <c r="M134"/>
       <c r="N134"/>
     </row>
     <row r="135" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A135" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B135" s="18">
-        <v>7.9034623792508496</v>
+        <v>7.0279677383954597</v>
       </c>
       <c r="C135" s="19">
-        <v>0.23048207781001401</v>
+        <v>0.62574988522130104</v>
       </c>
       <c r="D135" s="19">
-        <v>80.826148028952503</v>
+        <v>81.451361735572206</v>
       </c>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="K135"/>
       <c r="L135"/>
       <c r="M135"/>
       <c r="N135"/>
     </row>
     <row r="136" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A136" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B136" s="18">
-        <v>7.9493728894939704</v>
+        <v>7.0459418695694804</v>
       </c>
       <c r="C136" s="19">
-        <v>0.77998028502175998</v>
+        <v>0.36893965967967901</v>
       </c>
       <c r="D136" s="19">
-        <v>81.606128313974196</v>
+        <v>81.820301395251903</v>
       </c>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="K136"/>
       <c r="L136"/>
       <c r="M136"/>
       <c r="N136"/>
     </row>
     <row r="137" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A137" s="17" t="s">
         <v>142</v>
       </c>
       <c r="B137" s="18">
-        <v>7.9590442992724499</v>
+        <v>7.1292789753564598</v>
       </c>
       <c r="C137" s="19">
-        <v>0.31956480916163499</v>
+        <v>0.12072816352898701</v>
       </c>
       <c r="D137" s="19">
-        <v>81.9256931231359</v>
+        <v>81.941029558780897</v>
       </c>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
       <c r="K137"/>
       <c r="L137"/>
       <c r="M137"/>
       <c r="N137"/>
     </row>
     <row r="138" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A138" s="17" t="s">
         <v>143</v>
       </c>
       <c r="B138" s="18">
-        <v>7.9594722959682702</v>
+        <v>7.1320639575748803</v>
       </c>
       <c r="C138" s="19">
-        <v>2.80466803937197E-2</v>
+        <v>5.2571056503894098E-2</v>
       </c>
       <c r="D138" s="19">
-        <v>81.953739803529601</v>
+        <v>81.993600615284805</v>
       </c>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
       <c r="K138"/>
       <c r="L138"/>
       <c r="M138"/>
       <c r="N138"/>
     </row>
     <row r="139" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A139" s="17" t="s">
         <v>144</v>
       </c>
       <c r="B139" s="18">
-        <v>8.6009835916425601</v>
+        <v>7.7396524849001596</v>
       </c>
       <c r="C139" s="19">
-        <v>0.377692857392049</v>
+        <v>0.58146347005753096</v>
       </c>
       <c r="D139" s="19">
-        <v>82.331432660921607</v>
+        <v>82.575064085342305</v>
       </c>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="K139"/>
       <c r="L139"/>
       <c r="M139"/>
       <c r="N139"/>
     </row>
     <row r="140" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A140" s="17" t="s">
         <v>145</v>
       </c>
       <c r="B140" s="18">
-        <v>8.7952891409605698</v>
+        <v>7.7932973961370298</v>
       </c>
       <c r="C140" s="19">
-        <v>0.12568424366849801</v>
+        <v>1.25218257055305</v>
       </c>
       <c r="D140" s="19">
-        <v>82.457116904590094</v>
+        <v>83.827246655895394</v>
       </c>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="K140"/>
       <c r="L140"/>
       <c r="M140"/>
       <c r="N140"/>
     </row>
     <row r="141" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A141" s="17" t="s">
         <v>146</v>
       </c>
       <c r="B141" s="18">
-        <v>8.8509274250655601</v>
+        <v>9.0294281883583007</v>
       </c>
       <c r="C141" s="19">
-        <v>0.59484658936774704</v>
+        <v>0.16480063465815001</v>
       </c>
       <c r="D141" s="19">
-        <v>83.051963493957899</v>
+        <v>83.992047290553501</v>
       </c>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="K141"/>
       <c r="L141"/>
       <c r="M141"/>
       <c r="N141"/>
     </row>
     <row r="142" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A142" s="17" t="s">
         <v>147</v>
       </c>
       <c r="B142" s="18">
-        <v>9.4312911755087594</v>
+        <v>9.1942815282324908</v>
       </c>
       <c r="C142" s="19">
-        <v>3.0874347259694299</v>
+        <v>4.1304854681473199E-2</v>
       </c>
       <c r="D142" s="19">
-        <v>86.139398219927301</v>
+        <v>84.033352145235</v>
       </c>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="K142"/>
       <c r="L142"/>
       <c r="M142"/>
       <c r="N142"/>
     </row>
     <row r="143" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A143" s="17" t="s">
         <v>148</v>
       </c>
       <c r="B143" s="18">
-        <v>9.51731841828604</v>
+        <v>9.1978960998872594</v>
       </c>
       <c r="C143" s="19">
-        <v>0.68574910858971405</v>
+        <v>0.109334505685949</v>
       </c>
       <c r="D143" s="19">
-        <v>86.825147328517005</v>
+        <v>84.142686650920893</v>
       </c>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="K143"/>
       <c r="L143"/>
       <c r="M143"/>
       <c r="N143"/>
     </row>
     <row r="144" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A144" s="17" t="s">
         <v>149</v>
       </c>
       <c r="B144" s="18">
-        <v>10.4929223060368</v>
+        <v>9.2106402701297796</v>
       </c>
       <c r="C144" s="19">
-        <v>0.29432554020608598</v>
+        <v>0.448271928512467</v>
       </c>
       <c r="D144" s="19">
-        <v>87.119472868723093</v>
+        <v>84.590958579433405</v>
       </c>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="K144"/>
       <c r="L144"/>
       <c r="M144"/>
       <c r="N144"/>
     </row>
     <row r="145" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A145" s="17" t="s">
         <v>150</v>
       </c>
       <c r="B145" s="18">
-        <v>10.9894071841609</v>
+        <v>9.5876056852804705</v>
       </c>
       <c r="C145" s="19">
-        <v>0.51636252204492294</v>
+        <v>0.14606915162814499</v>
       </c>
       <c r="D145" s="19">
-        <v>87.635835390768094</v>
+        <v>84.737027731061502</v>
       </c>
       <c r="G145" s="3"/>
       <c r="H145" s="3"/>
       <c r="I145" s="3"/>
       <c r="K145"/>
       <c r="L145"/>
       <c r="M145"/>
       <c r="N145"/>
     </row>
     <row r="146" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A146" s="17" t="s">
         <v>151</v>
       </c>
       <c r="B146" s="18">
-        <v>11.4684209862187</v>
+        <v>9.9483228350933199</v>
       </c>
       <c r="C146" s="19">
-        <v>2.0712660936346699E-3</v>
+        <v>1.2689293812620099</v>
       </c>
       <c r="D146" s="19">
-        <v>87.637906656861702</v>
+        <v>86.0059571123236</v>
       </c>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="K146"/>
       <c r="L146"/>
       <c r="M146"/>
       <c r="N146"/>
     </row>
     <row r="147" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A147" s="17" t="s">
         <v>152</v>
       </c>
       <c r="B147" s="18">
-        <v>11.9726617786541</v>
+        <v>10.7736063599539</v>
       </c>
       <c r="C147" s="19">
-        <v>0.162400064268689</v>
+        <v>0.60279869750871695</v>
       </c>
       <c r="D147" s="19">
-        <v>87.800306721130397</v>
+        <v>86.608755809832303</v>
       </c>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="K147"/>
       <c r="L147"/>
       <c r="M147"/>
       <c r="N147"/>
     </row>
     <row r="148" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A148" s="17" t="s">
         <v>153</v>
       </c>
       <c r="B148" s="18">
-        <v>12.1650967777943</v>
+        <v>11.182119937732899</v>
       </c>
       <c r="C148" s="19">
-        <v>7.7976538544913099E-2</v>
+        <v>1.13026178283114E-2</v>
       </c>
       <c r="D148" s="19">
-        <v>87.8782832596753</v>
+        <v>86.620058427660595</v>
       </c>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="K148"/>
       <c r="L148"/>
       <c r="M148"/>
       <c r="N148"/>
     </row>
     <row r="149" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A149" s="17" t="s">
         <v>154</v>
       </c>
       <c r="B149" s="18">
-        <v>12.7314780524976</v>
+        <v>11.1823199470814</v>
       </c>
       <c r="C149" s="19">
-        <v>0.55471066493082599</v>
+        <v>0.17353592407117099</v>
       </c>
       <c r="D149" s="19">
-        <v>88.432993924606095</v>
+        <v>86.793594351731798</v>
       </c>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="K149"/>
       <c r="L149"/>
       <c r="M149"/>
       <c r="N149"/>
     </row>
     <row r="150" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A150" s="17" t="s">
         <v>155</v>
       </c>
       <c r="B150" s="18">
-        <v>13.5717144860107</v>
+        <v>11.182619974508601</v>
       </c>
       <c r="C150" s="19">
-        <v>0.14533612373569799</v>
+        <v>3.4982125658708597E-2</v>
       </c>
       <c r="D150" s="19">
-        <v>88.578330048341797</v>
+        <v>86.828576477390499</v>
       </c>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="K150"/>
       <c r="L150"/>
       <c r="M150"/>
       <c r="N150"/>
     </row>
     <row r="151" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A151" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B151" s="18">
-        <v>14.2691224194523</v>
+        <v>11.191289801324601</v>
       </c>
       <c r="C151" s="19">
-        <v>0.19252258308737599</v>
+        <v>0.17761451673092399</v>
       </c>
       <c r="D151" s="19">
-        <v>88.770852631429193</v>
+        <v>87.006190994121397</v>
       </c>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="K151"/>
       <c r="L151"/>
       <c r="M151"/>
       <c r="N151"/>
     </row>
     <row r="152" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A152" s="17" t="s">
         <v>157</v>
       </c>
       <c r="B152" s="18">
-        <v>15.2679758010827</v>
+        <v>11.360001287681801</v>
       </c>
       <c r="C152" s="19">
-        <v>0.173341653147426</v>
+        <v>8.5837077885005705E-2</v>
       </c>
       <c r="D152" s="19">
-        <v>88.944194284576596</v>
+        <v>87.0920280720064</v>
       </c>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="K152"/>
       <c r="L152"/>
       <c r="M152"/>
       <c r="N152"/>
     </row>
     <row r="153" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A153" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B153" s="18">
-        <v>15.2994716065389</v>
+        <v>11.9185860228599</v>
       </c>
       <c r="C153" s="19">
-        <v>0.29753531680152001</v>
+        <v>3.4208285533532203E-2</v>
       </c>
       <c r="D153" s="19">
-        <v>89.241729601378196</v>
+        <v>87.126236357539895</v>
       </c>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="K153"/>
       <c r="L153"/>
       <c r="M153"/>
       <c r="N153"/>
     </row>
     <row r="154" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A154" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B154" s="18">
-        <v>16.004851181815599</v>
+        <v>11.9188180478715</v>
       </c>
       <c r="C154" s="19">
-        <v>0.22998826602610101</v>
+        <v>0.613928339309048</v>
       </c>
       <c r="D154" s="19">
-        <v>89.471717867404294</v>
+        <v>87.740164696849007</v>
       </c>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="K154"/>
       <c r="L154"/>
       <c r="M154"/>
       <c r="N154"/>
     </row>
     <row r="155" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A155" s="17" t="s">
         <v>160</v>
       </c>
       <c r="B155" s="18">
-        <v>16.229186311371699</v>
+        <v>11.9191274285931</v>
       </c>
       <c r="C155" s="19">
-        <v>0.78981994204935801</v>
+        <v>2.07571233576722E-3</v>
       </c>
       <c r="D155" s="19">
-        <v>90.2615378094536</v>
+        <v>87.742240409184802</v>
       </c>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="K155"/>
       <c r="L155"/>
       <c r="M155"/>
       <c r="N155"/>
     </row>
     <row r="156" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A156" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B156" s="18">
-        <v>16.630875180941899</v>
+        <v>12.1432930617746</v>
       </c>
       <c r="C156" s="19">
-        <v>0.12775550976213301</v>
+        <v>0.13347831759145201</v>
       </c>
       <c r="D156" s="19">
-        <v>90.389293319215795</v>
+        <v>87.875718726776199</v>
       </c>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="K156"/>
       <c r="L156"/>
       <c r="M156"/>
       <c r="N156"/>
     </row>
     <row r="157" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A157" s="17" t="s">
         <v>162</v>
       </c>
       <c r="B157" s="18">
-        <v>16.958208717155799</v>
+        <v>12.1611425036307</v>
       </c>
       <c r="C157" s="19">
-        <v>0.36376096382183898</v>
+        <v>0.13942323055310099</v>
       </c>
       <c r="D157" s="19">
-        <v>90.753054283037599</v>
+        <v>88.015141957329305</v>
       </c>
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
       <c r="I157" s="3"/>
       <c r="K157"/>
       <c r="L157"/>
       <c r="M157"/>
       <c r="N157"/>
     </row>
     <row r="158" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A158" s="17" t="s">
         <v>163</v>
       </c>
       <c r="B158" s="18">
-        <v>18.031950938354999</v>
+        <v>12.2771053739555</v>
       </c>
       <c r="C158" s="19">
-        <v>0.586785569228502</v>
+        <v>4.3926807105600298E-2</v>
       </c>
       <c r="D158" s="19">
-        <v>91.339839852266095</v>
+        <v>88.059068764434898</v>
       </c>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="K158"/>
       <c r="L158"/>
       <c r="M158"/>
       <c r="N158"/>
     </row>
     <row r="159" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A159" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B159" s="18">
-        <v>18.854252471033899</v>
+        <v>12.7816902116049</v>
       </c>
       <c r="C159" s="19">
-        <v>0.142981373099447</v>
+        <v>0.52547386100065097</v>
       </c>
       <c r="D159" s="19">
-        <v>91.482821225365498</v>
+        <v>88.584542625435603</v>
       </c>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="K159"/>
       <c r="L159"/>
       <c r="M159"/>
       <c r="N159"/>
     </row>
     <row r="160" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A160" s="17" t="s">
         <v>165</v>
       </c>
       <c r="B160" s="18">
-        <v>19.092341899369501</v>
+        <v>13.896787807764101</v>
       </c>
       <c r="C160" s="19">
-        <v>8.1250327779002401E-2</v>
+        <v>0.19700603986769699</v>
       </c>
       <c r="D160" s="19">
-        <v>91.564071553144501</v>
+        <v>88.781548665303305</v>
       </c>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="K160"/>
       <c r="L160"/>
       <c r="M160"/>
       <c r="N160"/>
     </row>
     <row r="161" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A161" s="17" t="s">
         <v>166</v>
       </c>
       <c r="B161" s="18">
-        <v>20.175306223224901</v>
+        <v>14.4150965133644</v>
       </c>
       <c r="C161" s="19">
-        <v>0.10847856086419901</v>
+        <v>0.12753795663053899</v>
       </c>
       <c r="D161" s="19">
-        <v>91.6725501140087</v>
+        <v>88.909086621933795</v>
       </c>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="K161"/>
       <c r="L161"/>
       <c r="M161"/>
       <c r="N161"/>
     </row>
     <row r="162" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A162" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B162" s="18">
-        <v>20.4060224555435</v>
+        <v>15.402195325008901</v>
       </c>
       <c r="C162" s="19">
-        <v>0.14823498180052</v>
+        <v>0.107927937458423</v>
       </c>
       <c r="D162" s="19">
-        <v>91.820785095809299</v>
+        <v>89.017014559392194</v>
       </c>
       <c r="G162" s="3"/>
       <c r="H162" s="3"/>
       <c r="I162" s="3"/>
       <c r="K162"/>
       <c r="L162"/>
       <c r="M162"/>
       <c r="N162"/>
     </row>
     <row r="163" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A163" s="17" t="s">
         <v>168</v>
       </c>
       <c r="B163" s="18">
-        <v>21.3384859408003</v>
+        <v>16.678114497768298</v>
       </c>
       <c r="C163" s="19">
-        <v>0.149565530218286</v>
+        <v>1.21265299615874E-2</v>
       </c>
       <c r="D163" s="19">
-        <v>91.970350626027596</v>
+        <v>89.0291410893538</v>
       </c>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="K163"/>
       <c r="L163"/>
       <c r="M163"/>
       <c r="N163"/>
     </row>
     <row r="164" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A164" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B164" s="18">
-        <v>22.034262059483002</v>
+        <v>16.686065151030501</v>
       </c>
       <c r="C164" s="19">
-        <v>2.5792521046783999E-2</v>
+        <v>5.6549505147447901E-2</v>
       </c>
       <c r="D164" s="19">
-        <v>91.996143147074307</v>
+        <v>89.085690594501301</v>
       </c>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="K164"/>
       <c r="L164"/>
       <c r="M164"/>
       <c r="N164"/>
     </row>
     <row r="165" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A165" s="17" t="s">
         <v>170</v>
       </c>
       <c r="B165" s="18">
-        <v>26.0685020048371</v>
+        <v>18.239643149871299</v>
       </c>
       <c r="C165" s="19">
-        <v>0.155765611505192</v>
+        <v>0.366331363257761</v>
       </c>
       <c r="D165" s="19">
-        <v>92.151908758579495</v>
+        <v>89.452021957759001</v>
       </c>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="K165"/>
       <c r="L165"/>
       <c r="M165"/>
       <c r="N165"/>
     </row>
     <row r="166" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A166" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B166" s="18">
-        <v>28.699324181813701</v>
+        <v>20.200432068193699</v>
       </c>
       <c r="C166" s="19">
-        <v>0.96832832960253901</v>
+        <v>1.51887518969325</v>
       </c>
       <c r="D166" s="19">
-        <v>93.120237088182094</v>
+        <v>90.970897147452305</v>
       </c>
       <c r="G166" s="3"/>
       <c r="H166" s="3"/>
       <c r="I166" s="3"/>
       <c r="K166"/>
       <c r="L166"/>
       <c r="M166"/>
       <c r="N166"/>
     </row>
     <row r="167" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A167" s="17" t="s">
         <v>172</v>
       </c>
       <c r="B167" s="18">
-        <v>28.933965264253199</v>
+        <v>25.093160118753399</v>
       </c>
       <c r="C167" s="19">
-        <v>1.2555941902312</v>
+        <v>0.98222161488416804</v>
       </c>
       <c r="D167" s="19">
-        <v>94.375831278413301</v>
+        <v>91.953118762336402</v>
       </c>
       <c r="G167" s="3"/>
       <c r="H167" s="3"/>
       <c r="I167" s="3"/>
       <c r="K167"/>
       <c r="L167"/>
       <c r="M167"/>
       <c r="N167"/>
     </row>
     <row r="168" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A168" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B168" s="18">
-        <v>35.452843862795902</v>
+        <v>27.841312901798702</v>
       </c>
       <c r="C168" s="19">
-        <v>0.12863339737797799</v>
+        <v>0.12967739697661501</v>
       </c>
       <c r="D168" s="19">
-        <v>94.504464675791297</v>
+        <v>92.082796159313105</v>
       </c>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="K168"/>
       <c r="L168"/>
       <c r="M168"/>
       <c r="N168"/>
     </row>
     <row r="169" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A169" s="17" t="s">
         <v>174</v>
       </c>
       <c r="B169" s="18">
-        <v>37.0222171290185</v>
+        <v>28.941449171104601</v>
       </c>
       <c r="C169" s="19">
-        <v>0.31008636630930603</v>
+        <v>0.37180742014356799</v>
       </c>
       <c r="D169" s="19">
-        <v>94.814551042100604</v>
+        <v>92.454603579456602</v>
       </c>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="K169"/>
       <c r="L169"/>
       <c r="M169"/>
       <c r="N169"/>
     </row>
     <row r="170" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A170" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B170" s="18">
-        <v>37.393769316543597</v>
+        <v>29.210831813394101</v>
       </c>
       <c r="C170" s="19">
-        <v>6.89050331811798E-3</v>
+        <v>0.14807203195213101</v>
       </c>
       <c r="D170" s="19">
-        <v>94.821441545418693</v>
+        <v>92.602675611408799</v>
       </c>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="K170"/>
       <c r="L170"/>
       <c r="M170"/>
       <c r="N170"/>
     </row>
     <row r="171" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A171" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B171" s="18">
-        <v>40.089491405286999</v>
+        <v>34.098470202182703</v>
       </c>
       <c r="C171" s="19">
-        <v>0.72346169742039501</v>
+        <v>2.9169220718413099E-2</v>
       </c>
       <c r="D171" s="19">
-        <v>95.544903242839098</v>
+        <v>92.6318448321272</v>
       </c>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
       <c r="I171" s="3"/>
       <c r="K171"/>
       <c r="L171"/>
       <c r="M171"/>
       <c r="N171"/>
     </row>
     <row r="172" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A172" s="17" t="s">
         <v>177</v>
       </c>
       <c r="B172" s="18">
-        <v>49.007435622210203</v>
+        <v>34.875126103607698</v>
       </c>
       <c r="C172" s="19">
-        <v>5.2993320143986302E-3</v>
+        <v>0.47160548428690302</v>
       </c>
       <c r="D172" s="19">
-        <v>95.5502025748535</v>
+        <v>93.103450316414097</v>
       </c>
       <c r="G172" s="3"/>
       <c r="H172" s="3"/>
       <c r="I172" s="3"/>
       <c r="K172"/>
       <c r="L172"/>
       <c r="M172"/>
       <c r="N172"/>
     </row>
     <row r="173" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A173" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B173" s="18">
-        <v>49.024432013284802</v>
+        <v>45.006906172314203</v>
       </c>
       <c r="C173" s="19">
-        <v>1.3099729267689399E-2</v>
+        <v>0.99425255283029201</v>
       </c>
       <c r="D173" s="19">
-        <v>95.563302304121194</v>
+        <v>94.097702869244401</v>
       </c>
       <c r="G173" s="3"/>
       <c r="H173" s="3"/>
       <c r="I173" s="3"/>
       <c r="K173"/>
       <c r="L173"/>
       <c r="M173"/>
       <c r="N173"/>
     </row>
     <row r="174" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A174" s="17" t="s">
         <v>179</v>
       </c>
       <c r="B174" s="18">
-        <v>54.671168973332797</v>
+        <v>49.464455884570199</v>
       </c>
       <c r="C174" s="19">
-        <v>0.42502105901503401</v>
+        <v>2.7259246729455699</v>
       </c>
       <c r="D174" s="19">
-        <v>95.988323363136203</v>
+        <v>96.823627542189897</v>
       </c>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="K174"/>
       <c r="L174"/>
       <c r="M174"/>
       <c r="N174"/>
     </row>
     <row r="175" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A175" s="17" t="s">
         <v>180</v>
       </c>
       <c r="B175" s="18">
-        <v>57.3911475627676</v>
+        <v>54.4130711581927</v>
       </c>
       <c r="C175" s="19">
-        <v>0.32491900915202399</v>
+        <v>0.43244006995150502</v>
       </c>
       <c r="D175" s="19">
-        <v>96.313242372288201</v>
+        <v>97.256067612141393</v>
       </c>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="K175"/>
       <c r="L175"/>
       <c r="M175"/>
       <c r="N175"/>
     </row>
     <row r="176" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A176" s="17" t="s">
         <v>181</v>
       </c>
       <c r="B176" s="18">
-        <v>79.838035756565205</v>
+        <v>56.812487272907298</v>
       </c>
       <c r="C176" s="19">
-        <v>1.1246609101929601</v>
+        <v>0.125070772231448</v>
       </c>
       <c r="D176" s="19">
-        <v>97.437903282481201</v>
+        <v>97.381138384372903</v>
       </c>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="K176"/>
       <c r="L176"/>
       <c r="M176"/>
       <c r="N176"/>
     </row>
     <row r="177" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A177" s="17" t="s">
         <v>182</v>
       </c>
       <c r="B177" s="18">
-        <v>87.770607939452503</v>
+        <v>60.364353180765697</v>
       </c>
       <c r="C177" s="19">
-        <v>0.217025706698387</v>
+        <v>8.1162173128793105E-2</v>
       </c>
       <c r="D177" s="19">
-        <v>97.654928989179595</v>
+        <v>97.462300557501706</v>
       </c>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
       <c r="I177" s="3"/>
       <c r="K177"/>
       <c r="L177"/>
       <c r="M177"/>
       <c r="N177"/>
     </row>
     <row r="178" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A178" s="17" t="s">
         <v>183</v>
       </c>
       <c r="B178" s="18">
-        <v>94.052824623248895</v>
+        <v>62.780667247923603</v>
       </c>
       <c r="C178" s="19">
-        <v>2.2344663158865501</v>
+        <v>0.232124725548495</v>
       </c>
       <c r="D178" s="19">
-        <v>99.889395305066103</v>
+        <v>97.694425283050194</v>
       </c>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="K178"/>
       <c r="L178"/>
       <c r="M178"/>
       <c r="N178"/>
     </row>
     <row r="179" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A179" s="17" t="s">
         <v>184</v>
       </c>
       <c r="B179" s="18">
-        <v>97.828973178016696</v>
+        <v>121.250955941941</v>
       </c>
       <c r="C179" s="19">
-        <v>0.11060469493382399</v>
+        <v>2.30557471694976</v>
       </c>
       <c r="D179" s="19">
         <v>100</v>
       </c>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="K179"/>
       <c r="L179"/>
       <c r="M179"/>
       <c r="N179"/>
     </row>
     <row r="180" spans="1:14" x14ac:dyDescent="0.35">
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
       <c r="I180" s="3"/>
       <c r="K180"/>
       <c r="L180"/>
       <c r="M180"/>
       <c r="N180"/>
     </row>
     <row r="181" spans="1:14" x14ac:dyDescent="0.35">
       <c r="E181" s="20"/>
     </row>
   </sheetData>