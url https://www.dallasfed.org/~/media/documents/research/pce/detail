--- v8 (2026-07-10)
+++ v9 (2026-08-19)
@@ -1,660 +1,660 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{3004AAC9-919E-4700-A620-B7199A715A2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9F7F998-5C27-4239-8F1D-F7C41BC8517E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30960" yWindow="2160" windowWidth="24525" windowHeight="12270" xr2:uid="{77CB0E1C-CAC8-47D2-B912-76666B320F14}"/>
+    <workbookView xWindow="990" yWindow="90" windowWidth="26460" windowHeight="15285" xr2:uid="{96E407B1-3F2A-41BC-A4E7-C0AB77D543C0}"/>
   </bookViews>
   <sheets>
     <sheet name="Web - Underlying detail" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_DLX1.USE">#REF!</definedName>
     <definedName name="_DLX2.USE">#REF!</definedName>
     <definedName name="_DLX3.USE">#REF!</definedName>
     <definedName name="data_1" localSheetId="0">'Web - Underlying detail'!$A$2:$D$179</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" name="data" type="6" refreshedVersion="8" background="1" saveData="1">
-    <textPr codePage="437" sourceFile="C:\Users\k1sxy06\FR Banks\PCE - PCE\output\data.csv" tab="0" comma="1">
+    <textPr codePage="437" sourceFile="C:\Users\k1tzr01\FR Banks\PCE - PCE\output\data.csv" tab="0" comma="1">
       <textFields count="5">
         <textField type="text"/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
   <si>
     <t>Annualized 1-month % change</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Cumulative weight</t>
   </si>
   <si>
     <t>Color key</t>
   </si>
   <si>
+    <t>Gasoline and other motor fuel</t>
+  </si>
+  <si>
+    <t>Cut from bottom</t>
+  </si>
+  <si>
+    <t>Fuel oil</t>
+  </si>
+  <si>
+    <t>Included</t>
+  </si>
+  <si>
+    <t>Video discs, tapes, and permanent digital downloads</t>
+  </si>
+  <si>
+    <t>Cut from top</t>
+  </si>
+  <si>
+    <t>Jewelry</t>
+  </si>
+  <si>
+    <t>Trim point</t>
+  </si>
+  <si>
+    <t>Photographic equipment</t>
+  </si>
+  <si>
+    <t>Hotels and motels</t>
+  </si>
+  <si>
+    <t>Recreational books</t>
+  </si>
+  <si>
+    <t>Coffee, tea, and other beverage materials</t>
+  </si>
+  <si>
+    <t>Small electric household appliances</t>
+  </si>
+  <si>
+    <t>Outdoor equipment and supplies</t>
+  </si>
+  <si>
+    <t>Railway transportation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Water transportation </t>
+  </si>
+  <si>
+    <t>Intercity buses</t>
+  </si>
+  <si>
+    <t>Other road transportation service</t>
+  </si>
+  <si>
+    <t>Clothing materials</t>
+  </si>
+  <si>
+    <t>Sewing items</t>
+  </si>
+  <si>
+    <t>Other fuels</t>
+  </si>
+  <si>
+    <t>Children's and infants' clothing</t>
+  </si>
+  <si>
+    <t>Vegetables (fresh)</t>
+  </si>
+  <si>
+    <t>Other medical products</t>
+  </si>
+  <si>
+    <t>Therapeutic medical equipment</t>
+  </si>
+  <si>
+    <t>Communication</t>
+  </si>
+  <si>
+    <t>Telephone and related communication equipment</t>
+  </si>
+  <si>
+    <t>Calculators, typewriters, and other information processing equipment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Final consumption expenditures of nonprofit institutions serving households </t>
+  </si>
+  <si>
+    <t>Clocks, lamps, lighting fixtures, and other household decorative items</t>
+  </si>
+  <si>
+    <t>Mineral waters, soft drinks, and vegetable juices</t>
+  </si>
+  <si>
+    <t>Household paper products</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Live entertainment, excluding sports</t>
+  </si>
+  <si>
+    <t>Museums and libraries</t>
+  </si>
+  <si>
+    <t>Motion picture theaters</t>
+  </si>
+  <si>
+    <t>Watches</t>
+  </si>
+  <si>
+    <t>Poultry</t>
+  </si>
+  <si>
+    <t>Major household appliances</t>
+  </si>
+  <si>
+    <t>Personal computers/tablets and peripheral equipment</t>
+  </si>
+  <si>
+    <t>Stationery and miscellaneous printed materials</t>
+  </si>
+  <si>
+    <t>Tobacco</t>
+  </si>
+  <si>
+    <t>Household linens</t>
+  </si>
+  <si>
+    <t>Luggage and similar personal items</t>
+  </si>
+  <si>
+    <t>Wine</t>
+  </si>
+  <si>
+    <t>Pari-mutuel net receipts</t>
+  </si>
+  <si>
+    <t>Lotteries</t>
+  </si>
+  <si>
+    <t>Casino gambling</t>
+  </si>
+  <si>
+    <t>Used autos</t>
+  </si>
+  <si>
+    <t>Shoes and other footwear</t>
+  </si>
+  <si>
+    <t>Carpets and other floor coverings</t>
+  </si>
+  <si>
+    <t>Pork</t>
+  </si>
+  <si>
+    <t>Used light trucks</t>
+  </si>
+  <si>
+    <t>Audio-video, photographic, and information processing equipment services</t>
+  </si>
+  <si>
+    <t>Elementary and secondary schools</t>
+  </si>
+  <si>
+    <t>Motor vehicle leasing</t>
+  </si>
+  <si>
+    <t>Moving, storage, and freight services</t>
+  </si>
+  <si>
+    <t>Parking fees and tolls</t>
+  </si>
+  <si>
+    <t>New domestic autos</t>
+  </si>
+  <si>
+    <t>New foreign autos</t>
+  </si>
+  <si>
+    <t>Funeral and burial services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net motor vehicle and other transportation insurance </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commercial and vocational schools </t>
+  </si>
+  <si>
+    <t>Other personal business services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Air transportation </t>
+  </si>
+  <si>
+    <t>Men's and boys' clothing</t>
+  </si>
+  <si>
+    <t>Prescription drugs</t>
+  </si>
+  <si>
+    <t>Employment agency services</t>
+  </si>
+  <si>
+    <t>Audio equipment</t>
+  </si>
+  <si>
+    <t>Spirits</t>
+  </si>
+  <si>
+    <t>Membership clubs and participant sports centers</t>
+  </si>
+  <si>
+    <t>Women's and girls' clothing</t>
+  </si>
+  <si>
+    <t>Standard clothing issued to military personnel</t>
+  </si>
+  <si>
+    <t>Motorcycles</t>
+  </si>
+  <si>
+    <t>Food produced and consumed on farms</t>
+  </si>
+  <si>
+    <t>Film and photographic supplies</t>
+  </si>
+  <si>
+    <t>Dental services</t>
+  </si>
+  <si>
+    <t>Physician services</t>
+  </si>
+  <si>
+    <t>Beer</t>
+  </si>
+  <si>
+    <t>Other depository institutions and regulated investment companies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net household insurance </t>
+  </si>
+  <si>
+    <t>New light trucks</t>
+  </si>
+  <si>
+    <t>Social advocacy and civic and social organizations</t>
+  </si>
+  <si>
+    <t>Commercial banks</t>
+  </si>
+  <si>
+    <t>Corrective eyeglasses and contact lenses</t>
+  </si>
+  <si>
+    <t>Paramedical services</t>
+  </si>
+  <si>
+    <t>Proprietary and public higher education</t>
+  </si>
+  <si>
+    <t>Nonprofit private higher education services to households</t>
+  </si>
+  <si>
+    <t>Cosmetic / perfumes / bath / nail preparations and implements</t>
+  </si>
+  <si>
+    <t>Garbage and trash collection</t>
+  </si>
+  <si>
+    <t>Televisions</t>
+  </si>
+  <si>
+    <t>Tires</t>
+  </si>
+  <si>
+    <t>Fish and seafood</t>
+  </si>
+  <si>
+    <t>Musical instruments</t>
+  </si>
+  <si>
+    <t>Housing at schools</t>
+  </si>
+  <si>
+    <t>Religious organizations' services to households</t>
+  </si>
+  <si>
+    <t>Nonprescription drugs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Life insurance </t>
+  </si>
+  <si>
+    <t>Bakery products</t>
+  </si>
+  <si>
+    <t>Legal services</t>
+  </si>
+  <si>
+    <t>Professional association dues</t>
+  </si>
+  <si>
+    <t>Group housing</t>
+  </si>
+  <si>
+    <t>Pets and related products</t>
+  </si>
+  <si>
+    <t>Tenant-occupied stationary homes and landlord durables</t>
+  </si>
+  <si>
+    <t>Tenant-occupied mobile homes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net health insurance </t>
+  </si>
+  <si>
+    <t>Package tours</t>
+  </si>
+  <si>
+    <t>Amusement parks, campgrounds, and related recreational services</t>
+  </si>
+  <si>
+    <t>Other purchased meals</t>
+  </si>
+  <si>
+    <t>Owner-occupied stationary homes</t>
+  </si>
+  <si>
+    <t>Rental value of farm dwellings</t>
+  </si>
+  <si>
+    <t>Owner-occupied mobile homes</t>
+  </si>
+  <si>
+    <t>Nursing homes</t>
+  </si>
+  <si>
+    <t>Hair, dental, shaving, and miscellaneous personal care products except electrical products</t>
+  </si>
+  <si>
+    <t>Electric appliances for personal care</t>
+  </si>
+  <si>
+    <t>Alcohol in purchased meals</t>
+  </si>
+  <si>
+    <t>Social assistance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Financial service charges, fees, and commissions </t>
+  </si>
+  <si>
+    <t>Foundations and grantmaking and giving services to households</t>
+  </si>
+  <si>
+    <t>Miscellaneous household products</t>
+  </si>
+  <si>
+    <t>Food supplied to military</t>
+  </si>
+  <si>
+    <t>Higher education school lunches</t>
+  </si>
+  <si>
+    <t>Food supplied to civilians</t>
+  </si>
+  <si>
+    <t>Labor organization dues</t>
+  </si>
+  <si>
+    <t>Day care and nursery schools</t>
+  </si>
+  <si>
+    <t>Child care</t>
+  </si>
+  <si>
+    <t>Water supply and sewage maintenance</t>
+  </si>
+  <si>
+    <t>Sporting equipment, supplies, guns, and ammunition</t>
+  </si>
+  <si>
+    <t>Fruit (fresh)</t>
+  </si>
+  <si>
+    <t>Audio discs, tapes, vinyl, and permanent digital downloads</t>
+  </si>
+  <si>
+    <t>Natural gas</t>
+  </si>
+  <si>
+    <t>Dishes and flatware</t>
+  </si>
+  <si>
+    <t>Furniture</t>
+  </si>
+  <si>
+    <t>Flowers, seeds, and potted plants</t>
+  </si>
+  <si>
+    <t>Laundry and drycleaning services</t>
+  </si>
+  <si>
+    <t>Pension funds</t>
+  </si>
+  <si>
+    <t>Clothing repair, rental, and alterations</t>
+  </si>
+  <si>
+    <t>Miscellaneous personal care services</t>
+  </si>
+  <si>
+    <t>Repair and hire of footwear</t>
+  </si>
+  <si>
+    <t>Processed fruits and vegetables</t>
+  </si>
+  <si>
+    <t>Veterinary and other services for pets</t>
+  </si>
+  <si>
+    <t>Spectator sports</t>
+  </si>
+  <si>
+    <t>Food products, not elsewhere classified</t>
+  </si>
+  <si>
+    <t>Sugar and sweets</t>
+  </si>
+  <si>
+    <t>Nonprofit hospitals' services to households</t>
+  </si>
+  <si>
+    <t>Government hospitals</t>
+  </si>
+  <si>
+    <t>Proprietary hospitals</t>
+  </si>
+  <si>
+    <t>Nonelectric cookware and tableware</t>
+  </si>
+  <si>
+    <t>Cereals</t>
+  </si>
+  <si>
+    <t>Elementary and secondary school lunches</t>
+  </si>
+  <si>
+    <t>Educational books</t>
+  </si>
+  <si>
+    <t>Domestic services</t>
+  </si>
+  <si>
+    <t>Household cleaning products</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motor vehicle maintenance and repair </t>
+  </si>
+  <si>
+    <t>Tools, hardware, and supplies</t>
+  </si>
+  <si>
+    <t>Accessories and parts</t>
+  </si>
+  <si>
+    <t>Beef and veal</t>
+  </si>
+  <si>
+    <t>Lubricants and fluids</t>
+  </si>
+  <si>
+    <t>Hairdressing salons and personal grooming establishments</t>
+  </si>
+  <si>
+    <t>Processed dairy products</t>
+  </si>
+  <si>
+    <t>Fats and oils</t>
+  </si>
+  <si>
+    <t>Maintenance and repair of recreational vehicles and sports equipment</t>
+  </si>
+  <si>
+    <t>Intracity mass transit</t>
+  </si>
+  <si>
+    <t>Taxicabs and ride sharing services</t>
+  </si>
+  <si>
+    <t>Other meats</t>
+  </si>
+  <si>
+    <t>Fresh milk</t>
+  </si>
+  <si>
+    <t>Newspapers and periodicals</t>
+  </si>
+  <si>
+    <t>Computer software and accessories</t>
+  </si>
+  <si>
+    <t>Games, toys, and hobbies</t>
+  </si>
+  <si>
+    <t>Pleasure aircraft</t>
+  </si>
+  <si>
+    <t>Pleasure boats</t>
+  </si>
+  <si>
+    <t>Bicycles and accessories</t>
+  </si>
+  <si>
+    <t>Other recreational vehicles</t>
+  </si>
+  <si>
+    <t>Window coverings</t>
+  </si>
+  <si>
+    <t>Tax preparation and other related services</t>
+  </si>
+  <si>
+    <t>Other household services</t>
+  </si>
+  <si>
+    <t>Eggs</t>
+  </si>
+  <si>
+    <t>Repair of household appliances</t>
+  </si>
+  <si>
+    <t>Repair of furniture, furnishings, and floor coverings</t>
+  </si>
+  <si>
     <t>Motor vehicle rental</t>
   </si>
   <si>
-    <t>Cut from bottom</t>
-[...412 lines deleted...]
-  <si>
     <t>Other video equipment</t>
-  </si>
-[...121 lines deleted...]
-    <t>Gasoline and other motor fuel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -794,51 +794,51 @@
     <cellStyle name="Accent4" xfId="5" builtinId="41"/>
     <cellStyle name="Bad" xfId="3" builtinId="27"/>
     <cellStyle name="Good" xfId="2" builtinId="26"/>
     <cellStyle name="Heading 3" xfId="1" builtinId="18"/>
     <cellStyle name="Neutral" xfId="4" builtinId="28"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{6B0BA255-32BC-4B3F-866E-19A21F195B90}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{A23D5A02-7AA5-4F8F-B507-612EF2453A3B}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1087,3872 +1087,3881 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23646ADA-3F37-4D42-823D-A956F5523E5F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{770D6184-5E6E-4FC1-8FBB-960C13EAA261}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="A2:N181"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A72" workbookViewId="0">
-      <selection activeCell="A83" sqref="A83"/>
+    <sheetView tabSelected="1" topLeftCell="A172" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="81.1796875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.54296875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="81.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="14.7265625" customWidth="1"/>
-    <col min="6" max="6" width="28.26953125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" customWidth="1"/>
+    <col min="6" max="6" width="28.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="9.453125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="19.54296875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="78.7109375" customWidth="1"/>
+    <col min="11" max="11" width="19.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="12" style="3" customWidth="1"/>
-    <col min="13" max="13" width="11.7265625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="16.26953125" customWidth="1"/>
+    <col min="13" max="13" width="11.7109375" style="3" customWidth="1"/>
+    <col min="14" max="14" width="9.42578125" style="3" customWidth="1"/>
+    <col min="16" max="16" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5">
-        <v>-40.344281397168899</v>
+        <v>-70.204521866040693</v>
       </c>
       <c r="C3" s="6">
-        <v>0.152737832706871</v>
+        <v>2.0890729974667201</v>
       </c>
       <c r="D3" s="6">
-        <v>0.152737832706871</v>
+        <v>2.0890729974667201</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="5">
-        <v>-36.921046427080697</v>
+        <v>-68.443338876258196</v>
       </c>
       <c r="C4" s="6">
-        <v>6.7287674884454293E-2</v>
+        <v>0.122187297850233</v>
       </c>
       <c r="D4" s="6">
-        <v>0.220025507591326</v>
+        <v>2.2112602953169498</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="5">
-        <v>-25.596734348365299</v>
+        <v>-55.922183812015</v>
       </c>
       <c r="C5" s="6">
-        <v>0.14969709621500199</v>
+        <v>6.7759685556695898E-2</v>
       </c>
       <c r="D5" s="6">
-        <v>0.36972260380632799</v>
+        <v>2.2790199808736502</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="5">
-        <v>-25.485971195002602</v>
+        <v>-52.434811531399703</v>
       </c>
       <c r="C6" s="6">
-        <v>0.19206256706804001</v>
+        <v>0.42120213137642998</v>
       </c>
       <c r="D6" s="6">
-        <v>0.56178517087436897</v>
+        <v>2.70022211225008</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="5">
-        <v>-24.352331003084402</v>
+        <v>-28.574797605005401</v>
       </c>
       <c r="C7" s="6">
-        <v>0.186686654198433</v>
+        <v>2.6881296006001199E-2</v>
       </c>
       <c r="D7" s="6">
-        <v>0.74847182507280197</v>
+        <v>2.7271034082560801</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
-        <v>-24.348296290073801</v>
+        <v>-28.557031037713799</v>
       </c>
       <c r="C8" s="6">
-        <v>0.102401808564516</v>
+        <v>0.73674294509615101</v>
       </c>
       <c r="D8" s="6">
-        <v>0.85087363363731805</v>
+        <v>3.4638463533522299</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="5">
-        <v>-22.540433113619098</v>
+        <v>-23.038131544181599</v>
       </c>
       <c r="C9" s="6">
-        <v>0.308042993829034</v>
+        <v>0.16730915014977199</v>
       </c>
       <c r="D9" s="6">
-        <v>1.15891662746635</v>
+        <v>3.63115550350201</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="5">
-        <v>-21.222834700061199</v>
+        <v>-21.974477324658899</v>
       </c>
       <c r="C10" s="6">
-        <v>0.212009434294646</v>
+        <v>0.126272422436807</v>
       </c>
       <c r="D10" s="6">
-        <v>1.37092606176099</v>
+        <v>3.7574279259388099</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="5">
-        <v>-20.489362534985599</v>
+        <v>-18.4326198372124</v>
       </c>
       <c r="C11" s="6">
-        <v>1.4448050337116601E-2</v>
+        <v>5.9195852951620102E-2</v>
       </c>
       <c r="D11" s="6">
-        <v>1.38537411209811</v>
+        <v>3.8166237788904298</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5">
-        <v>-20.489044868192099</v>
+        <v>-17.886997716443801</v>
       </c>
       <c r="C12" s="6">
-        <v>5.8402169447134902E-3</v>
+        <v>4.8967207668959602E-2</v>
       </c>
       <c r="D12" s="6">
-        <v>1.39121432904283</v>
+        <v>3.8655909865593898</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="5">
-        <v>-20.3568377739957</v>
+        <v>-17.817810566055499</v>
       </c>
       <c r="C13" s="6">
-        <v>0.15032072031587901</v>
+        <v>8.1250096982124296E-3</v>
       </c>
       <c r="D13" s="6">
-        <v>1.5415350493586999</v>
+        <v>3.87371599625761</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="5">
-        <v>-19.785446844689801</v>
+        <v>-17.816963175198101</v>
       </c>
       <c r="C14" s="6">
-        <v>0.22968940515455799</v>
+        <v>3.4834395699463103E-2</v>
       </c>
       <c r="D14" s="6">
-        <v>1.77122445451326</v>
+        <v>3.9085503919570699</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="5">
-        <v>-17.973578550194102</v>
+        <v>-17.815268634414601</v>
       </c>
       <c r="C15" s="6">
-        <v>0.344818607777858</v>
+        <v>5.5554075219403504E-3</v>
       </c>
       <c r="D15" s="6">
-        <v>2.1160430622911202</v>
+        <v>3.9141057994790098</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="5">
-        <v>-17.860869051414301</v>
+        <v>-17.8076993231101</v>
       </c>
       <c r="C16" s="6">
-        <v>0.30967716209337698</v>
+        <v>0.211761458220281</v>
       </c>
       <c r="D16" s="6">
-        <v>2.4257202243845</v>
+        <v>4.1258672576992899</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="5">
-        <v>-17.291220111657601</v>
+        <v>-17.314536411048699</v>
       </c>
       <c r="C17" s="6">
-        <v>0.16086770602195999</v>
+        <v>1.38568511723968E-2</v>
       </c>
       <c r="D17" s="6">
-        <v>2.5865879304064601</v>
+        <v>4.1397241088716896</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="5">
-        <v>-16.547618428069999</v>
+        <v>-17.314257644793202</v>
       </c>
       <c r="C18" s="6">
-        <v>0.17315810801005499</v>
+        <v>5.6051709443681501E-3</v>
       </c>
       <c r="D18" s="6">
-        <v>2.7597460384165098</v>
+        <v>4.1453292798160604</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5">
-        <v>-14.022646538217201</v>
+        <v>-17.034747389419898</v>
       </c>
       <c r="C19" s="6">
-        <v>0.136195862031042</v>
+        <v>2.8496345261158199E-2</v>
       </c>
       <c r="D19" s="6">
-        <v>2.8959419004475602</v>
+        <v>4.1738256250772103</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="5">
-        <v>-13.6516221977732</v>
+        <v>-15.7019869755682</v>
       </c>
       <c r="C20" s="6">
-        <v>9.0826070692025196E-2</v>
+        <v>0.134940305834231</v>
       </c>
       <c r="D20" s="6">
-        <v>2.9867679711395798</v>
+        <v>4.3087659309114503</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="5">
-        <v>-12.604864542485201</v>
+        <v>-15.6465183430234</v>
       </c>
       <c r="C21" s="6">
-        <v>0.141325966860888</v>
+        <v>0.32332200340843198</v>
       </c>
       <c r="D21" s="6">
-        <v>3.12809393800047</v>
+        <v>4.6320879343198804</v>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="5">
-        <v>-11.3278588155514</v>
+        <v>-15.604879279333399</v>
       </c>
       <c r="C22" s="6">
-        <v>0.24949516035833699</v>
+        <v>4.4339209383173699E-2</v>
       </c>
       <c r="D22" s="6">
-        <v>3.3775890983588099</v>
+        <v>4.6764271437030498</v>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="5">
-        <v>-11.132391148068599</v>
+        <v>-15.5957923622924</v>
       </c>
       <c r="C23" s="6">
-        <v>4.90751199383914E-2</v>
+        <v>0.24703920077410099</v>
       </c>
       <c r="D23" s="6">
-        <v>3.4266642182972</v>
+        <v>4.9234663444771503</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="5">
-        <v>-10.275838627342299</v>
+        <v>-15.4075709352531</v>
       </c>
       <c r="C24" s="6">
-        <v>2.76429803915285</v>
+        <v>1.4763540729031399</v>
       </c>
       <c r="D24" s="6">
-        <v>6.1909622574500496</v>
+        <v>6.3998204173803002</v>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="5">
-        <v>-10.170772771236299</v>
+        <v>-14.765075234775599</v>
       </c>
       <c r="C25" s="6">
-        <v>0.34038951106140702</v>
+        <v>0.17635252118915201</v>
       </c>
       <c r="D25" s="6">
-        <v>6.5313517685114597</v>
+        <v>6.5761729385694503</v>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="5">
-        <v>-9.8057172762976794</v>
+        <v>-14.7428456760793</v>
       </c>
       <c r="C26" s="6">
-        <v>3.0266343935883699</v>
+        <v>1.9000579472434401E-3</v>
       </c>
       <c r="D26" s="6">
-        <v>9.5579861620998408</v>
+        <v>6.5780729965166902</v>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="5">
-        <v>-9.6150414085957294</v>
+        <v>-14.3735062102817</v>
       </c>
       <c r="C27" s="6">
-        <v>0.60720958622222199</v>
+        <v>3.0107730118845399</v>
       </c>
       <c r="D27" s="6">
-        <v>10.165195748322001</v>
+        <v>9.5888460084012408</v>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="5">
-        <v>-9.4266559209975807</v>
+        <v>-13.9530348603707</v>
       </c>
       <c r="C28" s="6">
-        <v>0.26142595428826199</v>
+        <v>0.30989492724791201</v>
       </c>
       <c r="D28" s="6">
-        <v>10.4266217026103</v>
+        <v>9.8987409356491494</v>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="5">
-        <v>-8.5208378707304906</v>
+        <v>-13.1944492265385</v>
       </c>
       <c r="C29" s="6">
-        <v>0.14733460783284599</v>
+        <v>0.54836577146944399</v>
       </c>
       <c r="D29" s="6">
-        <v>10.5739563104431</v>
+        <v>10.4471067071186</v>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
-        <v>-8.5025691444543892</v>
+        <v>-12.446902568668399</v>
       </c>
       <c r="C30" s="6">
-        <v>0.211440434202604</v>
+        <v>0.29614665081535702</v>
       </c>
       <c r="D30" s="6">
-        <v>10.7853967446457</v>
+        <v>10.7432533579339</v>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5">
-        <v>-8.4910387530576106</v>
+        <v>-11.7849689980213</v>
       </c>
       <c r="C31" s="6">
-        <v>8.1344253158246397E-3</v>
+        <v>1.2261254891461599</v>
       </c>
       <c r="D31" s="6">
-        <v>10.7935311699616</v>
+        <v>11.969378847080099</v>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
-        <v>-8.4906171284963303</v>
+        <v>-11.7762303816912</v>
       </c>
       <c r="C32" s="6">
-        <v>3.49275016498726E-2</v>
+        <v>0.28549275446831401</v>
       </c>
       <c r="D32" s="6">
-        <v>10.828458671611401</v>
+        <v>12.2548716015484</v>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5">
-        <v>-8.4897740048906396</v>
+        <v>-11.719391587944701</v>
       </c>
       <c r="C33" s="6">
-        <v>5.5488888975882599E-3</v>
+        <v>9.1017299620454295E-2</v>
       </c>
       <c r="D33" s="6">
-        <v>10.834007560509001</v>
+        <v>12.3458889011688</v>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
-        <v>-8.3114429219106505</v>
+        <v>-11.713183446405401</v>
       </c>
       <c r="C34" s="6">
-        <v>0.55892651441195296</v>
+        <v>5.6526723930492399E-2</v>
       </c>
       <c r="D34" s="6">
-        <v>11.392934074921</v>
+        <v>12.4024156250993</v>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5">
-        <v>-8.21771577023177</v>
+        <v>-11.6682213861517</v>
       </c>
       <c r="C35" s="6">
-        <v>0.78911208764677099</v>
+        <v>8.7475048733093294E-2</v>
       </c>
       <c r="D35" s="6">
-        <v>12.182046162567699</v>
+        <v>12.4898906738324</v>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5">
-        <v>-8.07499603775506</v>
+        <v>-10.9293496127476</v>
       </c>
       <c r="C36" s="6">
-        <v>0.112325170169719</v>
+        <v>0.36793264964121197</v>
       </c>
       <c r="D36" s="6">
-        <v>12.2943713327375</v>
+        <v>12.8578233234736</v>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5">
-        <v>-6.7427660413065196</v>
+        <v>-9.6778319404265893</v>
       </c>
       <c r="C37" s="6">
-        <v>0.37818932517590498</v>
+        <v>0.37353782058557999</v>
       </c>
       <c r="D37" s="6">
-        <v>12.672560657913399</v>
+        <v>13.2313611440592</v>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5">
-        <v>-6.30951909361817</v>
+        <v>-8.28490771208903</v>
       </c>
       <c r="C38" s="6">
-        <v>0.36707789137851898</v>
+        <v>0.52665082350094805</v>
       </c>
       <c r="D38" s="6">
-        <v>13.039638549291899</v>
+        <v>13.758011967560201</v>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5">
-        <v>-5.8823740419628603</v>
+        <v>-8.2215824411333092</v>
       </c>
       <c r="C39" s="6">
-        <v>0.25831693778534698</v>
+        <v>0.15648786774547099</v>
       </c>
       <c r="D39" s="6">
-        <v>13.2979554870772</v>
+        <v>13.9144998353056</v>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5">
-        <v>-5.7997075440330903</v>
+        <v>-7.8836041788687101</v>
       </c>
       <c r="C40" s="6">
-        <v>1.2331369994722401</v>
+        <v>0.51360375892987598</v>
       </c>
       <c r="D40" s="6">
-        <v>14.5310924865495</v>
+        <v>14.4281035942355</v>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
-        <v>-5.03799814410237</v>
+        <v>-7.5691558415132896</v>
       </c>
       <c r="C41" s="6">
-        <v>9.0261622600720001E-2</v>
+        <v>0.34420454503813602</v>
       </c>
       <c r="D41" s="6">
-        <v>14.6213541091502</v>
+        <v>14.772308139273701</v>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5">
-        <v>-5.0354632673734301</v>
+        <v>-6.5663040475682104</v>
       </c>
       <c r="C42" s="6">
-        <v>5.8884681525186E-2</v>
+        <v>0.25279366198575298</v>
       </c>
       <c r="D42" s="6">
-        <v>14.6802387906754</v>
+        <v>15.0251018012594</v>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="5">
-        <v>-5.0342859531647797</v>
+        <v>-5.8201014408856597</v>
       </c>
       <c r="C43" s="6">
-        <v>0.28989416689328001</v>
+        <v>0.34485146952969797</v>
       </c>
       <c r="D43" s="6">
-        <v>14.970132957568699</v>
+        <v>15.3699532707891</v>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="5">
-        <v>-5.0005001334023698</v>
+        <v>-4.95512044659809</v>
       </c>
       <c r="C44" s="6">
-        <v>0.36984550782620901</v>
+        <v>2.85506326310794E-2</v>
       </c>
       <c r="D44" s="6">
-        <v>15.3399784653949</v>
+        <v>15.398503903420201</v>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A45" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="5">
-        <v>-4.7803624169250396</v>
+        <v>-4.9548718540331196</v>
       </c>
       <c r="C45" s="6">
-        <v>0.217480939179716</v>
+        <v>0.33541903900588199</v>
       </c>
       <c r="D45" s="6">
-        <v>15.557459404574599</v>
+        <v>15.7339229424261</v>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
     </row>
-    <row r="46" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="5">
-        <v>-4.5372916050777699</v>
+        <v>-4.9548363428452404</v>
       </c>
       <c r="C46" s="6">
-        <v>2.65336122920771E-2</v>
+        <v>0.71703210586724697</v>
       </c>
       <c r="D46" s="6">
-        <v>15.5839930168667</v>
+        <v>16.450955048293299</v>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
     </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A47" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="5">
-        <v>-3.9622905456889401</v>
+        <v>-4.8928785182797503</v>
       </c>
       <c r="C47" s="6">
-        <v>4.7604823700556201E-2</v>
+        <v>0.22127531979897899</v>
       </c>
       <c r="D47" s="6">
-        <v>15.631597840567199</v>
+        <v>16.672230368092301</v>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
     </row>
-    <row r="48" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="5">
-        <v>-3.6999771437228399</v>
+        <v>-3.9498615708248699</v>
       </c>
       <c r="C48" s="6">
-        <v>5.8452241455234498E-2</v>
+        <v>0.59266878927267097</v>
       </c>
       <c r="D48" s="6">
-        <v>15.6900500820225</v>
+        <v>17.264899157365001</v>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
     </row>
-    <row r="49" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A49" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="5">
-        <v>-3.6987531655883301</v>
+        <v>-3.4917884809582498</v>
       </c>
       <c r="C49" s="6">
-        <v>0.78220215052901898</v>
+        <v>0.13293167314714599</v>
       </c>
       <c r="D49" s="6">
-        <v>16.472252232551501</v>
+        <v>17.397830830512099</v>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
     </row>
-    <row r="50" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A50" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="5">
-        <v>-3.55212196314619</v>
+        <v>-2.9802240734063101</v>
       </c>
       <c r="C50" s="6">
-        <v>0.35739123381160598</v>
+        <v>0.22954961976447499</v>
       </c>
       <c r="D50" s="6">
-        <v>16.829643466363098</v>
+        <v>17.6273804502766</v>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
     </row>
-    <row r="51" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A51" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="5">
-        <v>-3.4936540912293101</v>
+        <v>-2.7015231411021801</v>
       </c>
       <c r="C51" s="6">
-        <v>1.6226471504794</v>
+        <v>0.84710916814603499</v>
       </c>
       <c r="D51" s="6">
-        <v>18.4522906168425</v>
+        <v>18.474489618422599</v>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
     </row>
-    <row r="52" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="5">
-        <v>-2.99197327371804</v>
+        <v>-2.5608871311321901</v>
       </c>
       <c r="C52" s="6">
-        <v>0.29728661608908302</v>
+        <v>0.80024107211402995</v>
       </c>
       <c r="D52" s="6">
-        <v>18.7495772329316</v>
+        <v>19.2747306905367</v>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
     </row>
-    <row r="53" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A53" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="5">
-        <v>-2.9640544159583202</v>
+        <v>-2.40686170623436</v>
       </c>
       <c r="C53" s="6">
-        <v>1.89363230631396E-3</v>
+        <v>0.213290552473063</v>
       </c>
       <c r="D53" s="6">
-        <v>18.751470865237899</v>
+        <v>19.488021243009701</v>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
     </row>
-    <row r="54" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A54" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B54" s="5">
-        <v>-2.93736361279998</v>
+        <v>-2.32446649170824</v>
       </c>
       <c r="C54" s="6">
-        <v>0.17451915623021799</v>
+        <v>0.28976788484961202</v>
       </c>
       <c r="D54" s="6">
-        <v>18.925990021468099</v>
+        <v>19.7777891278593</v>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
     </row>
-    <row r="55" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A55" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="5">
-        <v>-2.8405324460747998</v>
+        <v>-2.25265942326712</v>
       </c>
       <c r="C55" s="6">
-        <v>5.6740689178373799E-2</v>
+        <v>0.11023955252006699</v>
       </c>
       <c r="D55" s="6">
-        <v>18.9827307106465</v>
+        <v>19.888028680379399</v>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
     </row>
-    <row r="56" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A56" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="5">
-        <v>-2.5796621216840601</v>
+        <v>-2.1959684663780599</v>
       </c>
       <c r="C56" s="6">
-        <v>4.4664231224885997E-2</v>
+        <v>0.13963616333241899</v>
       </c>
       <c r="D56" s="6">
-        <v>19.0273949418714</v>
+        <v>20.027664843711801</v>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
     </row>
-    <row r="57" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A57" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B57" s="5">
-        <v>-2.1358974774338599</v>
+        <v>-2.1807755047145601</v>
       </c>
       <c r="C57" s="6">
-        <v>0.22639830862218999</v>
+        <v>0.13904352621077901</v>
       </c>
       <c r="D57" s="6">
-        <v>19.253793250493501</v>
+        <v>20.166708369922599</v>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
     </row>
-    <row r="58" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B58" s="5">
-        <v>-1.42932699286461</v>
+        <v>-2.1801210997716298</v>
       </c>
       <c r="C58" s="6">
-        <v>0.15633846528931</v>
+        <v>7.9119317712715603E-2</v>
       </c>
       <c r="D58" s="6">
-        <v>19.410131715782899</v>
+        <v>20.245827687635298</v>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
     </row>
-    <row r="59" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A59" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B59" s="5">
-        <v>-1.30688094878542</v>
+        <v>-1.75181376176031</v>
       </c>
       <c r="C59" s="6">
-        <v>6.0646305810146399E-2</v>
+        <v>0.14468036478760099</v>
       </c>
       <c r="D59" s="6">
-        <v>19.470778021592999</v>
+        <v>20.390508052422899</v>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
     </row>
-    <row r="60" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A60" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B60" s="5">
-        <v>-1.30688094878542</v>
+        <v>-1.4339800795958499</v>
       </c>
       <c r="C60" s="6">
-        <v>0.59685378454706794</v>
+        <v>0.50193197439680903</v>
       </c>
       <c r="D60" s="6">
-        <v>20.067631806140099</v>
+        <v>20.892440026819699</v>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
     </row>
-    <row r="61" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A61" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B61" s="5">
-        <v>-0.98120399937526803</v>
+        <v>-1.3095577847928801</v>
       </c>
       <c r="C61" s="6">
-        <v>0.40093567285535398</v>
+        <v>0.417854410231287</v>
       </c>
       <c r="D61" s="6">
-        <v>20.4685674789954</v>
+        <v>21.310294437050999</v>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
     </row>
-    <row r="62" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A62" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B62" s="5">
-        <v>-0.87111656462605103</v>
+        <v>-1.2296523027354</v>
       </c>
       <c r="C62" s="6">
-        <v>0.133646741618696</v>
+        <v>0.130330403338419</v>
       </c>
       <c r="D62" s="6">
-        <v>20.602214220614101</v>
+        <v>21.4406248403894</v>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
-    <row r="63" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A63" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B63" s="5">
-        <v>-0.87085375018829403</v>
+        <v>-1.1705775557267999</v>
       </c>
       <c r="C63" s="6">
-        <v>7.6373468354172205E-2</v>
+        <v>1.0519037472264201</v>
       </c>
       <c r="D63" s="6">
-        <v>20.6785876889683</v>
+        <v>22.492528587615901</v>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
     </row>
-    <row r="64" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A64" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B64" s="5">
-        <v>-0.59484034591870105</v>
+        <v>-0.85609205636430996</v>
       </c>
       <c r="C64" s="6">
-        <v>0.69153084786202901</v>
+        <v>0.75188912130417795</v>
       </c>
       <c r="D64" s="6">
-        <v>21.370118536830301</v>
+        <v>23.24441770892</v>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
     </row>
-    <row r="65" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A65" s="4" t="s">
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A65" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="B65" s="5">
-[...6 lines deleted...]
-        <v>21.5868256358849</v>
+      <c r="B65" s="12">
+        <v>-0.83893299774588903</v>
+      </c>
+      <c r="C65" s="13">
+        <v>2.7346312568851601</v>
+      </c>
+      <c r="D65" s="13">
+        <v>25.979048965805202</v>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
     </row>
-    <row r="66" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A66" s="4" t="s">
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A66" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="B66" s="5">
-[...6 lines deleted...]
-        <v>22.775603388181601</v>
+      <c r="B66" s="15">
+        <v>-0.64690606969879305</v>
+      </c>
+      <c r="C66" s="16">
+        <v>7.5549923140394003E-3</v>
+      </c>
+      <c r="D66" s="16">
+        <v>25.986603958119201</v>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
     </row>
-    <row r="67" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A67" s="4" t="s">
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A67" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="B67" s="5">
-[...6 lines deleted...]
-        <v>23.2807252538901</v>
+      <c r="B67" s="15">
+        <v>-0.433202547718603</v>
+      </c>
+      <c r="C67" s="16">
+        <v>0.14887858806151</v>
+      </c>
+      <c r="D67" s="16">
+        <v>26.1354825461808</v>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
     </row>
-    <row r="68" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A68" s="11" t="s">
+    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A68" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="B68" s="12">
-[...6 lines deleted...]
-        <v>24.614648101665399</v>
+      <c r="B68" s="15">
+        <v>-0.27196436913071698</v>
+      </c>
+      <c r="C68" s="16">
+        <v>0.26161988354544802</v>
+      </c>
+      <c r="D68" s="16">
+        <v>26.3971024297262</v>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
     </row>
-    <row r="69" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A69" s="14" t="s">
         <v>74</v>
       </c>
       <c r="B69" s="15">
-        <v>-8.9978624044018102E-2</v>
+        <v>-0.26093349591091902</v>
       </c>
       <c r="C69" s="16">
-        <v>0.29607578389321798</v>
+        <v>0.39161099082186002</v>
       </c>
       <c r="D69" s="16">
-        <v>24.9107238855586</v>
+        <v>26.788713420548099</v>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
     </row>
-    <row r="70" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A70" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B70" s="15">
-        <v>-8.2073023319317803E-2</v>
+        <v>-8.1858176160942694E-2</v>
       </c>
       <c r="C70" s="16">
-        <v>0.22821455691598599</v>
+        <v>1.2455739394204499</v>
       </c>
       <c r="D70" s="16">
-        <v>25.138938442474601</v>
+        <v>28.034287359968499</v>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
     </row>
-    <row r="71" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A71" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B71" s="15">
-        <v>-4.3426599320916998E-2</v>
+        <v>-7.1279160999271299E-2</v>
       </c>
       <c r="C71" s="16">
-        <v>1.1309081669357</v>
+        <v>2.0493482145268502E-3</v>
       </c>
       <c r="D71" s="16">
-        <v>26.269846609410301</v>
+        <v>28.036336708183001</v>
       </c>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
     </row>
-    <row r="72" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A72" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B72" s="15">
         <v>0</v>
       </c>
       <c r="C72" s="16">
-        <v>6.2917754177575905E-2</v>
+        <v>0.10239050361895401</v>
       </c>
       <c r="D72" s="16">
-        <v>26.332764363587899</v>
+        <v>28.138727211801999</v>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
     </row>
-    <row r="73" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A73" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B73" s="15">
         <v>0</v>
       </c>
       <c r="C73" s="16">
-        <v>4.2242566833157599E-3</v>
+        <v>4.2208430113764997E-3</v>
       </c>
       <c r="D73" s="16">
-        <v>26.3369886202712</v>
+        <v>28.142948054813399</v>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
     </row>
-    <row r="74" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A74" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B74" s="15">
         <v>0</v>
       </c>
       <c r="C74" s="16">
-        <v>9.7003135691227205E-2</v>
+        <v>6.9940228248532403E-3</v>
       </c>
       <c r="D74" s="16">
-        <v>26.433991755962499</v>
+        <v>28.149942077638201</v>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
     </row>
-    <row r="75" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A75" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B75" s="15">
-        <v>0</v>
+        <v>3.4542313994090301E-2</v>
       </c>
       <c r="C75" s="16">
-        <v>0.74739300089829097</v>
+        <v>0.97777434359896898</v>
       </c>
       <c r="D75" s="16">
-        <v>27.181384756860702</v>
+        <v>29.127716421237199</v>
       </c>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
     </row>
-    <row r="76" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A76" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B76" s="15">
-        <v>0</v>
+        <v>6.3442269825775194E-2</v>
       </c>
       <c r="C76" s="16">
-        <v>6.9008331162787604E-3</v>
+        <v>3.8949242621068398</v>
       </c>
       <c r="D76" s="16">
-        <v>27.188285589976999</v>
+        <v>33.022640683344001</v>
       </c>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
     </row>
-    <row r="77" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A77" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B77" s="15">
-        <v>4.2471485956663203E-2</v>
+        <v>0.112525482273029</v>
       </c>
       <c r="C77" s="16">
-        <v>0.24880780824715101</v>
+        <v>0.49740802690337199</v>
       </c>
       <c r="D77" s="16">
-        <v>27.437093398224199</v>
+        <v>33.520048710247401</v>
       </c>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
     </row>
-    <row r="78" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A78" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B78" s="15">
-        <v>4.2471485956663203E-2</v>
+        <v>0.15662080498497399</v>
       </c>
       <c r="C78" s="16">
-        <v>4.46824392278313E-2</v>
+        <v>1.33986205307866</v>
       </c>
       <c r="D78" s="16">
-        <v>27.481775837451998</v>
+        <v>34.859910763326099</v>
       </c>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
     </row>
-    <row r="79" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A79" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B79" s="15">
-        <v>0.26866846077131501</v>
+        <v>0.19182313070544799</v>
       </c>
       <c r="C79" s="16">
-        <v>1.14457327314617</v>
+        <v>9.3772383643957305E-2</v>
       </c>
       <c r="D79" s="16">
-        <v>28.626349110598198</v>
+        <v>34.95368314697</v>
       </c>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
     </row>
-    <row r="80" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A80" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B80" s="15">
-        <v>0.35338407093581298</v>
+        <v>0.26669614281848902</v>
       </c>
       <c r="C80" s="16">
-        <v>0.41627591533679198</v>
+        <v>1.63952833504391</v>
       </c>
       <c r="D80" s="16">
-        <v>29.042625025934999</v>
+        <v>36.593211482013899</v>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
     </row>
-    <row r="81" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A81" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B81" s="15">
-        <v>0.38345655914895299</v>
+        <v>0.31493052275901601</v>
       </c>
       <c r="C81" s="16">
-        <v>4.31347589774786E-2</v>
+        <v>0.120282715955496</v>
       </c>
       <c r="D81" s="16">
-        <v>29.085759784912501</v>
+        <v>36.713494197969403</v>
       </c>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
     </row>
-    <row r="82" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A82" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B82" s="15">
-        <v>0.48895923053071599</v>
+        <v>0.31962629081529997</v>
       </c>
       <c r="C82" s="16">
-        <v>0.54774224860278597</v>
+        <v>1.30827132773199</v>
       </c>
       <c r="D82" s="16">
-        <v>29.6335020335152</v>
+        <v>38.021765525701397</v>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
     </row>
-    <row r="83" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A83" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B83" s="15">
-        <v>0.49918185835402501</v>
+        <v>0.47315279755983902</v>
       </c>
       <c r="C83" s="16">
-        <v>0.39909666455787601</v>
+        <v>0.22811100446156199</v>
       </c>
       <c r="D83" s="16">
-        <v>30.032598698073102</v>
+        <v>38.249876530163</v>
       </c>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
     </row>
-    <row r="84" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A84" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B84" s="15">
-        <v>0.97781794983600101</v>
+        <v>0.59827691438374397</v>
       </c>
       <c r="C84" s="16">
-        <v>0.34191443130807803</v>
+        <v>3.1109784488641701</v>
       </c>
       <c r="D84" s="16">
-        <v>30.374513129381199</v>
+        <v>41.360854979027202</v>
       </c>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
     </row>
-    <row r="85" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A85" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B85" s="15">
-        <v>1.0814792533197799</v>
+        <v>0.81581563654469202</v>
       </c>
       <c r="C85" s="16">
-        <v>0.10057190426851099</v>
+        <v>0.55076346364096596</v>
       </c>
       <c r="D85" s="16">
-        <v>30.475085033649702</v>
+        <v>41.9116184426681</v>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
     </row>
-    <row r="86" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A86" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B86" s="15">
-        <v>1.08169151827111</v>
+        <v>0.81582950243688201</v>
       </c>
       <c r="C86" s="16">
-        <v>0.31546730702999098</v>
+        <v>0.40601071569346903</v>
       </c>
       <c r="D86" s="16">
-        <v>30.790552340679699</v>
+        <v>42.317629158361598</v>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
     </row>
-    <row r="87" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A87" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B87" s="15">
-        <v>1.12729727308602</v>
+        <v>0.85438322254684995</v>
       </c>
       <c r="C87" s="16">
-        <v>2.0620563335582301E-3</v>
+        <v>0.36748930278685499</v>
       </c>
       <c r="D87" s="16">
-        <v>30.792614397013299</v>
+        <v>42.685118461148498</v>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
     </row>
-    <row r="88" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A88" s="14" t="s">
         <v>93</v>
       </c>
       <c r="B88" s="15">
-        <v>1.1691925011026501</v>
+        <v>0.94329740624374803</v>
       </c>
       <c r="C88" s="16">
-        <v>7.72611084977569E-2</v>
+        <v>0.200881364498566</v>
       </c>
       <c r="D88" s="16">
-        <v>30.869875505511001</v>
+        <v>42.885999825646998</v>
       </c>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
     </row>
-    <row r="89" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A89" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B89" s="15">
-        <v>1.19658214261924</v>
+        <v>0.94631861507414805</v>
       </c>
       <c r="C89" s="16">
-        <v>7.6200492326191603E-3</v>
+        <v>0.17514010326091101</v>
       </c>
       <c r="D89" s="16">
-        <v>30.8774955547436</v>
+        <v>43.061139928907899</v>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
     </row>
-    <row r="90" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A90" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B90" s="15">
-        <v>1.2333170021152999</v>
+        <v>0.95052524820002904</v>
       </c>
       <c r="C90" s="16">
-        <v>0.79759701701929298</v>
+        <v>0.261004626686341</v>
       </c>
       <c r="D90" s="16">
-        <v>31.675092571762899</v>
+        <v>43.322144555594299</v>
       </c>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
     </row>
-    <row r="91" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A91" s="14" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="15">
-        <v>1.4198679131718499</v>
+        <v>0.95409940379485003</v>
       </c>
       <c r="C91" s="16">
-        <v>0.29386806353609701</v>
+        <v>0.10817663246306</v>
       </c>
       <c r="D91" s="16">
-        <v>31.968960635298998</v>
+        <v>43.430321188057299</v>
       </c>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
     </row>
-    <row r="92" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A92" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B92" s="15">
-        <v>1.5852962770682</v>
+        <v>0.982038676413865</v>
       </c>
       <c r="C92" s="16">
-        <v>4.1086358646129299E-2</v>
+        <v>4.4859463344918998E-2</v>
       </c>
       <c r="D92" s="16">
-        <v>32.010046993945203</v>
+        <v>43.475180651402297</v>
       </c>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
     </row>
-    <row r="93" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A93" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B93" s="15">
-        <v>1.6732205902955699</v>
+        <v>1.2219760947096401</v>
       </c>
       <c r="C93" s="16">
-        <v>9.4276487250164506E-2</v>
+        <v>0.220225763980501</v>
       </c>
       <c r="D93" s="16">
-        <v>32.104323481195301</v>
+        <v>43.695406415382799</v>
       </c>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
     </row>
-    <row r="94" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A94" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B94" s="15">
-        <v>1.72835709046954</v>
+        <v>1.3128281681715499</v>
       </c>
       <c r="C94" s="16">
-        <v>3.9064906159139201</v>
+        <v>4.0855769813227402E-2</v>
       </c>
       <c r="D94" s="16">
-        <v>36.010814097109197</v>
+        <v>43.736262185195997</v>
       </c>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
     </row>
-    <row r="95" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A95" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B95" s="15">
-        <v>1.77190007999279</v>
+        <v>1.3605483967588501</v>
       </c>
       <c r="C95" s="16">
-        <v>0.80041015347434596</v>
+        <v>0.60774710626829498</v>
       </c>
       <c r="D95" s="16">
-        <v>36.811224250583599</v>
+        <v>44.344009291464303</v>
       </c>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
     </row>
-    <row r="96" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A96" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B96" s="15">
-        <v>2.0030000706719302</v>
+        <v>1.5512451817812001</v>
       </c>
       <c r="C96" s="16">
-        <v>3.0982146051671902</v>
+        <v>0.59133422476210695</v>
       </c>
       <c r="D96" s="16">
-        <v>39.9094388557508</v>
+        <v>44.935343516226403</v>
       </c>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
     </row>
-    <row r="97" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A97" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B97" s="15">
-        <v>2.0698287542675899</v>
+        <v>1.6763211208222899</v>
       </c>
       <c r="C97" s="16">
-        <v>0.51845922786596399</v>
+        <v>0.60054045791124999</v>
       </c>
       <c r="D97" s="16">
-        <v>40.427898083616697</v>
+        <v>45.535883974137597</v>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
     </row>
-    <row r="98" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A98" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B98" s="15">
-        <v>2.2931111437327401</v>
+        <v>1.74812632165728</v>
       </c>
       <c r="C98" s="16">
-        <v>0.38439370217952501</v>
+        <v>0.74420745846032199</v>
       </c>
       <c r="D98" s="16">
-        <v>40.812291785796297</v>
+        <v>46.280091432597999</v>
       </c>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
     </row>
-    <row r="99" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A99" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B99" s="15">
-        <v>2.5884841019566398</v>
+        <v>1.7487075256445499</v>
       </c>
       <c r="C99" s="16">
-        <v>0.221368347808543</v>
+        <v>6.2801439103889203E-2</v>
       </c>
       <c r="D99" s="16">
-        <v>41.033660133604798</v>
+        <v>46.342892871701899</v>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
     </row>
-    <row r="100" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A100" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="15">
-        <v>2.6875573855027399</v>
+        <v>1.8024679811915001</v>
       </c>
       <c r="C100" s="16">
-        <v>0.20192220066293501</v>
+        <v>1.5924295176897401E-2</v>
       </c>
       <c r="D100" s="16">
-        <v>41.235582334267797</v>
+        <v>46.358817166878701</v>
       </c>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
     </row>
-    <row r="101" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A101" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B101" s="15">
-        <v>2.77939215256171</v>
+        <v>1.8069083980790199</v>
       </c>
       <c r="C101" s="16">
-        <v>0.249932152429024</v>
+        <v>0.55701555907689504</v>
       </c>
       <c r="D101" s="16">
-        <v>41.4855144866968</v>
+        <v>46.915832725955603</v>
       </c>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="K101"/>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101"/>
     </row>
-    <row r="102" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A102" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B102" s="15">
-        <v>2.8934934570383501</v>
+        <v>1.8105416072876801</v>
       </c>
       <c r="C102" s="16">
-        <v>0.49584488820786898</v>
+        <v>3.5696569612762299</v>
       </c>
       <c r="D102" s="16">
-        <v>41.981359374904599</v>
+        <v>50.485489687231897</v>
       </c>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
     </row>
-    <row r="103" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A103" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="15">
-        <v>3.0812320041646801</v>
+        <v>1.81061713978352</v>
       </c>
       <c r="C103" s="16">
-        <v>0.230176469233345</v>
+        <v>6.8370418468309893E-2</v>
       </c>
       <c r="D103" s="16">
-        <v>42.211535844137998</v>
+        <v>50.553860105700203</v>
       </c>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
     </row>
-    <row r="104" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A104" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B104" s="15">
-        <v>3.3001736590645199</v>
+        <v>1.83729901732763</v>
       </c>
       <c r="C104" s="16">
-        <v>0.208381489707789</v>
+        <v>1.36461709376274</v>
       </c>
       <c r="D104" s="16">
-        <v>42.419917333845802</v>
+        <v>51.918477199462899</v>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
     </row>
-    <row r="105" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A105" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B105" s="15">
-        <v>3.32542258751569</v>
+        <v>1.8618700512152899</v>
       </c>
       <c r="C105" s="16">
-        <v>0.55391476160125097</v>
+        <v>0.113673228667585</v>
       </c>
       <c r="D105" s="16">
-        <v>42.973832095447001</v>
+        <v>52.0321504281305</v>
       </c>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="K105"/>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105"/>
     </row>
-    <row r="106" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A106" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B106" s="15">
-        <v>3.5439401295939299</v>
+        <v>1.86237825599639</v>
       </c>
       <c r="C106" s="16">
-        <v>0.142263679012572</v>
+        <v>0.42872093211052198</v>
       </c>
       <c r="D106" s="16">
-        <v>43.116095774459602</v>
+        <v>52.460871360241001</v>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106"/>
     </row>
-    <row r="107" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A107" s="14" t="s">
         <v>112</v>
       </c>
       <c r="B107" s="15">
-        <v>3.5469647694294602</v>
+        <v>2.7346984580828502</v>
       </c>
       <c r="C107" s="16">
-        <v>11.4108689578221</v>
+        <v>4.9782242049377103</v>
       </c>
       <c r="D107" s="16">
-        <v>54.526964732281797</v>
+        <v>57.439095565178803</v>
       </c>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="K107"/>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107"/>
     </row>
-    <row r="108" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A108" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B108" s="15">
-        <v>3.5469647694294602</v>
+        <v>2.93782305911596</v>
       </c>
       <c r="C108" s="16">
-        <v>0.443005263660531</v>
+        <v>11.3812475771433</v>
       </c>
       <c r="D108" s="16">
-        <v>54.9699699959423</v>
+        <v>68.820343142322102</v>
       </c>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="K108"/>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108"/>
     </row>
-    <row r="109" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A109" s="14" t="s">
         <v>114</v>
       </c>
       <c r="B109" s="15">
-        <v>3.6045188504387</v>
+        <v>2.9407467987724698</v>
       </c>
       <c r="C109" s="16">
-        <v>9.5364415426147806E-2</v>
+        <v>0.14164027207201099</v>
       </c>
       <c r="D109" s="16">
-        <v>55.065334411368397</v>
+        <v>68.961983414394098</v>
       </c>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="K109"/>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109"/>
     </row>
-    <row r="110" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A110" s="14" t="s">
+    <row r="110" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A110" s="11" t="s">
         <v>115</v>
       </c>
-      <c r="B110" s="15">
-[...6 lines deleted...]
-        <v>55.234154462676798</v>
+      <c r="B110" s="12">
+        <v>2.9463533760957001</v>
+      </c>
+      <c r="C110" s="13">
+        <v>0.44183585589399499</v>
+      </c>
+      <c r="D110" s="13">
+        <v>69.403819270288096</v>
       </c>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="K110"/>
       <c r="L110"/>
       <c r="M110"/>
       <c r="N110"/>
     </row>
-    <row r="111" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A111" s="14" t="s">
+    <row r="111" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A111" s="17" t="s">
         <v>116</v>
       </c>
-      <c r="B111" s="15">
-[...6 lines deleted...]
-        <v>55.245384248493302</v>
+      <c r="B111" s="18">
+        <v>2.9895271189492401</v>
+      </c>
+      <c r="C111" s="19">
+        <v>1.287239495835</v>
+      </c>
+      <c r="D111" s="19">
+        <v>70.691058766123106</v>
       </c>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="K111"/>
       <c r="L111"/>
       <c r="M111"/>
       <c r="N111"/>
     </row>
-    <row r="112" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A112" s="14" t="s">
+    <row r="112" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A112" s="17" t="s">
         <v>117</v>
       </c>
-      <c r="B112" s="15">
-[...6 lines deleted...]
-        <v>60.174413549813103</v>
+      <c r="B112" s="18">
+        <v>3.1749573781437199</v>
+      </c>
+      <c r="C112" s="19">
+        <v>0.59732393124341698</v>
+      </c>
+      <c r="D112" s="19">
+        <v>71.2883826973666</v>
       </c>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="K112"/>
       <c r="L112"/>
       <c r="M112"/>
       <c r="N112"/>
     </row>
-    <row r="113" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A113" s="14" t="s">
+    <row r="113" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A113" s="17" t="s">
         <v>118</v>
       </c>
-      <c r="B113" s="15">
-[...6 lines deleted...]
-        <v>60.669475493894303</v>
+      <c r="B113" s="18">
+        <v>3.1749573781437199</v>
+      </c>
+      <c r="C113" s="19">
+        <v>6.1417111170897501E-2</v>
+      </c>
+      <c r="D113" s="19">
+        <v>71.349799808537497</v>
       </c>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
       <c r="K113"/>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113"/>
     </row>
-    <row r="114" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A114" s="14" t="s">
+    <row r="114" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A114" s="17" t="s">
         <v>119</v>
       </c>
-      <c r="B114" s="15">
-[...6 lines deleted...]
-        <v>61.979564065814202</v>
+      <c r="B114" s="18">
+        <v>3.37121010779626</v>
+      </c>
+      <c r="C114" s="19">
+        <v>0.80768748968822701</v>
+      </c>
+      <c r="D114" s="19">
+        <v>72.157487298225703</v>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="K114"/>
       <c r="L114"/>
       <c r="M114"/>
       <c r="N114"/>
     </row>
-    <row r="115" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A115" s="14" t="s">
+    <row r="115" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A115" s="17" t="s">
         <v>120</v>
       </c>
-      <c r="B115" s="15">
-[...6 lines deleted...]
-        <v>62.7246674103422</v>
+      <c r="B115" s="18">
+        <v>3.7665043345643801</v>
+      </c>
+      <c r="C115" s="19">
+        <v>1.1426858015772201</v>
+      </c>
+      <c r="D115" s="19">
+        <v>73.300173099802905</v>
       </c>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="K115"/>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115"/>
     </row>
-    <row r="116" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A116" s="14" t="s">
+    <row r="116" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A116" s="17" t="s">
         <v>121</v>
       </c>
-      <c r="B116" s="15">
-[...6 lines deleted...]
-        <v>64.095265728050094</v>
+      <c r="B116" s="18">
+        <v>3.9091729747092199</v>
+      </c>
+      <c r="C116" s="19">
+        <v>2.7730848105793702</v>
+      </c>
+      <c r="D116" s="19">
+        <v>76.073257910382296</v>
       </c>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="K116"/>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116"/>
     </row>
-    <row r="117" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A117" s="14" t="s">
+    <row r="117" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A117" s="17" t="s">
         <v>122</v>
       </c>
-      <c r="B117" s="15">
-[...6 lines deleted...]
-        <v>67.679297163803099</v>
+      <c r="B117" s="18">
+        <v>3.9823553560838598</v>
+      </c>
+      <c r="C117" s="19">
+        <v>4.7374778151269802E-2</v>
+      </c>
+      <c r="D117" s="19">
+        <v>76.120632688533505</v>
       </c>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="K117"/>
       <c r="L117"/>
       <c r="M117"/>
       <c r="N117"/>
     </row>
-    <row r="118" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A118" s="14" t="s">
+    <row r="118" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A118" s="17" t="s">
         <v>123</v>
       </c>
-      <c r="B118" s="15">
-[...6 lines deleted...]
-        <v>67.747941334906898</v>
+      <c r="B118" s="18">
+        <v>4.4523037676671802</v>
+      </c>
+      <c r="C118" s="19">
+        <v>0.104580094205777</v>
+      </c>
+      <c r="D118" s="19">
+        <v>76.225212782739305</v>
       </c>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="K118"/>
       <c r="L118"/>
       <c r="M118"/>
       <c r="N118"/>
     </row>
-    <row r="119" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A119" s="14" t="s">
+    <row r="119" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A119" s="17" t="s">
         <v>124</v>
       </c>
-      <c r="B119" s="15">
-[...6 lines deleted...]
-        <v>67.7639325134937</v>
+      <c r="B119" s="18">
+        <v>4.9563962455802804</v>
+      </c>
+      <c r="C119" s="19">
+        <v>1.12239137312166E-2</v>
+      </c>
+      <c r="D119" s="19">
+        <v>76.236436696470506</v>
       </c>
       <c r="G119" s="3"/>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
       <c r="K119"/>
       <c r="L119"/>
       <c r="M119"/>
       <c r="N119"/>
     </row>
-    <row r="120" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A120" s="14" t="s">
+    <row r="120" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A120" s="17" t="s">
         <v>125</v>
       </c>
-      <c r="B120" s="15">
-[...6 lines deleted...]
-        <v>68.655564761724094</v>
+      <c r="B120" s="18">
+        <v>4.9564312930697003</v>
+      </c>
+      <c r="C120" s="19">
+        <v>9.5161235524442403E-2</v>
+      </c>
+      <c r="D120" s="19">
+        <v>76.331597931995006</v>
       </c>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="K120"/>
       <c r="L120"/>
       <c r="M120"/>
       <c r="N120"/>
     </row>
-    <row r="121" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A121" s="11" t="s">
+    <row r="121" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A121" s="17" t="s">
         <v>126</v>
       </c>
-      <c r="B121" s="12">
-[...6 lines deleted...]
-        <v>70.211479581408895</v>
+      <c r="B121" s="18">
+        <v>4.9565364385116304</v>
+      </c>
+      <c r="C121" s="19">
+        <v>0.16783392805901001</v>
+      </c>
+      <c r="D121" s="19">
+        <v>76.499431860054003</v>
       </c>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="K121"/>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121"/>
     </row>
-    <row r="122" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A122" s="17" t="s">
         <v>127</v>
       </c>
       <c r="B122" s="18">
-        <v>4.7203729509738697</v>
+        <v>5.0369054919779499</v>
       </c>
       <c r="C122" s="19">
-        <v>5.1880654552214596</v>
+        <v>8.5679041578198903E-2</v>
       </c>
       <c r="D122" s="19">
-        <v>75.3995450366304</v>
+        <v>76.585110901632206</v>
       </c>
       <c r="G122" s="3"/>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
       <c r="K122"/>
       <c r="L122"/>
       <c r="M122"/>
       <c r="N122"/>
     </row>
-    <row r="123" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A123" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B123" s="18">
-        <v>4.8023528872018497</v>
+        <v>5.1647978797082903</v>
       </c>
       <c r="C123" s="19">
-        <v>1.48304183989684E-2</v>
+        <v>0.10147666622528</v>
       </c>
       <c r="D123" s="19">
-        <v>75.414375455029301</v>
+        <v>76.686587567857501</v>
       </c>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="K123"/>
       <c r="L123"/>
       <c r="M123"/>
       <c r="N123"/>
     </row>
-    <row r="124" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A124" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B124" s="18">
-        <v>4.9938659870180304</v>
+        <v>5.1659819364525603</v>
       </c>
       <c r="C124" s="19">
-        <v>0.593362399982301</v>
+        <v>0.31473102711839601</v>
       </c>
       <c r="D124" s="19">
-        <v>76.007737855011598</v>
+        <v>77.001318594975899</v>
       </c>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="K124"/>
       <c r="L124"/>
       <c r="M124"/>
       <c r="N124"/>
     </row>
-    <row r="125" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A125" s="17" t="s">
         <v>130</v>
       </c>
       <c r="B125" s="18">
-        <v>5.3720471774897502</v>
+        <v>5.2823404173500501</v>
       </c>
       <c r="C125" s="19">
-        <v>0.10407239283475</v>
+        <v>0.49501938262683798</v>
       </c>
       <c r="D125" s="19">
-        <v>76.111810247846407</v>
+        <v>77.496337977602707</v>
       </c>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="K125"/>
       <c r="L125"/>
       <c r="M125"/>
       <c r="N125"/>
     </row>
-    <row r="126" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A126" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B126" s="18">
-        <v>5.6051092096861499</v>
+        <v>5.4073723483309299</v>
       </c>
       <c r="C126" s="19">
-        <v>0.73317710259872804</v>
+        <v>0.63965903188699802</v>
       </c>
       <c r="D126" s="19">
-        <v>76.844987350445095</v>
+        <v>78.135997009489699</v>
       </c>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="K126"/>
       <c r="L126"/>
       <c r="M126"/>
       <c r="N126"/>
     </row>
-    <row r="127" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A127" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B127" s="18">
-        <v>5.6858468768639501</v>
+        <v>5.5029058993561799</v>
       </c>
       <c r="C127" s="19">
-        <v>0.475688628947392</v>
+        <v>0.29288036072509599</v>
       </c>
       <c r="D127" s="19">
-        <v>77.320675979392504</v>
+        <v>78.428877370214806</v>
       </c>
       <c r="G127" s="3"/>
       <c r="H127" s="3"/>
       <c r="I127" s="3"/>
       <c r="K127"/>
       <c r="L127"/>
       <c r="M127"/>
       <c r="N127"/>
     </row>
-    <row r="128" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A128" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B128" s="18">
-        <v>5.8290279917652503</v>
+        <v>5.7008629252943201</v>
       </c>
       <c r="C128" s="19">
-        <v>0.75633768234518295</v>
+        <v>1.44268685565698E-2</v>
       </c>
       <c r="D128" s="19">
-        <v>78.077013661737695</v>
+        <v>78.443304238771404</v>
       </c>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="K128"/>
       <c r="L128"/>
       <c r="M128"/>
       <c r="N128"/>
     </row>
-    <row r="129" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A129" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B129" s="18">
-        <v>5.8290720841853201</v>
+        <v>5.7944917742102904</v>
       </c>
       <c r="C129" s="19">
-        <v>0.33841849474257502</v>
+        <v>0.35553250956170201</v>
       </c>
       <c r="D129" s="19">
-        <v>78.415432156480307</v>
+        <v>78.798836748333102</v>
       </c>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="K129"/>
       <c r="L129"/>
       <c r="M129"/>
       <c r="N129"/>
     </row>
-    <row r="130" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A130" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B130" s="18">
-        <v>5.8293807498000101</v>
+        <v>5.8179355542411404</v>
       </c>
       <c r="C130" s="19">
-        <v>2.81541245542111E-2</v>
+        <v>0.15185986945968499</v>
       </c>
       <c r="D130" s="19">
-        <v>78.443586281034499</v>
+        <v>78.950696617792701</v>
       </c>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="K130"/>
       <c r="L130"/>
       <c r="M130"/>
       <c r="N130"/>
     </row>
-    <row r="131" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A131" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B131" s="18">
-        <v>5.9923261547082598</v>
+        <v>6.1678866520631797</v>
       </c>
       <c r="C131" s="19">
-        <v>0.38621450247405698</v>
+        <v>0.80181540584174604</v>
       </c>
       <c r="D131" s="19">
-        <v>78.829800783508503</v>
+        <v>79.752512023634495</v>
       </c>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="K131"/>
       <c r="L131"/>
       <c r="M131"/>
       <c r="N131"/>
     </row>
-    <row r="132" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A132" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B132" s="18">
-        <v>6.1033094331371496</v>
+        <v>6.3859239227206102</v>
       </c>
       <c r="C132" s="19">
-        <v>0.32441654047761898</v>
+        <v>0.389824031561953</v>
       </c>
       <c r="D132" s="19">
-        <v>79.154217323986103</v>
+        <v>80.142336055196495</v>
       </c>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="K132"/>
       <c r="L132"/>
       <c r="M132"/>
       <c r="N132"/>
     </row>
-    <row r="133" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A133" s="17" t="s">
         <v>138</v>
       </c>
       <c r="B133" s="18">
-        <v>6.1075270557146899</v>
+        <v>6.7722573294027599</v>
       </c>
       <c r="C133" s="19">
-        <v>1.2928546971321699</v>
+        <v>7.6242087106889803E-2</v>
       </c>
       <c r="D133" s="19">
-        <v>80.447072021118302</v>
+        <v>80.218578142303301</v>
       </c>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="K133"/>
       <c r="L133"/>
       <c r="M133"/>
       <c r="N133"/>
     </row>
-    <row r="134" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A134" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B134" s="18">
-        <v>6.6843703320899497</v>
+        <v>6.8650052450273504</v>
       </c>
       <c r="C134" s="19">
-        <v>0.37853982923260199</v>
+        <v>0.40185773189449397</v>
       </c>
       <c r="D134" s="19">
-        <v>80.825611850350896</v>
+        <v>80.620435874197796</v>
       </c>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="K134"/>
       <c r="L134"/>
       <c r="M134"/>
       <c r="N134"/>
     </row>
-    <row r="135" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A135" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B135" s="18">
-        <v>7.0279677383954597</v>
+        <v>6.9247531386434398</v>
       </c>
       <c r="C135" s="19">
-        <v>0.62574988522130104</v>
+        <v>3.3459115661458302E-2</v>
       </c>
       <c r="D135" s="19">
-        <v>81.451361735572206</v>
+        <v>80.653894989859296</v>
       </c>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="K135"/>
       <c r="L135"/>
       <c r="M135"/>
       <c r="N135"/>
     </row>
-    <row r="136" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A136" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B136" s="18">
-        <v>7.0459418695694804</v>
+        <v>6.9248839664972799</v>
       </c>
       <c r="C136" s="19">
-        <v>0.36893965967967901</v>
+        <v>0.60930334420603705</v>
       </c>
       <c r="D136" s="19">
-        <v>81.820301395251903</v>
+        <v>81.263198334065294</v>
       </c>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="K136"/>
       <c r="L136"/>
       <c r="M136"/>
       <c r="N136"/>
     </row>
-    <row r="137" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A137" s="17" t="s">
         <v>142</v>
       </c>
       <c r="B137" s="18">
-        <v>7.1292789753564598</v>
+        <v>6.9250584113226896</v>
       </c>
       <c r="C137" s="19">
-        <v>0.12072816352898701</v>
+        <v>2.0583961095137302E-3</v>
       </c>
       <c r="D137" s="19">
-        <v>81.941029558780897</v>
+        <v>81.265256730174897</v>
       </c>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
       <c r="K137"/>
       <c r="L137"/>
       <c r="M137"/>
       <c r="N137"/>
     </row>
-    <row r="138" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A138" s="17" t="s">
         <v>143</v>
       </c>
       <c r="B138" s="18">
-        <v>7.1320639575748803</v>
+        <v>7.5941972965605196</v>
       </c>
       <c r="C138" s="19">
-        <v>5.2571056503894098E-2</v>
+        <v>0.22600736887711401</v>
       </c>
       <c r="D138" s="19">
-        <v>81.993600615284805</v>
+        <v>81.491264099052003</v>
       </c>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
       <c r="K138"/>
       <c r="L138"/>
       <c r="M138"/>
       <c r="N138"/>
     </row>
-    <row r="139" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A139" s="17" t="s">
         <v>144</v>
       </c>
       <c r="B139" s="18">
-        <v>7.7396524849001596</v>
+        <v>7.7587586403991402</v>
       </c>
       <c r="C139" s="19">
-        <v>0.58146347005753096</v>
+        <v>0.37703483199800703</v>
       </c>
       <c r="D139" s="19">
-        <v>82.575064085342305</v>
+        <v>81.868298931050006</v>
       </c>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="K139"/>
       <c r="L139"/>
       <c r="M139"/>
       <c r="N139"/>
     </row>
-    <row r="140" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A140" s="17" t="s">
         <v>145</v>
       </c>
       <c r="B140" s="18">
-        <v>7.7932973961370298</v>
+        <v>7.9142810887583304</v>
       </c>
       <c r="C140" s="19">
-        <v>1.25218257055305</v>
+        <v>0.27256783647956501</v>
       </c>
       <c r="D140" s="19">
-        <v>83.827246655895394</v>
+        <v>82.140866767529502</v>
       </c>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="K140"/>
       <c r="L140"/>
       <c r="M140"/>
       <c r="N140"/>
     </row>
-    <row r="141" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A141" s="17" t="s">
         <v>146</v>
       </c>
       <c r="B141" s="18">
-        <v>9.0294281883583007</v>
+        <v>8.0165289742507806</v>
       </c>
       <c r="C141" s="19">
-        <v>0.16480063465815001</v>
+        <v>1.1874185943923199</v>
       </c>
       <c r="D141" s="19">
-        <v>83.992047290553501</v>
+        <v>83.3282853619219</v>
       </c>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="K141"/>
       <c r="L141"/>
       <c r="M141"/>
       <c r="N141"/>
     </row>
-    <row r="142" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A142" s="17" t="s">
         <v>147</v>
       </c>
       <c r="B142" s="18">
-        <v>9.1942815282324908</v>
+        <v>8.0284016541431793</v>
       </c>
       <c r="C142" s="19">
-        <v>4.1304854681473199E-2</v>
+        <v>0.36475231455332602</v>
       </c>
       <c r="D142" s="19">
-        <v>84.033352145235</v>
+        <v>83.6930376764752</v>
       </c>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="K142"/>
       <c r="L142"/>
       <c r="M142"/>
       <c r="N142"/>
     </row>
-    <row r="143" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A143" s="17" t="s">
         <v>148</v>
       </c>
       <c r="B143" s="18">
-        <v>9.1978960998872594</v>
+        <v>8.20644769576068</v>
       </c>
       <c r="C143" s="19">
-        <v>0.109334505685949</v>
+        <v>5.2000650181733699</v>
       </c>
       <c r="D143" s="19">
-        <v>84.142686650920893</v>
+        <v>88.893102694648604</v>
       </c>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="K143"/>
       <c r="L143"/>
       <c r="M143"/>
       <c r="N143"/>
     </row>
-    <row r="144" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A144" s="17" t="s">
         <v>149</v>
       </c>
       <c r="B144" s="18">
-        <v>9.2106402701297796</v>
+        <v>8.2067126044489598</v>
       </c>
       <c r="C144" s="19">
-        <v>0.448271928512467</v>
+        <v>1.5595132757274901</v>
       </c>
       <c r="D144" s="19">
-        <v>84.590958579433405</v>
+        <v>90.452615970376101</v>
       </c>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="K144"/>
       <c r="L144"/>
       <c r="M144"/>
       <c r="N144"/>
     </row>
-    <row r="145" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A145" s="17" t="s">
         <v>150</v>
       </c>
       <c r="B145" s="18">
-        <v>9.5876056852804705</v>
+        <v>8.2160931944896305</v>
       </c>
       <c r="C145" s="19">
-        <v>0.14606915162814499</v>
+        <v>0.89369225548595299</v>
       </c>
       <c r="D145" s="19">
-        <v>84.737027731061502</v>
+        <v>91.346308225862003</v>
       </c>
       <c r="G145" s="3"/>
       <c r="H145" s="3"/>
       <c r="I145" s="3"/>
       <c r="K145"/>
       <c r="L145"/>
       <c r="M145"/>
       <c r="N145"/>
     </row>
-    <row r="146" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A146" s="17" t="s">
         <v>151</v>
       </c>
       <c r="B146" s="18">
-        <v>9.9483228350933199</v>
+        <v>9.1009465302872794</v>
       </c>
       <c r="C146" s="19">
-        <v>1.2689293812620099</v>
+        <v>0.14756211934092001</v>
       </c>
       <c r="D146" s="19">
-        <v>86.0059571123236</v>
+        <v>91.493870345202893</v>
       </c>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="K146"/>
       <c r="L146"/>
       <c r="M146"/>
       <c r="N146"/>
     </row>
-    <row r="147" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A147" s="17" t="s">
         <v>152</v>
       </c>
       <c r="B147" s="18">
-        <v>10.7736063599539</v>
+        <v>9.3500430374785193</v>
       </c>
       <c r="C147" s="19">
-        <v>0.60279869750871695</v>
+        <v>0.37865892914815102</v>
       </c>
       <c r="D147" s="19">
-        <v>86.608755809832303</v>
+        <v>91.872529274351095</v>
       </c>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="K147"/>
       <c r="L147"/>
       <c r="M147"/>
       <c r="N147"/>
     </row>
-    <row r="148" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A148" s="17" t="s">
         <v>153</v>
       </c>
       <c r="B148" s="18">
-        <v>11.182119937732899</v>
+        <v>11.573584706629299</v>
       </c>
       <c r="C148" s="19">
-        <v>1.13026178283114E-2</v>
+        <v>4.3262509879735803E-2</v>
       </c>
       <c r="D148" s="19">
-        <v>86.620058427660595</v>
+        <v>91.915791784230805</v>
       </c>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="K148"/>
       <c r="L148"/>
       <c r="M148"/>
       <c r="N148"/>
     </row>
-    <row r="149" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A149" s="17" t="s">
         <v>154</v>
       </c>
       <c r="B149" s="18">
-        <v>11.1823199470814</v>
+        <v>12.321626937678399</v>
       </c>
       <c r="C149" s="19">
-        <v>0.17353592407117099</v>
+        <v>4.4447784123016199E-2</v>
       </c>
       <c r="D149" s="19">
-        <v>86.793594351731798</v>
+        <v>91.960239568353899</v>
       </c>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="K149"/>
       <c r="L149"/>
       <c r="M149"/>
       <c r="N149"/>
     </row>
-    <row r="150" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A150" s="17" t="s">
         <v>155</v>
       </c>
       <c r="B150" s="18">
-        <v>11.182619974508601</v>
+        <v>12.925980452635701</v>
       </c>
       <c r="C150" s="19">
-        <v>3.4982125658708597E-2</v>
+        <v>0.19141274239480299</v>
       </c>
       <c r="D150" s="19">
-        <v>86.828576477390499</v>
+        <v>92.151652310748702</v>
       </c>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="K150"/>
       <c r="L150"/>
       <c r="M150"/>
       <c r="N150"/>
     </row>
-    <row r="151" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="151" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A151" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B151" s="18">
-        <v>11.191289801324601</v>
+        <v>13.644664002851</v>
       </c>
       <c r="C151" s="19">
-        <v>0.17761451673092399</v>
+        <v>0.19634384516264899</v>
       </c>
       <c r="D151" s="19">
-        <v>87.006190994121397</v>
+        <v>92.347996155911304</v>
       </c>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="K151"/>
       <c r="L151"/>
       <c r="M151"/>
       <c r="N151"/>
     </row>
-    <row r="152" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A152" s="17" t="s">
         <v>157</v>
       </c>
       <c r="B152" s="18">
-        <v>11.360001287681801</v>
+        <v>13.8959019142569</v>
       </c>
       <c r="C152" s="19">
-        <v>8.5837077885005705E-2</v>
+        <v>1.2836339096827301</v>
       </c>
       <c r="D152" s="19">
-        <v>87.0920280720064</v>
+        <v>93.631630065593995</v>
       </c>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="K152"/>
       <c r="L152"/>
       <c r="M152"/>
       <c r="N152"/>
     </row>
-    <row r="153" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A153" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B153" s="18">
-        <v>11.9185860228599</v>
+        <v>14.800340337338501</v>
       </c>
       <c r="C153" s="19">
-        <v>3.4208285533532203E-2</v>
+        <v>0.247744936583077</v>
       </c>
       <c r="D153" s="19">
-        <v>87.126236357539895</v>
+        <v>93.879375002177099</v>
       </c>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="K153"/>
       <c r="L153"/>
       <c r="M153"/>
       <c r="N153"/>
     </row>
-    <row r="154" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A154" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B154" s="18">
-        <v>11.9188180478715</v>
+        <v>15.306273482163601</v>
       </c>
       <c r="C154" s="19">
-        <v>0.613928339309048</v>
+        <v>0.35950453546093902</v>
       </c>
       <c r="D154" s="19">
-        <v>87.740164696849007</v>
+        <v>94.238879537638098</v>
       </c>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="K154"/>
       <c r="L154"/>
       <c r="M154"/>
       <c r="N154"/>
     </row>
-    <row r="155" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A155" s="17" t="s">
         <v>160</v>
       </c>
       <c r="B155" s="18">
-        <v>11.9191274285931</v>
+        <v>15.6558507958338</v>
       </c>
       <c r="C155" s="19">
-        <v>2.07571233576722E-3</v>
+        <v>0.30883632353444801</v>
       </c>
       <c r="D155" s="19">
-        <v>87.742240409184802</v>
+        <v>94.547715861172506</v>
       </c>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="K155"/>
       <c r="L155"/>
       <c r="M155"/>
       <c r="N155"/>
     </row>
-    <row r="156" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A156" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B156" s="18">
-        <v>12.1432930617746</v>
+        <v>17.377563987404098</v>
       </c>
       <c r="C156" s="19">
-        <v>0.13347831759145201</v>
+        <v>5.7635091066384397E-2</v>
       </c>
       <c r="D156" s="19">
-        <v>87.875718726776199</v>
+        <v>94.605350952238894</v>
       </c>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="K156"/>
       <c r="L156"/>
       <c r="M156"/>
       <c r="N156"/>
     </row>
-    <row r="157" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A157" s="17" t="s">
         <v>162</v>
       </c>
       <c r="B157" s="18">
-        <v>12.1611425036307</v>
+        <v>17.3808233764519</v>
       </c>
       <c r="C157" s="19">
-        <v>0.13942323055310099</v>
+        <v>0.47822648953120001</v>
       </c>
       <c r="D157" s="19">
-        <v>88.015141957329305</v>
+        <v>95.083577441770103</v>
       </c>
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
       <c r="I157" s="3"/>
       <c r="K157"/>
       <c r="L157"/>
       <c r="M157"/>
       <c r="N157"/>
     </row>
-    <row r="158" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A158" s="17" t="s">
         <v>163</v>
       </c>
       <c r="B158" s="18">
-        <v>12.2771053739555</v>
+        <v>17.7991340477123</v>
       </c>
       <c r="C158" s="19">
-        <v>4.3926807105600298E-2</v>
+        <v>0.34306451026979001</v>
       </c>
       <c r="D158" s="19">
-        <v>88.059068764434898</v>
+        <v>95.426641952039901</v>
       </c>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="K158"/>
       <c r="L158"/>
       <c r="M158"/>
       <c r="N158"/>
     </row>
-    <row r="159" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A159" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B159" s="18">
-        <v>12.7816902116049</v>
+        <v>19.096389218687602</v>
       </c>
       <c r="C159" s="19">
-        <v>0.52547386100065097</v>
+        <v>0.149882904405053</v>
       </c>
       <c r="D159" s="19">
-        <v>88.584542625435603</v>
+        <v>95.576524856444905</v>
       </c>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="K159"/>
       <c r="L159"/>
       <c r="M159"/>
       <c r="N159"/>
     </row>
-    <row r="160" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A160" s="17" t="s">
         <v>165</v>
       </c>
       <c r="B160" s="18">
-        <v>13.896787807764101</v>
+        <v>20.3069941015716</v>
       </c>
       <c r="C160" s="19">
-        <v>0.19700603986769699</v>
+        <v>4.20093764240538E-2</v>
       </c>
       <c r="D160" s="19">
-        <v>88.781548665303305</v>
+        <v>95.618534232868996</v>
       </c>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="K160"/>
       <c r="L160"/>
       <c r="M160"/>
       <c r="N160"/>
     </row>
-    <row r="161" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A161" s="17" t="s">
         <v>166</v>
       </c>
       <c r="B161" s="18">
-        <v>14.4150965133644</v>
+        <v>21.288483153762499</v>
       </c>
       <c r="C161" s="19">
-        <v>0.12753795663053899</v>
+        <v>0.10044973014427</v>
       </c>
       <c r="D161" s="19">
-        <v>88.909086621933795</v>
+        <v>95.718983963013201</v>
       </c>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="K161"/>
       <c r="L161"/>
       <c r="M161"/>
       <c r="N161"/>
     </row>
-    <row r="162" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A162" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B162" s="18">
-        <v>15.402195325008901</v>
+        <v>21.297741133524099</v>
       </c>
       <c r="C162" s="19">
-        <v>0.107927937458423</v>
+        <v>0.19197371188398901</v>
       </c>
       <c r="D162" s="19">
-        <v>89.017014559392194</v>
+        <v>95.910957674897205</v>
       </c>
       <c r="G162" s="3"/>
       <c r="H162" s="3"/>
       <c r="I162" s="3"/>
       <c r="K162"/>
       <c r="L162"/>
       <c r="M162"/>
       <c r="N162"/>
     </row>
-    <row r="163" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A163" s="17" t="s">
         <v>168</v>
       </c>
       <c r="B163" s="18">
-        <v>16.678114497768298</v>
+        <v>24.878148453015999</v>
       </c>
       <c r="C163" s="19">
-        <v>1.21265299615874E-2</v>
+        <v>0.228423156838609</v>
       </c>
       <c r="D163" s="19">
-        <v>89.0291410893538</v>
+        <v>96.139380831735807</v>
       </c>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="K163"/>
       <c r="L163"/>
       <c r="M163"/>
       <c r="N163"/>
     </row>
-    <row r="164" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="164" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A164" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B164" s="18">
-        <v>16.686065151030501</v>
+        <v>26.172016532843301</v>
       </c>
       <c r="C164" s="19">
-        <v>5.6549505147447901E-2</v>
+        <v>0.14735401775622201</v>
       </c>
       <c r="D164" s="19">
-        <v>89.085690594501301</v>
+        <v>96.286734849492106</v>
       </c>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="K164"/>
       <c r="L164"/>
       <c r="M164"/>
       <c r="N164"/>
     </row>
-    <row r="165" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="165" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A165" s="17" t="s">
         <v>170</v>
       </c>
       <c r="B165" s="18">
-        <v>18.239643149871299</v>
+        <v>29.541375153421701</v>
       </c>
       <c r="C165" s="19">
-        <v>0.366331363257761</v>
+        <v>0.47941628772197398</v>
       </c>
       <c r="D165" s="19">
-        <v>89.452021957759001</v>
+        <v>96.766151137214095</v>
       </c>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="K165"/>
       <c r="L165"/>
       <c r="M165"/>
       <c r="N165"/>
     </row>
-    <row r="166" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="166" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A166" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B166" s="18">
-        <v>20.200432068193699</v>
+        <v>31.741763884645199</v>
       </c>
       <c r="C166" s="19">
-        <v>1.51887518969325</v>
+        <v>1.1503719883685599</v>
       </c>
       <c r="D166" s="19">
-        <v>90.970897147452305</v>
+        <v>97.9165231255826</v>
       </c>
       <c r="G166" s="3"/>
       <c r="H166" s="3"/>
       <c r="I166" s="3"/>
       <c r="K166"/>
       <c r="L166"/>
       <c r="M166"/>
       <c r="N166"/>
     </row>
-    <row r="167" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="167" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A167" s="17" t="s">
         <v>172</v>
       </c>
       <c r="B167" s="18">
-        <v>25.093160118753399</v>
+        <v>33.968489620069498</v>
       </c>
       <c r="C167" s="19">
-        <v>0.98222161488416804</v>
+        <v>0.70317073074735703</v>
       </c>
       <c r="D167" s="19">
-        <v>91.953118762336402</v>
+        <v>98.619693856330002</v>
       </c>
       <c r="G167" s="3"/>
       <c r="H167" s="3"/>
       <c r="I167" s="3"/>
       <c r="K167"/>
       <c r="L167"/>
       <c r="M167"/>
       <c r="N167"/>
     </row>
-    <row r="168" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="168" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A168" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B168" s="18">
-        <v>27.841312901798702</v>
+        <v>34.272561233081902</v>
       </c>
       <c r="C168" s="19">
-        <v>0.12967739697661501</v>
+        <v>1.21241792824105E-2</v>
       </c>
       <c r="D168" s="19">
-        <v>92.082796159313105</v>
+        <v>98.631818035612397</v>
       </c>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="K168"/>
       <c r="L168"/>
       <c r="M168"/>
       <c r="N168"/>
     </row>
-    <row r="169" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A169" s="17" t="s">
         <v>174</v>
       </c>
       <c r="B169" s="18">
-        <v>28.941449171104601</v>
+        <v>34.273221684465803</v>
       </c>
       <c r="C169" s="19">
-        <v>0.37180742014356799</v>
+        <v>0.177438268587577</v>
       </c>
       <c r="D169" s="19">
-        <v>92.454603579456602</v>
+        <v>98.809256304200005</v>
       </c>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="K169"/>
       <c r="L169"/>
       <c r="M169"/>
       <c r="N169"/>
     </row>
-    <row r="170" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="170" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A170" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B170" s="18">
-        <v>29.210831813394101</v>
+        <v>34.2742124089743</v>
       </c>
       <c r="C170" s="19">
-        <v>0.14807203195213101</v>
+        <v>3.6055861522691003E-2</v>
       </c>
       <c r="D170" s="19">
-        <v>92.602675611408799</v>
+        <v>98.845312165722703</v>
       </c>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="K170"/>
       <c r="L170"/>
       <c r="M170"/>
       <c r="N170"/>
     </row>
-    <row r="171" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="171" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A171" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B171" s="18">
-        <v>34.098470202182703</v>
+        <v>34.278577232623597</v>
       </c>
       <c r="C171" s="19">
-        <v>2.9169220718413099E-2</v>
+        <v>0.18030645129841499</v>
       </c>
       <c r="D171" s="19">
-        <v>92.6318448321272</v>
+        <v>99.025618617021095</v>
       </c>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
       <c r="I171" s="3"/>
       <c r="K171"/>
       <c r="L171"/>
       <c r="M171"/>
       <c r="N171"/>
     </row>
-    <row r="172" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="172" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A172" s="17" t="s">
         <v>177</v>
       </c>
       <c r="B172" s="18">
-        <v>34.875126103607698</v>
+        <v>35.758982299651002</v>
       </c>
       <c r="C172" s="19">
-        <v>0.47160548428690302</v>
+        <v>0.16277615476134799</v>
       </c>
       <c r="D172" s="19">
-        <v>93.103450316414097</v>
+        <v>99.188394771782399</v>
       </c>
       <c r="G172" s="3"/>
       <c r="H172" s="3"/>
       <c r="I172" s="3"/>
       <c r="K172"/>
       <c r="L172"/>
       <c r="M172"/>
       <c r="N172"/>
     </row>
-    <row r="173" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="173" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A173" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B173" s="18">
-        <v>45.006906172314203</v>
+        <v>40.5462131191804</v>
       </c>
       <c r="C173" s="19">
-        <v>0.99425255283029201</v>
+        <v>0.23718151918590299</v>
       </c>
       <c r="D173" s="19">
-        <v>94.097702869244401</v>
+        <v>99.425576290968394</v>
       </c>
       <c r="G173" s="3"/>
       <c r="H173" s="3"/>
       <c r="I173" s="3"/>
       <c r="K173"/>
       <c r="L173"/>
       <c r="M173"/>
       <c r="N173"/>
     </row>
-    <row r="174" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="174" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A174" s="17" t="s">
         <v>179</v>
       </c>
       <c r="B174" s="18">
-        <v>49.464455884570199</v>
+        <v>42.947988478841602</v>
       </c>
       <c r="C174" s="19">
-        <v>2.7259246729455699</v>
+        <v>0.21663827361820601</v>
       </c>
       <c r="D174" s="19">
-        <v>96.823627542189897</v>
+        <v>99.642214564586595</v>
       </c>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="K174"/>
       <c r="L174"/>
       <c r="M174"/>
       <c r="N174"/>
     </row>
-    <row r="175" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="175" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A175" s="17" t="s">
         <v>180</v>
       </c>
       <c r="B175" s="18">
-        <v>54.4130711581927</v>
+        <v>65.072536711013498</v>
       </c>
       <c r="C175" s="19">
-        <v>0.43244006995150502</v>
+        <v>8.0770558547820004E-2</v>
       </c>
       <c r="D175" s="19">
-        <v>97.256067612141393</v>
+        <v>99.722985123134407</v>
       </c>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="K175"/>
       <c r="L175"/>
       <c r="M175"/>
       <c r="N175"/>
     </row>
-    <row r="176" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="176" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A176" s="17" t="s">
         <v>181</v>
       </c>
       <c r="B176" s="18">
-        <v>56.812487272907298</v>
+        <v>76.929783354173296</v>
       </c>
       <c r="C176" s="19">
-        <v>0.125070772231448</v>
+        <v>5.66533944603086E-2</v>
       </c>
       <c r="D176" s="19">
-        <v>97.381138384372903</v>
+        <v>99.779638517594705</v>
       </c>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="K176"/>
       <c r="L176"/>
       <c r="M176"/>
       <c r="N176"/>
     </row>
-    <row r="177" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="177" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A177" s="17" t="s">
         <v>182</v>
       </c>
       <c r="B177" s="18">
-        <v>60.364353180765697</v>
+        <v>76.938814146186402</v>
       </c>
       <c r="C177" s="19">
-        <v>8.1162173128793105E-2</v>
+        <v>1.20925116499564E-2</v>
       </c>
       <c r="D177" s="19">
-        <v>97.462300557501706</v>
+        <v>99.791731029244602</v>
       </c>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
       <c r="I177" s="3"/>
       <c r="K177"/>
       <c r="L177"/>
       <c r="M177"/>
       <c r="N177"/>
     </row>
-    <row r="178" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="178" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A178" s="17" t="s">
         <v>183</v>
       </c>
       <c r="B178" s="18">
-        <v>62.780667247923603</v>
+        <v>82.595260294698207</v>
       </c>
       <c r="C178" s="19">
-        <v>0.232124725548495</v>
+        <v>0.15517592297237401</v>
       </c>
       <c r="D178" s="19">
-        <v>97.694425283050194</v>
+        <v>99.946906952217006</v>
       </c>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="K178"/>
       <c r="L178"/>
       <c r="M178"/>
       <c r="N178"/>
     </row>
-    <row r="179" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="179" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A179" s="17" t="s">
         <v>184</v>
       </c>
       <c r="B179" s="18">
-        <v>121.250955941941</v>
+        <v>143.02296996158901</v>
       </c>
       <c r="C179" s="19">
-        <v>2.30557471694976</v>
+        <v>5.3093047782973898E-2</v>
       </c>
       <c r="D179" s="19">
         <v>100</v>
       </c>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="K179"/>
       <c r="L179"/>
       <c r="M179"/>
       <c r="N179"/>
     </row>
-    <row r="180" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="180" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
       <c r="I180" s="3"/>
       <c r="K180"/>
       <c r="L180"/>
       <c r="M180"/>
       <c r="N180"/>
     </row>
-    <row r="181" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="181" spans="1:14" x14ac:dyDescent="0.25">
       <c r="E181" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Privileged" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Web - Underlying detail</vt:lpstr>
       <vt:lpstr>'Web - Underlying detail'!data_1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>