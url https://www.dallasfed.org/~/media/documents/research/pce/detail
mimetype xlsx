--- v9 (2026-08-19)
+++ v10 (2026-09-08)
@@ -1,660 +1,660 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9F7F998-5C27-4239-8F1D-F7C41BC8517E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{0A95D3C6-6B35-431E-A23D-18FE8301E07E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="990" yWindow="90" windowWidth="26460" windowHeight="15285" xr2:uid="{96E407B1-3F2A-41BC-A4E7-C0AB77D543C0}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{317C1DBF-2274-44AB-AB3D-0B54E02A15D7}"/>
   </bookViews>
   <sheets>
     <sheet name="Web - Underlying detail" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_DLX1.USE">#REF!</definedName>
     <definedName name="_DLX2.USE">#REF!</definedName>
     <definedName name="_DLX3.USE">#REF!</definedName>
     <definedName name="data_1" localSheetId="0">'Web - Underlying detail'!$A$2:$D$179</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" name="data" type="6" refreshedVersion="8" background="1" saveData="1">
-    <textPr codePage="437" sourceFile="C:\Users\k1tzr01\FR Banks\PCE - PCE\output\data.csv" tab="0" comma="1">
+    <textPr codePage="437" sourceFile="C:\Users\k1sxy06\FR Banks\PCE - PCE\output\data.csv" tab="0" comma="1">
       <textFields count="5">
         <textField type="text"/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
   <si>
     <t>Annualized 1-month % change</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Cumulative weight</t>
   </si>
   <si>
     <t>Color key</t>
   </si>
   <si>
+    <t>Nonelectric cookware and tableware</t>
+  </si>
+  <si>
+    <t>Cut from bottom</t>
+  </si>
+  <si>
+    <t>Hotels and motels</t>
+  </si>
+  <si>
+    <t>Included</t>
+  </si>
+  <si>
     <t>Gasoline and other motor fuel</t>
   </si>
   <si>
-    <t>Cut from bottom</t>
+    <t>Cut from top</t>
+  </si>
+  <si>
+    <t>Motor vehicle rental</t>
+  </si>
+  <si>
+    <t>Trim point</t>
+  </si>
+  <si>
+    <t>Vegetables (fresh)</t>
+  </si>
+  <si>
+    <t>Intercity buses</t>
+  </si>
+  <si>
+    <t>Other road transportation service</t>
+  </si>
+  <si>
+    <t>Railway transportation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Water transportation </t>
+  </si>
+  <si>
+    <t>Major household appliances</t>
+  </si>
+  <si>
+    <t>Window coverings</t>
   </si>
   <si>
     <t>Fuel oil</t>
   </si>
   <si>
-    <t>Included</t>
+    <t>Therapeutic medical equipment</t>
+  </si>
+  <si>
+    <t>Other medical products</t>
+  </si>
+  <si>
+    <t>Pork</t>
+  </si>
+  <si>
+    <t>Carpets and other floor coverings</t>
+  </si>
+  <si>
+    <t>Photographic equipment</t>
+  </si>
+  <si>
+    <t>Children's and infants' clothing</t>
+  </si>
+  <si>
+    <t>Moving, storage, and freight services</t>
+  </si>
+  <si>
+    <t>Clocks, lamps, lighting fixtures, and other household decorative items</t>
+  </si>
+  <si>
+    <t>Dishes and flatware</t>
+  </si>
+  <si>
+    <t>Stationery and miscellaneous printed materials</t>
+  </si>
+  <si>
+    <t>Clothing materials</t>
+  </si>
+  <si>
+    <t>Sewing items</t>
+  </si>
+  <si>
+    <t>Other meats</t>
+  </si>
+  <si>
+    <t>Beef and veal</t>
+  </si>
+  <si>
+    <t>Prescription drugs</t>
+  </si>
+  <si>
+    <t>Women's and girls' clothing</t>
+  </si>
+  <si>
+    <t>Processed dairy products</t>
+  </si>
+  <si>
+    <t>Musical instruments</t>
+  </si>
+  <si>
+    <t>Newspapers and periodicals</t>
+  </si>
+  <si>
+    <t>Eggs</t>
+  </si>
+  <si>
+    <t>Miscellaneous household products</t>
+  </si>
+  <si>
+    <t>Museums and libraries</t>
+  </si>
+  <si>
+    <t>Live entertainment, excluding sports</t>
+  </si>
+  <si>
+    <t>Motion picture theaters</t>
+  </si>
+  <si>
+    <t>Poultry</t>
+  </si>
+  <si>
+    <t>Tools, hardware, and supplies</t>
+  </si>
+  <si>
+    <t>Sporting equipment, supplies, guns, and ammunition</t>
+  </si>
+  <si>
+    <t>Other personal business services</t>
+  </si>
+  <si>
+    <t>Nonprescription drugs</t>
+  </si>
+  <si>
+    <t>Processed fruits and vegetables</t>
+  </si>
+  <si>
+    <t>Amusement parks, campgrounds, and related recreational services</t>
+  </si>
+  <si>
+    <t>Fats and oils</t>
+  </si>
+  <si>
+    <t>Package tours</t>
+  </si>
+  <si>
+    <t>Other depository institutions and regulated investment companies</t>
+  </si>
+  <si>
+    <t>Veterinary and other services for pets</t>
+  </si>
+  <si>
+    <t>Funeral and burial services</t>
+  </si>
+  <si>
+    <t>Beer</t>
+  </si>
+  <si>
+    <t>Spectator sports</t>
+  </si>
+  <si>
+    <t>Wine</t>
+  </si>
+  <si>
+    <t>Calculators, typewriters, and other information processing equipment</t>
+  </si>
+  <si>
+    <t>Telephone and related communication equipment</t>
+  </si>
+  <si>
+    <t>Physician services</t>
+  </si>
+  <si>
+    <t>Food products, not elsewhere classified</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Air transportation </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net motor vehicle and other transportation insurance </t>
+  </si>
+  <si>
+    <t>Furniture</t>
+  </si>
+  <si>
+    <t>Pension funds</t>
+  </si>
+  <si>
+    <t>Food produced and consumed on farms</t>
+  </si>
+  <si>
+    <t>Motorcycles</t>
+  </si>
+  <si>
+    <t>Film and photographic supplies</t>
+  </si>
+  <si>
+    <t>Employment agency services</t>
+  </si>
+  <si>
+    <t>Professional association dues</t>
+  </si>
+  <si>
+    <t>Legal services</t>
+  </si>
+  <si>
+    <t>New foreign autos</t>
+  </si>
+  <si>
+    <t>New domestic autos</t>
+  </si>
+  <si>
+    <t>Domestic services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net household insurance </t>
+  </si>
+  <si>
+    <t>Standard clothing issued to military personnel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commercial and vocational schools </t>
+  </si>
+  <si>
+    <t>Hairdressing salons and personal grooming establishments</t>
+  </si>
+  <si>
+    <t>New light trucks</t>
+  </si>
+  <si>
+    <t>Parking fees and tolls</t>
+  </si>
+  <si>
+    <t>Casino gambling</t>
+  </si>
+  <si>
+    <t>Lotteries</t>
+  </si>
+  <si>
+    <t>Pari-mutuel net receipts</t>
+  </si>
+  <si>
+    <t>Nonprofit hospitals' services to households</t>
+  </si>
+  <si>
+    <t>Government hospitals</t>
+  </si>
+  <si>
+    <t>Proprietary hospitals</t>
+  </si>
+  <si>
+    <t>Other fuels</t>
+  </si>
+  <si>
+    <t>Bakery products</t>
+  </si>
+  <si>
+    <t>Maintenance and repair of recreational vehicles and sports equipment</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Hair, dental, shaving, and miscellaneous personal care products except electrical products</t>
+  </si>
+  <si>
+    <t>Electric appliances for personal care</t>
+  </si>
+  <si>
+    <t>Audio-video, photographic, and information processing equipment services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net health insurance </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Final consumption expenditures of nonprofit institutions serving households </t>
+  </si>
+  <si>
+    <t>Food supplied to military</t>
+  </si>
+  <si>
+    <t>Higher education school lunches</t>
+  </si>
+  <si>
+    <t>Food supplied to civilians</t>
+  </si>
+  <si>
+    <t>Religious organizations' services to households</t>
+  </si>
+  <si>
+    <t>Water supply and sewage maintenance</t>
+  </si>
+  <si>
+    <t>Membership clubs and participant sports centers</t>
+  </si>
+  <si>
+    <t>Tires</t>
+  </si>
+  <si>
+    <t>Flowers, seeds, and potted plants</t>
+  </si>
+  <si>
+    <t>Tenant-occupied stationary homes and landlord durables</t>
+  </si>
+  <si>
+    <t>Tenant-occupied mobile homes</t>
+  </si>
+  <si>
+    <t>Group housing</t>
+  </si>
+  <si>
+    <t>Owner-occupied mobile homes</t>
+  </si>
+  <si>
+    <t>Owner-occupied stationary homes</t>
+  </si>
+  <si>
+    <t>Rental value of farm dwellings</t>
+  </si>
+  <si>
+    <t>Clothing repair, rental, and alterations</t>
+  </si>
+  <si>
+    <t>Miscellaneous personal care services</t>
+  </si>
+  <si>
+    <t>Repair and hire of footwear</t>
+  </si>
+  <si>
+    <t>Other purchased meals</t>
+  </si>
+  <si>
+    <t>Audio equipment</t>
+  </si>
+  <si>
+    <t>Corrective eyeglasses and contact lenses</t>
+  </si>
+  <si>
+    <t>Coffee, tea, and other beverage materials</t>
+  </si>
+  <si>
+    <t>Housing at schools</t>
+  </si>
+  <si>
+    <t>Household cleaning products</t>
+  </si>
+  <si>
+    <t>Day care and nursery schools</t>
+  </si>
+  <si>
+    <t>Child care</t>
+  </si>
+  <si>
+    <t>Motor vehicle leasing</t>
+  </si>
+  <si>
+    <t>Social assistance</t>
+  </si>
+  <si>
+    <t>Foundations and grantmaking and giving services to households</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Life insurance </t>
+  </si>
+  <si>
+    <t>Laundry and drycleaning services</t>
+  </si>
+  <si>
+    <t>Cereals</t>
+  </si>
+  <si>
+    <t>Communication</t>
+  </si>
+  <si>
+    <t>Used light trucks</t>
+  </si>
+  <si>
+    <t>Nursing homes</t>
+  </si>
+  <si>
+    <t>Alcohol in purchased meals</t>
+  </si>
+  <si>
+    <t>Fish and seafood</t>
+  </si>
+  <si>
+    <t>Fresh milk</t>
+  </si>
+  <si>
+    <t>Sugar and sweets</t>
+  </si>
+  <si>
+    <t>Elementary and secondary school lunches</t>
+  </si>
+  <si>
+    <t>Shoes and other footwear</t>
+  </si>
+  <si>
+    <t>Other recreational vehicles</t>
+  </si>
+  <si>
+    <t>Pleasure aircraft</t>
+  </si>
+  <si>
+    <t>Pleasure boats</t>
+  </si>
+  <si>
+    <t>Bicycles and accessories</t>
+  </si>
+  <si>
+    <t>Computer software and accessories</t>
+  </si>
+  <si>
+    <t>Tobacco</t>
+  </si>
+  <si>
+    <t>Elementary and secondary schools</t>
+  </si>
+  <si>
+    <t>Luggage and similar personal items</t>
+  </si>
+  <si>
+    <t>Used autos</t>
+  </si>
+  <si>
+    <t>Dental services</t>
+  </si>
+  <si>
+    <t>Spirits</t>
+  </si>
+  <si>
+    <t>Cosmetic / perfumes / bath / nail preparations and implements</t>
+  </si>
+  <si>
+    <t>Paramedical services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motor vehicle maintenance and repair </t>
+  </si>
+  <si>
+    <t>Outdoor equipment and supplies</t>
+  </si>
+  <si>
+    <t>Natural gas</t>
+  </si>
+  <si>
+    <t>Pets and related products</t>
+  </si>
+  <si>
+    <t>Men's and boys' clothing</t>
+  </si>
+  <si>
+    <t>Nonprofit private higher education services to households</t>
+  </si>
+  <si>
+    <t>Proprietary and public higher education</t>
+  </si>
+  <si>
+    <t>Other household services</t>
+  </si>
+  <si>
+    <t>Educational books</t>
+  </si>
+  <si>
+    <t>Audio discs, tapes, vinyl, and permanent digital downloads</t>
+  </si>
+  <si>
+    <t>Games, toys, and hobbies</t>
+  </si>
+  <si>
+    <t>Commercial banks</t>
+  </si>
+  <si>
+    <t>Social advocacy and civic and social organizations</t>
+  </si>
+  <si>
+    <t>Garbage and trash collection</t>
+  </si>
+  <si>
+    <t>Household paper products</t>
+  </si>
+  <si>
+    <t>Mineral waters, soft drinks, and vegetable juices</t>
+  </si>
+  <si>
+    <t>Labor organization dues</t>
+  </si>
+  <si>
+    <t>Intracity mass transit</t>
+  </si>
+  <si>
+    <t>Taxicabs and ride sharing services</t>
+  </si>
+  <si>
+    <t>Household linens</t>
+  </si>
+  <si>
+    <t>Tax preparation and other related services</t>
+  </si>
+  <si>
+    <t>Jewelry</t>
+  </si>
+  <si>
+    <t>Televisions</t>
+  </si>
+  <si>
+    <t>Other video equipment</t>
+  </si>
+  <si>
+    <t>Small electric household appliances</t>
+  </si>
+  <si>
+    <t>Fruit (fresh)</t>
+  </si>
+  <si>
+    <t>Accessories and parts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Financial service charges, fees, and commissions </t>
+  </si>
+  <si>
+    <t>Personal computers/tablets and peripheral equipment</t>
+  </si>
+  <si>
+    <t>Watches</t>
+  </si>
+  <si>
+    <t>Recreational books</t>
+  </si>
+  <si>
+    <t>Repair of household appliances</t>
+  </si>
+  <si>
+    <t>Repair of furniture, furnishings, and floor coverings</t>
+  </si>
+  <si>
+    <t>Lubricants and fluids</t>
   </si>
   <si>
     <t>Video discs, tapes, and permanent digital downloads</t>
-  </si>
-[...526 lines deleted...]
-    <t>Other video equipment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -794,51 +794,51 @@
     <cellStyle name="Accent4" xfId="5" builtinId="41"/>
     <cellStyle name="Bad" xfId="3" builtinId="27"/>
     <cellStyle name="Good" xfId="2" builtinId="26"/>
     <cellStyle name="Heading 3" xfId="1" builtinId="18"/>
     <cellStyle name="Neutral" xfId="4" builtinId="28"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{A23D5A02-7AA5-4F8F-B507-612EF2453A3B}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{C8F53460-4078-4519-AB9D-A31AEC487725}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1087,3881 +1087,3872 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{770D6184-5E6E-4FC1-8FBB-960C13EAA261}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EED5406-4EF2-474D-959C-AEA79FC56EA2}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="A2:N181"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A172" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B100" sqref="B100"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="81.140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="81.1796875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="14.7109375" customWidth="1"/>
-    <col min="6" max="6" width="28.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.7265625" customWidth="1"/>
+    <col min="6" max="6" width="28.26953125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="9.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="19.5703125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="9.453125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="78.7265625" customWidth="1"/>
+    <col min="11" max="11" width="19.54296875" style="3" customWidth="1"/>
     <col min="12" max="12" width="12" style="3" customWidth="1"/>
-    <col min="13" max="13" width="11.7109375" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="16.28515625" customWidth="1"/>
+    <col min="13" max="13" width="11.7265625" style="3" customWidth="1"/>
+    <col min="14" max="14" width="9.453125" style="3" customWidth="1"/>
+    <col min="16" max="16" width="16.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5">
-        <v>-70.204521866040693</v>
+        <v>-34.499293723569799</v>
       </c>
       <c r="C3" s="6">
-        <v>2.0890729974667201</v>
+        <v>0.144969169360843</v>
       </c>
       <c r="D3" s="6">
-        <v>2.0890729974667201</v>
+        <v>0.144969169360843</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="5">
-        <v>-68.443338876258196</v>
+        <v>-33.369492643703303</v>
       </c>
       <c r="C4" s="6">
-        <v>0.122187297850233</v>
+        <v>0.71632700275137395</v>
       </c>
       <c r="D4" s="6">
-        <v>2.2112602953169498</v>
+        <v>0.86129617211221698</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="5">
-        <v>-55.922183812015</v>
+        <v>-30.676587718296901</v>
       </c>
       <c r="C5" s="6">
-        <v>6.7759685556695898E-2</v>
+        <v>2.0042237953096298</v>
       </c>
       <c r="D5" s="6">
-        <v>2.2790199808736502</v>
+        <v>2.8655199674218399</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="5">
-        <v>-52.434811531399703</v>
+        <v>-30.314077225938799</v>
       </c>
       <c r="C6" s="6">
-        <v>0.42120213137642998</v>
+        <v>0.143377241382731</v>
       </c>
       <c r="D6" s="6">
-        <v>2.70022211225008</v>
+        <v>3.0088972088045698</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="5">
-        <v>-28.574797605005401</v>
+        <v>-26.934158555327201</v>
       </c>
       <c r="C7" s="6">
-        <v>2.6881296006001199E-2</v>
+        <v>0.32161454868841799</v>
       </c>
       <c r="D7" s="6">
-        <v>2.7271034082560801</v>
+        <v>3.3305117574929901</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
-        <v>-28.557031037713799</v>
+        <v>-22.803002704279599</v>
       </c>
       <c r="C8" s="6">
-        <v>0.73674294509615101</v>
+        <v>5.6190998887454303E-3</v>
       </c>
       <c r="D8" s="6">
-        <v>3.4638463533522299</v>
+        <v>3.3361308573817401</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="5">
-        <v>-23.038131544181599</v>
+        <v>-22.7963967515606</v>
       </c>
       <c r="C9" s="6">
-        <v>0.16730915014977199</v>
+        <v>0.21413460675545601</v>
       </c>
       <c r="D9" s="6">
-        <v>3.63115550350201</v>
+        <v>3.5502654641371998</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="5">
-        <v>-21.974477324658899</v>
+        <v>-22.796182808135502</v>
       </c>
       <c r="C10" s="6">
-        <v>0.126272422436807</v>
+        <v>6.8998578088125999E-3</v>
       </c>
       <c r="D10" s="6">
-        <v>3.7574279259388099</v>
+        <v>3.5571653219460102</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="5">
-        <v>-18.4326198372124</v>
+        <v>-22.795113150863202</v>
       </c>
       <c r="C11" s="6">
-        <v>5.9195852951620102E-2</v>
+        <v>3.4833007657038201E-2</v>
       </c>
       <c r="D11" s="6">
-        <v>3.8166237788904298</v>
+        <v>3.59199832960305</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5">
-        <v>-17.886997716443801</v>
+        <v>-20.4848974843948</v>
       </c>
       <c r="C12" s="6">
-        <v>4.8967207668959602E-2</v>
+        <v>0.37061255855295999</v>
       </c>
       <c r="D12" s="6">
-        <v>3.8655909865593898</v>
+        <v>3.9626108881560098</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="5">
-        <v>-17.817810566055499</v>
+        <v>-20.0394924919005</v>
       </c>
       <c r="C13" s="6">
-        <v>8.1250096982124296E-3</v>
+        <v>0.157352835728816</v>
       </c>
       <c r="D13" s="6">
-        <v>3.87371599625761</v>
+        <v>4.1199637238848199</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="5">
-        <v>-17.816963175198101</v>
+        <v>-18.2143933017188</v>
       </c>
       <c r="C14" s="6">
-        <v>3.4834395699463103E-2</v>
+        <v>0.11943067604626401</v>
       </c>
       <c r="D14" s="6">
-        <v>3.9085503919570699</v>
+        <v>4.2393943999310899</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="5">
-        <v>-17.815268634414601</v>
+        <v>-18.098039710520801</v>
       </c>
       <c r="C15" s="6">
-        <v>5.5554075219403504E-3</v>
+        <v>0.243001266777816</v>
       </c>
       <c r="D15" s="6">
-        <v>3.9141057994790098</v>
+        <v>4.4823956667089</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="5">
-        <v>-17.8076993231101</v>
+        <v>-18.089221234852001</v>
       </c>
       <c r="C16" s="6">
-        <v>0.211761458220281</v>
+        <v>4.3617924658062399E-2</v>
       </c>
       <c r="D16" s="6">
-        <v>4.1258672576992899</v>
+        <v>4.5260135913669703</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="5">
-        <v>-17.314536411048699</v>
+        <v>-17.0225284756912</v>
       </c>
       <c r="C17" s="6">
-        <v>1.38568511723968E-2</v>
+        <v>0.22897155589989701</v>
       </c>
       <c r="D17" s="6">
-        <v>4.1397241088716896</v>
+        <v>4.7549851472668596</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="5">
-        <v>-17.314257644793202</v>
+        <v>-16.515952418155599</v>
       </c>
       <c r="C18" s="6">
-        <v>5.6051709443681501E-3</v>
+        <v>0.13584151432487099</v>
       </c>
       <c r="D18" s="6">
-        <v>4.1453292798160604</v>
+        <v>4.8908266615917304</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5">
-        <v>-17.034747389419898</v>
+        <v>-15.9361059811904</v>
       </c>
       <c r="C19" s="6">
-        <v>2.8496345261158199E-2</v>
+        <v>2.60075032571387E-2</v>
       </c>
       <c r="D19" s="6">
-        <v>4.1738256250772103</v>
+        <v>4.9168341648488703</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="5">
-        <v>-15.7019869755682</v>
+        <v>-15.8618671573266</v>
       </c>
       <c r="C20" s="6">
-        <v>0.134940305834231</v>
+        <v>0.13377155698222701</v>
       </c>
       <c r="D20" s="6">
-        <v>4.3087659309114503</v>
+        <v>5.0506057218310998</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="5">
-        <v>-15.6465183430234</v>
+        <v>-13.6069751887695</v>
       </c>
       <c r="C21" s="6">
-        <v>0.32332200340843198</v>
+        <v>0.10961754494039699</v>
       </c>
       <c r="D21" s="6">
-        <v>4.6320879343198804</v>
+        <v>5.1602232667715002</v>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="5">
-        <v>-15.604879279333399</v>
+        <v>-12.2488380227069</v>
       </c>
       <c r="C22" s="6">
-        <v>4.4339209383173699E-2</v>
+        <v>0.31260865584907199</v>
       </c>
       <c r="D22" s="6">
-        <v>4.6764271437030498</v>
+        <v>5.4728319226205704</v>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="5">
-        <v>-15.5957923622924</v>
+        <v>-11.429626961860899</v>
       </c>
       <c r="C23" s="6">
-        <v>0.24703920077410099</v>
+        <v>0.14919025884388101</v>
       </c>
       <c r="D23" s="6">
-        <v>4.9234663444771503</v>
+        <v>5.62202218146445</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="5">
-        <v>-15.4075709352531</v>
+        <v>-10.7211951474365</v>
       </c>
       <c r="C24" s="6">
-        <v>1.4763540729031399</v>
+        <v>0.154917591796294</v>
       </c>
       <c r="D24" s="6">
-        <v>6.3998204173803002</v>
+        <v>5.7769397732607501</v>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A25" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="5">
-        <v>-14.765075234775599</v>
+        <v>-10.144388161495201</v>
       </c>
       <c r="C25" s="6">
-        <v>0.17635252118915201</v>
+        <v>1.3714031108888299E-2</v>
       </c>
       <c r="D25" s="6">
-        <v>6.5761729385694503</v>
+        <v>5.7906538043696401</v>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="5">
-        <v>-14.7428456760793</v>
+        <v>-10.1442156044629</v>
       </c>
       <c r="C26" s="6">
-        <v>1.9000579472434401E-3</v>
+        <v>5.5469445129669899E-3</v>
       </c>
       <c r="D26" s="6">
-        <v>6.5780729965166902</v>
+        <v>5.7962007488826002</v>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A27" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="5">
-        <v>-14.3735062102817</v>
+        <v>-9.6135462467707793</v>
       </c>
       <c r="C27" s="6">
-        <v>3.0107730118845399</v>
+        <v>0.22770883682377399</v>
       </c>
       <c r="D27" s="6">
-        <v>9.5888460084012408</v>
+        <v>6.02390958570638</v>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A28" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="5">
-        <v>-13.9530348603707</v>
+        <v>-9.5684053841308501</v>
       </c>
       <c r="C28" s="6">
-        <v>0.30989492724791201</v>
+        <v>0.308053847753059</v>
       </c>
       <c r="D28" s="6">
-        <v>9.8987409356491494</v>
+        <v>6.3319634334594399</v>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A29" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="5">
-        <v>-13.1944492265385</v>
+        <v>-8.9071503949127493</v>
       </c>
       <c r="C29" s="6">
-        <v>0.54836577146944399</v>
+        <v>2.7500758758873398</v>
       </c>
       <c r="D29" s="6">
-        <v>10.4471067071186</v>
+        <v>9.0820393093467793</v>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A30" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
-        <v>-12.446902568668399</v>
+        <v>-8.5270783898498603</v>
       </c>
       <c r="C30" s="6">
-        <v>0.29614665081535702</v>
+        <v>1.2239310519306701</v>
       </c>
       <c r="D30" s="6">
-        <v>10.7432533579339</v>
+        <v>10.305970361277399</v>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A31" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5">
-        <v>-11.7849689980213</v>
+        <v>-7.9672782109949596</v>
       </c>
       <c r="C31" s="6">
-        <v>1.2261254891461599</v>
+        <v>0.34202550061174197</v>
       </c>
       <c r="D31" s="6">
-        <v>11.969378847080099</v>
+        <v>10.6479958618892</v>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A32" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
-        <v>-11.7762303816912</v>
+        <v>-7.2808006759304904</v>
       </c>
       <c r="C32" s="6">
-        <v>0.28549275446831401</v>
+        <v>4.2607749397164302E-2</v>
       </c>
       <c r="D32" s="6">
-        <v>12.2548716015484</v>
+        <v>10.690603611286299</v>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A33" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5">
-        <v>-11.719391587944701</v>
+        <v>-6.2634261799702404</v>
       </c>
       <c r="C33" s="6">
-        <v>9.1017299620454295E-2</v>
+        <v>0.45995895261060399</v>
       </c>
       <c r="D33" s="6">
-        <v>12.3458889011688</v>
+        <v>11.1505625638969</v>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A34" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
-        <v>-11.713183446405401</v>
+        <v>-5.6936640140238799</v>
       </c>
       <c r="C34" s="6">
-        <v>5.6526723930492399E-2</v>
+        <v>8.0547947923661406E-2</v>
       </c>
       <c r="D34" s="6">
-        <v>12.4024156250993</v>
+        <v>11.231110511820599</v>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A35" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5">
-        <v>-11.6682213861517</v>
+        <v>-5.4910952327581297</v>
       </c>
       <c r="C35" s="6">
-        <v>8.7475048733093294E-2</v>
+        <v>0.104201382046028</v>
       </c>
       <c r="D35" s="6">
-        <v>12.4898906738324</v>
+        <v>11.335311893866599</v>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A36" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5">
-        <v>-10.9293496127476</v>
+        <v>-5.22036593217166</v>
       </c>
       <c r="C36" s="6">
-        <v>0.36793264964121197</v>
+        <v>8.9937166196829899E-2</v>
       </c>
       <c r="D36" s="6">
-        <v>12.8578233234736</v>
+        <v>11.4252490600634</v>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A37" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5">
-        <v>-9.6778319404265893</v>
+        <v>-5.2180027026034903</v>
       </c>
       <c r="C37" s="6">
-        <v>0.37353782058557999</v>
+        <v>0.26767389558305299</v>
       </c>
       <c r="D37" s="6">
-        <v>13.2313611440592</v>
+        <v>11.6929229556465</v>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A38" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5">
-        <v>-8.28490771208903</v>
+        <v>-5.2176277835040104</v>
       </c>
       <c r="C38" s="6">
-        <v>0.52665082350094805</v>
+        <v>5.1311491600437797E-2</v>
       </c>
       <c r="D38" s="6">
-        <v>13.758011967560201</v>
+        <v>11.7442344472469</v>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A39" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5">
-        <v>-8.2215824411333092</v>
+        <v>-4.7821664017035896</v>
       </c>
       <c r="C39" s="6">
-        <v>0.15648786774547099</v>
+        <v>0.367004789764038</v>
       </c>
       <c r="D39" s="6">
-        <v>13.9144998353056</v>
+        <v>12.111239237011</v>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A40" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5">
-        <v>-7.8836041788687101</v>
+        <v>-4.1928601755582298</v>
       </c>
       <c r="C40" s="6">
-        <v>0.51360375892987598</v>
+        <v>0.24938250782322099</v>
       </c>
       <c r="D40" s="6">
-        <v>14.4281035942355</v>
+        <v>12.3606217448342</v>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A41" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
-        <v>-7.5691558415132896</v>
+        <v>-3.8107802752441602</v>
       </c>
       <c r="C41" s="6">
-        <v>0.34420454503813602</v>
+        <v>0.620626425914242</v>
       </c>
       <c r="D41" s="6">
-        <v>14.772308139273701</v>
+        <v>12.981248170748399</v>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A42" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5">
-        <v>-6.5663040475682104</v>
+        <v>-3.7468441732893698</v>
       </c>
       <c r="C42" s="6">
-        <v>0.25279366198575298</v>
+        <v>0.127809719058534</v>
       </c>
       <c r="D42" s="6">
-        <v>15.0251018012594</v>
+        <v>13.109057889807</v>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="5">
-        <v>-5.8201014408856597</v>
+        <v>-3.6937112486330501</v>
       </c>
       <c r="C43" s="6">
-        <v>0.34485146952969797</v>
+        <v>0.598849031562114</v>
       </c>
       <c r="D43" s="6">
-        <v>15.3699532707891</v>
+        <v>13.7079069213691</v>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A44" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="5">
-        <v>-4.95512044659809</v>
+        <v>-3.41362994510088</v>
       </c>
       <c r="C44" s="6">
-        <v>2.85506326310794E-2</v>
+        <v>0.224858699480526</v>
       </c>
       <c r="D44" s="6">
-        <v>15.398503903420201</v>
+        <v>13.932765620849599</v>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A45" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="5">
-        <v>-4.9548718540331196</v>
+        <v>-3.3388742428671798</v>
       </c>
       <c r="C45" s="6">
-        <v>0.33541903900588199</v>
+        <v>0.42877881085234798</v>
       </c>
       <c r="D45" s="6">
-        <v>15.7339229424261</v>
+        <v>14.361544431702001</v>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
     </row>
-    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A46" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="5">
-        <v>-4.9548363428452404</v>
+        <v>-3.3361991007776202</v>
       </c>
       <c r="C46" s="6">
-        <v>0.71703210586724697</v>
+        <v>0.14770205421845101</v>
       </c>
       <c r="D46" s="6">
-        <v>16.450955048293299</v>
+        <v>14.5092464859204</v>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
     </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A47" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="5">
-        <v>-4.8928785182797503</v>
+        <v>-3.32908274929488</v>
       </c>
       <c r="C47" s="6">
-        <v>0.22127531979897899</v>
+        <v>0.11487586795025</v>
       </c>
       <c r="D47" s="6">
-        <v>16.672230368092301</v>
+        <v>14.6241223538707</v>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
     </row>
-    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A48" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="5">
-        <v>-3.9498615708248699</v>
+        <v>-2.55117593965277</v>
       </c>
       <c r="C48" s="6">
-        <v>0.59266878927267097</v>
+        <v>1.37133095551305</v>
       </c>
       <c r="D48" s="6">
-        <v>17.264899157365001</v>
+        <v>15.9954533093837</v>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
     </row>
-    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A49" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="5">
-        <v>-3.4917884809582498</v>
+        <v>-1.7357128675558899</v>
       </c>
       <c r="C49" s="6">
-        <v>0.13293167314714599</v>
+        <v>0.37278172953729899</v>
       </c>
       <c r="D49" s="6">
-        <v>17.397830830512099</v>
+        <v>16.368235038921</v>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
     </row>
-    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A50" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="5">
-        <v>-2.9802240734063101</v>
+        <v>-1.7175393202695499</v>
       </c>
       <c r="C50" s="6">
-        <v>0.22954961976447499</v>
+        <v>0.15340232890494701</v>
       </c>
       <c r="D50" s="6">
-        <v>17.6273804502766</v>
+        <v>16.521637367825999</v>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
     </row>
-    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A51" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="5">
-        <v>-2.7015231411021801</v>
+        <v>-1.6738733973709099</v>
       </c>
       <c r="C51" s="6">
-        <v>0.84710916814603499</v>
+        <v>0.49196888119031101</v>
       </c>
       <c r="D51" s="6">
-        <v>18.474489618422599</v>
+        <v>17.013606249016298</v>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
     </row>
-    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A52" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="5">
-        <v>-2.5608871311321901</v>
+        <v>-1.61702706013872</v>
       </c>
       <c r="C52" s="6">
-        <v>0.80024107211402995</v>
+        <v>0.28265966519003699</v>
       </c>
       <c r="D52" s="6">
-        <v>19.2747306905367</v>
+        <v>17.296265914206302</v>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
     </row>
-    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A53" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="5">
-        <v>-2.40686170623436</v>
+        <v>-1.5728456226556</v>
       </c>
       <c r="C53" s="6">
-        <v>0.213290552473063</v>
+        <v>0.34097924766295501</v>
       </c>
       <c r="D53" s="6">
-        <v>19.488021243009701</v>
+        <v>17.637245161869298</v>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
     </row>
-    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A54" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B54" s="5">
-        <v>-2.32446649170824</v>
+        <v>-1.5344249363978899</v>
       </c>
       <c r="C54" s="6">
-        <v>0.28976788484961202</v>
+        <v>1.84447179333618E-3</v>
       </c>
       <c r="D54" s="6">
-        <v>19.7777891278593</v>
+        <v>17.6390896336626</v>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
     </row>
-    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A55" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="5">
-        <v>-2.25265942326712</v>
+        <v>-1.5209795937043999</v>
       </c>
       <c r="C55" s="6">
-        <v>0.11023955252006699</v>
+        <v>0.17243781897749499</v>
       </c>
       <c r="D55" s="6">
-        <v>19.888028680379399</v>
+        <v>17.8115274526401</v>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
     </row>
-    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A56" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="5">
-        <v>-2.1959684663780599</v>
+        <v>-1.1464055603588199</v>
       </c>
       <c r="C56" s="6">
-        <v>0.13963616333241899</v>
+        <v>3.9746382873560702</v>
       </c>
       <c r="D56" s="6">
-        <v>20.027664843711801</v>
+        <v>21.7861657399962</v>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
     </row>
-    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A57" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B57" s="5">
-        <v>-2.1807755047145601</v>
+        <v>-1.10035153309948</v>
       </c>
       <c r="C57" s="6">
-        <v>0.13904352621077901</v>
+        <v>1.1776884754786701</v>
       </c>
       <c r="D57" s="6">
-        <v>20.166708369922599</v>
+        <v>22.9638542154748</v>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
     </row>
-    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A58" s="4" t="s">
+    <row r="58" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A58" s="11" t="s">
         <v>63</v>
       </c>
-      <c r="B58" s="5">
-[...6 lines deleted...]
-        <v>20.245827687635298</v>
+      <c r="B58" s="12">
+        <v>-0.451484704495619</v>
+      </c>
+      <c r="C58" s="13">
+        <v>1.04836800323977</v>
+      </c>
+      <c r="D58" s="13">
+        <v>24.012222218714601</v>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
     </row>
-    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A59" s="4" t="s">
+    <row r="59" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A59" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="B59" s="5">
-[...6 lines deleted...]
-        <v>20.390508052422899</v>
+      <c r="B59" s="15">
+        <v>-0.40598119754293699</v>
+      </c>
+      <c r="C59" s="16">
+        <v>0.50071321079245901</v>
+      </c>
+      <c r="D59" s="16">
+        <v>24.512935429507099</v>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
     </row>
-    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A60" s="4" t="s">
+    <row r="60" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A60" s="14" t="s">
         <v>65</v>
       </c>
-      <c r="B60" s="5">
-[...6 lines deleted...]
-        <v>20.892440026819699</v>
+      <c r="B60" s="15">
+        <v>-0.28770178307758698</v>
+      </c>
+      <c r="C60" s="16">
+        <v>0.78020254915923204</v>
+      </c>
+      <c r="D60" s="16">
+        <v>25.293137978666302</v>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
     </row>
-    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A61" s="4" t="s">
+    <row r="61" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A61" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="B61" s="5">
-[...6 lines deleted...]
-        <v>21.310294437050999</v>
+      <c r="B61" s="15">
+        <v>-0.168422879243912</v>
+      </c>
+      <c r="C61" s="16">
+        <v>0.40047135499227199</v>
+      </c>
+      <c r="D61" s="16">
+        <v>25.6936093336586</v>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
     </row>
-    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A62" s="4" t="s">
+    <row r="62" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A62" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="B62" s="5">
-[...6 lines deleted...]
-        <v>21.4406248403894</v>
+      <c r="B62" s="15">
+        <v>0</v>
+      </c>
+      <c r="C62" s="16">
+        <v>4.2210894830383002E-3</v>
+      </c>
+      <c r="D62" s="16">
+        <v>25.6978304231416</v>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
-    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A63" s="4" t="s">
+    <row r="63" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A63" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="B63" s="5">
-[...6 lines deleted...]
-        <v>22.492528587615901</v>
+      <c r="B63" s="15">
+        <v>0</v>
+      </c>
+      <c r="C63" s="16">
+        <v>0.10536037776946899</v>
+      </c>
+      <c r="D63" s="16">
+        <v>25.8031908009111</v>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
     </row>
-    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A64" s="4" t="s">
+    <row r="64" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A64" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="B64" s="5">
-[...6 lines deleted...]
-        <v>23.24441770892</v>
+      <c r="B64" s="15">
+        <v>0</v>
+      </c>
+      <c r="C64" s="16">
+        <v>6.7645664792280397E-3</v>
+      </c>
+      <c r="D64" s="16">
+        <v>25.809955367390302</v>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
     </row>
-    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A65" s="11" t="s">
+    <row r="65" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A65" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="B65" s="12">
-[...6 lines deleted...]
-        <v>25.979048965805202</v>
+      <c r="B65" s="15">
+        <v>5.95395589841674E-2</v>
+      </c>
+      <c r="C65" s="16">
+        <v>7.5357270578600404E-3</v>
+      </c>
+      <c r="D65" s="16">
+        <v>25.817491094448201</v>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
     </row>
-    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A66" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B66" s="15">
-        <v>-0.64690606969879305</v>
+        <v>0.227290965278936</v>
       </c>
       <c r="C66" s="16">
-        <v>7.5549923140394003E-3</v>
+        <v>6.2590278776803995E-2</v>
       </c>
       <c r="D66" s="16">
-        <v>25.986603958119201</v>
+        <v>25.880081373225</v>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
     </row>
-    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A67" s="14" t="s">
         <v>72</v>
       </c>
       <c r="B67" s="15">
-        <v>-0.433202547718603</v>
+        <v>0.23564219244465101</v>
       </c>
       <c r="C67" s="16">
-        <v>0.14887858806151</v>
+        <v>0.73560150750618802</v>
       </c>
       <c r="D67" s="16">
-        <v>26.1354825461808</v>
+        <v>26.6156828807312</v>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
     </row>
-    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A68" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B68" s="15">
-        <v>-0.27196436913071698</v>
+        <v>0.295882090548516</v>
       </c>
       <c r="C68" s="16">
-        <v>0.26161988354544802</v>
+        <v>7.8847786881882098E-2</v>
       </c>
       <c r="D68" s="16">
-        <v>26.3971024297262</v>
+        <v>26.694530667613002</v>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
     </row>
-    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A69" s="14" t="s">
         <v>74</v>
       </c>
       <c r="B69" s="15">
-        <v>-0.26093349591091902</v>
+        <v>0.29597209590506102</v>
       </c>
       <c r="C69" s="16">
-        <v>0.39161099082186002</v>
+        <v>0.13743795201396899</v>
       </c>
       <c r="D69" s="16">
-        <v>26.788713420548099</v>
+        <v>26.831968619626998</v>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
     </row>
-    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A70" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B70" s="15">
-        <v>-8.1858176160942694E-2</v>
+        <v>0.35724762293698398</v>
       </c>
       <c r="C70" s="16">
-        <v>1.2455739394204499</v>
+        <v>0.19124782350073499</v>
       </c>
       <c r="D70" s="16">
-        <v>28.034287359968499</v>
+        <v>27.023216443127701</v>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
     </row>
-    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A71" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B71" s="15">
-        <v>-7.1279160999271299E-2</v>
+        <v>0.36698227127391903</v>
       </c>
       <c r="C71" s="16">
-        <v>2.0493482145268502E-3</v>
+        <v>9.3635129205474593E-2</v>
       </c>
       <c r="D71" s="16">
-        <v>28.036336708183001</v>
+        <v>27.1168515723332</v>
       </c>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
     </row>
-    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A72" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B72" s="15">
-        <v>0</v>
+        <v>0.50979982906669197</v>
       </c>
       <c r="C72" s="16">
-        <v>0.10239050361895401</v>
+        <v>2.0383893657407101E-3</v>
       </c>
       <c r="D72" s="16">
-        <v>28.138727211801999</v>
+        <v>27.118889961699001</v>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
     </row>
-    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A73" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B73" s="15">
-        <v>0</v>
+        <v>0.51006799814465797</v>
       </c>
       <c r="C73" s="16">
-        <v>4.2208430113764997E-3</v>
+        <v>0.41892058263662002</v>
       </c>
       <c r="D73" s="16">
-        <v>28.142948054813399</v>
+        <v>27.537810544335599</v>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
     </row>
-    <row r="74" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A74" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B74" s="15">
-        <v>0</v>
+        <v>0.63062482401159403</v>
       </c>
       <c r="C74" s="16">
-        <v>6.9940228248532403E-3</v>
+        <v>0.47805191308704598</v>
       </c>
       <c r="D74" s="16">
-        <v>28.149942077638201</v>
+        <v>28.0158624574226</v>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
     </row>
-    <row r="75" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A75" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B75" s="15">
-        <v>3.4542313994090301E-2</v>
+        <v>0.78199039111466195</v>
       </c>
       <c r="C75" s="16">
-        <v>0.97777434359896898</v>
+        <v>1.5957747615828499</v>
       </c>
       <c r="D75" s="16">
-        <v>29.127716421237199</v>
+        <v>29.611637219005502</v>
       </c>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
     </row>
-    <row r="76" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A76" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B76" s="15">
-        <v>6.3442269825775194E-2</v>
+        <v>0.85745048222558495</v>
       </c>
       <c r="C76" s="16">
-        <v>3.8949242621068398</v>
+        <v>0.141203560687406</v>
       </c>
       <c r="D76" s="16">
-        <v>33.022640683344001</v>
+        <v>29.7528407796929</v>
       </c>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
     </row>
-    <row r="77" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A77" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B77" s="15">
-        <v>0.112525482273029</v>
+        <v>0.88771921910708596</v>
       </c>
       <c r="C77" s="16">
-        <v>0.49740802690337199</v>
+        <v>0.74629403225435398</v>
       </c>
       <c r="D77" s="16">
-        <v>33.520048710247401</v>
+        <v>30.499134811947201</v>
       </c>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
     </row>
-    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A78" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B78" s="15">
-        <v>0.15662080498497399</v>
+        <v>0.88772578615834397</v>
       </c>
       <c r="C78" s="16">
-        <v>1.33986205307866</v>
+        <v>0.33139160210639501</v>
       </c>
       <c r="D78" s="16">
-        <v>34.859910763326099</v>
+        <v>30.830526414053601</v>
       </c>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
     </row>
-    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A79" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B79" s="15">
-        <v>0.19182313070544799</v>
+        <v>0.887771758237621</v>
       </c>
       <c r="C79" s="16">
-        <v>9.3772383643957305E-2</v>
+        <v>2.9182339791389698E-2</v>
       </c>
       <c r="D79" s="16">
-        <v>34.95368314697</v>
+        <v>30.859708753844998</v>
       </c>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
     </row>
-    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A80" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B80" s="15">
-        <v>0.26669614281848902</v>
+        <v>1.1851622730875999</v>
       </c>
       <c r="C80" s="16">
-        <v>1.63952833504391</v>
+        <v>5.3477776369745698</v>
       </c>
       <c r="D80" s="16">
-        <v>36.593211482013899</v>
+        <v>36.207486390819597</v>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
     </row>
-    <row r="81" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A81" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B81" s="15">
-        <v>0.31493052275901601</v>
+        <v>1.18519914020516</v>
       </c>
       <c r="C81" s="16">
-        <v>0.120282715955496</v>
+        <v>1.56886080641749</v>
       </c>
       <c r="D81" s="16">
-        <v>36.713494197969403</v>
+        <v>37.776347197237101</v>
       </c>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
     </row>
-    <row r="82" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A82" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B82" s="15">
-        <v>0.31962629081529997</v>
+        <v>1.19448939740551</v>
       </c>
       <c r="C82" s="16">
-        <v>1.30827132773199</v>
+        <v>0.91612974799283997</v>
       </c>
       <c r="D82" s="16">
-        <v>38.021765525701397</v>
+        <v>38.692476945229998</v>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
     </row>
-    <row r="83" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A83" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B83" s="15">
-        <v>0.47315279755983902</v>
+        <v>1.35864259613824</v>
       </c>
       <c r="C83" s="16">
-        <v>0.22811100446156199</v>
+        <v>2.78519750504749E-2</v>
       </c>
       <c r="D83" s="16">
-        <v>38.249876530163</v>
+        <v>38.720328920280402</v>
       </c>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
     </row>
-    <row r="84" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A84" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B84" s="15">
-        <v>0.59827691438374397</v>
+        <v>1.4382634714504601</v>
       </c>
       <c r="C84" s="16">
-        <v>3.1109784488641701</v>
+        <v>0.600035085551472</v>
       </c>
       <c r="D84" s="16">
-        <v>41.360854979027202</v>
+        <v>39.320364005831898</v>
       </c>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
     </row>
-    <row r="85" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A85" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B85" s="15">
-        <v>0.81581563654469202</v>
+        <v>1.55724901019864</v>
       </c>
       <c r="C85" s="16">
-        <v>0.55076346364096596</v>
+        <v>4.2071093789812199E-2</v>
       </c>
       <c r="D85" s="16">
-        <v>41.9116184426681</v>
+        <v>39.362435099621699</v>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
     </row>
-    <row r="86" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A86" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B86" s="15">
-        <v>0.81582950243688201</v>
+        <v>1.5965282697415699</v>
       </c>
       <c r="C86" s="16">
-        <v>0.40601071569346903</v>
+        <v>1.242384789286</v>
       </c>
       <c r="D86" s="16">
-        <v>42.317629158361598</v>
+        <v>40.604819888907699</v>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
     </row>
-    <row r="87" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A87" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B87" s="15">
-        <v>0.85438322254684995</v>
+        <v>1.6459867309499701</v>
       </c>
       <c r="C87" s="16">
-        <v>0.36748930278685499</v>
+        <v>0.58941471617908403</v>
       </c>
       <c r="D87" s="16">
-        <v>42.685118461148498</v>
+        <v>41.194234605086798</v>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
     </row>
-    <row r="88" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A88" s="14" t="s">
         <v>93</v>
       </c>
       <c r="B88" s="15">
-        <v>0.94329740624374803</v>
+        <v>1.6459867309499701</v>
       </c>
       <c r="C88" s="16">
-        <v>0.200881364498566</v>
+        <v>5.9663476346791297E-2</v>
       </c>
       <c r="D88" s="16">
-        <v>42.885999825646998</v>
+        <v>41.253898081433597</v>
       </c>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
     </row>
-    <row r="89" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A89" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B89" s="15">
-        <v>0.94631861507414805</v>
+        <v>1.8359263031992401</v>
       </c>
       <c r="C89" s="16">
-        <v>0.17514010326091101</v>
+        <v>0.80307129357000895</v>
       </c>
       <c r="D89" s="16">
-        <v>43.061139928907899</v>
+        <v>42.056969375003597</v>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
     </row>
-    <row r="90" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A90" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B90" s="15">
-        <v>0.95052524820002904</v>
+        <v>2.12390001547928</v>
       </c>
       <c r="C90" s="16">
-        <v>0.261004626686341</v>
+        <v>1.36457540845579</v>
       </c>
       <c r="D90" s="16">
-        <v>43.322144555594299</v>
+        <v>43.421544783459403</v>
       </c>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
     </row>
-    <row r="91" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A91" s="14" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="15">
-        <v>0.95409940379485003</v>
+        <v>2.2395361451013902</v>
       </c>
       <c r="C91" s="16">
-        <v>0.10817663246306</v>
+        <v>2.9319885976467401</v>
       </c>
       <c r="D91" s="16">
-        <v>43.430321188057299</v>
+        <v>46.353533381106097</v>
       </c>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
     </row>
-    <row r="92" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A92" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B92" s="15">
-        <v>0.982038676413865</v>
+        <v>2.6437764623908602</v>
       </c>
       <c r="C92" s="16">
-        <v>4.4859463344918998E-2</v>
+        <v>1.1184083245657001E-2</v>
       </c>
       <c r="D92" s="16">
-        <v>43.475180651402297</v>
+        <v>46.364717464351799</v>
       </c>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
     </row>
-    <row r="93" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A93" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B93" s="15">
-        <v>1.2219760947096401</v>
+        <v>2.6437948938488001</v>
       </c>
       <c r="C93" s="16">
-        <v>0.220225763980501</v>
+        <v>9.5064707588084801E-2</v>
       </c>
       <c r="D93" s="16">
-        <v>43.695406415382799</v>
+        <v>46.459782171939899</v>
       </c>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
     </row>
-    <row r="94" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A94" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B94" s="15">
-        <v>1.3128281681715499</v>
+        <v>2.6523175532759198</v>
       </c>
       <c r="C94" s="16">
-        <v>4.0855769813227402E-2</v>
+        <v>0.16789654001443999</v>
       </c>
       <c r="D94" s="16">
-        <v>43.736262185195997</v>
+        <v>46.627678711954303</v>
       </c>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
     </row>
-    <row r="95" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A95" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B95" s="15">
-        <v>1.3605483967588501</v>
+        <v>2.8469572578951601</v>
       </c>
       <c r="C95" s="16">
-        <v>0.60774710626829498</v>
+        <v>4.0776806736786603E-2</v>
       </c>
       <c r="D95" s="16">
-        <v>44.344009291464303</v>
+        <v>46.668455518691097</v>
       </c>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
     </row>
-    <row r="96" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A96" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B96" s="15">
-        <v>1.5512451817812001</v>
+        <v>2.9343303600318702</v>
       </c>
       <c r="C96" s="16">
-        <v>0.59133422476210695</v>
+        <v>0.49477843113468301</v>
       </c>
       <c r="D96" s="16">
-        <v>44.935343516226403</v>
+        <v>47.163233949825802</v>
       </c>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
     </row>
-    <row r="97" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A97" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B97" s="15">
-        <v>1.6763211208222899</v>
+        <v>2.9621939080052502</v>
       </c>
       <c r="C97" s="16">
-        <v>0.60054045791124999</v>
+        <v>0.39896511152289699</v>
       </c>
       <c r="D97" s="16">
-        <v>45.535883974137597</v>
+        <v>47.5621990613487</v>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
     </row>
-    <row r="98" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A98" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B98" s="15">
-        <v>1.74812632165728</v>
+        <v>2.99916305719767</v>
       </c>
       <c r="C98" s="16">
-        <v>0.74420745846032199</v>
+        <v>0.26461180182345601</v>
       </c>
       <c r="D98" s="16">
-        <v>46.280091432597999</v>
+        <v>47.826810863172199</v>
       </c>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
     </row>
-    <row r="99" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A99" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B99" s="15">
-        <v>1.7487075256445499</v>
+        <v>3.0339294332126499</v>
       </c>
       <c r="C99" s="16">
-        <v>6.2801439103889203E-2</v>
+        <v>0.38632890133969899</v>
       </c>
       <c r="D99" s="16">
-        <v>46.342892871701899</v>
+        <v>48.213139764511901</v>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
     </row>
-    <row r="100" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A100" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="15">
-        <v>1.8024679811915001</v>
+        <v>3.1088999184350801</v>
       </c>
       <c r="C100" s="16">
-        <v>1.5924295176897401E-2</v>
+        <v>3.56972035733145</v>
       </c>
       <c r="D100" s="16">
-        <v>46.358817166878701</v>
+        <v>51.782860121843299</v>
       </c>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
     </row>
-    <row r="101" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A101" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B101" s="15">
-        <v>1.8069083980790199</v>
+        <v>3.11752872483452</v>
       </c>
       <c r="C101" s="16">
-        <v>0.55701555907689504</v>
+        <v>6.8407805948940095E-2</v>
       </c>
       <c r="D101" s="16">
-        <v>46.915832725955603</v>
+        <v>51.8512679277923</v>
       </c>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="K101"/>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101"/>
     </row>
-    <row r="102" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A102" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B102" s="15">
-        <v>1.8105416072876801</v>
+        <v>3.1180077433180902</v>
       </c>
       <c r="C102" s="16">
-        <v>3.5696569612762299</v>
+        <v>1.59282992030889E-2</v>
       </c>
       <c r="D102" s="16">
-        <v>50.485489687231897</v>
+        <v>51.867196226995397</v>
       </c>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
     </row>
-    <row r="103" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A103" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="15">
-        <v>1.81061713978352</v>
+        <v>3.16912847811414</v>
       </c>
       <c r="C103" s="16">
-        <v>6.8370418468309893E-2</v>
+        <v>0.44225833698995698</v>
       </c>
       <c r="D103" s="16">
-        <v>50.553860105700203</v>
+        <v>52.309454563985298</v>
       </c>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
     </row>
-    <row r="104" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A104" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B104" s="15">
-        <v>1.83729901732763</v>
+        <v>3.1691506766921198</v>
       </c>
       <c r="C104" s="16">
-        <v>1.36461709376274</v>
+        <v>11.3876651287048</v>
       </c>
       <c r="D104" s="16">
-        <v>51.918477199462899</v>
+        <v>63.697119692690201</v>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
     </row>
-    <row r="105" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A105" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B105" s="15">
-        <v>1.8618700512152899</v>
+        <v>3.1728952240695101</v>
       </c>
       <c r="C105" s="16">
-        <v>0.113673228667585</v>
+        <v>0.141483162768547</v>
       </c>
       <c r="D105" s="16">
-        <v>52.0321504281305</v>
+        <v>63.838602855458802</v>
       </c>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="K105"/>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105"/>
     </row>
-    <row r="106" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A106" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B106" s="15">
-        <v>1.86237825599639</v>
+        <v>3.3975099874361301</v>
       </c>
       <c r="C106" s="16">
-        <v>0.42872093211052198</v>
+        <v>3.2961477597785102E-2</v>
       </c>
       <c r="D106" s="16">
-        <v>52.460871360241001</v>
+        <v>63.871564333056497</v>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106"/>
     </row>
-    <row r="107" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A107" s="14" t="s">
         <v>112</v>
       </c>
       <c r="B107" s="15">
-        <v>2.7346984580828502</v>
+        <v>3.4050891011311899</v>
       </c>
       <c r="C107" s="16">
-        <v>4.9782242049377103</v>
+        <v>0.60750316694453999</v>
       </c>
       <c r="D107" s="16">
-        <v>57.439095565178803</v>
+        <v>64.479067500001094</v>
       </c>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="K107"/>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107"/>
     </row>
-    <row r="108" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A108" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B108" s="15">
-        <v>2.93782305911596</v>
+        <v>3.4051731144795201</v>
       </c>
       <c r="C108" s="16">
-        <v>11.3812475771433</v>
+        <v>2.0519184986991699E-3</v>
       </c>
       <c r="D108" s="16">
-        <v>68.820343142322102</v>
+        <v>64.481119418499802</v>
       </c>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="K108"/>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108"/>
     </row>
-    <row r="109" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A109" s="14" t="s">
+    <row r="109" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A109" s="11" t="s">
         <v>114</v>
       </c>
-      <c r="B109" s="15">
-[...6 lines deleted...]
-        <v>68.961983414394098</v>
+      <c r="B109" s="12">
+        <v>3.5335987761887901</v>
+      </c>
+      <c r="C109" s="13">
+        <v>5.0017249644522002</v>
+      </c>
+      <c r="D109" s="13">
+        <v>69.482844382951995</v>
       </c>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="K109"/>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109"/>
     </row>
-    <row r="110" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A110" s="11" t="s">
+    <row r="110" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A110" s="17" t="s">
         <v>115</v>
       </c>
-      <c r="B110" s="12">
-[...6 lines deleted...]
-        <v>69.403819270288096</v>
+      <c r="B110" s="18">
+        <v>3.6137002250304602</v>
+      </c>
+      <c r="C110" s="19">
+        <v>0.14503681502563501</v>
+      </c>
+      <c r="D110" s="19">
+        <v>69.627881197977601</v>
       </c>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="K110"/>
       <c r="L110"/>
       <c r="M110"/>
       <c r="N110"/>
     </row>
-    <row r="111" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A111" s="17" t="s">
         <v>116</v>
       </c>
       <c r="B111" s="18">
-        <v>2.9895271189492401</v>
+        <v>3.6293691055200701</v>
       </c>
       <c r="C111" s="19">
-        <v>1.287239495835</v>
+        <v>0.22936390075569199</v>
       </c>
       <c r="D111" s="19">
-        <v>70.691058766123106</v>
+        <v>69.857245098733301</v>
       </c>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="K111"/>
       <c r="L111"/>
       <c r="M111"/>
       <c r="N111"/>
     </row>
-    <row r="112" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A112" s="17" t="s">
         <v>117</v>
       </c>
       <c r="B112" s="18">
-        <v>3.1749573781437199</v>
+        <v>3.7749149255798802</v>
       </c>
       <c r="C112" s="19">
-        <v>0.59732393124341698</v>
+        <v>0.126758956398761</v>
       </c>
       <c r="D112" s="19">
-        <v>71.2883826973666</v>
+        <v>69.984004055132104</v>
       </c>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="K112"/>
       <c r="L112"/>
       <c r="M112"/>
       <c r="N112"/>
     </row>
-    <row r="113" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A113" s="17" t="s">
         <v>118</v>
       </c>
       <c r="B113" s="18">
-        <v>3.1749573781437199</v>
+        <v>3.7811388175374501</v>
       </c>
       <c r="C113" s="19">
-        <v>6.1417111170897501E-2</v>
+        <v>0.220213697164789</v>
       </c>
       <c r="D113" s="19">
-        <v>71.349799808537497</v>
+        <v>70.204217752296898</v>
       </c>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
       <c r="K113"/>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113"/>
     </row>
-    <row r="114" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A114" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B114" s="18">
-        <v>3.37121010779626</v>
+        <v>3.8673115690987401</v>
       </c>
       <c r="C114" s="19">
-        <v>0.80768748968822701</v>
+        <v>0.19581616072970701</v>
       </c>
       <c r="D114" s="19">
-        <v>72.157487298225703</v>
+        <v>70.400033913026604</v>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="K114"/>
       <c r="L114"/>
       <c r="M114"/>
       <c r="N114"/>
     </row>
-    <row r="115" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A115" s="17" t="s">
         <v>120</v>
       </c>
       <c r="B115" s="18">
-        <v>3.7665043345643801</v>
+        <v>3.9823572830737199</v>
       </c>
       <c r="C115" s="19">
-        <v>1.1426858015772201</v>
+        <v>0.10011558389257499</v>
       </c>
       <c r="D115" s="19">
-        <v>73.300173099802905</v>
+        <v>70.500149496919093</v>
       </c>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="K115"/>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115"/>
     </row>
-    <row r="116" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A116" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B116" s="18">
-        <v>3.9091729747092199</v>
+        <v>3.9832325950603402</v>
       </c>
       <c r="C116" s="19">
-        <v>2.7730848105793702</v>
+        <v>0.31370451561870699</v>
       </c>
       <c r="D116" s="19">
-        <v>76.073257910382296</v>
+        <v>70.813854012537902</v>
       </c>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="K116"/>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116"/>
     </row>
-    <row r="117" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A117" s="17" t="s">
         <v>122</v>
       </c>
       <c r="B117" s="18">
-        <v>3.9823553560838598</v>
+        <v>4.0792067953424596</v>
       </c>
       <c r="C117" s="19">
-        <v>4.7374778151269802E-2</v>
+        <v>0.28961363953068298</v>
       </c>
       <c r="D117" s="19">
-        <v>76.120632688533505</v>
+        <v>71.103467652068503</v>
       </c>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="K117"/>
       <c r="L117"/>
       <c r="M117"/>
       <c r="N117"/>
     </row>
-    <row r="118" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A118" s="17" t="s">
         <v>123</v>
       </c>
       <c r="B118" s="18">
-        <v>4.4523037676671802</v>
+        <v>4.1118389826495001</v>
       </c>
       <c r="C118" s="19">
-        <v>0.104580094205777</v>
+        <v>1.14866397557179</v>
       </c>
       <c r="D118" s="19">
-        <v>76.225212782739305</v>
+        <v>72.252131627640296</v>
       </c>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="K118"/>
       <c r="L118"/>
       <c r="M118"/>
       <c r="N118"/>
     </row>
-    <row r="119" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A119" s="17" t="s">
         <v>124</v>
       </c>
       <c r="B119" s="18">
-        <v>4.9563962455802804</v>
+        <v>4.1362490373647098</v>
       </c>
       <c r="C119" s="19">
-        <v>1.12239137312166E-2</v>
+        <v>4.7356475065582403E-2</v>
       </c>
       <c r="D119" s="19">
-        <v>76.236436696470506</v>
+        <v>72.299488102705894</v>
       </c>
       <c r="G119" s="3"/>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
       <c r="K119"/>
       <c r="L119"/>
       <c r="M119"/>
       <c r="N119"/>
     </row>
-    <row r="120" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A120" s="17" t="s">
         <v>125</v>
       </c>
       <c r="B120" s="18">
-        <v>4.9564312930697003</v>
+        <v>4.2601968034673403</v>
       </c>
       <c r="C120" s="19">
-        <v>9.5161235524442403E-2</v>
+        <v>0.59038430404110598</v>
       </c>
       <c r="D120" s="19">
-        <v>76.331597931995006</v>
+        <v>72.889872406747003</v>
       </c>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="K120"/>
       <c r="L120"/>
       <c r="M120"/>
       <c r="N120"/>
     </row>
-    <row r="121" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A121" s="17" t="s">
         <v>126</v>
       </c>
       <c r="B121" s="18">
-        <v>4.9565364385116304</v>
+        <v>4.5910231674505004</v>
       </c>
       <c r="C121" s="19">
-        <v>0.16783392805901001</v>
+        <v>7.51813918501405E-2</v>
       </c>
       <c r="D121" s="19">
-        <v>76.499431860054003</v>
+        <v>72.965053798597197</v>
       </c>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="K121"/>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121"/>
     </row>
-    <row r="122" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A122" s="17" t="s">
         <v>127</v>
       </c>
       <c r="B122" s="18">
-        <v>5.0369054919779499</v>
+        <v>4.6768984786872103</v>
       </c>
       <c r="C122" s="19">
-        <v>8.5679041578198903E-2</v>
+        <v>0.373156035549149</v>
       </c>
       <c r="D122" s="19">
-        <v>76.585110901632206</v>
+        <v>73.338209834146298</v>
       </c>
       <c r="G122" s="3"/>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
       <c r="K122"/>
       <c r="L122"/>
       <c r="M122"/>
       <c r="N122"/>
     </row>
-    <row r="123" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A123" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B123" s="18">
-        <v>5.1647978797082903</v>
+        <v>4.81977855716897</v>
       </c>
       <c r="C123" s="19">
-        <v>0.10147666622528</v>
+        <v>1.46747799373781</v>
       </c>
       <c r="D123" s="19">
-        <v>76.686587567857501</v>
+        <v>74.8056878278841</v>
       </c>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="K123"/>
       <c r="L123"/>
       <c r="M123"/>
       <c r="N123"/>
     </row>
-    <row r="124" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A124" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B124" s="18">
-        <v>5.1659819364525603</v>
+        <v>4.8882316756420696</v>
       </c>
       <c r="C124" s="19">
-        <v>0.31473102711839601</v>
+        <v>0.83109463763795699</v>
       </c>
       <c r="D124" s="19">
-        <v>77.001318594975899</v>
+        <v>75.636782465522103</v>
       </c>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="K124"/>
       <c r="L124"/>
       <c r="M124"/>
       <c r="N124"/>
     </row>
-    <row r="125" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A125" s="17" t="s">
         <v>130</v>
       </c>
       <c r="B125" s="18">
-        <v>5.2823404173500501</v>
+        <v>4.9795195548467897</v>
       </c>
       <c r="C125" s="19">
-        <v>0.49501938262683798</v>
+        <v>1.3059130879479299</v>
       </c>
       <c r="D125" s="19">
-        <v>77.496337977602707</v>
+        <v>76.942695553470003</v>
       </c>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="K125"/>
       <c r="L125"/>
       <c r="M125"/>
       <c r="N125"/>
     </row>
-    <row r="126" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A126" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B126" s="18">
-        <v>5.4073723483309299</v>
+        <v>4.9915551097600801</v>
       </c>
       <c r="C126" s="19">
-        <v>0.63965903188699802</v>
+        <v>0.81337147346238003</v>
       </c>
       <c r="D126" s="19">
-        <v>78.135997009489699</v>
+        <v>77.756067026932399</v>
       </c>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="K126"/>
       <c r="L126"/>
       <c r="M126"/>
       <c r="N126"/>
     </row>
-    <row r="127" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A127" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B127" s="18">
-        <v>5.5029058993561799</v>
+        <v>5.4239646103488104</v>
       </c>
       <c r="C127" s="19">
-        <v>0.29288036072509599</v>
+        <v>0.10788581592171501</v>
       </c>
       <c r="D127" s="19">
-        <v>78.428877370214806</v>
+        <v>77.863952842854104</v>
       </c>
       <c r="G127" s="3"/>
       <c r="H127" s="3"/>
       <c r="I127" s="3"/>
       <c r="K127"/>
       <c r="L127"/>
       <c r="M127"/>
       <c r="N127"/>
     </row>
-    <row r="128" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A128" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B128" s="18">
-        <v>5.7008629252943201</v>
+        <v>5.6044004962955496</v>
       </c>
       <c r="C128" s="19">
-        <v>1.44268685565698E-2</v>
+        <v>0.14695344219475001</v>
       </c>
       <c r="D128" s="19">
-        <v>78.443304238771404</v>
+        <v>78.010906285048904</v>
       </c>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="K128"/>
       <c r="L128"/>
       <c r="M128"/>
       <c r="N128"/>
     </row>
-    <row r="129" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A129" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B129" s="18">
-        <v>5.7944917742102904</v>
+        <v>5.6545007994821903</v>
       </c>
       <c r="C129" s="19">
-        <v>0.35553250956170201</v>
+        <v>0.36478601195885102</v>
       </c>
       <c r="D129" s="19">
-        <v>78.798836748333102</v>
+        <v>78.375692297007703</v>
       </c>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="K129"/>
       <c r="L129"/>
       <c r="M129"/>
       <c r="N129"/>
     </row>
-    <row r="130" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A130" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B130" s="18">
-        <v>5.8179355542411404</v>
+        <v>5.7885126803735902</v>
       </c>
       <c r="C130" s="19">
-        <v>0.15185986945968499</v>
+        <v>4.3329303154948699E-2</v>
       </c>
       <c r="D130" s="19">
-        <v>78.950696617792701</v>
+        <v>78.419021600162694</v>
       </c>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="K130"/>
       <c r="L130"/>
       <c r="M130"/>
       <c r="N130"/>
     </row>
-    <row r="131" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A131" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B131" s="18">
-        <v>6.1678866520631797</v>
+        <v>5.7978948121291101</v>
       </c>
       <c r="C131" s="19">
-        <v>0.80181540584174604</v>
+        <v>0.58222623686715702</v>
       </c>
       <c r="D131" s="19">
-        <v>79.752512023634495</v>
+        <v>79.001247837029794</v>
       </c>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="K131"/>
       <c r="L131"/>
       <c r="M131"/>
       <c r="N131"/>
     </row>
-    <row r="132" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A132" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B132" s="18">
-        <v>6.3859239227206102</v>
+        <v>5.9935948498188498</v>
       </c>
       <c r="C132" s="19">
-        <v>0.389824031561953</v>
+        <v>0.166376767412106</v>
       </c>
       <c r="D132" s="19">
-        <v>80.142336055196495</v>
+        <v>79.167624604441897</v>
       </c>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="K132"/>
       <c r="L132"/>
       <c r="M132"/>
       <c r="N132"/>
     </row>
-    <row r="133" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A133" s="17" t="s">
         <v>138</v>
       </c>
       <c r="B133" s="18">
-        <v>6.7722573294027599</v>
+        <v>5.9947617456709201</v>
       </c>
       <c r="C133" s="19">
-        <v>7.6242087106889803E-2</v>
+        <v>1.28797345764501E-2</v>
       </c>
       <c r="D133" s="19">
-        <v>80.218578142303301</v>
+        <v>79.180504339018398</v>
       </c>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="K133"/>
       <c r="L133"/>
       <c r="M133"/>
       <c r="N133"/>
     </row>
-    <row r="134" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A134" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B134" s="18">
-        <v>6.8650052450273504</v>
+        <v>5.9948632363428596</v>
       </c>
       <c r="C134" s="19">
-        <v>0.40185773189449397</v>
+        <v>0.174913650308892</v>
       </c>
       <c r="D134" s="19">
-        <v>80.620435874197796</v>
+        <v>79.355417989327293</v>
       </c>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="K134"/>
       <c r="L134"/>
       <c r="M134"/>
       <c r="N134"/>
     </row>
-    <row r="135" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A135" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B135" s="18">
-        <v>6.9247531386434398</v>
+        <v>5.9950154787927499</v>
       </c>
       <c r="C135" s="19">
-        <v>3.3459115661458302E-2</v>
+        <v>3.5211823379875003E-2</v>
       </c>
       <c r="D135" s="19">
-        <v>80.653894989859296</v>
+        <v>79.390629812707203</v>
       </c>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="K135"/>
       <c r="L135"/>
       <c r="M135"/>
       <c r="N135"/>
     </row>
-    <row r="136" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A136" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B136" s="18">
-        <v>6.9248839664972799</v>
+        <v>6.0329529793711201</v>
       </c>
       <c r="C136" s="19">
-        <v>0.60930334420603705</v>
+        <v>1.1003739903320799</v>
       </c>
       <c r="D136" s="19">
-        <v>81.263198334065294</v>
+        <v>80.491003803039206</v>
       </c>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="K136"/>
       <c r="L136"/>
       <c r="M136"/>
       <c r="N136"/>
     </row>
-    <row r="137" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A137" s="17" t="s">
         <v>142</v>
       </c>
       <c r="B137" s="18">
-        <v>6.9250584113226896</v>
+        <v>6.1424574900786899</v>
       </c>
       <c r="C137" s="19">
-        <v>2.0583961095137302E-3</v>
+        <v>0.51247904675532996</v>
       </c>
       <c r="D137" s="19">
-        <v>81.265256730174897</v>
+        <v>81.003482849794594</v>
       </c>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
       <c r="K137"/>
       <c r="L137"/>
       <c r="M137"/>
       <c r="N137"/>
     </row>
-    <row r="138" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A138" s="17" t="s">
         <v>143</v>
       </c>
       <c r="B138" s="18">
-        <v>7.5941972965605196</v>
+        <v>6.38154173639915</v>
       </c>
       <c r="C138" s="19">
-        <v>0.22600736887711401</v>
+        <v>0.214170684443346</v>
       </c>
       <c r="D138" s="19">
-        <v>81.491264099052003</v>
+        <v>81.217653534237897</v>
       </c>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
       <c r="K138"/>
       <c r="L138"/>
       <c r="M138"/>
       <c r="N138"/>
     </row>
-    <row r="139" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A139" s="17" t="s">
         <v>144</v>
       </c>
       <c r="B139" s="18">
-        <v>7.7587586403991402</v>
+        <v>6.3857147136651502</v>
       </c>
       <c r="C139" s="19">
-        <v>0.37703483199800703</v>
+        <v>0.24759215256171799</v>
       </c>
       <c r="D139" s="19">
-        <v>81.868298931050006</v>
+        <v>81.465245686799605</v>
       </c>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="K139"/>
       <c r="L139"/>
       <c r="M139"/>
       <c r="N139"/>
     </row>
-    <row r="140" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A140" s="17" t="s">
         <v>145</v>
       </c>
       <c r="B140" s="18">
-        <v>7.9142810887583304</v>
+        <v>6.4851461049505597</v>
       </c>
       <c r="C140" s="19">
-        <v>0.27256783647956501</v>
+        <v>0.20688750120071001</v>
       </c>
       <c r="D140" s="19">
-        <v>82.140866767529502</v>
+        <v>81.672133188000402</v>
       </c>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="K140"/>
       <c r="L140"/>
       <c r="M140"/>
       <c r="N140"/>
     </row>
-    <row r="141" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A141" s="17" t="s">
         <v>146</v>
       </c>
       <c r="B141" s="18">
-        <v>8.0165289742507806</v>
+        <v>6.70780662484957</v>
       </c>
       <c r="C141" s="19">
-        <v>1.1874185943923199</v>
+        <v>0.98792434689237996</v>
       </c>
       <c r="D141" s="19">
-        <v>83.3282853619219</v>
+        <v>82.660057534892701</v>
       </c>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="K141"/>
       <c r="L141"/>
       <c r="M141"/>
       <c r="N141"/>
     </row>
-    <row r="142" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A142" s="17" t="s">
         <v>147</v>
       </c>
       <c r="B142" s="18">
-        <v>8.0284016541431793</v>
+        <v>7.2346025145092403</v>
       </c>
       <c r="C142" s="19">
-        <v>0.36475231455332602</v>
+        <v>0.25868153187666598</v>
       </c>
       <c r="D142" s="19">
-        <v>83.6930376764752</v>
+        <v>82.918739066769405</v>
       </c>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="K142"/>
       <c r="L142"/>
       <c r="M142"/>
       <c r="N142"/>
     </row>
-    <row r="143" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A143" s="17" t="s">
         <v>148</v>
       </c>
       <c r="B143" s="18">
-        <v>8.20644769576068</v>
+        <v>7.5100675882837997</v>
       </c>
       <c r="C143" s="19">
-        <v>5.2000650181733699</v>
+        <v>0.363031734385238</v>
       </c>
       <c r="D143" s="19">
-        <v>88.893102694648604</v>
+        <v>83.281770801154593</v>
       </c>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="K143"/>
       <c r="L143"/>
       <c r="M143"/>
       <c r="N143"/>
     </row>
-    <row r="144" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A144" s="17" t="s">
         <v>149</v>
       </c>
       <c r="B144" s="18">
-        <v>8.2067126044489598</v>
+        <v>7.7730690825493696</v>
       </c>
       <c r="C144" s="19">
-        <v>1.5595132757274901</v>
+        <v>3.1747779080081999</v>
       </c>
       <c r="D144" s="19">
-        <v>90.452615970376101</v>
+        <v>86.456548709162902</v>
       </c>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="K144"/>
       <c r="L144"/>
       <c r="M144"/>
       <c r="N144"/>
     </row>
-    <row r="145" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A145" s="17" t="s">
         <v>150</v>
       </c>
       <c r="B145" s="18">
-        <v>8.2160931944896305</v>
+        <v>7.7973505404413901</v>
       </c>
       <c r="C145" s="19">
-        <v>0.89369225548595299</v>
+        <v>1.3172550110781001</v>
       </c>
       <c r="D145" s="19">
-        <v>91.346308225862003</v>
+        <v>87.773803720241006</v>
       </c>
       <c r="G145" s="3"/>
       <c r="H145" s="3"/>
       <c r="I145" s="3"/>
       <c r="K145"/>
       <c r="L145"/>
       <c r="M145"/>
       <c r="N145"/>
     </row>
-    <row r="146" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A146" s="17" t="s">
         <v>151</v>
       </c>
       <c r="B146" s="18">
-        <v>9.1009465302872794</v>
+        <v>8.3952467198813192</v>
       </c>
       <c r="C146" s="19">
-        <v>0.14756211934092001</v>
+        <v>4.9119772061167903E-2</v>
       </c>
       <c r="D146" s="19">
-        <v>91.493870345202893</v>
+        <v>87.822923492302095</v>
       </c>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="K146"/>
       <c r="L146"/>
       <c r="M146"/>
       <c r="N146"/>
     </row>
-    <row r="147" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A147" s="17" t="s">
         <v>152</v>
       </c>
       <c r="B147" s="18">
-        <v>9.3500430374785193</v>
+        <v>8.4614479262915694</v>
       </c>
       <c r="C147" s="19">
-        <v>0.37865892914815102</v>
+        <v>0.38109763659576301</v>
       </c>
       <c r="D147" s="19">
-        <v>91.872529274351095</v>
+        <v>88.204021128897907</v>
       </c>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="K147"/>
       <c r="L147"/>
       <c r="M147"/>
       <c r="N147"/>
     </row>
-    <row r="148" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A148" s="17" t="s">
         <v>153</v>
       </c>
       <c r="B148" s="18">
-        <v>11.573584706629299</v>
+        <v>8.5387691994253299</v>
       </c>
       <c r="C148" s="19">
-        <v>4.3262509879735803E-2</v>
+        <v>0.54811027325691697</v>
       </c>
       <c r="D148" s="19">
-        <v>91.915791784230805</v>
+        <v>88.752131402154802</v>
       </c>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="K148"/>
       <c r="L148"/>
       <c r="M148"/>
       <c r="N148"/>
     </row>
-    <row r="149" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A149" s="17" t="s">
         <v>154</v>
       </c>
       <c r="B149" s="18">
-        <v>12.321626937678399</v>
+        <v>8.6727915383555096</v>
       </c>
       <c r="C149" s="19">
-        <v>4.4447784123016199E-2</v>
+        <v>0.74846320323869397</v>
       </c>
       <c r="D149" s="19">
-        <v>91.960239568353899</v>
+        <v>89.500594605393502</v>
       </c>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="K149"/>
       <c r="L149"/>
       <c r="M149"/>
       <c r="N149"/>
     </row>
-    <row r="150" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A150" s="17" t="s">
         <v>155</v>
       </c>
       <c r="B150" s="18">
-        <v>12.925980452635701</v>
+        <v>8.8260748525547097</v>
       </c>
       <c r="C150" s="19">
-        <v>0.19141274239480299</v>
+        <v>0.40114781164019497</v>
       </c>
       <c r="D150" s="19">
-        <v>92.151652310748702</v>
+        <v>89.901742417033702</v>
       </c>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="K150"/>
       <c r="L150"/>
       <c r="M150"/>
       <c r="N150"/>
     </row>
-    <row r="151" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A151" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B151" s="18">
-        <v>13.644664002851</v>
+        <v>8.8368915205572591</v>
       </c>
       <c r="C151" s="19">
-        <v>0.19634384516264899</v>
+        <v>0.54658599094359805</v>
       </c>
       <c r="D151" s="19">
-        <v>92.347996155911304</v>
+        <v>90.4483284079773</v>
       </c>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="K151"/>
       <c r="L151"/>
       <c r="M151"/>
       <c r="N151"/>
     </row>
-    <row r="152" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A152" s="17" t="s">
         <v>157</v>
       </c>
       <c r="B152" s="18">
-        <v>13.8959019142569</v>
+        <v>9.6361948840330403</v>
       </c>
       <c r="C152" s="19">
-        <v>1.2836339096827301</v>
+        <v>0.21753492883901501</v>
       </c>
       <c r="D152" s="19">
-        <v>93.631630065593995</v>
+        <v>90.665863336816301</v>
       </c>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="K152"/>
       <c r="L152"/>
       <c r="M152"/>
       <c r="N152"/>
     </row>
-    <row r="153" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A153" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B153" s="18">
-        <v>14.800340337338501</v>
+        <v>9.7164334728537298</v>
       </c>
       <c r="C153" s="19">
-        <v>0.247744936583077</v>
+        <v>4.2855783501402699E-2</v>
       </c>
       <c r="D153" s="19">
-        <v>93.879375002177099</v>
+        <v>90.708719120317696</v>
       </c>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="K153"/>
       <c r="L153"/>
       <c r="M153"/>
       <c r="N153"/>
     </row>
-    <row r="154" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A154" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B154" s="18">
-        <v>15.306273482163601</v>
+        <v>9.8378790092144595</v>
       </c>
       <c r="C154" s="19">
-        <v>0.35950453546093902</v>
+        <v>1.45798956182295E-2</v>
       </c>
       <c r="D154" s="19">
-        <v>94.238879537638098</v>
+        <v>90.723299015936007</v>
       </c>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="K154"/>
       <c r="L154"/>
       <c r="M154"/>
       <c r="N154"/>
     </row>
-    <row r="155" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A155" s="17" t="s">
         <v>160</v>
       </c>
       <c r="B155" s="18">
-        <v>15.6558507958338</v>
+        <v>10.0108507790018</v>
       </c>
       <c r="C155" s="19">
-        <v>0.30883632353444801</v>
+        <v>0.68550763787201097</v>
       </c>
       <c r="D155" s="19">
-        <v>94.547715861172506</v>
+        <v>91.408806653808</v>
       </c>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="K155"/>
       <c r="L155"/>
       <c r="M155"/>
       <c r="N155"/>
     </row>
-    <row r="156" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A156" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B156" s="18">
-        <v>17.377563987404098</v>
+        <v>10.411804970716499</v>
       </c>
       <c r="C156" s="19">
-        <v>5.7635091066384397E-2</v>
+        <v>1.31771500159869</v>
       </c>
       <c r="D156" s="19">
-        <v>94.605350952238894</v>
+        <v>92.7265216554067</v>
       </c>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="K156"/>
       <c r="L156"/>
       <c r="M156"/>
       <c r="N156"/>
     </row>
-    <row r="157" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A157" s="17" t="s">
         <v>162</v>
       </c>
       <c r="B157" s="18">
-        <v>17.3808233764519</v>
+        <v>10.534934031932501</v>
       </c>
       <c r="C157" s="19">
-        <v>0.47822648953120001</v>
+        <v>0.120093603561228</v>
       </c>
       <c r="D157" s="19">
-        <v>95.083577441770103</v>
+        <v>92.846615258967901</v>
       </c>
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
       <c r="I157" s="3"/>
       <c r="K157"/>
       <c r="L157"/>
       <c r="M157"/>
       <c r="N157"/>
     </row>
-    <row r="158" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A158" s="17" t="s">
         <v>163</v>
       </c>
       <c r="B158" s="18">
-        <v>17.7991340477123</v>
+        <v>11.3209531061669</v>
       </c>
       <c r="C158" s="19">
-        <v>0.34306451026979001</v>
+        <v>0.204023834724504</v>
       </c>
       <c r="D158" s="19">
-        <v>95.426641952039901</v>
+        <v>93.050639093692396</v>
       </c>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="K158"/>
       <c r="L158"/>
       <c r="M158"/>
       <c r="N158"/>
     </row>
-    <row r="159" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A159" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B159" s="18">
-        <v>19.096389218687602</v>
+        <v>11.466198871770899</v>
       </c>
       <c r="C159" s="19">
-        <v>0.149882904405053</v>
+        <v>0.29588664751242</v>
       </c>
       <c r="D159" s="19">
-        <v>95.576524856444905</v>
+        <v>93.3465257412048</v>
       </c>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="K159"/>
       <c r="L159"/>
       <c r="M159"/>
       <c r="N159"/>
     </row>
-    <row r="160" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A160" s="17" t="s">
         <v>165</v>
       </c>
       <c r="B160" s="18">
-        <v>20.3069941015716</v>
+        <v>11.6239272136797</v>
       </c>
       <c r="C160" s="19">
-        <v>4.20093764240538E-2</v>
+        <v>0.55049591036859202</v>
       </c>
       <c r="D160" s="19">
-        <v>95.618534232868996</v>
+        <v>93.897021651573397</v>
       </c>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="K160"/>
       <c r="L160"/>
       <c r="M160"/>
       <c r="N160"/>
     </row>
-    <row r="161" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A161" s="17" t="s">
         <v>166</v>
       </c>
       <c r="B161" s="18">
-        <v>21.288483153762499</v>
+        <v>11.8032829389107</v>
       </c>
       <c r="C161" s="19">
-        <v>0.10044973014427</v>
+        <v>8.5386867811802505E-2</v>
       </c>
       <c r="D161" s="19">
-        <v>95.718983963013201</v>
+        <v>93.982408519385203</v>
       </c>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="K161"/>
       <c r="L161"/>
       <c r="M161"/>
       <c r="N161"/>
     </row>
-    <row r="162" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A162" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B162" s="18">
-        <v>21.297741133524099</v>
+        <v>14.9091924076707</v>
       </c>
       <c r="C162" s="19">
-        <v>0.19197371188398901</v>
+        <v>9.8830316261521695E-2</v>
       </c>
       <c r="D162" s="19">
-        <v>95.910957674897205</v>
+        <v>94.081238835646801</v>
       </c>
       <c r="G162" s="3"/>
       <c r="H162" s="3"/>
       <c r="I162" s="3"/>
       <c r="K162"/>
       <c r="L162"/>
       <c r="M162"/>
       <c r="N162"/>
     </row>
-    <row r="163" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A163" s="17" t="s">
         <v>168</v>
       </c>
       <c r="B163" s="18">
-        <v>24.878148453015999</v>
+        <v>14.912236543463999</v>
       </c>
       <c r="C163" s="19">
-        <v>0.228423156838609</v>
+        <v>0.194048354023135</v>
       </c>
       <c r="D163" s="19">
-        <v>96.139380831735807</v>
+        <v>94.275287189669896</v>
       </c>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="K163"/>
       <c r="L163"/>
       <c r="M163"/>
       <c r="N163"/>
     </row>
-    <row r="164" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A164" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B164" s="18">
-        <v>26.172016532843301</v>
+        <v>20.719758973261101</v>
       </c>
       <c r="C164" s="19">
-        <v>0.14735401775622201</v>
+        <v>0.335856215982686</v>
       </c>
       <c r="D164" s="19">
-        <v>96.286734849492106</v>
+        <v>94.611143405652598</v>
       </c>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="K164"/>
       <c r="L164"/>
       <c r="M164"/>
       <c r="N164"/>
     </row>
-    <row r="165" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A165" s="17" t="s">
         <v>170</v>
       </c>
       <c r="B165" s="18">
-        <v>29.541375153421701</v>
+        <v>21.522286327805599</v>
       </c>
       <c r="C165" s="19">
-        <v>0.47941628772197398</v>
+        <v>0.24004740608188599</v>
       </c>
       <c r="D165" s="19">
-        <v>96.766151137214095</v>
+        <v>94.851190811734497</v>
       </c>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="K165"/>
       <c r="L165"/>
       <c r="M165"/>
       <c r="N165"/>
     </row>
-    <row r="166" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A166" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B166" s="18">
-        <v>31.741763884645199</v>
+        <v>22.095907553336801</v>
       </c>
       <c r="C166" s="19">
-        <v>1.1503719883685599</v>
+        <v>0.42782275212328402</v>
       </c>
       <c r="D166" s="19">
-        <v>97.9165231255826</v>
+        <v>95.279013563857802</v>
       </c>
       <c r="G166" s="3"/>
       <c r="H166" s="3"/>
       <c r="I166" s="3"/>
       <c r="K166"/>
       <c r="L166"/>
       <c r="M166"/>
       <c r="N166"/>
     </row>
-    <row r="167" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A167" s="17" t="s">
         <v>172</v>
       </c>
       <c r="B167" s="18">
-        <v>33.968489620069498</v>
+        <v>22.3007191757046</v>
       </c>
       <c r="C167" s="19">
-        <v>0.70317073074735703</v>
+        <v>0.170074730420751</v>
       </c>
       <c r="D167" s="19">
-        <v>98.619693856330002</v>
+        <v>95.449088294278496</v>
       </c>
       <c r="G167" s="3"/>
       <c r="H167" s="3"/>
       <c r="I167" s="3"/>
       <c r="K167"/>
       <c r="L167"/>
       <c r="M167"/>
       <c r="N167"/>
     </row>
-    <row r="168" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A168" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B168" s="18">
-        <v>34.272561233081902</v>
+        <v>27.589856441106999</v>
       </c>
       <c r="C168" s="19">
-        <v>1.21241792824105E-2</v>
+        <v>5.1523448016786898E-2</v>
       </c>
       <c r="D168" s="19">
-        <v>98.631818035612397</v>
+        <v>95.500611742295305</v>
       </c>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="K168"/>
       <c r="L168"/>
       <c r="M168"/>
       <c r="N168"/>
     </row>
-    <row r="169" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A169" s="17" t="s">
         <v>174</v>
       </c>
       <c r="B169" s="18">
-        <v>34.273221684465803</v>
+        <v>29.752378954828501</v>
       </c>
       <c r="C169" s="19">
-        <v>0.177438268587577</v>
+        <v>5.7507834495410602E-2</v>
       </c>
       <c r="D169" s="19">
-        <v>98.809256304200005</v>
+        <v>95.558119576790702</v>
       </c>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="K169"/>
       <c r="L169"/>
       <c r="M169"/>
       <c r="N169"/>
     </row>
-    <row r="170" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A170" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B170" s="18">
-        <v>34.2742124089743</v>
+        <v>30.4362528419244</v>
       </c>
       <c r="C170" s="19">
-        <v>3.6055861522691003E-2</v>
+        <v>0.291331839416407</v>
       </c>
       <c r="D170" s="19">
-        <v>98.845312165722703</v>
+        <v>95.849451416207103</v>
       </c>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="K170"/>
       <c r="L170"/>
       <c r="M170"/>
       <c r="N170"/>
     </row>
-    <row r="171" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A171" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B171" s="18">
-        <v>34.278577232623597</v>
+        <v>33.378979119346504</v>
       </c>
       <c r="C171" s="19">
-        <v>0.18030645129841499</v>
+        <v>0.358968484786715</v>
       </c>
       <c r="D171" s="19">
-        <v>99.025618617021095</v>
+        <v>96.208419900993803</v>
       </c>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
       <c r="I171" s="3"/>
       <c r="K171"/>
       <c r="L171"/>
       <c r="M171"/>
       <c r="N171"/>
     </row>
-    <row r="172" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A172" s="17" t="s">
         <v>177</v>
       </c>
       <c r="B172" s="18">
-        <v>35.758982299651002</v>
+        <v>44.497247988148899</v>
       </c>
       <c r="C172" s="19">
-        <v>0.16277615476134799</v>
+        <v>2.8402926441653098</v>
       </c>
       <c r="D172" s="19">
-        <v>99.188394771782399</v>
+        <v>99.048712545159106</v>
       </c>
       <c r="G172" s="3"/>
       <c r="H172" s="3"/>
       <c r="I172" s="3"/>
       <c r="K172"/>
       <c r="L172"/>
       <c r="M172"/>
       <c r="N172"/>
     </row>
-    <row r="173" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A173" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B173" s="18">
-        <v>40.5462131191804</v>
+        <v>50.916476297214402</v>
       </c>
       <c r="C173" s="19">
-        <v>0.23718151918590299</v>
+        <v>0.50566938316624099</v>
       </c>
       <c r="D173" s="19">
-        <v>99.425576290968394</v>
+        <v>99.554381928325398</v>
       </c>
       <c r="G173" s="3"/>
       <c r="H173" s="3"/>
       <c r="I173" s="3"/>
       <c r="K173"/>
       <c r="L173"/>
       <c r="M173"/>
       <c r="N173"/>
     </row>
-    <row r="174" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A174" s="17" t="s">
         <v>179</v>
       </c>
       <c r="B174" s="18">
-        <v>42.947988478841602</v>
+        <v>52.748166914297997</v>
       </c>
       <c r="C174" s="19">
-        <v>0.21663827361820601</v>
+        <v>8.9716190358508405E-2</v>
       </c>
       <c r="D174" s="19">
-        <v>99.642214564586595</v>
+        <v>99.6440981186839</v>
       </c>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="K174"/>
       <c r="L174"/>
       <c r="M174"/>
       <c r="N174"/>
     </row>
-    <row r="175" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A175" s="17" t="s">
         <v>180</v>
       </c>
       <c r="B175" s="18">
-        <v>65.072536711013498</v>
+        <v>77.071289763100296</v>
       </c>
       <c r="C175" s="19">
-        <v>8.0770558547820004E-2</v>
+        <v>0.16058178879490101</v>
       </c>
       <c r="D175" s="19">
-        <v>99.722985123134407</v>
+        <v>99.8046799074788</v>
       </c>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="K175"/>
       <c r="L175"/>
       <c r="M175"/>
       <c r="N175"/>
     </row>
-    <row r="176" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A176" s="17" t="s">
         <v>181</v>
       </c>
       <c r="B176" s="18">
-        <v>76.929783354173296</v>
+        <v>80.678339347498095</v>
       </c>
       <c r="C176" s="19">
-        <v>5.66533944603086E-2</v>
+        <v>5.64300135697203E-2</v>
       </c>
       <c r="D176" s="19">
-        <v>99.779638517594705</v>
+        <v>99.861109921048495</v>
       </c>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="K176"/>
       <c r="L176"/>
       <c r="M176"/>
       <c r="N176"/>
     </row>
-    <row r="177" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A177" s="17" t="s">
         <v>182</v>
       </c>
       <c r="B177" s="18">
-        <v>76.938814146186402</v>
+        <v>80.679361955435397</v>
       </c>
       <c r="C177" s="19">
-        <v>1.20925116499564E-2</v>
+        <v>1.20409283330259E-2</v>
       </c>
       <c r="D177" s="19">
-        <v>99.791731029244602</v>
+        <v>99.873150849381503</v>
       </c>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
       <c r="I177" s="3"/>
       <c r="K177"/>
       <c r="L177"/>
       <c r="M177"/>
       <c r="N177"/>
     </row>
-    <row r="178" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A178" s="17" t="s">
         <v>183</v>
       </c>
       <c r="B178" s="18">
-        <v>82.595260294698207</v>
+        <v>89.721546234081501</v>
       </c>
       <c r="C178" s="19">
-        <v>0.15517592297237401</v>
+        <v>6.0132486289351098E-2</v>
       </c>
       <c r="D178" s="19">
-        <v>99.946906952217006</v>
+        <v>99.933283335670893</v>
       </c>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="K178"/>
       <c r="L178"/>
       <c r="M178"/>
       <c r="N178"/>
     </row>
-    <row r="179" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A179" s="17" t="s">
         <v>184</v>
       </c>
       <c r="B179" s="18">
-        <v>143.02296996158901</v>
+        <v>131.44823203913401</v>
       </c>
       <c r="C179" s="19">
-        <v>5.3093047782973898E-2</v>
+        <v>6.6716664329133105E-2</v>
       </c>
       <c r="D179" s="19">
         <v>100</v>
       </c>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="K179"/>
       <c r="L179"/>
       <c r="M179"/>
       <c r="N179"/>
     </row>
-    <row r="180" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:14" x14ac:dyDescent="0.35">
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
       <c r="I180" s="3"/>
       <c r="K180"/>
       <c r="L180"/>
       <c r="M180"/>
       <c r="N180"/>
     </row>
-    <row r="181" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:14" x14ac:dyDescent="0.35">
       <c r="E181" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Privileged" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Web - Underlying detail</vt:lpstr>
       <vt:lpstr>'Web - Underlying detail'!data_1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>