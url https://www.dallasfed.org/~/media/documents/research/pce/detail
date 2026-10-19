--- v10 (2026-09-08)
+++ v11 (2026-10-19)
@@ -1,660 +1,660 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{0A95D3C6-6B35-431E-A23D-18FE8301E07E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{D4326B1E-6A04-49B2-8310-2C735745CEC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{317C1DBF-2274-44AB-AB3D-0B54E02A15D7}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F8D552C7-8975-4D9E-980D-81C8BB034253}"/>
   </bookViews>
   <sheets>
     <sheet name="Web - Underlying detail" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_DLX1.USE">#REF!</definedName>
     <definedName name="_DLX2.USE">#REF!</definedName>
     <definedName name="_DLX3.USE">#REF!</definedName>
     <definedName name="data_1" localSheetId="0">'Web - Underlying detail'!$A$2:$D$179</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" name="data" type="6" refreshedVersion="8" background="1" saveData="1">
-    <textPr codePage="437" sourceFile="C:\Users\k1sxy06\FR Banks\PCE - PCE\output\data.csv" tab="0" comma="1">
+    <textPr codePage="437" sourceFile="C:\Users\k1mzb03\FR Banks\PCE - PCE\output\data.csv" tab="0" comma="1">
       <textFields count="5">
         <textField type="text"/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
   <si>
     <t>Annualized 1-month % change</t>
   </si>
   <si>
     <t>Weight</t>
   </si>
   <si>
     <t>Cumulative weight</t>
   </si>
   <si>
     <t>Color key</t>
   </si>
   <si>
+    <t>Film and photographic supplies</t>
+  </si>
+  <si>
+    <t>Cut from bottom</t>
+  </si>
+  <si>
+    <t>Other video equipment</t>
+  </si>
+  <si>
+    <t>Included</t>
+  </si>
+  <si>
+    <t>Accessories and parts</t>
+  </si>
+  <si>
+    <t>Cut from top</t>
+  </si>
+  <si>
+    <t>Telephone and related communication equipment</t>
+  </si>
+  <si>
+    <t>Trim point</t>
+  </si>
+  <si>
+    <t>Calculators, typewriters, and other information processing equipment</t>
+  </si>
+  <si>
+    <t>Games, toys, and hobbies</t>
+  </si>
+  <si>
+    <t>Moving, storage, and freight services</t>
+  </si>
+  <si>
+    <t>Computer software and accessories</t>
+  </si>
+  <si>
+    <t>Flowers, seeds, and potted plants</t>
+  </si>
+  <si>
+    <t>Jewelry</t>
+  </si>
+  <si>
     <t>Nonelectric cookware and tableware</t>
   </si>
   <si>
-    <t>Cut from bottom</t>
+    <t>Audio equipment</t>
+  </si>
+  <si>
+    <t>Fresh milk</t>
+  </si>
+  <si>
+    <t>Natural gas</t>
+  </si>
+  <si>
+    <t>Nonprescription drugs</t>
+  </si>
+  <si>
+    <t>Beef and veal</t>
+  </si>
+  <si>
+    <t>Dishes and flatware</t>
+  </si>
+  <si>
+    <t>Furniture</t>
+  </si>
+  <si>
+    <t>Vegetables (fresh)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Final consumption expenditures of nonprofit institutions serving households </t>
+  </si>
+  <si>
+    <t>Children's and infants' clothing</t>
+  </si>
+  <si>
+    <t>Educational books</t>
+  </si>
+  <si>
+    <t>Sugar and sweets</t>
+  </si>
+  <si>
+    <t>Dental services</t>
+  </si>
+  <si>
+    <t>Household cleaning products</t>
+  </si>
+  <si>
+    <t>Motion picture theaters</t>
+  </si>
+  <si>
+    <t>Live entertainment, excluding sports</t>
+  </si>
+  <si>
+    <t>Museums and libraries</t>
+  </si>
+  <si>
+    <t>Social advocacy and civic and social organizations</t>
+  </si>
+  <si>
+    <t>Domestic services</t>
+  </si>
+  <si>
+    <t>Parking fees and tolls</t>
+  </si>
+  <si>
+    <t>Fruit (fresh)</t>
+  </si>
+  <si>
+    <t>Other household services</t>
+  </si>
+  <si>
+    <t>Audio-video, photographic, and information processing equipment services</t>
+  </si>
+  <si>
+    <t>Other depository institutions and regulated investment companies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Life insurance </t>
+  </si>
+  <si>
+    <t>Tools, hardware, and supplies</t>
+  </si>
+  <si>
+    <t>Package tours</t>
+  </si>
+  <si>
+    <t>Amusement parks, campgrounds, and related recreational services</t>
+  </si>
+  <si>
+    <t>Pension funds</t>
+  </si>
+  <si>
+    <t>Cereals</t>
+  </si>
+  <si>
+    <t>Other personal business services</t>
+  </si>
+  <si>
+    <t>Shoes and other footwear</t>
+  </si>
+  <si>
+    <t>Spirits</t>
+  </si>
+  <si>
+    <t>Pets and related products</t>
+  </si>
+  <si>
+    <t>Household linens</t>
+  </si>
+  <si>
+    <t>Other road transportation service</t>
+  </si>
+  <si>
+    <t>Railway transportation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Water transportation </t>
+  </si>
+  <si>
+    <t>Intercity buses</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Spectator sports</t>
+  </si>
+  <si>
+    <t>Food products, not elsewhere classified</t>
+  </si>
+  <si>
+    <t>Labor organization dues</t>
+  </si>
+  <si>
+    <t>Motor vehicle leasing</t>
+  </si>
+  <si>
+    <t>Membership clubs and participant sports centers</t>
+  </si>
+  <si>
+    <t>Audio discs, tapes, vinyl, and permanent digital downloads</t>
+  </si>
+  <si>
+    <t>Prescription drugs</t>
+  </si>
+  <si>
+    <t>Wine</t>
+  </si>
+  <si>
+    <t>Sporting equipment, supplies, guns, and ammunition</t>
+  </si>
+  <si>
+    <t>Motorcycles</t>
+  </si>
+  <si>
+    <t>Food produced and consumed on farms</t>
+  </si>
+  <si>
+    <t>Social assistance</t>
+  </si>
+  <si>
+    <t>Tires</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net motor vehicle and other transportation insurance </t>
+  </si>
+  <si>
+    <t>Fish and seafood</t>
+  </si>
+  <si>
+    <t>Coffee, tea, and other beverage materials</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net household insurance </t>
+  </si>
+  <si>
+    <t>Paramedical services</t>
+  </si>
+  <si>
+    <t>Physician services</t>
+  </si>
+  <si>
+    <t>Sewing items</t>
+  </si>
+  <si>
+    <t>Clothing materials</t>
+  </si>
+  <si>
+    <t>Foundations and grantmaking and giving services to households</t>
+  </si>
+  <si>
+    <t>Alcohol in purchased meals</t>
+  </si>
+  <si>
+    <t>Bakery products</t>
+  </si>
+  <si>
+    <t>Nursing homes</t>
+  </si>
+  <si>
+    <t>Employment agency services</t>
+  </si>
+  <si>
+    <t>Corrective eyeglasses and contact lenses</t>
+  </si>
+  <si>
+    <t>Hair, dental, shaving, and miscellaneous personal care products except electrical products</t>
+  </si>
+  <si>
+    <t>Electric appliances for personal care</t>
+  </si>
+  <si>
+    <t>Group housing</t>
+  </si>
+  <si>
+    <t>Tenant-occupied stationary homes and landlord durables</t>
+  </si>
+  <si>
+    <t>Tenant-occupied mobile homes</t>
+  </si>
+  <si>
+    <t>Cosmetic / perfumes / bath / nail preparations and implements</t>
+  </si>
+  <si>
+    <t>Owner-occupied mobile homes</t>
+  </si>
+  <si>
+    <t>Rental value of farm dwellings</t>
+  </si>
+  <si>
+    <t>Owner-occupied stationary homes</t>
+  </si>
+  <si>
+    <t>Standard clothing issued to military personnel</t>
+  </si>
+  <si>
+    <t>Laundry and drycleaning services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net health insurance </t>
+  </si>
+  <si>
+    <t>Other purchased meals</t>
+  </si>
+  <si>
+    <t>Women's and girls' clothing</t>
+  </si>
+  <si>
+    <t>Mineral waters, soft drinks, and vegetable juices</t>
+  </si>
+  <si>
+    <t>Funeral and burial services</t>
+  </si>
+  <si>
+    <t>Beer</t>
+  </si>
+  <si>
+    <t>Religious organizations' services to households</t>
+  </si>
+  <si>
+    <t>Water supply and sewage maintenance</t>
+  </si>
+  <si>
+    <t>Commercial banks</t>
+  </si>
+  <si>
+    <t>Window coverings</t>
+  </si>
+  <si>
+    <t>New light trucks</t>
+  </si>
+  <si>
+    <t>New foreign autos</t>
+  </si>
+  <si>
+    <t>New domestic autos</t>
+  </si>
+  <si>
+    <t>Used autos</t>
+  </si>
+  <si>
+    <t>Musical instruments</t>
+  </si>
+  <si>
+    <t>Pork</t>
+  </si>
+  <si>
+    <t>Poultry</t>
+  </si>
+  <si>
+    <t>Used light trucks</t>
+  </si>
+  <si>
+    <t>Miscellaneous household products</t>
+  </si>
+  <si>
+    <t>Hairdressing salons and personal grooming establishments</t>
+  </si>
+  <si>
+    <t>Casino gambling</t>
+  </si>
+  <si>
+    <t>Lotteries</t>
+  </si>
+  <si>
+    <t>Pari-mutuel net receipts</t>
+  </si>
+  <si>
+    <t>Food supplied to civilians</t>
+  </si>
+  <si>
+    <t>Food supplied to military</t>
+  </si>
+  <si>
+    <t>Higher education school lunches</t>
+  </si>
+  <si>
+    <t>Proprietary and public higher education</t>
+  </si>
+  <si>
+    <t>Nonprofit private higher education services to households</t>
+  </si>
+  <si>
+    <t>Proprietary hospitals</t>
+  </si>
+  <si>
+    <t>Nonprofit hospitals' services to households</t>
+  </si>
+  <si>
+    <t>Government hospitals</t>
+  </si>
+  <si>
+    <t>Processed fruits and vegetables</t>
+  </si>
+  <si>
+    <t>Men's and boys' clothing</t>
+  </si>
+  <si>
+    <t>Household paper products</t>
+  </si>
+  <si>
+    <t>Miscellaneous personal care services</t>
+  </si>
+  <si>
+    <t>Repair and hire of footwear</t>
+  </si>
+  <si>
+    <t>Clothing repair, rental, and alterations</t>
+  </si>
+  <si>
+    <t>Elementary and secondary school lunches</t>
+  </si>
+  <si>
+    <t>Repair of furniture, furnishings, and floor coverings</t>
+  </si>
+  <si>
+    <t>Repair of household appliances</t>
+  </si>
+  <si>
+    <t>Tobacco</t>
+  </si>
+  <si>
+    <t>Housing at schools</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commercial and vocational schools </t>
+  </si>
+  <si>
+    <t>Watches</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Financial service charges, fees, and commissions </t>
+  </si>
+  <si>
+    <t>Veterinary and other services for pets</t>
+  </si>
+  <si>
+    <t>Taxicabs and ride sharing services</t>
+  </si>
+  <si>
+    <t>Intracity mass transit</t>
+  </si>
+  <si>
+    <t>Other fuels</t>
+  </si>
+  <si>
+    <t>Child care</t>
+  </si>
+  <si>
+    <t>Day care and nursery schools</t>
+  </si>
+  <si>
+    <t>Maintenance and repair of recreational vehicles and sports equipment</t>
+  </si>
+  <si>
+    <t>Outdoor equipment and supplies</t>
+  </si>
+  <si>
+    <t>Other medical products</t>
+  </si>
+  <si>
+    <t>Therapeutic medical equipment</t>
+  </si>
+  <si>
+    <t>Garbage and trash collection</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motor vehicle maintenance and repair </t>
+  </si>
+  <si>
+    <t>Clocks, lamps, lighting fixtures, and other household decorative items</t>
+  </si>
+  <si>
+    <t>Processed dairy products</t>
+  </si>
+  <si>
+    <t>Tax preparation and other related services</t>
+  </si>
+  <si>
+    <t>Other meats</t>
+  </si>
+  <si>
+    <t>Luggage and similar personal items</t>
+  </si>
+  <si>
+    <t>Small electric household appliances</t>
+  </si>
+  <si>
+    <t>Photographic equipment</t>
+  </si>
+  <si>
+    <t>Televisions</t>
+  </si>
+  <si>
+    <t>Elementary and secondary schools</t>
+  </si>
+  <si>
+    <t>Major household appliances</t>
+  </si>
+  <si>
+    <t>Carpets and other floor coverings</t>
+  </si>
+  <si>
+    <t>Fats and oils</t>
+  </si>
+  <si>
+    <t>Stationery and miscellaneous printed materials</t>
+  </si>
+  <si>
+    <t>Other recreational vehicles</t>
+  </si>
+  <si>
+    <t>Pleasure aircraft</t>
+  </si>
+  <si>
+    <t>Pleasure boats</t>
+  </si>
+  <si>
+    <t>Bicycles and accessories</t>
+  </si>
+  <si>
+    <t>Professional association dues</t>
+  </si>
+  <si>
+    <t>Legal services</t>
+  </si>
+  <si>
+    <t>Communication</t>
+  </si>
+  <si>
+    <t>Motor vehicle rental</t>
+  </si>
+  <si>
+    <t>Recreational books</t>
+  </si>
+  <si>
+    <t>Lubricants and fluids</t>
   </si>
   <si>
     <t>Hotels and motels</t>
   </si>
   <si>
-    <t>Included</t>
+    <t>Eggs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Air transportation </t>
+  </si>
+  <si>
+    <t>Video discs, tapes, and permanent digital downloads</t>
+  </si>
+  <si>
+    <t>Newspapers and periodicals</t>
+  </si>
+  <si>
+    <t>Personal computers/tablets and peripheral equipment</t>
   </si>
   <si>
     <t>Gasoline and other motor fuel</t>
   </si>
   <si>
-    <t>Cut from top</t>
-[...28 lines deleted...]
-  <si>
     <t>Fuel oil</t>
-  </si>
-[...493 lines deleted...]
-    <t>Video discs, tapes, and permanent digital downloads</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -794,51 +794,51 @@
     <cellStyle name="Accent4" xfId="5" builtinId="41"/>
     <cellStyle name="Bad" xfId="3" builtinId="27"/>
     <cellStyle name="Good" xfId="2" builtinId="26"/>
     <cellStyle name="Heading 3" xfId="1" builtinId="18"/>
     <cellStyle name="Neutral" xfId="4" builtinId="28"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{C8F53460-4078-4519-AB9D-A31AEC487725}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="data_1" connectionId="1" xr16:uid="{0B020695-5958-44A8-9458-2AB5F37F4FA7}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1087,3821 +1087,3821 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EED5406-4EF2-474D-959C-AEA79FC56EA2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32415CBA-8B86-4439-AB77-07F0D49763AB}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="A2:N181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B100" sqref="B100"/>
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="81.1796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.26953125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7265625" customWidth="1"/>
     <col min="6" max="6" width="28.26953125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.453125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="78.7265625" customWidth="1"/>
     <col min="11" max="11" width="19.54296875" style="3" customWidth="1"/>
     <col min="12" max="12" width="12" style="3" customWidth="1"/>
     <col min="13" max="13" width="11.7265625" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.453125" style="3" customWidth="1"/>
     <col min="16" max="16" width="16.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5">
-        <v>-34.499293723569799</v>
+        <v>-68.0126837709401</v>
       </c>
       <c r="C3" s="6">
-        <v>0.144969169360843</v>
+        <v>6.8968214824749203E-3</v>
       </c>
       <c r="D3" s="6">
-        <v>0.144969169360843</v>
+        <v>6.8968214824749203E-3</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="5">
-        <v>-33.369492643703303</v>
+        <v>-53.184142207728897</v>
       </c>
       <c r="C4" s="6">
-        <v>0.71632700275137395</v>
+        <v>5.2854650161652597E-2</v>
       </c>
       <c r="D4" s="6">
-        <v>0.86129617211221698</v>
+        <v>5.9751471644127599E-2</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="5">
-        <v>-30.676587718296901</v>
+        <v>-27.3946415708748</v>
       </c>
       <c r="C5" s="6">
-        <v>2.0042237953096298</v>
+        <v>0.36071185628354802</v>
       </c>
       <c r="D5" s="6">
-        <v>2.8655199674218399</v>
+        <v>0.42046332792767599</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="5">
-        <v>-30.314077225938799</v>
+        <v>-25.566211993553502</v>
       </c>
       <c r="C6" s="6">
-        <v>0.143377241382731</v>
+        <v>0.175010217097013</v>
       </c>
       <c r="D6" s="6">
-        <v>3.0088972088045698</v>
+        <v>0.59547354502468897</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="5">
-        <v>-26.934158555327201</v>
+        <v>-25.561140135279601</v>
       </c>
       <c r="C7" s="6">
-        <v>0.32161454868841799</v>
+        <v>1.8703244698236999E-3</v>
       </c>
       <c r="D7" s="6">
-        <v>3.3305117574929901</v>
+        <v>0.59734386949451301</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
-        <v>-22.803002704279599</v>
+        <v>-24.232934712135901</v>
       </c>
       <c r="C8" s="6">
-        <v>5.6190998887454303E-3</v>
+        <v>0.700058852277187</v>
       </c>
       <c r="D8" s="6">
-        <v>3.3361308573817401</v>
+        <v>1.2974027217716999</v>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="5">
-        <v>-22.7963967515606</v>
+        <v>-20.086827687168899</v>
       </c>
       <c r="C9" s="6">
-        <v>0.21413460675545601</v>
+        <v>0.108937408422664</v>
       </c>
       <c r="D9" s="6">
-        <v>3.5502654641371998</v>
+        <v>1.4063401301943601</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="5">
-        <v>-22.796182808135502</v>
+        <v>-16.894104516524301</v>
       </c>
       <c r="C10" s="6">
-        <v>6.8998578088125999E-3</v>
+        <v>1.12749992918843</v>
       </c>
       <c r="D10" s="6">
-        <v>3.5571653219460102</v>
+        <v>2.5338400593828001</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="5">
-        <v>-22.795113150863202</v>
+        <v>-16.830795677679301</v>
       </c>
       <c r="C11" s="6">
-        <v>3.4833007657038201E-2</v>
+        <v>0.38292195936270401</v>
       </c>
       <c r="D11" s="6">
-        <v>3.59199832960305</v>
+        <v>2.9167620187455001</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5">
-        <v>-20.4848974843948</v>
+        <v>-16.135917827412602</v>
       </c>
       <c r="C12" s="6">
-        <v>0.37061255855295999</v>
+        <v>0.42355655685853799</v>
       </c>
       <c r="D12" s="6">
-        <v>3.9626108881560098</v>
+        <v>3.3403185756040399</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="5">
-        <v>-20.0394924919005</v>
+        <v>-15.9401380119953</v>
       </c>
       <c r="C13" s="6">
-        <v>0.157352835728816</v>
+        <v>0.14627645823488999</v>
       </c>
       <c r="D13" s="6">
-        <v>4.1199637238848199</v>
+        <v>3.4865950338389302</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="5">
-        <v>-18.2143933017188</v>
+        <v>-14.167091735861</v>
       </c>
       <c r="C14" s="6">
-        <v>0.11943067604626401</v>
+        <v>0.14748587477907901</v>
       </c>
       <c r="D14" s="6">
-        <v>4.2393943999310899</v>
+        <v>3.6340809086180101</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="5">
-        <v>-18.098039710520801</v>
+        <v>-13.483484490353</v>
       </c>
       <c r="C15" s="6">
-        <v>0.243001266777816</v>
+        <v>0.14646978504306901</v>
       </c>
       <c r="D15" s="6">
-        <v>4.4823956667089</v>
+        <v>3.78055069366108</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="5">
-        <v>-18.089221234852001</v>
+        <v>-12.875951895623899</v>
       </c>
       <c r="C16" s="6">
-        <v>4.3617924658062399E-2</v>
+        <v>0.34396435952851601</v>
       </c>
       <c r="D16" s="6">
-        <v>4.5260135913669703</v>
+        <v>4.1245150531896</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="5">
-        <v>-17.0225284756912</v>
+        <v>-11.363948539956599</v>
       </c>
       <c r="C17" s="6">
-        <v>0.22897155589989701</v>
+        <v>0.60330103276979297</v>
       </c>
       <c r="D17" s="6">
-        <v>4.7549851472668596</v>
+        <v>4.7278160859593896</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="5">
-        <v>-16.515952418155599</v>
+        <v>-11.179556627457799</v>
       </c>
       <c r="C18" s="6">
-        <v>0.13584151432487099</v>
+        <v>0.30631508762874698</v>
       </c>
       <c r="D18" s="6">
-        <v>4.8908266615917304</v>
+        <v>5.0341311735881398</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5">
-        <v>-15.9361059811904</v>
+        <v>-10.9291617282882</v>
       </c>
       <c r="C19" s="6">
-        <v>2.60075032571387E-2</v>
+        <v>0.15053863995939201</v>
       </c>
       <c r="D19" s="6">
-        <v>4.9168341648488703</v>
+        <v>5.1846698135475302</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="5">
-        <v>-15.8618671573266</v>
+        <v>-10.739448868651801</v>
       </c>
       <c r="C20" s="6">
-        <v>0.13377155698222701</v>
+        <v>0.78063117156495299</v>
       </c>
       <c r="D20" s="6">
-        <v>5.0506057218310998</v>
+        <v>5.9653009851124796</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="5">
-        <v>-13.6069751887695</v>
+        <v>-10.1969727715136</v>
       </c>
       <c r="C21" s="6">
-        <v>0.10961754494039699</v>
+        <v>0.32033352920785901</v>
       </c>
       <c r="D21" s="6">
-        <v>5.1602232667715002</v>
+        <v>6.28563451432034</v>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="5">
-        <v>-12.2488380227069</v>
+        <v>-9.8700942157340492</v>
       </c>
       <c r="C22" s="6">
-        <v>0.31260865584907199</v>
+        <v>2.9192258115567098</v>
       </c>
       <c r="D22" s="6">
-        <v>5.4728319226205704</v>
+        <v>9.2048603258770605</v>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="5">
-        <v>-11.429626961860899</v>
+        <v>-8.5975853728568001</v>
       </c>
       <c r="C23" s="6">
-        <v>0.14919025884388101</v>
+        <v>0.13497807988713301</v>
       </c>
       <c r="D23" s="6">
-        <v>5.62202218146445</v>
+        <v>9.3398384057641906</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="5">
-        <v>-10.7211951474365</v>
+        <v>-8.2178244596571801</v>
       </c>
       <c r="C24" s="6">
-        <v>0.154917591796294</v>
+        <v>4.4267343100683199E-2</v>
       </c>
       <c r="D24" s="6">
-        <v>5.7769397732607501</v>
+        <v>9.3841057488648794</v>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A25" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="5">
-        <v>-10.144388161495201</v>
+        <v>-7.7835912514293399</v>
       </c>
       <c r="C25" s="6">
-        <v>1.3714031108888299E-2</v>
+        <v>0.36416476299706901</v>
       </c>
       <c r="D25" s="6">
-        <v>5.7906538043696401</v>
+        <v>9.7482705118619499</v>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="5">
-        <v>-10.1442156044629</v>
+        <v>-7.4542788956820303</v>
       </c>
       <c r="C26" s="6">
-        <v>5.5469445129669899E-3</v>
+        <v>0.94129024513389603</v>
       </c>
       <c r="D26" s="6">
-        <v>5.7962007488826002</v>
+        <v>10.6895607569958</v>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A27" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="5">
-        <v>-9.6135462467707793</v>
+        <v>-7.3699912141670199</v>
       </c>
       <c r="C27" s="6">
-        <v>0.22770883682377399</v>
+        <v>0.196078343216229</v>
       </c>
       <c r="D27" s="6">
-        <v>6.02390958570638</v>
+        <v>10.885639100212</v>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A28" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="5">
-        <v>-9.5684053841308501</v>
+        <v>-7.2899900351311402</v>
       </c>
       <c r="C28" s="6">
-        <v>0.308053847753059</v>
+        <v>8.4308472255130204E-2</v>
       </c>
       <c r="D28" s="6">
-        <v>6.3319634334594399</v>
+        <v>10.9699475724672</v>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A29" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="5">
-        <v>-8.9071503949127493</v>
+        <v>-7.2868612854724999</v>
       </c>
       <c r="C29" s="6">
-        <v>2.7500758758873398</v>
+        <v>0.28181203868514298</v>
       </c>
       <c r="D29" s="6">
-        <v>9.0820393093467793</v>
+        <v>11.2517596111523</v>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A30" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5">
-        <v>-8.5270783898498603</v>
+        <v>-7.2831124579241502</v>
       </c>
       <c r="C30" s="6">
-        <v>1.2239310519306701</v>
+        <v>9.1511019852864806E-2</v>
       </c>
       <c r="D30" s="6">
-        <v>10.305970361277399</v>
+        <v>11.3432706310052</v>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A31" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="5">
-        <v>-7.9672782109949596</v>
+        <v>-6.7659340450211598</v>
       </c>
       <c r="C31" s="6">
-        <v>0.34202550061174197</v>
+        <v>0.13040567607508799</v>
       </c>
       <c r="D31" s="6">
-        <v>10.6479958618892</v>
+        <v>11.4736763070803</v>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A32" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
-        <v>-7.2808006759304904</v>
+        <v>-5.96343133662503</v>
       </c>
       <c r="C32" s="6">
-        <v>4.2607749397164302E-2</v>
+        <v>0.17477193056600199</v>
       </c>
       <c r="D32" s="6">
-        <v>10.690603611286299</v>
+        <v>11.648448237646299</v>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A33" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="5">
-        <v>-6.2634261799702404</v>
+        <v>-5.8907252412383002</v>
       </c>
       <c r="C33" s="6">
-        <v>0.45995895261060399</v>
+        <v>0.140827339827615</v>
       </c>
       <c r="D33" s="6">
-        <v>11.1505625638969</v>
+        <v>11.7892755774739</v>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A34" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="5">
-        <v>-5.6936640140238799</v>
+        <v>-5.5229295612570199</v>
       </c>
       <c r="C34" s="6">
-        <v>8.0547947923661406E-2</v>
+        <v>0.29017454713195101</v>
       </c>
       <c r="D34" s="6">
-        <v>11.231110511820599</v>
+        <v>12.079450124605801</v>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A35" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="5">
-        <v>-5.4910952327581297</v>
+        <v>-5.1216568726391998</v>
       </c>
       <c r="C35" s="6">
-        <v>0.104201382046028</v>
+        <v>0.200313549107032</v>
       </c>
       <c r="D35" s="6">
-        <v>11.335311893866599</v>
+        <v>12.2797636737129</v>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A36" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="5">
-        <v>-5.22036593217166</v>
+        <v>-4.6637361548824696</v>
       </c>
       <c r="C36" s="6">
-        <v>8.9937166196829899E-2</v>
+        <v>0.80633914108046301</v>
       </c>
       <c r="D36" s="6">
-        <v>11.4252490600634</v>
+        <v>13.0861028147933</v>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A37" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="5">
-        <v>-5.2180027026034903</v>
+        <v>-4.5489497559779801</v>
       </c>
       <c r="C37" s="6">
-        <v>0.26767389558305299</v>
+        <v>1.2021420610346201</v>
       </c>
       <c r="D37" s="6">
-        <v>11.6929229556465</v>
+        <v>14.2882448758279</v>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A38" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="5">
-        <v>-5.2176277835040104</v>
+        <v>-4.5314358251139497</v>
       </c>
       <c r="C38" s="6">
-        <v>5.1311491600437797E-2</v>
+        <v>0.58537109530427101</v>
       </c>
       <c r="D38" s="6">
-        <v>11.7442344472469</v>
+        <v>14.8736159711322</v>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A39" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="5">
-        <v>-4.7821664017035896</v>
+        <v>-4.28180880694641</v>
       </c>
       <c r="C39" s="6">
-        <v>0.367004789764038</v>
+        <v>0.248254101563114</v>
       </c>
       <c r="D39" s="6">
-        <v>12.111239237011</v>
+        <v>15.1218700726953</v>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A40" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="5">
-        <v>-4.1928601755582298</v>
+        <v>-4.14749780781493</v>
       </c>
       <c r="C40" s="6">
-        <v>0.24938250782322099</v>
+        <v>0.12189030457065</v>
       </c>
       <c r="D40" s="6">
-        <v>12.3606217448342</v>
+        <v>15.243760377266</v>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A41" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="5">
-        <v>-3.8107802752441602</v>
+        <v>-4.1468364062123397</v>
       </c>
       <c r="C41" s="6">
-        <v>0.620626425914242</v>
+        <v>0.42724325413078601</v>
       </c>
       <c r="D41" s="6">
-        <v>12.981248170748399</v>
+        <v>15.6710036313968</v>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A42" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5">
-        <v>-3.7468441732893698</v>
+        <v>-3.87681432794311</v>
       </c>
       <c r="C42" s="6">
-        <v>0.127809719058534</v>
+        <v>0.38731452428342</v>
       </c>
       <c r="D42" s="6">
-        <v>13.109057889807</v>
+        <v>16.058318155680201</v>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A43" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="5">
-        <v>-3.6937112486330501</v>
+        <v>-3.7943258693731901</v>
       </c>
       <c r="C43" s="6">
-        <v>0.598849031562114</v>
+        <v>0.37468084216754399</v>
       </c>
       <c r="D43" s="6">
-        <v>13.7079069213691</v>
+        <v>16.432998997847701</v>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A44" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="5">
-        <v>-3.41362994510088</v>
+        <v>-3.4864520590675299</v>
       </c>
       <c r="C44" s="6">
-        <v>0.224858699480526</v>
+        <v>0.11976370968068201</v>
       </c>
       <c r="D44" s="6">
-        <v>13.932765620849599</v>
+        <v>16.552762707528402</v>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A45" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="5">
-        <v>-3.3388742428671798</v>
+        <v>-3.0649464617762998</v>
       </c>
       <c r="C45" s="6">
-        <v>0.42877881085234798</v>
+        <v>0.58793829547799603</v>
       </c>
       <c r="D45" s="6">
-        <v>14.361544431702001</v>
+        <v>17.140701003006399</v>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A46" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="5">
-        <v>-3.3361991007776202</v>
+        <v>-2.9699182765926002</v>
       </c>
       <c r="C46" s="6">
-        <v>0.14770205421845101</v>
+        <v>0.25861731767595902</v>
       </c>
       <c r="D46" s="6">
-        <v>14.5092464859204</v>
+        <v>17.399318320682401</v>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A47" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B47" s="5">
-        <v>-3.32908274929488</v>
+        <v>-2.8255711849326799</v>
       </c>
       <c r="C47" s="6">
-        <v>0.11487586795025</v>
+        <v>0.55414207182495501</v>
       </c>
       <c r="D47" s="6">
-        <v>14.6241223538707</v>
+        <v>17.953460392507299</v>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A48" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B48" s="5">
-        <v>-2.55117593965277</v>
+        <v>-2.7874231807013201</v>
       </c>
       <c r="C48" s="6">
-        <v>1.37133095551305</v>
+        <v>0.34011580725407098</v>
       </c>
       <c r="D48" s="6">
-        <v>15.9954533093837</v>
+        <v>18.2935761997614</v>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A49" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="5">
-        <v>-1.7357128675558899</v>
+        <v>-2.7474514725749999</v>
       </c>
       <c r="C49" s="6">
-        <v>0.37278172953729899</v>
+        <v>0.19584005668521801</v>
       </c>
       <c r="D49" s="6">
-        <v>16.368235038921</v>
+        <v>18.489416256446599</v>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A50" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="5">
-        <v>-1.7175393202695499</v>
+        <v>-2.7474223524947798</v>
       </c>
       <c r="C50" s="6">
-        <v>0.15340232890494701</v>
+        <v>7.0137167618388998E-3</v>
       </c>
       <c r="D50" s="6">
-        <v>16.521637367825999</v>
+        <v>18.4964299732085</v>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A51" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B51" s="5">
-        <v>-1.6738733973709099</v>
+        <v>-2.74727676135171</v>
       </c>
       <c r="C51" s="6">
-        <v>0.49196888119031101</v>
+        <v>3.5940802432141102E-2</v>
       </c>
       <c r="D51" s="6">
-        <v>17.013606249016298</v>
+        <v>18.532370775640601</v>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A52" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="5">
-        <v>-1.61702706013872</v>
+        <v>-2.7344580653468702</v>
       </c>
       <c r="C52" s="6">
-        <v>0.28265966519003699</v>
+        <v>5.67841299371957E-3</v>
       </c>
       <c r="D52" s="6">
-        <v>17.296265914206302</v>
+        <v>18.5380491886343</v>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A53" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="5">
-        <v>-1.5728456226556</v>
+        <v>-2.5239209335897002</v>
       </c>
       <c r="C53" s="6">
-        <v>0.34097924766295501</v>
+        <v>1.28345171977683</v>
       </c>
       <c r="D53" s="6">
-        <v>17.637245161869298</v>
+        <v>19.821500908411199</v>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A54" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B54" s="5">
-        <v>-1.5344249363978899</v>
+        <v>-2.35082053268524</v>
       </c>
       <c r="C54" s="6">
-        <v>1.84447179333618E-3</v>
+        <v>0.220311633822839</v>
       </c>
       <c r="D54" s="6">
-        <v>17.6390896336626</v>
+        <v>20.041812542233998</v>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A55" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B55" s="5">
-        <v>-1.5209795937043999</v>
+        <v>-1.7972827531475299</v>
       </c>
       <c r="C55" s="6">
-        <v>0.17243781897749499</v>
+        <v>1.1790462514156601</v>
       </c>
       <c r="D55" s="6">
-        <v>17.8115274526401</v>
+        <v>21.2208587936497</v>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A56" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="5">
-        <v>-1.1464055603588199</v>
+        <v>-1.7570034436789499</v>
       </c>
       <c r="C56" s="6">
-        <v>3.9746382873560702</v>
+        <v>8.7145430765848395E-2</v>
       </c>
       <c r="D56" s="6">
-        <v>21.7861657399962</v>
+        <v>21.308004224415502</v>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A57" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B57" s="5">
-        <v>-1.10035153309948</v>
+        <v>-1.68582306967643</v>
       </c>
       <c r="C57" s="6">
-        <v>1.1776884754786701</v>
+        <v>0.26406643608323399</v>
       </c>
       <c r="D57" s="6">
-        <v>22.9638542154748</v>
+        <v>21.572070660498699</v>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A58" s="11" t="s">
+      <c r="A58" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="B58" s="12">
-[...6 lines deleted...]
-        <v>24.012222218714601</v>
+      <c r="B58" s="5">
+        <v>-1.5548327985383299</v>
+      </c>
+      <c r="C58" s="6">
+        <v>0.39065053571757702</v>
+      </c>
+      <c r="D58" s="6">
+        <v>21.9627211962163</v>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A59" s="14" t="s">
+      <c r="A59" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="B59" s="15">
-[...6 lines deleted...]
-        <v>24.512935429507099</v>
+      <c r="B59" s="5">
+        <v>-1.02629699623941</v>
+      </c>
+      <c r="C59" s="6">
+        <v>1.3227150457262801E-2</v>
+      </c>
+      <c r="D59" s="6">
+        <v>21.975948346673601</v>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A60" s="14" t="s">
+      <c r="A60" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="B60" s="15">
-[...6 lines deleted...]
-        <v>25.293137978666302</v>
+      <c r="B60" s="12">
+        <v>-0.395641769333199</v>
+      </c>
+      <c r="C60" s="13">
+        <v>2.7522858647080999</v>
+      </c>
+      <c r="D60" s="13">
+        <v>24.7282342113817</v>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A61" s="14" t="s">
         <v>66</v>
       </c>
       <c r="B61" s="15">
-        <v>-0.168422879243912</v>
+        <v>-0.123537075932156</v>
       </c>
       <c r="C61" s="16">
-        <v>0.40047135499227199</v>
+        <v>0.34106445740583202</v>
       </c>
       <c r="D61" s="16">
-        <v>25.6936093336586</v>
+        <v>25.0692986687875</v>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A62" s="14" t="s">
         <v>67</v>
       </c>
       <c r="B62" s="15">
-        <v>0</v>
+        <v>-5.6549090183433098E-2</v>
       </c>
       <c r="C62" s="16">
-        <v>4.2210894830383002E-3</v>
+        <v>0.62924279284402995</v>
       </c>
       <c r="D62" s="16">
-        <v>25.6978304231416</v>
+        <v>25.6985414616315</v>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A63" s="14" t="s">
         <v>68</v>
       </c>
       <c r="B63" s="15">
         <v>0</v>
       </c>
       <c r="C63" s="16">
-        <v>0.10536037776946899</v>
+        <v>0.10222492180380199</v>
       </c>
       <c r="D63" s="16">
-        <v>25.8031908009111</v>
+        <v>25.800766383435398</v>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A64" s="14" t="s">
         <v>69</v>
       </c>
       <c r="B64" s="15">
         <v>0</v>
       </c>
       <c r="C64" s="16">
-        <v>6.7645664792280397E-3</v>
+        <v>4.4195407544151497E-3</v>
       </c>
       <c r="D64" s="16">
-        <v>25.809955367390302</v>
+        <v>25.8051859241898</v>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
     </row>
     <row r="65" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A65" s="14" t="s">
         <v>70</v>
       </c>
       <c r="B65" s="15">
-        <v>5.95395589841674E-2</v>
+        <v>5.0009375723325498E-2</v>
       </c>
       <c r="C65" s="16">
-        <v>7.5357270578600404E-3</v>
+        <v>1.1565708859718</v>
       </c>
       <c r="D65" s="16">
-        <v>25.817491094448201</v>
+        <v>26.961756810161599</v>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
     </row>
     <row r="66" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A66" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B66" s="15">
-        <v>0.227290965278936</v>
+        <v>0.10278811898880499</v>
       </c>
       <c r="C66" s="16">
-        <v>6.2590278776803995E-2</v>
+        <v>0.26528034859970601</v>
       </c>
       <c r="D66" s="16">
-        <v>25.880081373225</v>
+        <v>27.227037158761298</v>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A67" s="14" t="s">
         <v>72</v>
       </c>
       <c r="B67" s="15">
-        <v>0.23564219244465101</v>
+        <v>0.33653901094545802</v>
       </c>
       <c r="C67" s="16">
-        <v>0.73560150750618802</v>
+        <v>0.51036928567542705</v>
       </c>
       <c r="D67" s="16">
-        <v>26.6156828807312</v>
+        <v>27.737406444436701</v>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A68" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B68" s="15">
-        <v>0.295882090548516</v>
+        <v>0.52724355760365105</v>
       </c>
       <c r="C68" s="16">
-        <v>7.8847786881882098E-2</v>
+        <v>0.10742226576321599</v>
       </c>
       <c r="D68" s="16">
-        <v>26.694530667613002</v>
+        <v>27.844828710199899</v>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A69" s="14" t="s">
         <v>74</v>
       </c>
       <c r="B69" s="15">
-        <v>0.29597209590506102</v>
+        <v>0.56884548849653804</v>
       </c>
       <c r="C69" s="16">
-        <v>0.13743795201396899</v>
+        <v>0.126363796992464</v>
       </c>
       <c r="D69" s="16">
-        <v>26.831968619626998</v>
+        <v>27.971192507192399</v>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A70" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B70" s="15">
-        <v>0.35724762293698398</v>
+        <v>0.57365791157271095</v>
       </c>
       <c r="C70" s="16">
-        <v>0.19124782350073499</v>
+        <v>8.0797117901927507E-2</v>
       </c>
       <c r="D70" s="16">
-        <v>27.023216443127701</v>
+        <v>28.051989625094301</v>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A71" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B71" s="15">
-        <v>0.36698227127391903</v>
+        <v>0.59297055320499603</v>
       </c>
       <c r="C71" s="16">
-        <v>9.3635129205474593E-2</v>
+        <v>3.2262287829447902</v>
       </c>
       <c r="D71" s="16">
-        <v>27.1168515723332</v>
+        <v>31.278218408039098</v>
       </c>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A72" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B72" s="15">
-        <v>0.50979982906669197</v>
+        <v>0.79860090496399705</v>
       </c>
       <c r="C72" s="16">
-        <v>2.0383893657407101E-3</v>
+        <v>3.9781351875921902</v>
       </c>
       <c r="D72" s="16">
-        <v>27.118889961699001</v>
+        <v>35.256353595631303</v>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A73" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B73" s="15">
-        <v>0.51006799814465797</v>
+        <v>0.80362290443167705</v>
       </c>
       <c r="C73" s="16">
-        <v>0.41892058263662002</v>
+        <v>5.6379492431705E-3</v>
       </c>
       <c r="D73" s="16">
-        <v>27.537810544335599</v>
+        <v>35.261991544874498</v>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A74" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B74" s="15">
-        <v>0.63062482401159403</v>
+        <v>0.80363744988276498</v>
       </c>
       <c r="C74" s="16">
-        <v>0.47805191308704598</v>
+        <v>1.39285221334467E-2</v>
       </c>
       <c r="D74" s="16">
-        <v>28.0158624574226</v>
+        <v>35.275920067007903</v>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A75" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B75" s="15">
-        <v>0.78199039111466195</v>
+        <v>1.0989433578632899</v>
       </c>
       <c r="C75" s="16">
-        <v>1.5957747615828499</v>
+        <v>5.1393459169602897E-2</v>
       </c>
       <c r="D75" s="16">
-        <v>29.611637219005502</v>
+        <v>35.327313526177498</v>
       </c>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A76" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B76" s="15">
-        <v>0.85745048222558495</v>
+        <v>1.1925416101280499</v>
       </c>
       <c r="C76" s="16">
-        <v>0.141203560687406</v>
+        <v>0.81953032375946</v>
       </c>
       <c r="D76" s="16">
-        <v>29.7528407796929</v>
+        <v>36.146843849937</v>
       </c>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
       <c r="I76" s="3"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A77" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B77" s="15">
-        <v>0.88771921910708596</v>
+        <v>1.2016066194171899</v>
       </c>
       <c r="C77" s="16">
-        <v>0.74629403225435398</v>
+        <v>0.59487108473873596</v>
       </c>
       <c r="D77" s="16">
-        <v>30.499134811947201</v>
+        <v>36.741714934675699</v>
       </c>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A78" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B78" s="15">
-        <v>0.88772578615834397</v>
+        <v>1.36953122158332</v>
       </c>
       <c r="C78" s="16">
-        <v>0.33139160210639501</v>
+        <v>1.2988369369300501</v>
       </c>
       <c r="D78" s="16">
-        <v>30.830526414053601</v>
+        <v>38.0405518716058</v>
       </c>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A79" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B79" s="15">
-        <v>0.887771758237621</v>
+        <v>1.83946199195184</v>
       </c>
       <c r="C79" s="16">
-        <v>2.9182339791389698E-2</v>
+        <v>7.6296649646414201E-3</v>
       </c>
       <c r="D79" s="16">
-        <v>30.859708753844998</v>
+        <v>38.048181536570397</v>
       </c>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A80" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B80" s="15">
-        <v>1.1851622730875999</v>
+        <v>1.9297241691925699</v>
       </c>
       <c r="C80" s="16">
-        <v>5.3477776369745698</v>
+        <v>0.233260033998542</v>
       </c>
       <c r="D80" s="16">
-        <v>36.207486390819597</v>
+        <v>38.281441570569001</v>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
     </row>
     <row r="81" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A81" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B81" s="15">
-        <v>1.18519914020516</v>
+        <v>2.02883777668423</v>
       </c>
       <c r="C81" s="16">
-        <v>1.56886080641749</v>
+        <v>0.593257030689057</v>
       </c>
       <c r="D81" s="16">
-        <v>37.776347197237101</v>
+        <v>38.874698601257997</v>
       </c>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
     </row>
     <row r="82" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A82" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B82" s="15">
-        <v>1.19448939740551</v>
+        <v>2.02883777668423</v>
       </c>
       <c r="C82" s="16">
-        <v>0.91612974799283997</v>
+        <v>6.0601210405658003E-2</v>
       </c>
       <c r="D82" s="16">
-        <v>38.692476945229998</v>
+        <v>38.935299811663697</v>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A83" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B83" s="15">
-        <v>1.35864259613824</v>
+        <v>2.09757911898464</v>
       </c>
       <c r="C83" s="16">
-        <v>2.78519750504749E-2</v>
+        <v>1.6050621051131302E-2</v>
       </c>
       <c r="D83" s="16">
-        <v>38.720328920280402</v>
+        <v>38.951350432714797</v>
       </c>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A84" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B84" s="15">
-        <v>1.4382634714504601</v>
+        <v>2.1056466550502102</v>
       </c>
       <c r="C84" s="16">
-        <v>0.600035085551472</v>
+        <v>3.55041985637166</v>
       </c>
       <c r="D84" s="16">
-        <v>39.320364005831898</v>
+        <v>42.501770289086501</v>
       </c>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A85" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B85" s="15">
-        <v>1.55724901019864</v>
+        <v>2.1056758622303602</v>
       </c>
       <c r="C85" s="16">
-        <v>4.2071093789812199E-2</v>
+        <v>6.9755009974314497E-2</v>
       </c>
       <c r="D85" s="16">
-        <v>39.362435099621699</v>
+        <v>42.571525299060802</v>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
     </row>
     <row r="86" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A86" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B86" s="15">
-        <v>1.5965282697415699</v>
+        <v>2.12228438699018</v>
       </c>
       <c r="C86" s="16">
-        <v>1.242384789286</v>
+        <v>0.36726248790021399</v>
       </c>
       <c r="D86" s="16">
-        <v>40.604819888907699</v>
+        <v>42.938787786961001</v>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
     </row>
     <row r="87" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A87" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B87" s="15">
-        <v>1.6459867309499701</v>
+        <v>2.2974309365071099</v>
       </c>
       <c r="C87" s="16">
-        <v>0.58941471617908403</v>
+        <v>0.44303760476177401</v>
       </c>
       <c r="D87" s="16">
-        <v>41.194234605086798</v>
+        <v>43.381825391722799</v>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
     </row>
     <row r="88" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A88" s="14" t="s">
         <v>93</v>
       </c>
       <c r="B88" s="15">
-        <v>1.6459867309499701</v>
+        <v>2.2982800455090699</v>
       </c>
       <c r="C88" s="16">
-        <v>5.9663476346791297E-2</v>
+        <v>0.13776558270273501</v>
       </c>
       <c r="D88" s="16">
-        <v>41.253898081433597</v>
+        <v>43.519590974425498</v>
       </c>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
     </row>
     <row r="89" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A89" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B89" s="15">
-        <v>1.8359263031992401</v>
+        <v>2.3058888520193199</v>
       </c>
       <c r="C89" s="16">
-        <v>0.80307129357000895</v>
+        <v>11.473482980272101</v>
       </c>
       <c r="D89" s="16">
-        <v>42.056969375003597</v>
+        <v>54.9930739546976</v>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
     </row>
     <row r="90" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A90" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B90" s="15">
-        <v>2.12390001547928</v>
+        <v>2.4371815769383001</v>
       </c>
       <c r="C90" s="16">
-        <v>1.36457540845579</v>
+        <v>2.3738733655454701E-3</v>
       </c>
       <c r="D90" s="16">
-        <v>43.421544783459403</v>
+        <v>54.995447828063199</v>
       </c>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
     </row>
     <row r="91" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A91" s="14" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="15">
-        <v>2.2395361451013902</v>
+        <v>2.4699514131834399</v>
       </c>
       <c r="C91" s="16">
-        <v>2.9319885976467401</v>
+        <v>6.9799969697146802E-2</v>
       </c>
       <c r="D91" s="16">
-        <v>46.353533381106097</v>
+        <v>55.0652477977603</v>
       </c>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
     </row>
     <row r="92" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A92" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B92" s="15">
-        <v>2.6437764623908602</v>
+        <v>2.6348631442994299</v>
       </c>
       <c r="C92" s="16">
-        <v>1.1184083245657001E-2</v>
+        <v>1.3669868847992499</v>
       </c>
       <c r="D92" s="16">
-        <v>46.364717464351799</v>
+        <v>56.432234682559603</v>
       </c>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
     </row>
     <row r="93" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A93" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B93" s="15">
-        <v>2.6437948938488001</v>
+        <v>2.6464912612830398</v>
       </c>
       <c r="C93" s="16">
-        <v>9.5064707588084801E-2</v>
+        <v>5.0483249580862903</v>
       </c>
       <c r="D93" s="16">
-        <v>46.459782171939899</v>
+        <v>61.4805596406459</v>
       </c>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
     </row>
     <row r="94" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A94" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B94" s="15">
-        <v>2.6523175532759198</v>
+        <v>2.6632597606147002</v>
       </c>
       <c r="C94" s="16">
-        <v>0.16789654001443999</v>
+        <v>1.2373365320677401</v>
       </c>
       <c r="D94" s="16">
-        <v>46.627678711954303</v>
+        <v>62.717896172713601</v>
       </c>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
     </row>
     <row r="95" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A95" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B95" s="15">
-        <v>2.8469572578951601</v>
+        <v>2.73618207918777</v>
       </c>
       <c r="C95" s="16">
-        <v>4.0776806736786603E-2</v>
+        <v>0.54882333661389404</v>
       </c>
       <c r="D95" s="16">
-        <v>46.668455518691097</v>
+        <v>63.266719509327501</v>
       </c>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
     </row>
     <row r="96" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A96" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B96" s="15">
-        <v>2.9343303600318702</v>
+        <v>2.7806450617038299</v>
       </c>
       <c r="C96" s="16">
-        <v>0.49477843113468301</v>
+        <v>0.14558407850327201</v>
       </c>
       <c r="D96" s="16">
-        <v>47.163233949825802</v>
+        <v>63.412303587830799</v>
       </c>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A97" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B97" s="15">
-        <v>2.9621939080052502</v>
+        <v>2.7846088122538601</v>
       </c>
       <c r="C97" s="16">
-        <v>0.39896511152289699</v>
+        <v>0.492502291821871</v>
       </c>
       <c r="D97" s="16">
-        <v>47.5621990613487</v>
+        <v>63.904805879652699</v>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
     </row>
     <row r="98" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A98" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B98" s="15">
-        <v>2.99916305719767</v>
+        <v>2.7915886132565202</v>
       </c>
       <c r="C98" s="16">
-        <v>0.26461180182345601</v>
+        <v>4.1853005984588701E-2</v>
       </c>
       <c r="D98" s="16">
-        <v>47.826810863172199</v>
+        <v>63.946658885637298</v>
       </c>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A99" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B99" s="15">
-        <v>3.0339294332126499</v>
+        <v>2.8412339637564799</v>
       </c>
       <c r="C99" s="16">
-        <v>0.38632890133969899</v>
+        <v>0.46748220606569602</v>
       </c>
       <c r="D99" s="16">
-        <v>48.213139764511901</v>
+        <v>64.414141091702902</v>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
     </row>
     <row r="100" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A100" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B100" s="15">
-        <v>3.1088999184350801</v>
+        <v>2.9471378160544899</v>
       </c>
       <c r="C100" s="16">
-        <v>3.56972035733145</v>
+        <v>1.2617316776765499</v>
       </c>
       <c r="D100" s="16">
-        <v>51.782860121843299</v>
+        <v>65.675872769379495</v>
       </c>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A101" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B101" s="15">
-        <v>3.11752872483452</v>
+        <v>3.0283058046425499</v>
       </c>
       <c r="C101" s="16">
-        <v>6.8407805948940095E-2</v>
+        <v>0.15995770189275901</v>
       </c>
       <c r="D101" s="16">
-        <v>51.8512679277923</v>
+        <v>65.835830471272303</v>
       </c>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="K101"/>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101"/>
     </row>
     <row r="102" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A102" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B102" s="15">
-        <v>3.1180077433180902</v>
+        <v>3.17987054609398</v>
       </c>
       <c r="C102" s="16">
-        <v>1.59282992030889E-2</v>
+        <v>1.7515139062670699</v>
       </c>
       <c r="D102" s="16">
-        <v>51.867196226995397</v>
+        <v>67.587344377539296</v>
       </c>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
     </row>
     <row r="103" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A103" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="15">
-        <v>3.16912847811414</v>
+        <v>3.5280403474798199</v>
       </c>
       <c r="C103" s="16">
-        <v>0.44225833698995698</v>
+        <v>7.5927979919189398E-2</v>
       </c>
       <c r="D103" s="16">
-        <v>52.309454563985298</v>
+        <v>67.663272357458496</v>
       </c>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
     </row>
     <row r="104" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A104" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B104" s="15">
-        <v>3.1691506766921198</v>
+        <v>3.52912778291532</v>
       </c>
       <c r="C104" s="16">
-        <v>11.3876651287048</v>
+        <v>0.13398896598482199</v>
       </c>
       <c r="D104" s="16">
-        <v>63.697119692690201</v>
+        <v>67.797261323443294</v>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
     </row>
     <row r="105" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A105" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B105" s="15">
-        <v>3.1728952240695101</v>
+        <v>3.6499081694289801</v>
       </c>
       <c r="C105" s="16">
-        <v>0.141483162768547</v>
+        <v>0.213761002206173</v>
       </c>
       <c r="D105" s="16">
-        <v>63.838602855458802</v>
+        <v>68.011022325649506</v>
       </c>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="K105"/>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105"/>
     </row>
     <row r="106" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A106" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B106" s="15">
-        <v>3.3975099874361301</v>
+        <v>3.9067275741577299</v>
       </c>
       <c r="C106" s="16">
-        <v>3.2961477597785102E-2</v>
+        <v>4.4343774629498102E-2</v>
       </c>
       <c r="D106" s="16">
-        <v>63.871564333056497</v>
+        <v>68.055366100279002</v>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="3"/>
       <c r="I106" s="3"/>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106"/>
     </row>
     <row r="107" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A107" s="14" t="s">
         <v>112</v>
       </c>
       <c r="B107" s="15">
-        <v>3.4050891011311899</v>
+        <v>4.28865852681961</v>
       </c>
       <c r="C107" s="16">
-        <v>0.60750316694453999</v>
+        <v>0.22767603642277001</v>
       </c>
       <c r="D107" s="16">
-        <v>64.479067500001094</v>
+        <v>68.283042136701795</v>
       </c>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="K107"/>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107"/>
     </row>
     <row r="108" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A108" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B108" s="15">
-        <v>3.4051731144795201</v>
+        <v>4.3901140146518296</v>
       </c>
       <c r="C108" s="16">
-        <v>2.0519184986991699E-3</v>
+        <v>0.36492907828521798</v>
       </c>
       <c r="D108" s="16">
-        <v>64.481119418499802</v>
+        <v>68.647971214986995</v>
       </c>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="K108"/>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108"/>
     </row>
     <row r="109" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A109" s="11" t="s">
         <v>114</v>
       </c>
       <c r="B109" s="12">
-        <v>3.5335987761887901</v>
+        <v>4.4741620914493003</v>
       </c>
       <c r="C109" s="13">
-        <v>5.0017249644522002</v>
+        <v>0.86261073017737</v>
       </c>
       <c r="D109" s="13">
-        <v>69.482844382951995</v>
+        <v>69.510581945164304</v>
       </c>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="K109"/>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109"/>
     </row>
     <row r="110" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A110" s="17" t="s">
         <v>115</v>
       </c>
       <c r="B110" s="18">
-        <v>3.6137002250304602</v>
+        <v>4.5475647708537101</v>
       </c>
       <c r="C110" s="19">
-        <v>0.14503681502563501</v>
+        <v>0.10412671807960799</v>
       </c>
       <c r="D110" s="19">
-        <v>69.627881197977601</v>
+        <v>69.614708663244002</v>
       </c>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="K110"/>
       <c r="L110"/>
       <c r="M110"/>
       <c r="N110"/>
     </row>
     <row r="111" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A111" s="17" t="s">
         <v>116</v>
       </c>
       <c r="B111" s="18">
-        <v>3.6293691055200701</v>
+        <v>4.5580550261038599</v>
       </c>
       <c r="C111" s="19">
-        <v>0.22936390075569199</v>
+        <v>0.46835442468864202</v>
       </c>
       <c r="D111" s="19">
-        <v>69.857245098733301</v>
+        <v>70.083063087932601</v>
       </c>
       <c r="G111" s="3"/>
       <c r="H111" s="3"/>
       <c r="I111" s="3"/>
       <c r="K111"/>
       <c r="L111"/>
       <c r="M111"/>
       <c r="N111"/>
     </row>
     <row r="112" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A112" s="17" t="s">
         <v>117</v>
       </c>
       <c r="B112" s="18">
-        <v>3.7749149255798802</v>
+        <v>4.8506652091815301</v>
       </c>
       <c r="C112" s="19">
-        <v>0.126758956398761</v>
+        <v>0.75558410997507797</v>
       </c>
       <c r="D112" s="19">
-        <v>69.984004055132104</v>
+        <v>70.838647197907704</v>
       </c>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="K112"/>
       <c r="L112"/>
       <c r="M112"/>
       <c r="N112"/>
     </row>
     <row r="113" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A113" s="17" t="s">
         <v>118</v>
       </c>
       <c r="B113" s="18">
-        <v>3.7811388175374501</v>
+        <v>4.8599690230035799</v>
       </c>
       <c r="C113" s="19">
-        <v>0.220213697164789</v>
+        <v>0.24351534677659001</v>
       </c>
       <c r="D113" s="19">
-        <v>70.204217752296898</v>
+        <v>71.082162544684294</v>
       </c>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
       <c r="K113"/>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113"/>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A114" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B114" s="18">
-        <v>3.8673115690987401</v>
+        <v>4.8602250840180199</v>
       </c>
       <c r="C114" s="19">
-        <v>0.19581616072970701</v>
+        <v>3.0388276662351998E-2</v>
       </c>
       <c r="D114" s="19">
-        <v>70.400033913026604</v>
+        <v>71.112550821346602</v>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="K114"/>
       <c r="L114"/>
       <c r="M114"/>
       <c r="N114"/>
     </row>
     <row r="115" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A115" s="17" t="s">
         <v>120</v>
       </c>
       <c r="B115" s="18">
-        <v>3.9823572830737199</v>
+        <v>5.04590847473502</v>
       </c>
       <c r="C115" s="19">
-        <v>0.10011558389257499</v>
+        <v>0.160996271490185</v>
       </c>
       <c r="D115" s="19">
-        <v>70.500149496919093</v>
+        <v>71.273547092836793</v>
       </c>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="K115"/>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115"/>
     </row>
     <row r="116" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A116" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B116" s="18">
-        <v>3.9832325950603402</v>
+        <v>5.0544318487264404</v>
       </c>
       <c r="C116" s="19">
-        <v>0.31370451561870699</v>
+        <v>1.23953955848652E-2</v>
       </c>
       <c r="D116" s="19">
-        <v>70.813854012537902</v>
+        <v>71.285942488421696</v>
       </c>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="K116"/>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116"/>
     </row>
     <row r="117" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A117" s="17" t="s">
         <v>122</v>
       </c>
       <c r="B117" s="18">
-        <v>4.0792067953424596</v>
+        <v>5.0544673833971396</v>
       </c>
       <c r="C117" s="19">
-        <v>0.28961363953068298</v>
+        <v>0.10808317368885</v>
       </c>
       <c r="D117" s="19">
-        <v>71.103467652068503</v>
+        <v>71.394025662110494</v>
       </c>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="K117"/>
       <c r="L117"/>
       <c r="M117"/>
       <c r="N117"/>
     </row>
     <row r="118" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A118" s="17" t="s">
         <v>123</v>
       </c>
       <c r="B118" s="18">
-        <v>4.1118389826495001</v>
+        <v>5.66340087093426</v>
       </c>
       <c r="C118" s="19">
-        <v>1.14866397557179</v>
+        <v>0.54932238953733303</v>
       </c>
       <c r="D118" s="19">
-        <v>72.252131627640296</v>
+        <v>71.943348051647902</v>
       </c>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="K118"/>
       <c r="L118"/>
       <c r="M118"/>
       <c r="N118"/>
     </row>
     <row r="119" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A119" s="17" t="s">
         <v>124</v>
       </c>
       <c r="B119" s="18">
-        <v>4.1362490373647098</v>
+        <v>5.6634983971132797</v>
       </c>
       <c r="C119" s="19">
-        <v>4.7356475065582403E-2</v>
+        <v>0.39985828695363201</v>
       </c>
       <c r="D119" s="19">
-        <v>72.299488102705894</v>
+        <v>72.343206338601505</v>
       </c>
       <c r="G119" s="3"/>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
       <c r="K119"/>
       <c r="L119"/>
       <c r="M119"/>
       <c r="N119"/>
     </row>
     <row r="120" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A120" s="17" t="s">
         <v>125</v>
       </c>
       <c r="B120" s="18">
-        <v>4.2601968034673403</v>
+        <v>6.0750158075192999</v>
       </c>
       <c r="C120" s="19">
-        <v>0.59038430404110598</v>
+        <v>0.91481346435795496</v>
       </c>
       <c r="D120" s="19">
-        <v>72.889872406747003</v>
+        <v>73.258019802959396</v>
       </c>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="K120"/>
       <c r="L120"/>
       <c r="M120"/>
       <c r="N120"/>
     </row>
     <row r="121" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A121" s="17" t="s">
         <v>126</v>
       </c>
       <c r="B121" s="18">
-        <v>4.5910231674505004</v>
+        <v>6.0851355930153304</v>
       </c>
       <c r="C121" s="19">
-        <v>7.51813918501405E-2</v>
+        <v>5.3715718773336896</v>
       </c>
       <c r="D121" s="19">
-        <v>72.965053798597197</v>
+        <v>78.629591680293103</v>
       </c>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="K121"/>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121"/>
     </row>
     <row r="122" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A122" s="17" t="s">
         <v>127</v>
       </c>
       <c r="B122" s="18">
-        <v>4.6768984786872103</v>
+        <v>6.0853287039105801</v>
       </c>
       <c r="C122" s="19">
-        <v>0.373156035549149</v>
+        <v>1.62944376280509</v>
       </c>
       <c r="D122" s="19">
-        <v>73.338209834146298</v>
+        <v>80.259035443098199</v>
       </c>
       <c r="G122" s="3"/>
       <c r="H122" s="3"/>
       <c r="I122" s="3"/>
       <c r="K122"/>
       <c r="L122"/>
       <c r="M122"/>
       <c r="N122"/>
     </row>
     <row r="123" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A123" s="17" t="s">
         <v>128</v>
       </c>
       <c r="B123" s="18">
-        <v>4.81977855716897</v>
+        <v>6.0937256080608897</v>
       </c>
       <c r="C123" s="19">
-        <v>1.46747799373781</v>
+        <v>0.22443893637884499</v>
       </c>
       <c r="D123" s="19">
-        <v>74.8056878278841</v>
+        <v>80.483474379477101</v>
       </c>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="K123"/>
       <c r="L123"/>
       <c r="M123"/>
       <c r="N123"/>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A124" s="17" t="s">
         <v>129</v>
       </c>
       <c r="B124" s="18">
-        <v>4.8882316756420696</v>
+        <v>6.8841703563094798</v>
       </c>
       <c r="C124" s="19">
-        <v>0.83109463763795699</v>
+        <v>0.75755784180741603</v>
       </c>
       <c r="D124" s="19">
-        <v>75.636782465522103</v>
+        <v>81.241032221284499</v>
       </c>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="K124"/>
       <c r="L124"/>
       <c r="M124"/>
       <c r="N124"/>
     </row>
     <row r="125" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A125" s="17" t="s">
         <v>130</v>
       </c>
       <c r="B125" s="18">
-        <v>4.9795195548467897</v>
+        <v>7.2546087186784396</v>
       </c>
       <c r="C125" s="19">
-        <v>1.3059130879479299</v>
+        <v>0.295848464153388</v>
       </c>
       <c r="D125" s="19">
-        <v>76.942695553470003</v>
+        <v>81.536880685437893</v>
       </c>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="K125"/>
       <c r="L125"/>
       <c r="M125"/>
       <c r="N125"/>
     </row>
     <row r="126" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A126" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B126" s="18">
-        <v>4.9915551097600801</v>
+        <v>7.6326964767535301</v>
       </c>
       <c r="C126" s="19">
-        <v>0.81337147346238003</v>
+        <v>0.59819360825604295</v>
       </c>
       <c r="D126" s="19">
-        <v>77.756067026932399</v>
+        <v>82.135074293693904</v>
       </c>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="K126"/>
       <c r="L126"/>
       <c r="M126"/>
       <c r="N126"/>
     </row>
     <row r="127" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A127" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B127" s="18">
-        <v>5.4239646103488104</v>
+        <v>7.6328877195700002</v>
       </c>
       <c r="C127" s="19">
-        <v>0.10788581592171501</v>
+        <v>2.00520363832061E-3</v>
       </c>
       <c r="D127" s="19">
-        <v>77.863952842854104</v>
+        <v>82.137079497332195</v>
       </c>
       <c r="G127" s="3"/>
       <c r="H127" s="3"/>
       <c r="I127" s="3"/>
       <c r="K127"/>
       <c r="L127"/>
       <c r="M127"/>
       <c r="N127"/>
     </row>
     <row r="128" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A128" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B128" s="18">
-        <v>5.6044004962955496</v>
+        <v>7.6403770084034504</v>
       </c>
       <c r="C128" s="19">
-        <v>0.14695344219475001</v>
+        <v>3.1943883072349598E-2</v>
       </c>
       <c r="D128" s="19">
-        <v>78.010906285048904</v>
+        <v>82.169023380404596</v>
       </c>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="K128"/>
       <c r="L128"/>
       <c r="M128"/>
       <c r="N128"/>
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A129" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B129" s="18">
-        <v>5.6545007994821903</v>
+        <v>7.7643966619934801</v>
       </c>
       <c r="C129" s="19">
-        <v>0.36478601195885102</v>
+        <v>3.30543882263074E-2</v>
       </c>
       <c r="D129" s="19">
-        <v>78.375692297007703</v>
+        <v>82.2020777686309</v>
       </c>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="K129"/>
       <c r="L129"/>
       <c r="M129"/>
       <c r="N129"/>
     </row>
     <row r="130" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A130" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B130" s="18">
-        <v>5.7885126803735902</v>
+        <v>7.7799614021435604</v>
       </c>
       <c r="C130" s="19">
-        <v>4.3329303154948699E-2</v>
+        <v>9.2122472083384106E-3</v>
       </c>
       <c r="D130" s="19">
-        <v>78.419021600162694</v>
+        <v>82.211290015839197</v>
       </c>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="K130"/>
       <c r="L130"/>
       <c r="M130"/>
       <c r="N130"/>
     </row>
     <row r="131" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A131" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B131" s="18">
-        <v>5.7978948121291101</v>
+        <v>7.7830083009196001</v>
       </c>
       <c r="C131" s="19">
-        <v>0.58222623686715702</v>
+        <v>5.4886829633672599E-2</v>
       </c>
       <c r="D131" s="19">
-        <v>79.001247837029794</v>
+        <v>82.266176845472899</v>
       </c>
       <c r="G131" s="3"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="K131"/>
       <c r="L131"/>
       <c r="M131"/>
       <c r="N131"/>
     </row>
     <row r="132" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A132" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B132" s="18">
-        <v>5.9935948498188498</v>
+        <v>7.9126338842624797</v>
       </c>
       <c r="C132" s="19">
-        <v>0.166376767412106</v>
+        <v>0.49688136882573702</v>
       </c>
       <c r="D132" s="19">
-        <v>79.167624604441897</v>
+        <v>82.763058214298596</v>
       </c>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="K132"/>
       <c r="L132"/>
       <c r="M132"/>
       <c r="N132"/>
     </row>
     <row r="133" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A133" s="17" t="s">
         <v>138</v>
       </c>
       <c r="B133" s="18">
-        <v>5.9947617456709201</v>
+        <v>8.18430762162523</v>
       </c>
       <c r="C133" s="19">
-        <v>1.28797345764501E-2</v>
+        <v>0.22116137258436999</v>
       </c>
       <c r="D133" s="19">
-        <v>79.180504339018398</v>
+        <v>82.984219586883</v>
       </c>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="K133"/>
       <c r="L133"/>
       <c r="M133"/>
       <c r="N133"/>
     </row>
     <row r="134" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A134" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B134" s="18">
-        <v>5.9948632363428596</v>
+        <v>8.2877321404801094</v>
       </c>
       <c r="C134" s="19">
-        <v>0.174913650308892</v>
+        <v>0.41018103931592798</v>
       </c>
       <c r="D134" s="19">
-        <v>79.355417989327293</v>
+        <v>83.394400626198902</v>
       </c>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="K134"/>
       <c r="L134"/>
       <c r="M134"/>
       <c r="N134"/>
     </row>
     <row r="135" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A135" s="17" t="s">
         <v>140</v>
       </c>
       <c r="B135" s="18">
-        <v>5.9950154787927499</v>
+        <v>8.7194944174677698</v>
       </c>
       <c r="C135" s="19">
-        <v>3.5211823379875003E-2</v>
+        <v>8.8255935919806197E-2</v>
       </c>
       <c r="D135" s="19">
-        <v>79.390629812707203</v>
+        <v>83.482656562118706</v>
       </c>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="K135"/>
       <c r="L135"/>
       <c r="M135"/>
       <c r="N135"/>
     </row>
     <row r="136" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A136" s="17" t="s">
         <v>141</v>
       </c>
       <c r="B136" s="18">
-        <v>6.0329529793711201</v>
+        <v>8.7611025166384593</v>
       </c>
       <c r="C136" s="19">
-        <v>1.1003739903320799</v>
+        <v>2.67979730358558</v>
       </c>
       <c r="D136" s="19">
-        <v>80.491003803039206</v>
+        <v>86.162453865704293</v>
       </c>
       <c r="G136" s="3"/>
       <c r="H136" s="3"/>
       <c r="I136" s="3"/>
       <c r="K136"/>
       <c r="L136"/>
       <c r="M136"/>
       <c r="N136"/>
     </row>
     <row r="137" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A137" s="17" t="s">
         <v>142</v>
       </c>
       <c r="B137" s="18">
-        <v>6.1424574900786899</v>
+        <v>9.3014647313307997</v>
       </c>
       <c r="C137" s="19">
-        <v>0.51247904675532996</v>
+        <v>0.36678591483819201</v>
       </c>
       <c r="D137" s="19">
-        <v>81.003482849794594</v>
+        <v>86.529239780542497</v>
       </c>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
       <c r="K137"/>
       <c r="L137"/>
       <c r="M137"/>
       <c r="N137"/>
     </row>
     <row r="138" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A138" s="17" t="s">
         <v>143</v>
       </c>
       <c r="B138" s="18">
-        <v>6.38154173639915</v>
+        <v>9.7538237549652909</v>
       </c>
       <c r="C138" s="19">
-        <v>0.214170684443346</v>
+        <v>0.19860507963940499</v>
       </c>
       <c r="D138" s="19">
-        <v>81.217653534237897</v>
+        <v>86.727844860181904</v>
       </c>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
       <c r="K138"/>
       <c r="L138"/>
       <c r="M138"/>
       <c r="N138"/>
     </row>
     <row r="139" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A139" s="17" t="s">
         <v>144</v>
       </c>
       <c r="B139" s="18">
-        <v>6.3857147136651502</v>
+        <v>9.7555143005866292</v>
       </c>
       <c r="C139" s="19">
-        <v>0.24759215256171799</v>
+        <v>9.6699371867712297E-2</v>
       </c>
       <c r="D139" s="19">
-        <v>81.465245686799605</v>
+        <v>86.824544232049604</v>
       </c>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="K139"/>
       <c r="L139"/>
       <c r="M139"/>
       <c r="N139"/>
     </row>
     <row r="140" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A140" s="17" t="s">
         <v>145</v>
       </c>
       <c r="B140" s="18">
-        <v>6.4851461049505597</v>
+        <v>11.751191300194099</v>
       </c>
       <c r="C140" s="19">
-        <v>0.20688750120071001</v>
+        <v>2.6760027029785301E-2</v>
       </c>
       <c r="D140" s="19">
-        <v>81.672133188000402</v>
+        <v>86.851304259079399</v>
       </c>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="K140"/>
       <c r="L140"/>
       <c r="M140"/>
       <c r="N140"/>
     </row>
     <row r="141" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A141" s="17" t="s">
         <v>146</v>
       </c>
       <c r="B141" s="18">
-        <v>6.70780662484957</v>
+        <v>12.558542346659801</v>
       </c>
       <c r="C141" s="19">
-        <v>0.98792434689237996</v>
+        <v>0.32093598949381102</v>
       </c>
       <c r="D141" s="19">
-        <v>82.660057534892701</v>
+        <v>87.172240248573203</v>
       </c>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="K141"/>
       <c r="L141"/>
       <c r="M141"/>
       <c r="N141"/>
     </row>
     <row r="142" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A142" s="17" t="s">
         <v>147</v>
       </c>
       <c r="B142" s="18">
-        <v>7.2346025145092403</v>
+        <v>12.5677352249542</v>
       </c>
       <c r="C142" s="19">
-        <v>0.25868153187666598</v>
+        <v>0.102018107078773</v>
       </c>
       <c r="D142" s="19">
-        <v>82.918739066769405</v>
+        <v>87.274258355651995</v>
       </c>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="K142"/>
       <c r="L142"/>
       <c r="M142"/>
       <c r="N142"/>
     </row>
     <row r="143" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A143" s="17" t="s">
         <v>148</v>
       </c>
       <c r="B143" s="18">
-        <v>7.5100675882837997</v>
+        <v>12.7399067789621</v>
       </c>
       <c r="C143" s="19">
-        <v>0.363031734385238</v>
+        <v>4.0036633182163703E-2</v>
       </c>
       <c r="D143" s="19">
-        <v>83.281770801154593</v>
+        <v>87.314294988834206</v>
       </c>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="K143"/>
       <c r="L143"/>
       <c r="M143"/>
       <c r="N143"/>
     </row>
     <row r="144" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A144" s="17" t="s">
         <v>149</v>
       </c>
       <c r="B144" s="18">
-        <v>7.7730690825493696</v>
+        <v>12.9085920099383</v>
       </c>
       <c r="C144" s="19">
-        <v>3.1747779080081999</v>
+        <v>4.9217408584519499E-2</v>
       </c>
       <c r="D144" s="19">
-        <v>86.456548709162902</v>
+        <v>87.363512397418702</v>
       </c>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="K144"/>
       <c r="L144"/>
       <c r="M144"/>
       <c r="N144"/>
     </row>
     <row r="145" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A145" s="17" t="s">
         <v>150</v>
       </c>
       <c r="B145" s="18">
-        <v>7.7973505404413901</v>
+        <v>13.1698014542799</v>
       </c>
       <c r="C145" s="19">
-        <v>1.3172550110781001</v>
+        <v>4.4312302823515497E-2</v>
       </c>
       <c r="D145" s="19">
-        <v>87.773803720241006</v>
+        <v>87.407824700242202</v>
       </c>
       <c r="G145" s="3"/>
       <c r="H145" s="3"/>
       <c r="I145" s="3"/>
       <c r="K145"/>
       <c r="L145"/>
       <c r="M145"/>
       <c r="N145"/>
     </row>
     <row r="146" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A146" s="17" t="s">
         <v>151</v>
       </c>
       <c r="B146" s="18">
-        <v>8.3952467198813192</v>
+        <v>13.1820638110262</v>
       </c>
       <c r="C146" s="19">
-        <v>4.9119772061167903E-2</v>
+        <v>0.24681089446019699</v>
       </c>
       <c r="D146" s="19">
-        <v>87.822923492302095</v>
+        <v>87.654635594702398</v>
       </c>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="K146"/>
       <c r="L146"/>
       <c r="M146"/>
       <c r="N146"/>
     </row>
     <row r="147" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A147" s="17" t="s">
         <v>152</v>
       </c>
       <c r="B147" s="18">
-        <v>8.4614479262915694</v>
+        <v>13.354701731615499</v>
       </c>
       <c r="C147" s="19">
-        <v>0.38109763659576301</v>
+        <v>0.19630314183039099</v>
       </c>
       <c r="D147" s="19">
-        <v>88.204021128897907</v>
+        <v>87.850938736532797</v>
       </c>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="K147"/>
       <c r="L147"/>
       <c r="M147"/>
       <c r="N147"/>
     </row>
     <row r="148" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A148" s="17" t="s">
         <v>153</v>
       </c>
       <c r="B148" s="18">
-        <v>8.5387691994253299</v>
+        <v>13.703911266157</v>
       </c>
       <c r="C148" s="19">
-        <v>0.54811027325691697</v>
+        <v>1.3532202176679999</v>
       </c>
       <c r="D148" s="19">
-        <v>88.752131402154802</v>
+        <v>89.204158954200807</v>
       </c>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="K148"/>
       <c r="L148"/>
       <c r="M148"/>
       <c r="N148"/>
     </row>
     <row r="149" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A149" s="17" t="s">
         <v>154</v>
       </c>
       <c r="B149" s="18">
-        <v>8.6727915383555096</v>
+        <v>14.128784091375501</v>
       </c>
       <c r="C149" s="19">
-        <v>0.74846320323869397</v>
+        <v>0.31201598048388302</v>
       </c>
       <c r="D149" s="19">
-        <v>89.500594605393502</v>
+        <v>89.516174934684699</v>
       </c>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="K149"/>
       <c r="L149"/>
       <c r="M149"/>
       <c r="N149"/>
     </row>
     <row r="150" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A150" s="17" t="s">
         <v>155</v>
       </c>
       <c r="B150" s="18">
-        <v>8.8260748525547097</v>
+        <v>14.2481460070984</v>
       </c>
       <c r="C150" s="19">
-        <v>0.40114781164019497</v>
+        <v>0.341010505738434</v>
       </c>
       <c r="D150" s="19">
-        <v>89.901742417033702</v>
+        <v>89.857185440423095</v>
       </c>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="K150"/>
       <c r="L150"/>
       <c r="M150"/>
       <c r="N150"/>
     </row>
     <row r="151" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A151" s="17" t="s">
         <v>156</v>
       </c>
       <c r="B151" s="18">
-        <v>8.8368915205572591</v>
+        <v>15.463857364823101</v>
       </c>
       <c r="C151" s="19">
-        <v>0.54658599094359805</v>
+        <v>0.24433810970442099</v>
       </c>
       <c r="D151" s="19">
-        <v>90.4483284079773</v>
+        <v>90.101523550127496</v>
       </c>
       <c r="G151" s="3"/>
       <c r="H151" s="3"/>
       <c r="I151" s="3"/>
       <c r="K151"/>
       <c r="L151"/>
       <c r="M151"/>
       <c r="N151"/>
     </row>
     <row r="152" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A152" s="17" t="s">
         <v>157</v>
       </c>
       <c r="B152" s="18">
-        <v>9.6361948840330403</v>
+        <v>16.0764927816777</v>
       </c>
       <c r="C152" s="19">
-        <v>0.21753492883901501</v>
+        <v>0.22700164058028599</v>
       </c>
       <c r="D152" s="19">
-        <v>90.665863336816301</v>
+        <v>90.328525190707794</v>
       </c>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="K152"/>
       <c r="L152"/>
       <c r="M152"/>
       <c r="N152"/>
     </row>
     <row r="153" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A153" s="17" t="s">
         <v>158</v>
       </c>
       <c r="B153" s="18">
-        <v>9.7164334728537298</v>
+        <v>16.1797458130815</v>
       </c>
       <c r="C153" s="19">
-        <v>4.2855783501402699E-2</v>
+        <v>0.24925670338227399</v>
       </c>
       <c r="D153" s="19">
-        <v>90.708719120317696</v>
+        <v>90.577781894090094</v>
       </c>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="K153"/>
       <c r="L153"/>
       <c r="M153"/>
       <c r="N153"/>
     </row>
     <row r="154" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A154" s="17" t="s">
         <v>159</v>
       </c>
       <c r="B154" s="18">
-        <v>9.8378790092144595</v>
+        <v>16.809997151052102</v>
       </c>
       <c r="C154" s="19">
-        <v>1.45798956182295E-2</v>
+        <v>5.8411671903725003E-2</v>
       </c>
       <c r="D154" s="19">
-        <v>90.723299015936007</v>
+        <v>90.636193565993807</v>
       </c>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="K154"/>
       <c r="L154"/>
       <c r="M154"/>
       <c r="N154"/>
     </row>
     <row r="155" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A155" s="17" t="s">
         <v>160</v>
       </c>
       <c r="B155" s="18">
-        <v>10.0108507790018</v>
+        <v>17.336420385297899</v>
       </c>
       <c r="C155" s="19">
-        <v>0.68550763787201097</v>
+        <v>2.65127485542077E-2</v>
       </c>
       <c r="D155" s="19">
-        <v>91.408806653808</v>
+        <v>90.662706314548004</v>
       </c>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="K155"/>
       <c r="L155"/>
       <c r="M155"/>
       <c r="N155"/>
     </row>
     <row r="156" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A156" s="17" t="s">
         <v>161</v>
       </c>
       <c r="B156" s="18">
-        <v>10.411804970716499</v>
+        <v>18.334813724903398</v>
       </c>
       <c r="C156" s="19">
-        <v>1.31771500159869</v>
+        <v>0.17344112277016599</v>
       </c>
       <c r="D156" s="19">
-        <v>92.7265216554067</v>
+        <v>90.836147437318203</v>
       </c>
       <c r="G156" s="3"/>
       <c r="H156" s="3"/>
       <c r="I156" s="3"/>
       <c r="K156"/>
       <c r="L156"/>
       <c r="M156"/>
       <c r="N156"/>
     </row>
     <row r="157" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A157" s="17" t="s">
         <v>162</v>
       </c>
       <c r="B157" s="18">
-        <v>10.534934031932501</v>
+        <v>18.465744581015699</v>
       </c>
       <c r="C157" s="19">
-        <v>0.120093603561228</v>
+        <v>0.21693066266585001</v>
       </c>
       <c r="D157" s="19">
-        <v>92.846615258967901</v>
+        <v>91.053078099984006</v>
       </c>
       <c r="G157" s="3"/>
       <c r="H157" s="3"/>
       <c r="I157" s="3"/>
       <c r="K157"/>
       <c r="L157"/>
       <c r="M157"/>
       <c r="N157"/>
     </row>
     <row r="158" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A158" s="17" t="s">
         <v>163</v>
       </c>
       <c r="B158" s="18">
-        <v>11.3209531061669</v>
+        <v>18.816954167258199</v>
       </c>
       <c r="C158" s="19">
-        <v>0.204023834724504</v>
+        <v>0.37071089864145201</v>
       </c>
       <c r="D158" s="19">
-        <v>93.050639093692396</v>
+        <v>91.423788998625497</v>
       </c>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="K158"/>
       <c r="L158"/>
       <c r="M158"/>
       <c r="N158"/>
     </row>
     <row r="159" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A159" s="17" t="s">
         <v>164</v>
       </c>
       <c r="B159" s="18">
-        <v>11.466198871770899</v>
+        <v>18.990056393621899</v>
       </c>
       <c r="C159" s="19">
-        <v>0.29588664751242</v>
+        <v>0.136398807128633</v>
       </c>
       <c r="D159" s="19">
-        <v>93.3465257412048</v>
+        <v>91.560187805754097</v>
       </c>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="K159"/>
       <c r="L159"/>
       <c r="M159"/>
       <c r="N159"/>
     </row>
     <row r="160" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A160" s="17" t="s">
         <v>165</v>
       </c>
       <c r="B160" s="18">
-        <v>11.6239272136797</v>
+        <v>19.435159024371401</v>
       </c>
       <c r="C160" s="19">
-        <v>0.55049591036859202</v>
+        <v>0.14830863770691</v>
       </c>
       <c r="D160" s="19">
-        <v>93.897021651573397</v>
+        <v>91.708496443461001</v>
       </c>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="K160"/>
       <c r="L160"/>
       <c r="M160"/>
       <c r="N160"/>
     </row>
     <row r="161" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A161" s="17" t="s">
         <v>166</v>
       </c>
       <c r="B161" s="18">
-        <v>11.8032829389107</v>
+        <v>19.597031401977301</v>
       </c>
       <c r="C161" s="19">
-        <v>8.5386867811802505E-2</v>
+        <v>0.15552017724921099</v>
       </c>
       <c r="D161" s="19">
-        <v>93.982408519385203</v>
+        <v>91.864016620710203</v>
       </c>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="K161"/>
       <c r="L161"/>
       <c r="M161"/>
       <c r="N161"/>
     </row>
     <row r="162" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A162" s="17" t="s">
         <v>167</v>
       </c>
       <c r="B162" s="18">
-        <v>14.9091924076707</v>
+        <v>24.427843090230802</v>
       </c>
       <c r="C162" s="19">
-        <v>9.8830316261521695E-2</v>
+        <v>0.16331169721604899</v>
       </c>
       <c r="D162" s="19">
-        <v>94.081238835646801</v>
+        <v>92.027328317926305</v>
       </c>
       <c r="G162" s="3"/>
       <c r="H162" s="3"/>
       <c r="I162" s="3"/>
       <c r="K162"/>
       <c r="L162"/>
       <c r="M162"/>
       <c r="N162"/>
     </row>
     <row r="163" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A163" s="17" t="s">
         <v>168</v>
       </c>
       <c r="B163" s="18">
-        <v>14.912236543463999</v>
+        <v>24.4329275990276</v>
       </c>
       <c r="C163" s="19">
-        <v>0.194048354023135</v>
+        <v>1.2206564748969599E-2</v>
       </c>
       <c r="D163" s="19">
-        <v>94.275287189669896</v>
+        <v>92.039534882675298</v>
       </c>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="K163"/>
       <c r="L163"/>
       <c r="M163"/>
       <c r="N163"/>
     </row>
     <row r="164" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A164" s="17" t="s">
         <v>169</v>
       </c>
       <c r="B164" s="18">
-        <v>20.719758973261101</v>
+        <v>24.433369829903501</v>
       </c>
       <c r="C164" s="19">
-        <v>0.335856215982686</v>
+        <v>0.170460293146384</v>
       </c>
       <c r="D164" s="19">
-        <v>94.611143405652598</v>
+        <v>92.209995175821604</v>
       </c>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="K164"/>
       <c r="L164"/>
       <c r="M164"/>
       <c r="N164"/>
     </row>
     <row r="165" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A165" s="17" t="s">
         <v>170</v>
       </c>
       <c r="B165" s="18">
-        <v>21.522286327805599</v>
+        <v>24.434033206127602</v>
       </c>
       <c r="C165" s="19">
-        <v>0.24004740608188599</v>
+        <v>3.5405781730436701E-2</v>
       </c>
       <c r="D165" s="19">
-        <v>94.851190811734497</v>
+        <v>92.245400957552107</v>
       </c>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="K165"/>
       <c r="L165"/>
       <c r="M165"/>
       <c r="N165"/>
     </row>
     <row r="166" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A166" s="17" t="s">
         <v>171</v>
       </c>
       <c r="B166" s="18">
-        <v>22.095907553336801</v>
+        <v>24.631866763813701</v>
       </c>
       <c r="C166" s="19">
-        <v>0.42782275212328402</v>
+        <v>7.0051744145007699E-2</v>
       </c>
       <c r="D166" s="19">
-        <v>95.279013563857802</v>
+        <v>92.315452701697097</v>
       </c>
       <c r="G166" s="3"/>
       <c r="H166" s="3"/>
       <c r="I166" s="3"/>
       <c r="K166"/>
       <c r="L166"/>
       <c r="M166"/>
       <c r="N166"/>
     </row>
     <row r="167" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A167" s="17" t="s">
         <v>172</v>
       </c>
       <c r="B167" s="18">
-        <v>22.3007191757046</v>
+        <v>24.640417221540901</v>
       </c>
       <c r="C167" s="19">
-        <v>0.170074730420751</v>
+        <v>0.76506611552041104</v>
       </c>
       <c r="D167" s="19">
-        <v>95.449088294278496</v>
+        <v>93.080518817217495</v>
       </c>
       <c r="G167" s="3"/>
       <c r="H167" s="3"/>
       <c r="I167" s="3"/>
       <c r="K167"/>
       <c r="L167"/>
       <c r="M167"/>
       <c r="N167"/>
     </row>
     <row r="168" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A168" s="17" t="s">
         <v>173</v>
       </c>
       <c r="B168" s="18">
-        <v>27.589856441106999</v>
+        <v>28.467044933498101</v>
       </c>
       <c r="C168" s="19">
-        <v>5.1523448016786898E-2</v>
+        <v>1.4846959351464899</v>
       </c>
       <c r="D168" s="19">
-        <v>95.500611742295305</v>
+        <v>94.565214752364</v>
       </c>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="K168"/>
       <c r="L168"/>
       <c r="M168"/>
       <c r="N168"/>
     </row>
     <row r="169" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A169" s="17" t="s">
         <v>174</v>
       </c>
       <c r="B169" s="18">
-        <v>29.752378954828501</v>
+        <v>29.892062342651698</v>
       </c>
       <c r="C169" s="19">
-        <v>5.7507834495410602E-2</v>
+        <v>0.15074995065670399</v>
       </c>
       <c r="D169" s="19">
-        <v>95.558119576790702</v>
+        <v>94.715964703020703</v>
       </c>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="K169"/>
       <c r="L169"/>
       <c r="M169"/>
       <c r="N169"/>
     </row>
     <row r="170" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A170" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B170" s="18">
-        <v>30.4362528419244</v>
+        <v>31.566669688937498</v>
       </c>
       <c r="C170" s="19">
-        <v>0.291331839416407</v>
+        <v>0.164835831820064</v>
       </c>
       <c r="D170" s="19">
-        <v>95.849451416207103</v>
+        <v>94.880800534840802</v>
       </c>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="K170"/>
       <c r="L170"/>
       <c r="M170"/>
       <c r="N170"/>
     </row>
     <row r="171" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A171" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B171" s="18">
-        <v>33.378979119346504</v>
+        <v>36.051238123471698</v>
       </c>
       <c r="C171" s="19">
-        <v>0.358968484786715</v>
+        <v>6.1536372640569902E-2</v>
       </c>
       <c r="D171" s="19">
-        <v>96.208419900993803</v>
+        <v>94.942336907481305</v>
       </c>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
       <c r="I171" s="3"/>
       <c r="K171"/>
       <c r="L171"/>
       <c r="M171"/>
       <c r="N171"/>
     </row>
     <row r="172" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A172" s="17" t="s">
         <v>177</v>
       </c>
       <c r="B172" s="18">
-        <v>44.497247988148899</v>
+        <v>37.451286293988197</v>
       </c>
       <c r="C172" s="19">
-        <v>2.8402926441653098</v>
+        <v>0.73607608623814302</v>
       </c>
       <c r="D172" s="19">
-        <v>99.048712545159106</v>
+        <v>95.678412993719505</v>
       </c>
       <c r="G172" s="3"/>
       <c r="H172" s="3"/>
       <c r="I172" s="3"/>
       <c r="K172"/>
       <c r="L172"/>
       <c r="M172"/>
       <c r="N172"/>
     </row>
     <row r="173" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A173" s="17" t="s">
         <v>178</v>
       </c>
       <c r="B173" s="18">
-        <v>50.916476297214402</v>
+        <v>40.727333482581599</v>
       </c>
       <c r="C173" s="19">
-        <v>0.50566938316624099</v>
+        <v>8.0284577061639301E-2</v>
       </c>
       <c r="D173" s="19">
-        <v>99.554381928325398</v>
+        <v>95.758697570781095</v>
       </c>
       <c r="G173" s="3"/>
       <c r="H173" s="3"/>
       <c r="I173" s="3"/>
       <c r="K173"/>
       <c r="L173"/>
       <c r="M173"/>
       <c r="N173"/>
     </row>
     <row r="174" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A174" s="17" t="s">
         <v>179</v>
       </c>
       <c r="B174" s="18">
-        <v>52.748166914297997</v>
+        <v>45.153322334393799</v>
       </c>
       <c r="C174" s="19">
-        <v>8.9716190358508405E-2</v>
+        <v>1.0088017649388701</v>
       </c>
       <c r="D174" s="19">
-        <v>99.6440981186839</v>
+        <v>96.767499335720004</v>
       </c>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="K174"/>
       <c r="L174"/>
       <c r="M174"/>
       <c r="N174"/>
     </row>
     <row r="175" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A175" s="17" t="s">
         <v>180</v>
       </c>
       <c r="B175" s="18">
-        <v>77.071289763100296</v>
+        <v>49.494731108320202</v>
       </c>
       <c r="C175" s="19">
-        <v>0.16058178879490101</v>
+        <v>6.7187809800590095E-2</v>
       </c>
       <c r="D175" s="19">
-        <v>99.8046799074788</v>
+        <v>96.834687145520604</v>
       </c>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="K175"/>
       <c r="L175"/>
       <c r="M175"/>
       <c r="N175"/>
     </row>
     <row r="176" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A176" s="17" t="s">
         <v>181</v>
       </c>
       <c r="B176" s="18">
-        <v>80.678339347498095</v>
+        <v>52.080253277576404</v>
       </c>
       <c r="C176" s="19">
-        <v>5.64300135697203E-2</v>
+        <v>0.47075527388788702</v>
       </c>
       <c r="D176" s="19">
-        <v>99.861109921048495</v>
+        <v>97.305442419408493</v>
       </c>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="K176"/>
       <c r="L176"/>
       <c r="M176"/>
       <c r="N176"/>
     </row>
     <row r="177" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A177" s="17" t="s">
         <v>182</v>
       </c>
       <c r="B177" s="18">
-        <v>80.679361955435397</v>
+        <v>55.774822719784602</v>
       </c>
       <c r="C177" s="19">
-        <v>1.20409283330259E-2</v>
+        <v>0.51741447424324905</v>
       </c>
       <c r="D177" s="19">
-        <v>99.873150849381503</v>
+        <v>97.822856893651704</v>
       </c>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
       <c r="I177" s="3"/>
       <c r="K177"/>
       <c r="L177"/>
       <c r="M177"/>
       <c r="N177"/>
     </row>
     <row r="178" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A178" s="17" t="s">
         <v>183</v>
       </c>
       <c r="B178" s="18">
-        <v>89.721546234081501</v>
+        <v>62.495424023970799</v>
       </c>
       <c r="C178" s="19">
-        <v>6.0132486289351098E-2</v>
+        <v>2.06241038965242</v>
       </c>
       <c r="D178" s="19">
-        <v>99.933283335670893</v>
+        <v>99.885267283304202</v>
       </c>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="K178"/>
       <c r="L178"/>
       <c r="M178"/>
       <c r="N178"/>
     </row>
     <row r="179" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A179" s="17" t="s">
         <v>184</v>
       </c>
       <c r="B179" s="18">
-        <v>131.44823203913401</v>
+        <v>218.942946263734</v>
       </c>
       <c r="C179" s="19">
-        <v>6.6716664329133105E-2</v>
+        <v>0.114732716695748</v>
       </c>
       <c r="D179" s="19">
-        <v>100</v>
+        <v>99.999999999999901</v>
       </c>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="K179"/>
       <c r="L179"/>
       <c r="M179"/>
       <c r="N179"/>
     </row>
     <row r="180" spans="1:14" x14ac:dyDescent="0.35">
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
       <c r="I180" s="3"/>
       <c r="K180"/>
       <c r="L180"/>
       <c r="M180"/>
       <c r="N180"/>
     </row>
     <row r="181" spans="1:14" x14ac:dyDescent="0.35">
       <c r="E181" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>