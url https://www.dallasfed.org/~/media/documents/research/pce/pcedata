--- v4 (2026-03-22)
+++ v5 (2026-04-13)
@@ -1,94 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0EE06B0A-7CCF-4140-8FCB-5362A72AB35F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\rb.win.frb.org\K1\Accounts\A-C\K1RWC03\Redirected\Desktop\Research updates\PCE\260409\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{CCC513DE-7C16-4F11-8E61-88E752D7D83D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="35550" yWindow="3435" windowWidth="19290" windowHeight="11115" xr2:uid="{73B98EBF-1EB5-443E-9729-E9AB41C213AB}"/>
+    <workbookView xWindow="480" yWindow="340" windowWidth="18480" windowHeight="10930" activeTab="1" xr2:uid="{6D2B6A53-BE23-4C55-AE27-221C30742CE3}"/>
   </bookViews>
   <sheets>
     <sheet name="Web - Chart" sheetId="1" r:id="rId1"/>
     <sheet name="Web - Chart Data" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_DLX1.USE">#REF!</definedName>
     <definedName name="_DLX2.USE">#REF!</definedName>
     <definedName name="_DLX3.USE">#REF!</definedName>
     <definedName name="chart_1" localSheetId="1">'Web - Chart Data'!$B$3:$N$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" name="chart" type="6" refreshedVersion="8" background="1" saveData="1">
-    <textPr codePage="437" sourceFile="C:\Users\k1ixs01\FR Banks\PCE - PCE\output\chart.csv" tab="0" comma="1">
+    <textPr codePage="437" sourceFile="C:\Users\k1sxy06\FR Banks\PCE - PCE\output\chart.csv" tab="0" comma="1">
       <textFields count="14">
         <textField type="skip"/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Current vintage data</t>
@@ -163,51 +172,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
@@ -221,606 +230,606 @@
       </c:layout>
       <c:areaChart>
         <c:grouping val="stacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>More than 10%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="99CC00"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45658</c:v>
+                  <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45689</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$8:$N$8</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>17.03078933358</c:v>
+                  <c:v>13.6865207810659</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>13.6865207810659</c:v>
+                  <c:v>9.2452873355855303</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>9.2452873355855303</c:v>
+                  <c:v>10.274885083729099</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>10.274885083729099</c:v>
+                  <c:v>12.3818896704105</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>12.3818896704105</c:v>
+                  <c:v>14.8672697112767</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>14.8672697112767</c:v>
+                  <c:v>13.590173835693999</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>13.590173835693999</c:v>
+                  <c:v>14.8926220984885</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>14.8926220984885</c:v>
+                  <c:v>13.8681559750963</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>13.8681559750963</c:v>
+                  <c:v>15.3839709248814</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>15.387286962327799</c:v>
+                  <c:v>9.4613273280678403</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>9.4646105958737508</c:v>
+                  <c:v>13.1734783508447</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>15.832291948735101</c:v>
+                  <c:v>18.470238161981499</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>15.722759654374601</c:v>
+                  <c:v>16.081752285161699</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-53E8-4829-9384-8C81B536FBCD}"/>
+              <c16:uniqueId val="{00000000-E942-4C87-BD49-94EDC533B7A6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>5-10%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="3366FF"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45658</c:v>
+                  <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45689</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$7:$N$7</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>12.7493026929476</c:v>
+                  <c:v>16.315113289001399</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>16.315113289001399</c:v>
+                  <c:v>13.8063044978897</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>13.8063044978897</c:v>
+                  <c:v>11.1814836211698</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>11.1814836211698</c:v>
+                  <c:v>11.3006126108963</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>11.3006126108963</c:v>
+                  <c:v>23.3805162725317</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>23.3805162725317</c:v>
+                  <c:v>6.9785966726165496</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>6.9785966726165496</c:v>
+                  <c:v>20.0135721100695</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>20.0135721100695</c:v>
+                  <c:v>8.76721807195492</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>8.76721807195492</c:v>
+                  <c:v>8.15018053949448</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>8.14970917327744</c:v>
+                  <c:v>16.684152806296002</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>16.6797929443741</c:v>
+                  <c:v>15.340451120603401</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>15.3952406440382</c:v>
+                  <c:v>14.829283607862401</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>17.376518474850201</c:v>
+                  <c:v>10.199345752654001</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-53E8-4829-9384-8C81B536FBCD}"/>
+              <c16:uniqueId val="{00000001-E942-4C87-BD49-94EDC533B7A6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>3-5%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="FF6600"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45658</c:v>
+                  <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45689</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$6:$N$6</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>22.370817978859002</c:v>
+                  <c:v>27.7466369468134</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>27.7466369468134</c:v>
+                  <c:v>27.618122204869699</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>27.618122204869699</c:v>
+                  <c:v>29.762624330657498</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>29.762624330657498</c:v>
+                  <c:v>25.1649960636746</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>25.1649960636746</c:v>
+                  <c:v>22.948415576240901</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>22.948415576240901</c:v>
+                  <c:v>24.7690714259621</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>24.7690714259621</c:v>
+                  <c:v>23.132001342476201</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>23.132001342476201</c:v>
+                  <c:v>11.6804006363855</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>11.6804006363855</c:v>
+                  <c:v>8.7651712175205905</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>8.7670796299609908</c:v>
+                  <c:v>8.8643602587268102</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>7.9425596721243004</c:v>
+                  <c:v>23.1737473391712</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>20.4575337811205</c:v>
+                  <c:v>11.522744431861</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>10.311368175378</c:v>
+                  <c:v>13.036335753758401</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-53E8-4829-9384-8C81B536FBCD}"/>
+              <c16:uniqueId val="{00000002-E942-4C87-BD49-94EDC533B7A6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>2-3%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="00CCFF"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45658</c:v>
+                  <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45689</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$5:$N$5</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>14.9367710676893</c:v>
+                  <c:v>8.4041495594860205</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>8.4041495594860205</c:v>
+                  <c:v>11.7874741929596</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>11.7874741929596</c:v>
+                  <c:v>10.7193351436452</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>10.7193351436452</c:v>
+                  <c:v>9.6476802493848197</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>9.6476802493848197</c:v>
+                  <c:v>8.9914201609134796</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>8.9914201609134796</c:v>
+                  <c:v>6.3114723372450303</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>6.3114723372450303</c:v>
+                  <c:v>9.2632289216275492</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>9.2632289216275492</c:v>
+                  <c:v>14.0661974371762</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>14.0661974371762</c:v>
+                  <c:v>10.8893068699407</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>10.8896198019228</c:v>
+                  <c:v>10.406919553110599</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>11.325513251097201</c:v>
+                  <c:v>3.3884609443945801</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>3.3865738135229901</c:v>
+                  <c:v>17.1863284856231</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>17.010344090320299</c:v>
+                  <c:v>13.0654894379251</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-53E8-4829-9384-8C81B536FBCD}"/>
+              <c16:uniqueId val="{00000003-E942-4C87-BD49-94EDC533B7A6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>0-2%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="800080"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45658</c:v>
+                  <c:v>45689</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45689</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$4:$N$4</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>12.1853791148278</c:v>
+                  <c:v>12.655539986770799</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>12.655539986770799</c:v>
+                  <c:v>11.7965673448691</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>11.7965673448691</c:v>
+                  <c:v>11.8243970363089</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>11.8243970363089</c:v>
+                  <c:v>8.2367304987338201</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>8.2367304987338201</c:v>
+                  <c:v>10.4560947944933</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>10.4560947944933</c:v>
+                  <c:v>23.658120329957502</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>23.658120329957502</c:v>
+                  <c:v>8.2280762819700204</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>8.2280762819700204</c:v>
+                  <c:v>33.293505547529499</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>33.293505547529499</c:v>
+                  <c:v>31.434550303259101</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>32.771054333424097</c:v>
+                  <c:v>30.680213262065902</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>30.675240933744401</c:v>
+                  <c:v>16.464292783764801</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>16.6309858067698</c:v>
+                  <c:v>17.5856618787586</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>20.2684448047982</c:v>
+                  <c:v>16.5859548407944</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-53E8-4829-9384-8C81B536FBCD}"/>
+              <c16:uniqueId val="{00000004-E942-4C87-BD49-94EDC533B7A6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:axId val="801053832"/>
         <c:axId val="801052656"/>
       </c:areaChart>
       <c:dateAx>
         <c:axId val="801053832"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="mmm\-yy" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
@@ -944,79 +953,79 @@
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{2721252C-8F99-45F4-8682-47DE367E3D4D}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{9DB9C210-CF2D-4D71-A203-9FE8B6055534}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="116" workbookViewId="0"/>
+    <sheetView zoomScale="116" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
-    <xdr:ext cx="12866961" cy="8744935"/>
+    <xdr:ext cx="8577974" cy="5829957"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFB3E76E-F30A-1777-D31C-6574BCC81AEE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52AB4ADB-16F9-0CEB-44CD-035051CC440A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
@@ -1625,51 +1634,51 @@
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Federal</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Reserve Bank of Dallas</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="chart_1" connectionId="1" xr16:uid="{3AC07CA4-D20D-4C15-9DDF-E512073CFB96}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="chart_1" connectionId="1" xr16:uid="{DDDABD5F-9EEB-4998-BE4C-4C2A15594D12}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1918,345 +1927,345 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90776D23-57A6-484E-8FE6-77C618A78651}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BA1631F-B53D-4B80-AF5F-2E31FC6157D3}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="A2:O19"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="22.26953125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.54296875" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="14" width="6.54296875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.1796875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.81640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.453125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.7265625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.1796875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.1796875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.7265625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.26953125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.54296875" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
-        <v>45658</v>
+        <v>45689</v>
       </c>
       <c r="C3" s="3">
-        <v>45689</v>
+        <v>45717</v>
       </c>
       <c r="D3" s="3">
-        <v>45717</v>
+        <v>45748</v>
       </c>
       <c r="E3" s="3">
-        <v>45748</v>
+        <v>45778</v>
       </c>
       <c r="F3" s="3">
-        <v>45778</v>
+        <v>45809</v>
       </c>
       <c r="G3" s="3">
-        <v>45809</v>
+        <v>45839</v>
       </c>
       <c r="H3" s="3">
-        <v>45839</v>
+        <v>45870</v>
       </c>
       <c r="I3" s="3">
-        <v>45870</v>
+        <v>45901</v>
       </c>
       <c r="J3" s="3">
-        <v>45901</v>
+        <v>45931</v>
       </c>
       <c r="K3" s="3">
-        <v>45931</v>
+        <v>45962</v>
       </c>
       <c r="L3" s="3">
-        <v>45962</v>
+        <v>45992</v>
       </c>
       <c r="M3" s="3">
-        <v>45992</v>
+        <v>46023</v>
       </c>
       <c r="N3" s="3">
-        <v>46023</v>
+        <v>46054</v>
       </c>
       <c r="O3" s="4"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6">
-        <v>12.1853791148278</v>
+        <v>12.655539986770799</v>
       </c>
       <c r="C4" s="6">
-        <v>12.655539986770799</v>
+        <v>11.7965673448691</v>
       </c>
       <c r="D4" s="6">
-        <v>11.7965673448691</v>
+        <v>11.8243970363089</v>
       </c>
       <c r="E4" s="6">
-        <v>11.8243970363089</v>
+        <v>8.2367304987338201</v>
       </c>
       <c r="F4" s="6">
-        <v>8.2367304987338201</v>
+        <v>10.4560947944933</v>
       </c>
       <c r="G4" s="6">
-        <v>10.4560947944933</v>
+        <v>23.658120329957502</v>
       </c>
       <c r="H4" s="6">
-        <v>23.658120329957502</v>
+        <v>8.2280762819700204</v>
       </c>
       <c r="I4" s="6">
-        <v>8.2280762819700204</v>
+        <v>33.293505547529499</v>
       </c>
       <c r="J4" s="6">
-        <v>33.293505547529499</v>
+        <v>31.434550303259101</v>
       </c>
       <c r="K4" s="6">
-        <v>32.771054333424097</v>
+        <v>30.680213262065902</v>
       </c>
       <c r="L4" s="6">
-        <v>30.675240933744401</v>
+        <v>16.464292783764801</v>
       </c>
       <c r="M4" s="6">
-        <v>16.6309858067698</v>
+        <v>17.5856618787586</v>
       </c>
       <c r="N4" s="6">
-        <v>20.2684448047982</v>
+        <v>16.5859548407944</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6">
-        <v>14.9367710676893</v>
+        <v>8.4041495594860205</v>
       </c>
       <c r="C5" s="6">
-        <v>8.4041495594860205</v>
+        <v>11.7874741929596</v>
       </c>
       <c r="D5" s="6">
-        <v>11.7874741929596</v>
+        <v>10.7193351436452</v>
       </c>
       <c r="E5" s="6">
-        <v>10.7193351436452</v>
+        <v>9.6476802493848197</v>
       </c>
       <c r="F5" s="6">
-        <v>9.6476802493848197</v>
+        <v>8.9914201609134796</v>
       </c>
       <c r="G5" s="6">
-        <v>8.9914201609134796</v>
+        <v>6.3114723372450303</v>
       </c>
       <c r="H5" s="6">
-        <v>6.3114723372450303</v>
+        <v>9.2632289216275492</v>
       </c>
       <c r="I5" s="6">
-        <v>9.2632289216275492</v>
+        <v>14.0661974371762</v>
       </c>
       <c r="J5" s="6">
-        <v>14.0661974371762</v>
+        <v>10.8893068699407</v>
       </c>
       <c r="K5" s="6">
-        <v>10.8896198019228</v>
+        <v>10.406919553110599</v>
       </c>
       <c r="L5" s="6">
-        <v>11.325513251097201</v>
+        <v>3.3884609443945801</v>
       </c>
       <c r="M5" s="6">
-        <v>3.3865738135229901</v>
+        <v>17.1863284856231</v>
       </c>
       <c r="N5" s="6">
-        <v>17.010344090320299</v>
+        <v>13.0654894379251</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6">
-        <v>22.370817978859002</v>
+        <v>27.7466369468134</v>
       </c>
       <c r="C6" s="6">
-        <v>27.7466369468134</v>
+        <v>27.618122204869699</v>
       </c>
       <c r="D6" s="6">
-        <v>27.618122204869699</v>
+        <v>29.762624330657498</v>
       </c>
       <c r="E6" s="6">
-        <v>29.762624330657498</v>
+        <v>25.1649960636746</v>
       </c>
       <c r="F6" s="6">
-        <v>25.1649960636746</v>
+        <v>22.948415576240901</v>
       </c>
       <c r="G6" s="6">
-        <v>22.948415576240901</v>
+        <v>24.7690714259621</v>
       </c>
       <c r="H6" s="6">
-        <v>24.7690714259621</v>
+        <v>23.132001342476201</v>
       </c>
       <c r="I6" s="6">
-        <v>23.132001342476201</v>
+        <v>11.6804006363855</v>
       </c>
       <c r="J6" s="6">
-        <v>11.6804006363855</v>
+        <v>8.7651712175205905</v>
       </c>
       <c r="K6" s="6">
-        <v>8.7670796299609908</v>
+        <v>8.8643602587268102</v>
       </c>
       <c r="L6" s="6">
-        <v>7.9425596721243004</v>
+        <v>23.1737473391712</v>
       </c>
       <c r="M6" s="6">
-        <v>20.4575337811205</v>
+        <v>11.522744431861</v>
       </c>
       <c r="N6" s="6">
-        <v>10.311368175378</v>
+        <v>13.036335753758401</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
-        <v>12.7493026929476</v>
+        <v>16.315113289001399</v>
       </c>
       <c r="C7" s="6">
-        <v>16.315113289001399</v>
+        <v>13.8063044978897</v>
       </c>
       <c r="D7" s="6">
-        <v>13.8063044978897</v>
+        <v>11.1814836211698</v>
       </c>
       <c r="E7" s="6">
-        <v>11.1814836211698</v>
+        <v>11.3006126108963</v>
       </c>
       <c r="F7" s="6">
-        <v>11.3006126108963</v>
+        <v>23.3805162725317</v>
       </c>
       <c r="G7" s="6">
-        <v>23.3805162725317</v>
+        <v>6.9785966726165496</v>
       </c>
       <c r="H7" s="6">
-        <v>6.9785966726165496</v>
+        <v>20.0135721100695</v>
       </c>
       <c r="I7" s="6">
-        <v>20.0135721100695</v>
+        <v>8.76721807195492</v>
       </c>
       <c r="J7" s="6">
-        <v>8.76721807195492</v>
+        <v>8.15018053949448</v>
       </c>
       <c r="K7" s="6">
-        <v>8.14970917327744</v>
+        <v>16.684152806296002</v>
       </c>
       <c r="L7" s="6">
-        <v>16.6797929443741</v>
+        <v>15.340451120603401</v>
       </c>
       <c r="M7" s="6">
-        <v>15.3952406440382</v>
+        <v>14.829283607862401</v>
       </c>
       <c r="N7" s="6">
-        <v>17.376518474850201</v>
+        <v>10.199345752654001</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6">
-        <v>17.03078933358</v>
+        <v>13.6865207810659</v>
       </c>
       <c r="C8" s="6">
-        <v>13.6865207810659</v>
+        <v>9.2452873355855303</v>
       </c>
       <c r="D8" s="6">
-        <v>9.2452873355855303</v>
+        <v>10.274885083729099</v>
       </c>
       <c r="E8" s="6">
-        <v>10.274885083729099</v>
+        <v>12.3818896704105</v>
       </c>
       <c r="F8" s="6">
-        <v>12.3818896704105</v>
+        <v>14.8672697112767</v>
       </c>
       <c r="G8" s="6">
-        <v>14.8672697112767</v>
+        <v>13.590173835693999</v>
       </c>
       <c r="H8" s="6">
-        <v>13.590173835693999</v>
+        <v>14.8926220984885</v>
       </c>
       <c r="I8" s="6">
-        <v>14.8926220984885</v>
+        <v>13.8681559750963</v>
       </c>
       <c r="J8" s="6">
-        <v>13.8681559750963</v>
+        <v>15.3839709248814</v>
       </c>
       <c r="K8" s="6">
-        <v>15.387286962327799</v>
+        <v>9.4613273280678403</v>
       </c>
       <c r="L8" s="6">
-        <v>9.4646105958737508</v>
+        <v>13.1734783508447</v>
       </c>
       <c r="M8" s="6">
-        <v>15.832291948735101</v>
+        <v>18.470238161981499</v>
       </c>
       <c r="N8" s="6">
-        <v>15.722759654374601</v>
+        <v>16.081752285161699</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
@@ -2269,81 +2278,480 @@
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
     </row>
     <row r="18" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
     </row>
     <row r="19" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ed7b4a81-9099-4913-ba9f-e5d39e0bdbe1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010039965767963D294DAEE5946A543F363D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cbe80bfda9b6e4705db5a647c26c6060">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ed7b4a81-9099-4913-ba9f-e5d39e0bdbe1" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xmlns:ns4="2814f50d-da92-4ebb-b3e7-78ffc71e2a52" xmlns:ns5="b6b0a385-71c1-4ba9-b48d-f3f9140e37ea" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="191bc1db785fdf570e6dc95dee8a32a8" ns1:_="" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="ed7b4a81-9099-4913-ba9f-e5d39e0bdbe1"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:import namespace="2814f50d-da92-4ebb-b3e7-78ffc71e2a52"/>
+    <xsd:import namespace="b6b0a385-71c1-4ba9-b48d-f3f9140e37ea"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns5:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="10" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="11" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ed7b4a81-9099-4913-ba9f-e5d39e0bdbe1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="23" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2814f50d-da92-4ebb-b3e7-78ffc71e2a52" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b6b0a385-71c1-4ba9-b48d-f3f9140e37ea" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A8C23EA-FE60-4890-BDD5-923EBDA6D759}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="ed7b4a81-9099-4913-ba9f-e5d39e0bdbe1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="b6b0a385-71c1-4ba9-b48d-f3f9140e37ea"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="2814f50d-da92-4ebb-b3e7-78ffc71e2a52"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{714E4F55-74AA-42D1-BF0B-498D214850A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC679956-9CE2-4EAF-9842-A507F1000E29}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="ed7b4a81-9099-4913-ba9f-e5d39e0bdbe1"/>
+    <ds:schemaRef ds:uri="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <ds:schemaRef ds:uri="2814f50d-da92-4ebb-b3e7-78ffc71e2a52"/>
+    <ds:schemaRef ds:uri="b6b0a385-71c1-4ba9-b48d-f3f9140e37ea"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Privileged" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Charts</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Web - Chart Data</vt:lpstr>
       <vt:lpstr>Web - Chart</vt:lpstr>
       <vt:lpstr>'Web - Chart Data'!chart_1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Yamco, Shane</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010039965767963D294DAEE5946A543F363D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_dd35ee93-e0d0-47c5-8f73-0e773bb6d984_ActionId">
+    <vt:lpwstr>9fceff43-1a3f-4c81-a74e-333b101a9351</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_dd35ee93-e0d0-47c5-8f73-0e773bb6d984_Name">
+    <vt:lpwstr>dd35ee93-e0d0-47c5-8f73-0e773bb6d984</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_dd35ee93-e0d0-47c5-8f73-0e773bb6d984_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_60a845d3-2b08-4410-a62e-4321eae94757_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_dd35ee93-e0d0-47c5-8f73-0e773bb6d984_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_dd35ee93-e0d0-47c5-8f73-0e773bb6d984_SetDate">
+    <vt:lpwstr>2025-04-30T15:00:17Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_dd35ee93-e0d0-47c5-8f73-0e773bb6d984_SiteId">
+    <vt:lpwstr>b397c653-5b19-463f-b9fc-af658ded9128</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_dd35ee93-e0d0-47c5-8f73-0e773bb6d984_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_60a845d3-2b08-4410-a62e-4321eae94757_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_60a845d3-2b08-4410-a62e-4321eae94757_ActionId">
+    <vt:lpwstr>d1ce404c-7eb9-4903-b9ef-116ad37388ed</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_dd35ee93-e0d0-47c5-8f73-0e773bb6d984_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_60a845d3-2b08-4410-a62e-4321eae94757_SetDate">
+    <vt:lpwstr>2025-06-27T13:29:21Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_60a845d3-2b08-4410-a62e-4321eae94757_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_60a845d3-2b08-4410-a62e-4321eae94757_SiteId">
+    <vt:lpwstr>b397c653-5b19-463f-b9fc-af658ded9128</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_60a845d3-2b08-4410-a62e-4321eae94757_Name">
+    <vt:lpwstr>60a845d3-2b08-4410-a62e-4321eae94757</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_60a845d3-2b08-4410-a62e-4321eae94757_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+</Properties>
+</file>