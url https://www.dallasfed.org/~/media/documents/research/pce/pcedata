--- v5 (2026-04-13)
+++ v6 (2026-05-04)
@@ -1,68 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{CCC513DE-7C16-4F11-8E61-88E752D7D83D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{11A1769D-F4F6-431A-9DEF-DAA3A546BDC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="340" windowWidth="18480" windowHeight="10930" activeTab="1" xr2:uid="{6D2B6A53-BE23-4C55-AE27-221C30742CE3}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{382397AB-E3A9-4A26-AC71-AE64F5EE5367}"/>
   </bookViews>
   <sheets>
     <sheet name="Web - Chart" sheetId="1" r:id="rId1"/>
     <sheet name="Web - Chart Data" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_DLX1.USE">#REF!</definedName>
     <definedName name="_DLX2.USE">#REF!</definedName>
     <definedName name="_DLX3.USE">#REF!</definedName>
     <definedName name="chart_1" localSheetId="1">'Web - Chart Data'!$B$3:$N$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -172,51 +163,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
@@ -230,606 +221,606 @@
       </c:layout>
       <c:areaChart>
         <c:grouping val="stacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>More than 10%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="99CC00"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45689</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$8:$N$8</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>13.6865207810659</c:v>
+                  <c:v>9.2452873355855303</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>9.2452873355855303</c:v>
+                  <c:v>10.274885083729099</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>10.274885083729099</c:v>
+                  <c:v>12.3818896704105</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>12.3818896704105</c:v>
+                  <c:v>14.8672697112767</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>14.8672697112767</c:v>
+                  <c:v>13.590173835693999</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>13.590173835693999</c:v>
+                  <c:v>14.8926220984885</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>14.8926220984885</c:v>
+                  <c:v>13.8681559750963</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>13.8681559750963</c:v>
+                  <c:v>15.3839709248814</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>15.3839709248814</c:v>
+                  <c:v>9.4613273280678403</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>9.4613273280678403</c:v>
+                  <c:v>13.1734783508447</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>13.1734783508447</c:v>
+                  <c:v>24.128739206810302</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>18.470238161981499</c:v>
+                  <c:v>14.8098620857723</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>16.081752285161699</c:v>
+                  <c:v>15.125554291660301</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-E942-4C87-BD49-94EDC533B7A6}"/>
+              <c16:uniqueId val="{00000000-05B5-4185-BDB7-5B20807F2426}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>5-10%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="3366FF"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45689</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$7:$N$7</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>16.315113289001399</c:v>
+                  <c:v>13.8063044978897</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>13.8063044978897</c:v>
+                  <c:v>11.1814836211698</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>11.1814836211698</c:v>
+                  <c:v>11.3006126108963</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>11.3006126108963</c:v>
+                  <c:v>23.3805162725317</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>23.3805162725317</c:v>
+                  <c:v>6.9785966726165496</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>6.9785966726165496</c:v>
+                  <c:v>20.0135721100695</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>20.0135721100695</c:v>
+                  <c:v>8.76721807195492</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>8.76721807195492</c:v>
+                  <c:v>8.15018053949448</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>8.15018053949448</c:v>
+                  <c:v>16.684152806296002</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>16.684152806296002</c:v>
+                  <c:v>15.340451120603401</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>15.340451120603401</c:v>
+                  <c:v>7.8391669792962304</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>14.829283607862401</c:v>
+                  <c:v>11.5832687611903</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>10.199345752654001</c:v>
+                  <c:v>18.3646060866248</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-E942-4C87-BD49-94EDC533B7A6}"/>
+              <c16:uniqueId val="{00000001-05B5-4185-BDB7-5B20807F2426}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>3-5%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="FF6600"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45689</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$6:$N$6</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>27.7466369468134</c:v>
+                  <c:v>27.618122204869699</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>27.618122204869699</c:v>
+                  <c:v>29.762624330657498</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>29.762624330657498</c:v>
+                  <c:v>25.1649960636746</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>25.1649960636746</c:v>
+                  <c:v>22.948415576240901</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>22.948415576240901</c:v>
+                  <c:v>24.7690714259621</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>24.7690714259621</c:v>
+                  <c:v>23.132001342476201</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>23.132001342476201</c:v>
+                  <c:v>11.6804006363855</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>11.6804006363855</c:v>
+                  <c:v>8.7651712175205905</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>8.7651712175205905</c:v>
+                  <c:v>8.8643602587268102</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>8.8643602587268102</c:v>
+                  <c:v>23.1737473391712</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>23.1737473391712</c:v>
+                  <c:v>14.1633192427498</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>11.522744431861</c:v>
+                  <c:v>13.6467242913539</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>13.036335753758401</c:v>
+                  <c:v>21.992131831202201</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-E942-4C87-BD49-94EDC533B7A6}"/>
+              <c16:uniqueId val="{00000002-05B5-4185-BDB7-5B20807F2426}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>2-3%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="00CCFF"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45689</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$5:$N$5</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>8.4041495594860205</c:v>
+                  <c:v>11.7874741929596</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>11.7874741929596</c:v>
+                  <c:v>10.7193351436452</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>10.7193351436452</c:v>
+                  <c:v>9.6476802493848197</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>9.6476802493848197</c:v>
+                  <c:v>8.9914201609134796</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>8.9914201609134796</c:v>
+                  <c:v>6.3114723372450303</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>6.3114723372450303</c:v>
+                  <c:v>9.2632289216275492</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>9.2632289216275492</c:v>
+                  <c:v>14.0661974371762</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>14.0661974371762</c:v>
+                  <c:v>10.8893068699407</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>10.8893068699407</c:v>
+                  <c:v>10.406919553110599</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>10.406919553110599</c:v>
+                  <c:v>3.3884609443945801</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>3.3884609443945801</c:v>
+                  <c:v>15.469090007997901</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>17.1863284856231</c:v>
+                  <c:v>14.3995152359965</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>13.0654894379251</c:v>
+                  <c:v>12.7524366228128</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-E942-4C87-BD49-94EDC533B7A6}"/>
+              <c16:uniqueId val="{00000003-05B5-4185-BDB7-5B20807F2426}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>0-2%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="800080"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45689</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$4:$N$4</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>12.655539986770799</c:v>
+                  <c:v>11.7965673448691</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>11.7965673448691</c:v>
+                  <c:v>11.8243970363089</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>11.8243970363089</c:v>
+                  <c:v>8.2367304987338201</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>8.2367304987338201</c:v>
+                  <c:v>10.4560947944933</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>10.4560947944933</c:v>
+                  <c:v>23.658120329957502</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>23.658120329957502</c:v>
+                  <c:v>8.2280762819700204</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>8.2280762819700204</c:v>
+                  <c:v>33.293505547529499</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>33.293505547529499</c:v>
+                  <c:v>31.434550303259101</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>31.434550303259101</c:v>
+                  <c:v>30.680213262065902</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>30.680213262065902</c:v>
+                  <c:v>16.464292783764801</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>16.464292783764801</c:v>
+                  <c:v>21.089298209020001</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>17.5856618787586</c:v>
+                  <c:v>17.650793727334001</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>16.5859548407944</c:v>
+                  <c:v>9.4673893137318501</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-E942-4C87-BD49-94EDC533B7A6}"/>
+              <c16:uniqueId val="{00000004-05B5-4185-BDB7-5B20807F2426}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:axId val="801053832"/>
         <c:axId val="801052656"/>
       </c:areaChart>
       <c:dateAx>
         <c:axId val="801053832"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="mmm\-yy" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
@@ -899,53 +890,53 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="801053832"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln w="25400">
           <a:noFill/>
         </a:ln>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="tr"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.65945558471857679"/>
+          <c:x val="0.52908521434820643"/>
           <c:y val="0.1023849747090759"/>
-          <c:w val="0.29461848935549723"/>
+          <c:w val="0.43980367454068242"/>
           <c:h val="9.2181640447776894E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1200"/>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="zero"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:noFill/>
     <a:ln w="9525">
       <a:noFill/>
     </a:ln>
   </c:spPr>
@@ -953,79 +944,79 @@
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{9DB9C210-CF2D-4D71-A203-9FE8B6055534}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{849A470D-D2C2-468A-AE70-42B2E6D0DE4E}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <sheetViews>
-    <sheetView zoomScale="116" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="8577974" cy="5829957"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52AB4ADB-16F9-0CEB-44CD-035051CC440A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0685F996-F3F0-51DF-D5C5-57A55F0F4AB4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
@@ -1291,72 +1282,72 @@
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl9pPr>
         </a:lstStyle>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr lang="en-US" sz="1200">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Percent of expenditure</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
-      <cdr:x>0.66876</cdr:x>
-      <cdr:y>0.06364</cdr:y>
+      <cdr:x>0.63523</cdr:x>
+      <cdr:y>0.08758</cdr:y>
     </cdr:from>
     <cdr:to>
-      <cdr:x>0.97839</cdr:x>
-      <cdr:y>0.09347</cdr:y>
+      <cdr:x>0.94486</cdr:x>
+      <cdr:y>0.11741</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="4" name="TextBox 4">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDCDF12B-7A36-7DB4-D0FA-FF8174654EDD}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="5732956" y="371036"/>
-          <a:ext cx="2654250" cy="173880"/>
+          <a:off x="5445552" y="510608"/>
+          <a:ext cx="2654303" cy="173908"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </cdr:spPr>
       <cdr:style>
         <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </cdr:style>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
@@ -1634,51 +1625,51 @@
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Federal</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Reserve Bank of Dallas</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="chart_1" connectionId="1" xr16:uid="{DDDABD5F-9EEB-4998-BE4C-4C2A15594D12}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="chart_1" connectionId="1" xr16:uid="{78B0069C-B746-448F-9508-00DD86BB0129}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1927,345 +1918,345 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BA1631F-B53D-4B80-AF5F-2E31FC6157D3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BD0F2BB-1422-4F45-92A2-D0E9459B703B}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="A2:O19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="22.26953125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="7" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.1796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.81640625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.453125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.7265625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.1796875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.1796875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6.7265625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7.26953125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.54296875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.1796875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
-        <v>45689</v>
+        <v>45717</v>
       </c>
       <c r="C3" s="3">
-        <v>45717</v>
+        <v>45748</v>
       </c>
       <c r="D3" s="3">
-        <v>45748</v>
+        <v>45778</v>
       </c>
       <c r="E3" s="3">
-        <v>45778</v>
+        <v>45809</v>
       </c>
       <c r="F3" s="3">
-        <v>45809</v>
+        <v>45839</v>
       </c>
       <c r="G3" s="3">
-        <v>45839</v>
+        <v>45870</v>
       </c>
       <c r="H3" s="3">
-        <v>45870</v>
+        <v>45901</v>
       </c>
       <c r="I3" s="3">
-        <v>45901</v>
+        <v>45931</v>
       </c>
       <c r="J3" s="3">
-        <v>45931</v>
+        <v>45962</v>
       </c>
       <c r="K3" s="3">
-        <v>45962</v>
+        <v>45992</v>
       </c>
       <c r="L3" s="3">
-        <v>45992</v>
+        <v>46023</v>
       </c>
       <c r="M3" s="3">
-        <v>46023</v>
+        <v>46054</v>
       </c>
       <c r="N3" s="3">
-        <v>46054</v>
+        <v>46082</v>
       </c>
       <c r="O3" s="4"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6">
-        <v>12.655539986770799</v>
+        <v>11.7965673448691</v>
       </c>
       <c r="C4" s="6">
-        <v>11.7965673448691</v>
+        <v>11.8243970363089</v>
       </c>
       <c r="D4" s="6">
-        <v>11.8243970363089</v>
+        <v>8.2367304987338201</v>
       </c>
       <c r="E4" s="6">
-        <v>8.2367304987338201</v>
+        <v>10.4560947944933</v>
       </c>
       <c r="F4" s="6">
-        <v>10.4560947944933</v>
+        <v>23.658120329957502</v>
       </c>
       <c r="G4" s="6">
-        <v>23.658120329957502</v>
+        <v>8.2280762819700204</v>
       </c>
       <c r="H4" s="6">
-        <v>8.2280762819700204</v>
+        <v>33.293505547529499</v>
       </c>
       <c r="I4" s="6">
-        <v>33.293505547529499</v>
+        <v>31.434550303259101</v>
       </c>
       <c r="J4" s="6">
-        <v>31.434550303259101</v>
+        <v>30.680213262065902</v>
       </c>
       <c r="K4" s="6">
-        <v>30.680213262065902</v>
+        <v>16.464292783764801</v>
       </c>
       <c r="L4" s="6">
-        <v>16.464292783764801</v>
+        <v>21.089298209020001</v>
       </c>
       <c r="M4" s="6">
-        <v>17.5856618787586</v>
+        <v>17.650793727334001</v>
       </c>
       <c r="N4" s="6">
-        <v>16.5859548407944</v>
+        <v>9.4673893137318501</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6">
-        <v>8.4041495594860205</v>
+        <v>11.7874741929596</v>
       </c>
       <c r="C5" s="6">
-        <v>11.7874741929596</v>
+        <v>10.7193351436452</v>
       </c>
       <c r="D5" s="6">
-        <v>10.7193351436452</v>
+        <v>9.6476802493848197</v>
       </c>
       <c r="E5" s="6">
-        <v>9.6476802493848197</v>
+        <v>8.9914201609134796</v>
       </c>
       <c r="F5" s="6">
-        <v>8.9914201609134796</v>
+        <v>6.3114723372450303</v>
       </c>
       <c r="G5" s="6">
-        <v>6.3114723372450303</v>
+        <v>9.2632289216275492</v>
       </c>
       <c r="H5" s="6">
-        <v>9.2632289216275492</v>
+        <v>14.0661974371762</v>
       </c>
       <c r="I5" s="6">
-        <v>14.0661974371762</v>
+        <v>10.8893068699407</v>
       </c>
       <c r="J5" s="6">
-        <v>10.8893068699407</v>
+        <v>10.406919553110599</v>
       </c>
       <c r="K5" s="6">
-        <v>10.406919553110599</v>
+        <v>3.3884609443945801</v>
       </c>
       <c r="L5" s="6">
-        <v>3.3884609443945801</v>
+        <v>15.469090007997901</v>
       </c>
       <c r="M5" s="6">
-        <v>17.1863284856231</v>
+        <v>14.3995152359965</v>
       </c>
       <c r="N5" s="6">
-        <v>13.0654894379251</v>
+        <v>12.7524366228128</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6">
-        <v>27.7466369468134</v>
+        <v>27.618122204869699</v>
       </c>
       <c r="C6" s="6">
-        <v>27.618122204869699</v>
+        <v>29.762624330657498</v>
       </c>
       <c r="D6" s="6">
-        <v>29.762624330657498</v>
+        <v>25.1649960636746</v>
       </c>
       <c r="E6" s="6">
-        <v>25.1649960636746</v>
+        <v>22.948415576240901</v>
       </c>
       <c r="F6" s="6">
-        <v>22.948415576240901</v>
+        <v>24.7690714259621</v>
       </c>
       <c r="G6" s="6">
-        <v>24.7690714259621</v>
+        <v>23.132001342476201</v>
       </c>
       <c r="H6" s="6">
-        <v>23.132001342476201</v>
+        <v>11.6804006363855</v>
       </c>
       <c r="I6" s="6">
-        <v>11.6804006363855</v>
+        <v>8.7651712175205905</v>
       </c>
       <c r="J6" s="6">
-        <v>8.7651712175205905</v>
+        <v>8.8643602587268102</v>
       </c>
       <c r="K6" s="6">
-        <v>8.8643602587268102</v>
+        <v>23.1737473391712</v>
       </c>
       <c r="L6" s="6">
-        <v>23.1737473391712</v>
+        <v>14.1633192427498</v>
       </c>
       <c r="M6" s="6">
-        <v>11.522744431861</v>
+        <v>13.6467242913539</v>
       </c>
       <c r="N6" s="6">
-        <v>13.036335753758401</v>
+        <v>21.992131831202201</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
-        <v>16.315113289001399</v>
+        <v>13.8063044978897</v>
       </c>
       <c r="C7" s="6">
-        <v>13.8063044978897</v>
+        <v>11.1814836211698</v>
       </c>
       <c r="D7" s="6">
-        <v>11.1814836211698</v>
+        <v>11.3006126108963</v>
       </c>
       <c r="E7" s="6">
-        <v>11.3006126108963</v>
+        <v>23.3805162725317</v>
       </c>
       <c r="F7" s="6">
-        <v>23.3805162725317</v>
+        <v>6.9785966726165496</v>
       </c>
       <c r="G7" s="6">
-        <v>6.9785966726165496</v>
+        <v>20.0135721100695</v>
       </c>
       <c r="H7" s="6">
-        <v>20.0135721100695</v>
+        <v>8.76721807195492</v>
       </c>
       <c r="I7" s="6">
-        <v>8.76721807195492</v>
+        <v>8.15018053949448</v>
       </c>
       <c r="J7" s="6">
-        <v>8.15018053949448</v>
+        <v>16.684152806296002</v>
       </c>
       <c r="K7" s="6">
-        <v>16.684152806296002</v>
+        <v>15.340451120603401</v>
       </c>
       <c r="L7" s="6">
-        <v>15.340451120603401</v>
+        <v>7.8391669792962304</v>
       </c>
       <c r="M7" s="6">
-        <v>14.829283607862401</v>
+        <v>11.5832687611903</v>
       </c>
       <c r="N7" s="6">
-        <v>10.199345752654001</v>
+        <v>18.3646060866248</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6">
-        <v>13.6865207810659</v>
+        <v>9.2452873355855303</v>
       </c>
       <c r="C8" s="6">
-        <v>9.2452873355855303</v>
+        <v>10.274885083729099</v>
       </c>
       <c r="D8" s="6">
-        <v>10.274885083729099</v>
+        <v>12.3818896704105</v>
       </c>
       <c r="E8" s="6">
-        <v>12.3818896704105</v>
+        <v>14.8672697112767</v>
       </c>
       <c r="F8" s="6">
-        <v>14.8672697112767</v>
+        <v>13.590173835693999</v>
       </c>
       <c r="G8" s="6">
-        <v>13.590173835693999</v>
+        <v>14.8926220984885</v>
       </c>
       <c r="H8" s="6">
-        <v>14.8926220984885</v>
+        <v>13.8681559750963</v>
       </c>
       <c r="I8" s="6">
-        <v>13.8681559750963</v>
+        <v>15.3839709248814</v>
       </c>
       <c r="J8" s="6">
-        <v>15.3839709248814</v>
+        <v>9.4613273280678403</v>
       </c>
       <c r="K8" s="6">
-        <v>9.4613273280678403</v>
+        <v>13.1734783508447</v>
       </c>
       <c r="L8" s="6">
-        <v>13.1734783508447</v>
+        <v>24.128739206810302</v>
       </c>
       <c r="M8" s="6">
-        <v>18.470238161981499</v>
+        <v>14.8098620857723</v>
       </c>
       <c r="N8" s="6">
-        <v>16.081752285161699</v>
+        <v>15.125554291660301</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
@@ -2278,480 +2269,81 @@
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
     </row>
     <row r="18" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
     </row>
     <row r="19" spans="2:7" x14ac:dyDescent="0.35">
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...338 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Privileged" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Charts</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Web - Chart Data</vt:lpstr>
       <vt:lpstr>Web - Chart</vt:lpstr>
       <vt:lpstr>'Web - Chart Data'!chart_1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Yamco, Shane</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...57 lines deleted...]
-</file>