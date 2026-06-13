--- v6 (2026-05-04)
+++ v7 (2026-06-13)
@@ -5,81 +5,84 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{11A1769D-F4F6-431A-9DEF-DAA3A546BDC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{8D6471A9-9100-43CB-8A3B-3F3D4B30A2D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{382397AB-E3A9-4A26-AC71-AE64F5EE5367}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{20B2FDDB-6D75-4DB3-8940-D2D7FAF2CAF6}"/>
   </bookViews>
   <sheets>
     <sheet name="Web - Chart" sheetId="1" r:id="rId1"/>
     <sheet name="Web - Chart Data" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_DLX1.USE">#REF!</definedName>
     <definedName name="_DLX2.USE">#REF!</definedName>
     <definedName name="_DLX3.USE">#REF!</definedName>
     <definedName name="chart_1" localSheetId="1">'Web - Chart Data'!$B$3:$N$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" name="chart" type="6" refreshedVersion="8" background="1" saveData="1">
     <textPr codePage="437" sourceFile="C:\Users\k1sxy06\FR Banks\PCE - PCE\output\chart.csv" tab="0" comma="1">
       <textFields count="14">
         <textField type="skip"/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
@@ -221,606 +224,606 @@
       </c:layout>
       <c:areaChart>
         <c:grouping val="stacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>More than 10%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="99CC00"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$8:$N$8</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>9.2452873355855303</c:v>
+                  <c:v>10.274885083729099</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>10.274885083729099</c:v>
+                  <c:v>12.3818896704105</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>12.3818896704105</c:v>
+                  <c:v>14.8672697112767</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>14.8672697112767</c:v>
+                  <c:v>13.590173835693999</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>13.590173835693999</c:v>
+                  <c:v>14.8926220984885</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>14.8926220984885</c:v>
+                  <c:v>13.8681559750963</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>13.8681559750963</c:v>
+                  <c:v>15.3839709248814</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>15.3839709248814</c:v>
+                  <c:v>9.4613273280678403</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>9.4613273280678403</c:v>
+                  <c:v>13.1734783508447</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>13.1734783508447</c:v>
+                  <c:v>24.1561071583764</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>24.128739206810302</c:v>
+                  <c:v>19.847226390569499</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>14.8098620857723</c:v>
+                  <c:v>16.864504576615101</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>15.125554291660301</c:v>
+                  <c:v>13.1748526714828</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-05B5-4185-BDB7-5B20807F2426}"/>
+              <c16:uniqueId val="{00000000-1A9F-4ED3-B5BA-DB7383768765}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>5-10%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="3366FF"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$7:$N$7</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>13.8063044978897</c:v>
+                  <c:v>11.1814836211698</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>11.1814836211698</c:v>
+                  <c:v>11.3006126108963</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>11.3006126108963</c:v>
+                  <c:v>23.3805162725317</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>23.3805162725317</c:v>
+                  <c:v>6.9785966726165496</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>6.9785966726165496</c:v>
+                  <c:v>20.0135721100695</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>20.0135721100695</c:v>
+                  <c:v>8.76721807195492</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>8.76721807195492</c:v>
+                  <c:v>8.15018053949448</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>8.15018053949448</c:v>
+                  <c:v>16.684152806296002</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>16.684152806296002</c:v>
+                  <c:v>15.340451120603401</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>15.340451120603401</c:v>
+                  <c:v>7.8229572939738903</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>7.8391669792962304</c:v>
+                  <c:v>7.1288459064426899</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>11.5832687611903</c:v>
+                  <c:v>16.5240010099545</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>18.3646060866248</c:v>
+                  <c:v>26.870539605053899</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-05B5-4185-BDB7-5B20807F2426}"/>
+              <c16:uniqueId val="{00000001-1A9F-4ED3-B5BA-DB7383768765}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>3-5%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="FF6600"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$6:$N$6</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>27.618122204869699</c:v>
+                  <c:v>29.762624330657498</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>29.762624330657498</c:v>
+                  <c:v>25.1649960636746</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>25.1649960636746</c:v>
+                  <c:v>22.948415576240901</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>22.948415576240901</c:v>
+                  <c:v>24.7690714259621</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>24.7690714259621</c:v>
+                  <c:v>23.132001342476201</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>23.132001342476201</c:v>
+                  <c:v>11.6804006363855</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>11.6804006363855</c:v>
+                  <c:v>8.7651712175205905</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>8.7651712175205905</c:v>
+                  <c:v>8.8643602587268102</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>8.8643602587268102</c:v>
+                  <c:v>23.1737473391712</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>23.1737473391712</c:v>
+                  <c:v>14.1662822789336</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>14.1633192427498</c:v>
+                  <c:v>11.6785625590853</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>13.6467242913539</c:v>
+                  <c:v>23.2882797712025</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>21.992131831202201</c:v>
+                  <c:v>5.2966937792197699</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-05B5-4185-BDB7-5B20807F2426}"/>
+              <c16:uniqueId val="{00000002-1A9F-4ED3-B5BA-DB7383768765}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>2-3%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="00CCFF"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$5:$N$5</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>11.7874741929596</c:v>
+                  <c:v>10.7193351436452</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>10.7193351436452</c:v>
+                  <c:v>9.6476802493848197</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>9.6476802493848197</c:v>
+                  <c:v>8.9914201609134796</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>8.9914201609134796</c:v>
+                  <c:v>6.3114723372450303</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>6.3114723372450303</c:v>
+                  <c:v>9.2632289216275492</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>9.2632289216275492</c:v>
+                  <c:v>14.0661974371762</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>14.0661974371762</c:v>
+                  <c:v>10.8893068699407</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>10.8893068699407</c:v>
+                  <c:v>10.406919553110599</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>10.406919553110599</c:v>
+                  <c:v>3.3884609443945801</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>3.3884609443945801</c:v>
+                  <c:v>16.832874941325599</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>15.469090007997901</c:v>
+                  <c:v>18.3124106137894</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>14.3995152359965</c:v>
+                  <c:v>11.389585842807699</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>12.7524366228128</c:v>
+                  <c:v>7.2384257262039498</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-05B5-4185-BDB7-5B20807F2426}"/>
+              <c16:uniqueId val="{00000003-1A9F-4ED3-B5BA-DB7383768765}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>0-2%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="800080"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45717</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$4:$N$4</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>11.7965673448691</c:v>
+                  <c:v>11.8243970363089</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>11.8243970363089</c:v>
+                  <c:v>8.2367304987338201</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>8.2367304987338201</c:v>
+                  <c:v>10.4560947944933</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>10.4560947944933</c:v>
+                  <c:v>23.658120329957502</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>23.658120329957502</c:v>
+                  <c:v>8.2280762819700204</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>8.2280762819700204</c:v>
+                  <c:v>33.293505547529499</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>33.293505547529499</c:v>
+                  <c:v>31.434550303259101</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>31.434550303259101</c:v>
+                  <c:v>30.680213262065902</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>30.680213262065902</c:v>
+                  <c:v>16.464292783764801</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>16.464292783764801</c:v>
+                  <c:v>19.702909279028699</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>21.089298209020001</c:v>
+                  <c:v>13.3905234970532</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>17.650793727334001</c:v>
+                  <c:v>11.5108033664846</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>9.4673893137318501</c:v>
+                  <c:v>18.354128982083299</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-05B5-4185-BDB7-5B20807F2426}"/>
+              <c16:uniqueId val="{00000004-1A9F-4ED3-B5BA-DB7383768765}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:axId val="801053832"/>
         <c:axId val="801052656"/>
       </c:areaChart>
       <c:dateAx>
         <c:axId val="801053832"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="mmm\-yy" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
@@ -944,79 +947,79 @@
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{849A470D-D2C2-468A-AE70-42B2E6D0DE4E}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{55308B4A-BD41-4787-B6AA-CC3B9E2A2A72}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="116" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
-    <xdr:ext cx="8577974" cy="5829957"/>
+    <xdr:ext cx="12866961" cy="8744935"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0685F996-F3F0-51DF-D5C5-57A55F0F4AB4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75759581-0BB0-599A-A221-86E40C9DDD18}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
@@ -1625,51 +1628,51 @@
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Federal</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Reserve Bank of Dallas</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="chart_1" connectionId="1" xr16:uid="{78B0069C-B746-448F-9508-00DD86BB0129}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="chart_1" connectionId="1" xr16:uid="{998073AA-42EF-4CEB-95C9-5274647CCC56}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1918,345 +1921,345 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BD0F2BB-1422-4F45-92A2-D0E9459B703B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B47033BD-2364-4731-950D-132560E3C4F8}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="A2:O19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="22.26953125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="7.1796875" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="14" width="7.1796875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.81640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.453125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.7265625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.1796875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.1796875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="6.7265625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.26953125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.54296875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.1796875" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.81640625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
-        <v>45717</v>
+        <v>45748</v>
       </c>
       <c r="C3" s="3">
-        <v>45748</v>
+        <v>45778</v>
       </c>
       <c r="D3" s="3">
-        <v>45778</v>
+        <v>45809</v>
       </c>
       <c r="E3" s="3">
-        <v>45809</v>
+        <v>45839</v>
       </c>
       <c r="F3" s="3">
-        <v>45839</v>
+        <v>45870</v>
       </c>
       <c r="G3" s="3">
-        <v>45870</v>
+        <v>45901</v>
       </c>
       <c r="H3" s="3">
-        <v>45901</v>
+        <v>45931</v>
       </c>
       <c r="I3" s="3">
-        <v>45931</v>
+        <v>45962</v>
       </c>
       <c r="J3" s="3">
-        <v>45962</v>
+        <v>45992</v>
       </c>
       <c r="K3" s="3">
-        <v>45992</v>
+        <v>46023</v>
       </c>
       <c r="L3" s="3">
-        <v>46023</v>
+        <v>46054</v>
       </c>
       <c r="M3" s="3">
-        <v>46054</v>
+        <v>46082</v>
       </c>
       <c r="N3" s="3">
-        <v>46082</v>
+        <v>46113</v>
       </c>
       <c r="O3" s="4"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6">
-        <v>11.7965673448691</v>
+        <v>11.8243970363089</v>
       </c>
       <c r="C4" s="6">
-        <v>11.8243970363089</v>
+        <v>8.2367304987338201</v>
       </c>
       <c r="D4" s="6">
-        <v>8.2367304987338201</v>
+        <v>10.4560947944933</v>
       </c>
       <c r="E4" s="6">
-        <v>10.4560947944933</v>
+        <v>23.658120329957502</v>
       </c>
       <c r="F4" s="6">
-        <v>23.658120329957502</v>
+        <v>8.2280762819700204</v>
       </c>
       <c r="G4" s="6">
-        <v>8.2280762819700204</v>
+        <v>33.293505547529499</v>
       </c>
       <c r="H4" s="6">
-        <v>33.293505547529499</v>
+        <v>31.434550303259101</v>
       </c>
       <c r="I4" s="6">
-        <v>31.434550303259101</v>
+        <v>30.680213262065902</v>
       </c>
       <c r="J4" s="6">
-        <v>30.680213262065902</v>
+        <v>16.464292783764801</v>
       </c>
       <c r="K4" s="6">
-        <v>16.464292783764801</v>
+        <v>19.702909279028699</v>
       </c>
       <c r="L4" s="6">
-        <v>21.089298209020001</v>
+        <v>13.3905234970532</v>
       </c>
       <c r="M4" s="6">
-        <v>17.650793727334001</v>
+        <v>11.5108033664846</v>
       </c>
       <c r="N4" s="6">
-        <v>9.4673893137318501</v>
+        <v>18.354128982083299</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6">
-        <v>11.7874741929596</v>
+        <v>10.7193351436452</v>
       </c>
       <c r="C5" s="6">
-        <v>10.7193351436452</v>
+        <v>9.6476802493848197</v>
       </c>
       <c r="D5" s="6">
-        <v>9.6476802493848197</v>
+        <v>8.9914201609134796</v>
       </c>
       <c r="E5" s="6">
-        <v>8.9914201609134796</v>
+        <v>6.3114723372450303</v>
       </c>
       <c r="F5" s="6">
-        <v>6.3114723372450303</v>
+        <v>9.2632289216275492</v>
       </c>
       <c r="G5" s="6">
-        <v>9.2632289216275492</v>
+        <v>14.0661974371762</v>
       </c>
       <c r="H5" s="6">
-        <v>14.0661974371762</v>
+        <v>10.8893068699407</v>
       </c>
       <c r="I5" s="6">
-        <v>10.8893068699407</v>
+        <v>10.406919553110599</v>
       </c>
       <c r="J5" s="6">
-        <v>10.406919553110599</v>
+        <v>3.3884609443945801</v>
       </c>
       <c r="K5" s="6">
-        <v>3.3884609443945801</v>
+        <v>16.832874941325599</v>
       </c>
       <c r="L5" s="6">
-        <v>15.469090007997901</v>
+        <v>18.3124106137894</v>
       </c>
       <c r="M5" s="6">
-        <v>14.3995152359965</v>
+        <v>11.389585842807699</v>
       </c>
       <c r="N5" s="6">
-        <v>12.7524366228128</v>
+        <v>7.2384257262039498</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6">
-        <v>27.618122204869699</v>
+        <v>29.762624330657498</v>
       </c>
       <c r="C6" s="6">
-        <v>29.762624330657498</v>
+        <v>25.1649960636746</v>
       </c>
       <c r="D6" s="6">
-        <v>25.1649960636746</v>
+        <v>22.948415576240901</v>
       </c>
       <c r="E6" s="6">
-        <v>22.948415576240901</v>
+        <v>24.7690714259621</v>
       </c>
       <c r="F6" s="6">
-        <v>24.7690714259621</v>
+        <v>23.132001342476201</v>
       </c>
       <c r="G6" s="6">
-        <v>23.132001342476201</v>
+        <v>11.6804006363855</v>
       </c>
       <c r="H6" s="6">
-        <v>11.6804006363855</v>
+        <v>8.7651712175205905</v>
       </c>
       <c r="I6" s="6">
-        <v>8.7651712175205905</v>
+        <v>8.8643602587268102</v>
       </c>
       <c r="J6" s="6">
-        <v>8.8643602587268102</v>
+        <v>23.1737473391712</v>
       </c>
       <c r="K6" s="6">
-        <v>23.1737473391712</v>
+        <v>14.1662822789336</v>
       </c>
       <c r="L6" s="6">
-        <v>14.1633192427498</v>
+        <v>11.6785625590853</v>
       </c>
       <c r="M6" s="6">
-        <v>13.6467242913539</v>
+        <v>23.2882797712025</v>
       </c>
       <c r="N6" s="6">
-        <v>21.992131831202201</v>
+        <v>5.2966937792197699</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
-        <v>13.8063044978897</v>
+        <v>11.1814836211698</v>
       </c>
       <c r="C7" s="6">
-        <v>11.1814836211698</v>
+        <v>11.3006126108963</v>
       </c>
       <c r="D7" s="6">
-        <v>11.3006126108963</v>
+        <v>23.3805162725317</v>
       </c>
       <c r="E7" s="6">
-        <v>23.3805162725317</v>
+        <v>6.9785966726165496</v>
       </c>
       <c r="F7" s="6">
-        <v>6.9785966726165496</v>
+        <v>20.0135721100695</v>
       </c>
       <c r="G7" s="6">
-        <v>20.0135721100695</v>
+        <v>8.76721807195492</v>
       </c>
       <c r="H7" s="6">
-        <v>8.76721807195492</v>
+        <v>8.15018053949448</v>
       </c>
       <c r="I7" s="6">
-        <v>8.15018053949448</v>
+        <v>16.684152806296002</v>
       </c>
       <c r="J7" s="6">
-        <v>16.684152806296002</v>
+        <v>15.340451120603401</v>
       </c>
       <c r="K7" s="6">
-        <v>15.340451120603401</v>
+        <v>7.8229572939738903</v>
       </c>
       <c r="L7" s="6">
-        <v>7.8391669792962304</v>
+        <v>7.1288459064426899</v>
       </c>
       <c r="M7" s="6">
-        <v>11.5832687611903</v>
+        <v>16.5240010099545</v>
       </c>
       <c r="N7" s="6">
-        <v>18.3646060866248</v>
+        <v>26.870539605053899</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6">
-        <v>9.2452873355855303</v>
+        <v>10.274885083729099</v>
       </c>
       <c r="C8" s="6">
-        <v>10.274885083729099</v>
+        <v>12.3818896704105</v>
       </c>
       <c r="D8" s="6">
-        <v>12.3818896704105</v>
+        <v>14.8672697112767</v>
       </c>
       <c r="E8" s="6">
-        <v>14.8672697112767</v>
+        <v>13.590173835693999</v>
       </c>
       <c r="F8" s="6">
-        <v>13.590173835693999</v>
+        <v>14.8926220984885</v>
       </c>
       <c r="G8" s="6">
-        <v>14.8926220984885</v>
+        <v>13.8681559750963</v>
       </c>
       <c r="H8" s="6">
-        <v>13.8681559750963</v>
+        <v>15.3839709248814</v>
       </c>
       <c r="I8" s="6">
-        <v>15.3839709248814</v>
+        <v>9.4613273280678403</v>
       </c>
       <c r="J8" s="6">
-        <v>9.4613273280678403</v>
+        <v>13.1734783508447</v>
       </c>
       <c r="K8" s="6">
-        <v>13.1734783508447</v>
+        <v>24.1561071583764</v>
       </c>
       <c r="L8" s="6">
-        <v>24.128739206810302</v>
+        <v>19.847226390569499</v>
       </c>
       <c r="M8" s="6">
-        <v>14.8098620857723</v>
+        <v>16.864504576615101</v>
       </c>
       <c r="N8" s="6">
-        <v>15.125554291660301</v>
+        <v>13.1748526714828</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>