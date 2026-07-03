--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{8D6471A9-9100-43CB-8A3B-3F3D4B30A2D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A2BC724-A745-4119-8F6E-27D96E3C1164}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{20B2FDDB-6D75-4DB3-8940-D2D7FAF2CAF6}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8A6D7F5E-6F91-455E-8F93-B7D269F8FC24}"/>
   </bookViews>
   <sheets>
     <sheet name="Web - Chart" sheetId="1" r:id="rId1"/>
     <sheet name="Web - Chart Data" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_DLX1.USE">#REF!</definedName>
     <definedName name="_DLX2.USE">#REF!</definedName>
     <definedName name="_DLX3.USE">#REF!</definedName>
     <definedName name="chart_1" localSheetId="1">'Web - Chart Data'!$B$3:$N$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -224,606 +224,606 @@
       </c:layout>
       <c:areaChart>
         <c:grouping val="stacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>More than 10%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="99CC00"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46113</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$8:$N$8</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>10.274885083729099</c:v>
+                  <c:v>12.3818896704105</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>12.3818896704105</c:v>
+                  <c:v>14.8672697112767</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>14.8672697112767</c:v>
+                  <c:v>13.590173835693999</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>13.590173835693999</c:v>
+                  <c:v>14.8926220984885</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>14.8926220984885</c:v>
+                  <c:v>13.8681559750963</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>13.8681559750963</c:v>
+                  <c:v>15.3839709248814</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>15.3839709248814</c:v>
+                  <c:v>9.4613273280678403</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>9.4613273280678403</c:v>
+                  <c:v>13.1734783508447</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>13.1734783508447</c:v>
+                  <c:v>22.8359245947827</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>24.1561071583764</c:v>
+                  <c:v>18.4913200537266</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>19.847226390569499</c:v>
+                  <c:v>16.874666753538499</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>16.864504576615101</c:v>
+                  <c:v>16.299367426752301</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>13.1748526714828</c:v>
+                  <c:v>13.994042887676301</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-1A9F-4ED3-B5BA-DB7383768765}"/>
+              <c16:uniqueId val="{00000000-2337-4E51-9391-511E509495CF}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>5-10%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="3366FF"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46113</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$7:$N$7</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>11.1814836211698</c:v>
+                  <c:v>11.3006126108963</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>11.3006126108963</c:v>
+                  <c:v>23.3805162725317</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>23.3805162725317</c:v>
+                  <c:v>6.9785966726165496</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>6.9785966726165496</c:v>
+                  <c:v>20.0135721100695</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>20.0135721100695</c:v>
+                  <c:v>8.76721807195492</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>8.76721807195492</c:v>
+                  <c:v>8.15018053949448</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>8.15018053949448</c:v>
+                  <c:v>16.684152806296002</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>16.684152806296002</c:v>
+                  <c:v>15.340451120603401</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>15.340451120603401</c:v>
+                  <c:v>9.1342351823997703</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>7.8229572939738903</c:v>
+                  <c:v>8.4092227172738792</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>7.1288459064426899</c:v>
+                  <c:v>17.872054892697602</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>16.5240010099545</c:v>
+                  <c:v>23.873968507254101</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>26.870539605053899</c:v>
+                  <c:v>9.9982192573119395</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-1A9F-4ED3-B5BA-DB7383768765}"/>
+              <c16:uniqueId val="{00000001-2337-4E51-9391-511E509495CF}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>3-5%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="FF6600"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46113</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$6:$N$6</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>29.762624330657498</c:v>
+                  <c:v>25.1649960636746</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>25.1649960636746</c:v>
+                  <c:v>22.948415576240901</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>22.948415576240901</c:v>
+                  <c:v>24.7690714259621</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>24.7690714259621</c:v>
+                  <c:v>23.132001342476201</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>23.132001342476201</c:v>
+                  <c:v>11.6804006363855</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>11.6804006363855</c:v>
+                  <c:v>8.7651712175205905</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>8.7651712175205905</c:v>
+                  <c:v>8.8643602587268102</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>8.8643602587268102</c:v>
+                  <c:v>23.1737473391712</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>23.1737473391712</c:v>
+                  <c:v>14.154496629170399</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>14.1662822789336</c:v>
+                  <c:v>11.709165418456699</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>11.6785625590853</c:v>
+                  <c:v>16.728052114271001</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>23.2882797712025</c:v>
+                  <c:v>5.2715247149134301</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>5.2966937792197699</c:v>
+                  <c:v>34.026378480106899</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-1A9F-4ED3-B5BA-DB7383768765}"/>
+              <c16:uniqueId val="{00000002-2337-4E51-9391-511E509495CF}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>2-3%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="00CCFF"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46113</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$5:$N$5</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>10.7193351436452</c:v>
+                  <c:v>9.6476802493848197</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>9.6476802493848197</c:v>
+                  <c:v>8.9914201609134796</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>8.9914201609134796</c:v>
+                  <c:v>6.3114723372450303</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>6.3114723372450303</c:v>
+                  <c:v>9.2632289216275492</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>9.2632289216275492</c:v>
+                  <c:v>14.0661974371762</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>14.0661974371762</c:v>
+                  <c:v>10.8893068699407</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>10.8893068699407</c:v>
+                  <c:v>10.406919553110599</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>10.406919553110599</c:v>
+                  <c:v>3.3884609443945801</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>3.3884609443945801</c:v>
+                  <c:v>15.499144142648801</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>16.832874941325599</c:v>
+                  <c:v>18.312855257892199</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>18.3124106137894</c:v>
+                  <c:v>18.458186760105399</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>11.389585842807699</c:v>
+                  <c:v>7.2402052453682302</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>7.2384257262039498</c:v>
+                  <c:v>5.1701351243210496</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-1A9F-4ED3-B5BA-DB7383768765}"/>
+              <c16:uniqueId val="{00000003-2337-4E51-9391-511E509495CF}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>0-2%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="800080"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45748</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46113</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$4:$N$4</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>11.8243970363089</c:v>
+                  <c:v>8.2367304987338201</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>8.2367304987338201</c:v>
+                  <c:v>10.4560947944933</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>10.4560947944933</c:v>
+                  <c:v>23.658120329957502</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>23.658120329957502</c:v>
+                  <c:v>8.2280762819700204</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>8.2280762819700204</c:v>
+                  <c:v>33.293505547529499</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>33.293505547529499</c:v>
+                  <c:v>31.434550303259101</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>31.434550303259101</c:v>
+                  <c:v>30.680213262065902</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>30.680213262065902</c:v>
+                  <c:v>16.464292783764801</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>16.464292783764801</c:v>
+                  <c:v>21.038259465277299</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>19.702909279028699</c:v>
+                  <c:v>13.361958741599899</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>13.3905234970532</c:v>
+                  <c:v>9.6303419051179109</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>11.5108033664846</c:v>
+                  <c:v>18.375052974199001</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>18.354128982083299</c:v>
+                  <c:v>9.6229386606065503</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-1A9F-4ED3-B5BA-DB7383768765}"/>
+              <c16:uniqueId val="{00000004-2337-4E51-9391-511E509495CF}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:axId val="801053832"/>
         <c:axId val="801052656"/>
       </c:areaChart>
       <c:dateAx>
         <c:axId val="801053832"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="mmm\-yy" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
@@ -947,79 +947,79 @@
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{55308B4A-BD41-4787-B6AA-CC3B9E2A2A72}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{913DAE74-7417-44EA-ACB9-CF15075C5614}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="116" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
     <xdr:ext cx="12866961" cy="8744935"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75759581-0BB0-599A-A221-86E40C9DDD18}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4EA7F1C-3170-A9FD-2300-718C5B491F24}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
@@ -1628,51 +1628,51 @@
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Federal</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Reserve Bank of Dallas</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="chart_1" connectionId="1" xr16:uid="{998073AA-42EF-4CEB-95C9-5274647CCC56}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="chart_1" connectionId="1" xr16:uid="{A6828504-E002-4201-BD9A-6AAE460240B5}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1921,345 +1921,345 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B47033BD-2364-4731-950D-132560E3C4F8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B080B76-551A-41A2-A475-EF1555165860}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="A2:O19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="22.26953125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.81640625" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="14" width="6.81640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.453125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.7265625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.1796875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.1796875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.7265625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.26953125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.54296875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="7.1796875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.81640625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.453125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
-        <v>45748</v>
+        <v>45778</v>
       </c>
       <c r="C3" s="3">
-        <v>45778</v>
+        <v>45809</v>
       </c>
       <c r="D3" s="3">
-        <v>45809</v>
+        <v>45839</v>
       </c>
       <c r="E3" s="3">
-        <v>45839</v>
+        <v>45870</v>
       </c>
       <c r="F3" s="3">
-        <v>45870</v>
+        <v>45901</v>
       </c>
       <c r="G3" s="3">
-        <v>45901</v>
+        <v>45931</v>
       </c>
       <c r="H3" s="3">
-        <v>45931</v>
+        <v>45962</v>
       </c>
       <c r="I3" s="3">
-        <v>45962</v>
+        <v>45992</v>
       </c>
       <c r="J3" s="3">
-        <v>45992</v>
+        <v>46023</v>
       </c>
       <c r="K3" s="3">
-        <v>46023</v>
+        <v>46054</v>
       </c>
       <c r="L3" s="3">
-        <v>46054</v>
+        <v>46082</v>
       </c>
       <c r="M3" s="3">
-        <v>46082</v>
+        <v>46113</v>
       </c>
       <c r="N3" s="3">
-        <v>46113</v>
+        <v>46143</v>
       </c>
       <c r="O3" s="4"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6">
-        <v>11.8243970363089</v>
+        <v>8.2367304987338201</v>
       </c>
       <c r="C4" s="6">
-        <v>8.2367304987338201</v>
+        <v>10.4560947944933</v>
       </c>
       <c r="D4" s="6">
-        <v>10.4560947944933</v>
+        <v>23.658120329957502</v>
       </c>
       <c r="E4" s="6">
-        <v>23.658120329957502</v>
+        <v>8.2280762819700204</v>
       </c>
       <c r="F4" s="6">
-        <v>8.2280762819700204</v>
+        <v>33.293505547529499</v>
       </c>
       <c r="G4" s="6">
-        <v>33.293505547529499</v>
+        <v>31.434550303259101</v>
       </c>
       <c r="H4" s="6">
-        <v>31.434550303259101</v>
+        <v>30.680213262065902</v>
       </c>
       <c r="I4" s="6">
-        <v>30.680213262065902</v>
+        <v>16.464292783764801</v>
       </c>
       <c r="J4" s="6">
-        <v>16.464292783764801</v>
+        <v>21.038259465277299</v>
       </c>
       <c r="K4" s="6">
-        <v>19.702909279028699</v>
+        <v>13.361958741599899</v>
       </c>
       <c r="L4" s="6">
-        <v>13.3905234970532</v>
+        <v>9.6303419051179109</v>
       </c>
       <c r="M4" s="6">
-        <v>11.5108033664846</v>
+        <v>18.375052974199001</v>
       </c>
       <c r="N4" s="6">
-        <v>18.354128982083299</v>
+        <v>9.6229386606065503</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6">
-        <v>10.7193351436452</v>
+        <v>9.6476802493848197</v>
       </c>
       <c r="C5" s="6">
-        <v>9.6476802493848197</v>
+        <v>8.9914201609134796</v>
       </c>
       <c r="D5" s="6">
-        <v>8.9914201609134796</v>
+        <v>6.3114723372450303</v>
       </c>
       <c r="E5" s="6">
-        <v>6.3114723372450303</v>
+        <v>9.2632289216275492</v>
       </c>
       <c r="F5" s="6">
-        <v>9.2632289216275492</v>
+        <v>14.0661974371762</v>
       </c>
       <c r="G5" s="6">
-        <v>14.0661974371762</v>
+        <v>10.8893068699407</v>
       </c>
       <c r="H5" s="6">
-        <v>10.8893068699407</v>
+        <v>10.406919553110599</v>
       </c>
       <c r="I5" s="6">
-        <v>10.406919553110599</v>
+        <v>3.3884609443945801</v>
       </c>
       <c r="J5" s="6">
-        <v>3.3884609443945801</v>
+        <v>15.499144142648801</v>
       </c>
       <c r="K5" s="6">
-        <v>16.832874941325599</v>
+        <v>18.312855257892199</v>
       </c>
       <c r="L5" s="6">
-        <v>18.3124106137894</v>
+        <v>18.458186760105399</v>
       </c>
       <c r="M5" s="6">
-        <v>11.389585842807699</v>
+        <v>7.2402052453682302</v>
       </c>
       <c r="N5" s="6">
-        <v>7.2384257262039498</v>
+        <v>5.1701351243210496</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6">
-        <v>29.762624330657498</v>
+        <v>25.1649960636746</v>
       </c>
       <c r="C6" s="6">
-        <v>25.1649960636746</v>
+        <v>22.948415576240901</v>
       </c>
       <c r="D6" s="6">
-        <v>22.948415576240901</v>
+        <v>24.7690714259621</v>
       </c>
       <c r="E6" s="6">
-        <v>24.7690714259621</v>
+        <v>23.132001342476201</v>
       </c>
       <c r="F6" s="6">
-        <v>23.132001342476201</v>
+        <v>11.6804006363855</v>
       </c>
       <c r="G6" s="6">
-        <v>11.6804006363855</v>
+        <v>8.7651712175205905</v>
       </c>
       <c r="H6" s="6">
-        <v>8.7651712175205905</v>
+        <v>8.8643602587268102</v>
       </c>
       <c r="I6" s="6">
-        <v>8.8643602587268102</v>
+        <v>23.1737473391712</v>
       </c>
       <c r="J6" s="6">
-        <v>23.1737473391712</v>
+        <v>14.154496629170399</v>
       </c>
       <c r="K6" s="6">
-        <v>14.1662822789336</v>
+        <v>11.709165418456699</v>
       </c>
       <c r="L6" s="6">
-        <v>11.6785625590853</v>
+        <v>16.728052114271001</v>
       </c>
       <c r="M6" s="6">
-        <v>23.2882797712025</v>
+        <v>5.2715247149134301</v>
       </c>
       <c r="N6" s="6">
-        <v>5.2966937792197699</v>
+        <v>34.026378480106899</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
-        <v>11.1814836211698</v>
+        <v>11.3006126108963</v>
       </c>
       <c r="C7" s="6">
-        <v>11.3006126108963</v>
+        <v>23.3805162725317</v>
       </c>
       <c r="D7" s="6">
-        <v>23.3805162725317</v>
+        <v>6.9785966726165496</v>
       </c>
       <c r="E7" s="6">
-        <v>6.9785966726165496</v>
+        <v>20.0135721100695</v>
       </c>
       <c r="F7" s="6">
-        <v>20.0135721100695</v>
+        <v>8.76721807195492</v>
       </c>
       <c r="G7" s="6">
-        <v>8.76721807195492</v>
+        <v>8.15018053949448</v>
       </c>
       <c r="H7" s="6">
-        <v>8.15018053949448</v>
+        <v>16.684152806296002</v>
       </c>
       <c r="I7" s="6">
-        <v>16.684152806296002</v>
+        <v>15.340451120603401</v>
       </c>
       <c r="J7" s="6">
-        <v>15.340451120603401</v>
+        <v>9.1342351823997703</v>
       </c>
       <c r="K7" s="6">
-        <v>7.8229572939738903</v>
+        <v>8.4092227172738792</v>
       </c>
       <c r="L7" s="6">
-        <v>7.1288459064426899</v>
+        <v>17.872054892697602</v>
       </c>
       <c r="M7" s="6">
-        <v>16.5240010099545</v>
+        <v>23.873968507254101</v>
       </c>
       <c r="N7" s="6">
-        <v>26.870539605053899</v>
+        <v>9.9982192573119395</v>
       </c>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6">
-        <v>10.274885083729099</v>
+        <v>12.3818896704105</v>
       </c>
       <c r="C8" s="6">
-        <v>12.3818896704105</v>
+        <v>14.8672697112767</v>
       </c>
       <c r="D8" s="6">
-        <v>14.8672697112767</v>
+        <v>13.590173835693999</v>
       </c>
       <c r="E8" s="6">
-        <v>13.590173835693999</v>
+        <v>14.8926220984885</v>
       </c>
       <c r="F8" s="6">
-        <v>14.8926220984885</v>
+        <v>13.8681559750963</v>
       </c>
       <c r="G8" s="6">
-        <v>13.8681559750963</v>
+        <v>15.3839709248814</v>
       </c>
       <c r="H8" s="6">
-        <v>15.3839709248814</v>
+        <v>9.4613273280678403</v>
       </c>
       <c r="I8" s="6">
-        <v>9.4613273280678403</v>
+        <v>13.1734783508447</v>
       </c>
       <c r="J8" s="6">
-        <v>13.1734783508447</v>
+        <v>22.8359245947827</v>
       </c>
       <c r="K8" s="6">
-        <v>24.1561071583764</v>
+        <v>18.4913200537266</v>
       </c>
       <c r="L8" s="6">
-        <v>19.847226390569499</v>
+        <v>16.874666753538499</v>
       </c>
       <c r="M8" s="6">
-        <v>16.864504576615101</v>
+        <v>16.299367426752301</v>
       </c>
       <c r="N8" s="6">
-        <v>13.1748526714828</v>
+        <v>13.994042887676301</v>
       </c>
     </row>
     <row r="11" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>