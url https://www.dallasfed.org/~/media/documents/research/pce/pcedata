--- v8 (2026-07-03)
+++ v9 (2026-08-12)
@@ -5,93 +5,93 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A2BC724-A745-4119-8F6E-27D96E3C1164}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA585343-84F0-4BE8-980F-AE8079C198A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8A6D7F5E-6F91-455E-8F93-B7D269F8FC24}"/>
+    <workbookView xWindow="750" yWindow="0" windowWidth="26460" windowHeight="15285" xr2:uid="{2E062567-DCA1-4EBB-A7B8-C933887D4690}"/>
   </bookViews>
   <sheets>
     <sheet name="Web - Chart" sheetId="1" r:id="rId1"/>
     <sheet name="Web - Chart Data" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_DLX1.USE">#REF!</definedName>
     <definedName name="_DLX2.USE">#REF!</definedName>
     <definedName name="_DLX3.USE">#REF!</definedName>
     <definedName name="chart_1" localSheetId="1">'Web - Chart Data'!$B$3:$N$8</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" name="chart" type="6" refreshedVersion="8" background="1" saveData="1">
-    <textPr codePage="437" sourceFile="C:\Users\k1sxy06\FR Banks\PCE - PCE\output\chart.csv" tab="0" comma="1">
+    <textPr codePage="437" sourceFile="C:\Users\k1tzr01\FR Banks\PCE - PCE\output\chart.csv" tab="0" comma="1">
       <textFields count="14">
         <textField type="skip"/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
   <si>
     <t>Current vintage data</t>
@@ -224,606 +224,606 @@
       </c:layout>
       <c:areaChart>
         <c:grouping val="stacked"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="0"/>
           <c:tx>
             <c:v>More than 10%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="99CC00"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46113</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46143</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$8:$N$8</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>12.3818896704105</c:v>
+                  <c:v>14.8672697112767</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>14.8672697112767</c:v>
+                  <c:v>13.590173835693999</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>13.590173835693999</c:v>
+                  <c:v>14.8926220984885</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>14.8926220984885</c:v>
+                  <c:v>13.8681559750963</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>13.8681559750963</c:v>
+                  <c:v>15.3839709248814</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>15.3839709248814</c:v>
+                  <c:v>9.4613273280678403</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>9.4613273280678403</c:v>
+                  <c:v>13.1734783508447</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>13.1734783508447</c:v>
+                  <c:v>22.8359245947827</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>22.8359245947827</c:v>
+                  <c:v>18.4913200537266</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>18.4913200537266</c:v>
+                  <c:v>16.874666753538499</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>16.874666753538499</c:v>
+                  <c:v>13.3127596007738</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>16.299367426752301</c:v>
+                  <c:v>14.02041677139</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>13.994042887676301</c:v>
+                  <c:v>8.1274707256488607</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-2337-4E51-9391-511E509495CF}"/>
+              <c16:uniqueId val="{00000000-1E3A-4F08-9B1D-19A0D11A610D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="1"/>
           <c:tx>
             <c:v>5-10%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="3366FF"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46113</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46143</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$7:$N$7</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>11.3006126108963</c:v>
+                  <c:v>23.3805162725317</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>23.3805162725317</c:v>
+                  <c:v>6.9785966726165496</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>6.9785966726165496</c:v>
+                  <c:v>20.0135721100695</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>20.0135721100695</c:v>
+                  <c:v>8.76721807195492</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>8.76721807195492</c:v>
+                  <c:v>8.15018053949448</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>8.15018053949448</c:v>
+                  <c:v>16.684152806296002</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>16.684152806296002</c:v>
+                  <c:v>15.340451120603401</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>15.340451120603401</c:v>
+                  <c:v>9.1342351823997703</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>9.1342351823997703</c:v>
+                  <c:v>8.4092227172738792</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>8.4092227172738792</c:v>
+                  <c:v>17.872054892697602</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>17.872054892697602</c:v>
+                  <c:v>23.840708715691701</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>23.873968507254101</c:v>
+                  <c:v>11.908548868356499</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>9.9982192573119395</c:v>
+                  <c:v>15.373097414297</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-2337-4E51-9391-511E509495CF}"/>
+              <c16:uniqueId val="{00000001-1E3A-4F08-9B1D-19A0D11A610D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:v>3-5%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="FF6600"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46113</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46143</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$6:$N$6</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>25.1649960636746</c:v>
+                  <c:v>22.948415576240901</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>22.948415576240901</c:v>
+                  <c:v>24.7690714259621</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>24.7690714259621</c:v>
+                  <c:v>23.132001342476201</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>23.132001342476201</c:v>
+                  <c:v>11.6804006363855</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>11.6804006363855</c:v>
+                  <c:v>8.7651712175205905</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>8.7651712175205905</c:v>
+                  <c:v>8.8643602587268102</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>8.8643602587268102</c:v>
+                  <c:v>23.1737473391712</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>23.1737473391712</c:v>
+                  <c:v>14.154496629170399</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>14.154496629170399</c:v>
+                  <c:v>11.709165418456699</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>11.709165418456699</c:v>
+                  <c:v>16.728052114271001</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>16.728052114271001</c:v>
+                  <c:v>8.3038463156552194</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>5.2715247149134301</c:v>
+                  <c:v>25.852148824025502</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>34.026378480106899</c:v>
+                  <c:v>5.8083730939308502</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-2337-4E51-9391-511E509495CF}"/>
+              <c16:uniqueId val="{00000002-1E3A-4F08-9B1D-19A0D11A610D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>2-3%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="00CCFF"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46113</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46143</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$5:$N$5</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>9.6476802493848197</c:v>
+                  <c:v>8.9914201609134796</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>8.9914201609134796</c:v>
+                  <c:v>6.3114723372450303</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>6.3114723372450303</c:v>
+                  <c:v>9.2632289216275492</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>9.2632289216275492</c:v>
+                  <c:v>14.0661974371762</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>14.0661974371762</c:v>
+                  <c:v>10.8893068699407</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>10.8893068699407</c:v>
+                  <c:v>10.406919553110599</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>10.406919553110599</c:v>
+                  <c:v>3.3884609443945801</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>3.3884609443945801</c:v>
+                  <c:v>15.499144142648801</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>15.499144142648801</c:v>
+                  <c:v>18.312855257892199</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>18.312855257892199</c:v>
+                  <c:v>18.458186760105399</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>18.458186760105399</c:v>
+                  <c:v>14.8381465439201</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>7.2402052453682302</c:v>
+                  <c:v>10.8223483834566</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>5.1701351243210496</c:v>
+                  <c:v>18.230187405882099</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000003-2337-4E51-9391-511E509495CF}"/>
+              <c16:uniqueId val="{00000003-1E3A-4F08-9B1D-19A0D11A610D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="4"/>
           <c:tx>
             <c:v>0-2%</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="800080"/>
             </a:solidFill>
             <a:ln w="25400">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$3:$N$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45778</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45809</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45839</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45870</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45901</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45931</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45962</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45992</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>46023</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>46054</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46082</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46113</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46143</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Web - Chart Data'!$B$4:$N$4</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>8.2367304987338201</c:v>
+                  <c:v>10.4560947944933</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>10.4560947944933</c:v>
+                  <c:v>23.658120329957502</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>23.658120329957502</c:v>
+                  <c:v>8.2280762819700204</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>8.2280762819700204</c:v>
+                  <c:v>33.293505547529499</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>33.293505547529499</c:v>
+                  <c:v>31.434550303259101</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>31.434550303259101</c:v>
+                  <c:v>30.680213262065902</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>30.680213262065902</c:v>
+                  <c:v>16.464292783764801</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>16.464292783764801</c:v>
+                  <c:v>21.038259465277299</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>21.038259465277299</c:v>
+                  <c:v>13.361958741599899</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>13.361958741599899</c:v>
+                  <c:v>9.6303419051179109</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>9.6303419051179109</c:v>
+                  <c:v>11.5245679674098</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>18.375052974199001</c:v>
+                  <c:v>15.3902122687428</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>9.6229386606065503</c:v>
+                  <c:v>24.3109292826028</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000004-2337-4E51-9391-511E509495CF}"/>
+              <c16:uniqueId val="{00000004-1E3A-4F08-9B1D-19A0D11A610D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:axId val="801053832"/>
         <c:axId val="801052656"/>
       </c:areaChart>
       <c:dateAx>
         <c:axId val="801053832"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="mmm\-yy" sourceLinked="0"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
@@ -947,79 +947,79 @@
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{913DAE74-7417-44EA-ACB9-CF15075C5614}">
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{2B202589-AF37-4788-9E8F-B8C04868F6F5}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </chartsheet>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="0" y="0"/>
-    <xdr:ext cx="12866961" cy="8744935"/>
+    <xdr:ext cx="8572500" cy="5829957"/>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Chart 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4EA7F1C-3170-A9FD-2300-718C5B491F24}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8172A2C-712C-4D51-B251-B1C53D3E349A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks noGrp="1"/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
@@ -1628,51 +1628,51 @@
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Federal</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t> Reserve Bank of Dallas</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="chart_1" connectionId="1" xr16:uid="{A6828504-E002-4201-BD9A-6AAE460240B5}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="chart_1" connectionId="1" xr16:uid="{78A23D31-EE0F-476B-A178-EFC2108CC4AC}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1921,388 +1921,388 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B080B76-551A-41A2-A475-EF1555165860}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{171D3123-322A-430E-89F6-129EDE131A65}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
   <dimension ref="A2:O19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.26953125" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="7.453125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.42578125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
-        <v>45778</v>
+        <v>45809</v>
       </c>
       <c r="C3" s="3">
-        <v>45809</v>
+        <v>45839</v>
       </c>
       <c r="D3" s="3">
-        <v>45839</v>
+        <v>45870</v>
       </c>
       <c r="E3" s="3">
-        <v>45870</v>
+        <v>45901</v>
       </c>
       <c r="F3" s="3">
-        <v>45901</v>
+        <v>45931</v>
       </c>
       <c r="G3" s="3">
-        <v>45931</v>
+        <v>45962</v>
       </c>
       <c r="H3" s="3">
-        <v>45962</v>
+        <v>45992</v>
       </c>
       <c r="I3" s="3">
-        <v>45992</v>
+        <v>46023</v>
       </c>
       <c r="J3" s="3">
-        <v>46023</v>
+        <v>46054</v>
       </c>
       <c r="K3" s="3">
-        <v>46054</v>
+        <v>46082</v>
       </c>
       <c r="L3" s="3">
-        <v>46082</v>
+        <v>46113</v>
       </c>
       <c r="M3" s="3">
-        <v>46113</v>
+        <v>46143</v>
       </c>
       <c r="N3" s="3">
-        <v>46143</v>
+        <v>46174</v>
       </c>
       <c r="O3" s="4"/>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6">
-        <v>8.2367304987338201</v>
+        <v>10.4560947944933</v>
       </c>
       <c r="C4" s="6">
-        <v>10.4560947944933</v>
+        <v>23.658120329957502</v>
       </c>
       <c r="D4" s="6">
-        <v>23.658120329957502</v>
+        <v>8.2280762819700204</v>
       </c>
       <c r="E4" s="6">
-        <v>8.2280762819700204</v>
+        <v>33.293505547529499</v>
       </c>
       <c r="F4" s="6">
-        <v>33.293505547529499</v>
+        <v>31.434550303259101</v>
       </c>
       <c r="G4" s="6">
-        <v>31.434550303259101</v>
+        <v>30.680213262065902</v>
       </c>
       <c r="H4" s="6">
-        <v>30.680213262065902</v>
+        <v>16.464292783764801</v>
       </c>
       <c r="I4" s="6">
-        <v>16.464292783764801</v>
+        <v>21.038259465277299</v>
       </c>
       <c r="J4" s="6">
-        <v>21.038259465277299</v>
+        <v>13.361958741599899</v>
       </c>
       <c r="K4" s="6">
-        <v>13.361958741599899</v>
+        <v>9.6303419051179109</v>
       </c>
       <c r="L4" s="6">
-        <v>9.6303419051179109</v>
+        <v>11.5245679674098</v>
       </c>
       <c r="M4" s="6">
-        <v>18.375052974199001</v>
+        <v>15.3902122687428</v>
       </c>
       <c r="N4" s="6">
-        <v>9.6229386606065503</v>
+        <v>24.3109292826028</v>
       </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6">
-        <v>9.6476802493848197</v>
+        <v>8.9914201609134796</v>
       </c>
       <c r="C5" s="6">
-        <v>8.9914201609134796</v>
+        <v>6.3114723372450303</v>
       </c>
       <c r="D5" s="6">
-        <v>6.3114723372450303</v>
+        <v>9.2632289216275492</v>
       </c>
       <c r="E5" s="6">
-        <v>9.2632289216275492</v>
+        <v>14.0661974371762</v>
       </c>
       <c r="F5" s="6">
-        <v>14.0661974371762</v>
+        <v>10.8893068699407</v>
       </c>
       <c r="G5" s="6">
-        <v>10.8893068699407</v>
+        <v>10.406919553110599</v>
       </c>
       <c r="H5" s="6">
-        <v>10.406919553110599</v>
+        <v>3.3884609443945801</v>
       </c>
       <c r="I5" s="6">
-        <v>3.3884609443945801</v>
+        <v>15.499144142648801</v>
       </c>
       <c r="J5" s="6">
-        <v>15.499144142648801</v>
+        <v>18.312855257892199</v>
       </c>
       <c r="K5" s="6">
-        <v>18.312855257892199</v>
+        <v>18.458186760105399</v>
       </c>
       <c r="L5" s="6">
-        <v>18.458186760105399</v>
+        <v>14.8381465439201</v>
       </c>
       <c r="M5" s="6">
-        <v>7.2402052453682302</v>
+        <v>10.8223483834566</v>
       </c>
       <c r="N5" s="6">
-        <v>5.1701351243210496</v>
+        <v>18.230187405882099</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6">
-        <v>25.1649960636746</v>
+        <v>22.948415576240901</v>
       </c>
       <c r="C6" s="6">
-        <v>22.948415576240901</v>
+        <v>24.7690714259621</v>
       </c>
       <c r="D6" s="6">
-        <v>24.7690714259621</v>
+        <v>23.132001342476201</v>
       </c>
       <c r="E6" s="6">
-        <v>23.132001342476201</v>
+        <v>11.6804006363855</v>
       </c>
       <c r="F6" s="6">
-        <v>11.6804006363855</v>
+        <v>8.7651712175205905</v>
       </c>
       <c r="G6" s="6">
-        <v>8.7651712175205905</v>
+        <v>8.8643602587268102</v>
       </c>
       <c r="H6" s="6">
-        <v>8.8643602587268102</v>
+        <v>23.1737473391712</v>
       </c>
       <c r="I6" s="6">
-        <v>23.1737473391712</v>
+        <v>14.154496629170399</v>
       </c>
       <c r="J6" s="6">
-        <v>14.154496629170399</v>
+        <v>11.709165418456699</v>
       </c>
       <c r="K6" s="6">
-        <v>11.709165418456699</v>
+        <v>16.728052114271001</v>
       </c>
       <c r="L6" s="6">
-        <v>16.728052114271001</v>
+        <v>8.3038463156552194</v>
       </c>
       <c r="M6" s="6">
-        <v>5.2715247149134301</v>
+        <v>25.852148824025502</v>
       </c>
       <c r="N6" s="6">
-        <v>34.026378480106899</v>
+        <v>5.8083730939308502</v>
       </c>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
-        <v>11.3006126108963</v>
+        <v>23.3805162725317</v>
       </c>
       <c r="C7" s="6">
-        <v>23.3805162725317</v>
+        <v>6.9785966726165496</v>
       </c>
       <c r="D7" s="6">
-        <v>6.9785966726165496</v>
+        <v>20.0135721100695</v>
       </c>
       <c r="E7" s="6">
-        <v>20.0135721100695</v>
+        <v>8.76721807195492</v>
       </c>
       <c r="F7" s="6">
-        <v>8.76721807195492</v>
+        <v>8.15018053949448</v>
       </c>
       <c r="G7" s="6">
-        <v>8.15018053949448</v>
+        <v>16.684152806296002</v>
       </c>
       <c r="H7" s="6">
-        <v>16.684152806296002</v>
+        <v>15.340451120603401</v>
       </c>
       <c r="I7" s="6">
-        <v>15.340451120603401</v>
+        <v>9.1342351823997703</v>
       </c>
       <c r="J7" s="6">
-        <v>9.1342351823997703</v>
+        <v>8.4092227172738792</v>
       </c>
       <c r="K7" s="6">
-        <v>8.4092227172738792</v>
+        <v>17.872054892697602</v>
       </c>
       <c r="L7" s="6">
-        <v>17.872054892697602</v>
+        <v>23.840708715691701</v>
       </c>
       <c r="M7" s="6">
-        <v>23.873968507254101</v>
+        <v>11.908548868356499</v>
       </c>
       <c r="N7" s="6">
-        <v>9.9982192573119395</v>
+        <v>15.373097414297</v>
       </c>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6">
-        <v>12.3818896704105</v>
+        <v>14.8672697112767</v>
       </c>
       <c r="C8" s="6">
-        <v>14.8672697112767</v>
+        <v>13.590173835693999</v>
       </c>
       <c r="D8" s="6">
-        <v>13.590173835693999</v>
+        <v>14.8926220984885</v>
       </c>
       <c r="E8" s="6">
-        <v>14.8926220984885</v>
+        <v>13.8681559750963</v>
       </c>
       <c r="F8" s="6">
-        <v>13.8681559750963</v>
+        <v>15.3839709248814</v>
       </c>
       <c r="G8" s="6">
-        <v>15.3839709248814</v>
+        <v>9.4613273280678403</v>
       </c>
       <c r="H8" s="6">
-        <v>9.4613273280678403</v>
+        <v>13.1734783508447</v>
       </c>
       <c r="I8" s="6">
-        <v>13.1734783508447</v>
+        <v>22.8359245947827</v>
       </c>
       <c r="J8" s="6">
-        <v>22.8359245947827</v>
+        <v>18.4913200537266</v>
       </c>
       <c r="K8" s="6">
-        <v>18.4913200537266</v>
+        <v>16.874666753538499</v>
       </c>
       <c r="L8" s="6">
-        <v>16.874666753538499</v>
+        <v>13.3127596007738</v>
       </c>
       <c r="M8" s="6">
-        <v>16.299367426752301</v>
+        <v>14.02041677139</v>
       </c>
       <c r="N8" s="6">
-        <v>13.994042887676301</v>
+        <v>8.1274707256488607</v>
       </c>
     </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
     </row>
-    <row r="17" spans="2:7" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
     </row>
-    <row r="18" spans="2:7" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
     </row>
-    <row r="19" spans="2:7" x14ac:dyDescent="0.35">
+    <row r="19" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B19" s="6"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Privileged" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
@@ -2312,41 +2312,50 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Charts</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Web - Chart Data</vt:lpstr>
       <vt:lpstr>Web - Chart</vt:lpstr>
       <vt:lpstr>'Web - Chart Data'!chart_1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>