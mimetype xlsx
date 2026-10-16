--- v10 (2026-09-02)
+++ v11 (2026-10-16)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{6C1EBE4C-AB8A-46ED-8907-B1FE80A0DBF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{1E48D5E2-CC13-43CC-81C6-9FE28CF0F2A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0F08A90D-8A68-44E2-9BB7-1564EB83A311}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{45AEE363-FA69-43B2-BB01-41A45B49AAAA}"/>
   </bookViews>
   <sheets>
     <sheet name="Web - Historical" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_DLX1.USE">#REF!</definedName>
     <definedName name="_DLX2.USE">#REF!</definedName>
     <definedName name="_DLX3.USE">#REF!</definedName>
-    <definedName name="hist_1" localSheetId="0">'Web - Historical'!$A$4:$D$599</definedName>
+    <definedName name="hist_1" localSheetId="0">'Web - Historical'!$A$4:$D$600</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF03000000}" name="hist" type="6" refreshedVersion="8" background="1" saveData="1">
-    <textPr codePage="437" sourceFile="C:\Users\k1sxy06\FR Banks\PCE - PCE\output\hist.csv" tab="0" comma="1">
+    <textPr codePage="437" sourceFile="C:\Users\k1mzb03\FR Banks\PCE - PCE\output\hist.csv" tab="0" comma="1">
       <textFields count="4">
         <textField/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="6">
   <si>
     <t>Trimmed mean PCE inflation rates</t>
   </si>
   <si>
     <t>All series are at annual rates</t>
   </si>
   <si>
     <t>1-month</t>
   </si>
   <si>
     <t>6-month</t>
   </si>
@@ -170,51 +170,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="hist_1" connectionId="1" xr16:uid="{EA646D5D-C06B-436F-ABDF-5D204A04A89A}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="hist_1" connectionId="1" xr16:uid="{1745896A-C13C-4F76-BD97-13D3100246F6}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -463,58 +463,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E97120D7-5F52-4A76-A67D-A2F61ABFA3AF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A479E12-7F0E-4ECB-A8E5-4793951B0510}">
   <sheetPr>
     <tabColor theme="6"/>
   </sheetPr>
-  <dimension ref="A1:Q599"/>
+  <dimension ref="A1:Q600"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A569" workbookViewId="0">
-      <selection activeCell="E600" sqref="E600"/>
+    <sheetView tabSelected="1" topLeftCell="A556" workbookViewId="0">
+      <selection activeCell="P565" sqref="P565"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="7.54296875" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="8.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.54296875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.7265625" style="4" customWidth="1"/>
     <col min="6" max="6" width="13.54296875" customWidth="1"/>
     <col min="7" max="7" width="8.54296875" customWidth="1"/>
     <col min="8" max="8" width="9.54296875" customWidth="1"/>
     <col min="10" max="11" width="8.54296875" customWidth="1"/>
     <col min="12" max="12" width="9.54296875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.7265625" customWidth="1"/>
     <col min="16" max="16" width="21" customWidth="1"/>
     <col min="17" max="17" width="26.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.35">
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
@@ -9520,1098 +9520,1112 @@
       <c r="G531" s="5"/>
       <c r="H531" s="5"/>
     </row>
     <row r="532" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A532" s="4">
         <v>44166</v>
       </c>
       <c r="B532" s="5">
         <v>1.63</v>
       </c>
       <c r="C532" s="5">
         <v>1.68</v>
       </c>
       <c r="D532" s="5">
         <v>1.74</v>
       </c>
       <c r="F532" s="5"/>
       <c r="G532" s="5"/>
       <c r="H532" s="5"/>
     </row>
     <row r="533" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A533" s="4">
         <v>44197</v>
       </c>
       <c r="B533" s="5">
-        <v>2.37</v>
+        <v>2.0099999999999998</v>
       </c>
       <c r="C533" s="5">
-        <v>1.62</v>
+        <v>1.56</v>
       </c>
       <c r="D533" s="5">
-        <v>1.74</v>
+        <v>1.71</v>
       </c>
       <c r="F533" s="5"/>
       <c r="G533" s="5"/>
       <c r="H533" s="5"/>
     </row>
     <row r="534" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A534" s="4">
         <v>44228</v>
       </c>
       <c r="B534" s="5">
-        <v>2.42</v>
+        <v>2.41</v>
       </c>
       <c r="C534" s="5">
-        <v>1.69</v>
+        <v>1.63</v>
       </c>
       <c r="D534" s="5">
-        <v>1.73</v>
+        <v>1.7</v>
       </c>
       <c r="F534" s="5"/>
       <c r="G534" s="5"/>
       <c r="H534" s="5"/>
     </row>
     <row r="535" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A535" s="4">
         <v>44256</v>
       </c>
       <c r="B535" s="5">
-        <v>2.33</v>
+        <v>2.29</v>
       </c>
       <c r="C535" s="5">
-        <v>1.86</v>
+        <v>1.79</v>
       </c>
       <c r="D535" s="5">
-        <v>1.83</v>
+        <v>1.8</v>
       </c>
       <c r="F535" s="5"/>
       <c r="G535" s="5"/>
       <c r="H535" s="5"/>
     </row>
     <row r="536" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A536" s="4">
         <v>44287</v>
       </c>
       <c r="B536" s="5">
-        <v>2.73</v>
+        <v>2.7</v>
       </c>
       <c r="C536" s="5">
-        <v>2.08</v>
+        <v>2</v>
       </c>
       <c r="D536" s="5">
-        <v>1.94</v>
+        <v>1.91</v>
       </c>
       <c r="F536" s="5"/>
       <c r="G536" s="5"/>
       <c r="H536" s="5"/>
     </row>
     <row r="537" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A537" s="4">
         <v>44317</v>
       </c>
       <c r="B537" s="5">
-        <v>3.12</v>
+        <v>2.69</v>
       </c>
       <c r="C537" s="5">
-        <v>2.4300000000000002</v>
+        <v>2.29</v>
       </c>
       <c r="D537" s="5">
-        <v>2.0499999999999998</v>
+        <v>1.98</v>
       </c>
       <c r="F537" s="5"/>
       <c r="G537" s="5"/>
       <c r="H537" s="5"/>
     </row>
     <row r="538" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A538" s="4">
         <v>44348</v>
       </c>
       <c r="B538" s="5">
-        <v>2.4700000000000002</v>
+        <v>2.6</v>
       </c>
       <c r="C538" s="5">
-        <v>2.57</v>
+        <v>2.4500000000000002</v>
       </c>
       <c r="D538" s="5">
-        <v>2.12</v>
+        <v>2.06</v>
       </c>
       <c r="F538" s="5"/>
       <c r="G538" s="5"/>
       <c r="H538" s="5"/>
     </row>
     <row r="539" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A539" s="4">
         <v>44378</v>
       </c>
       <c r="B539" s="5">
-        <v>3.07</v>
+        <v>3.31</v>
       </c>
       <c r="C539" s="5">
-        <v>2.69</v>
+        <v>2.67</v>
       </c>
       <c r="D539" s="5">
-        <v>2.15</v>
+        <v>2.11</v>
       </c>
       <c r="F539" s="5"/>
       <c r="G539" s="5"/>
       <c r="H539" s="5"/>
     </row>
     <row r="540" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A540" s="4">
         <v>44409</v>
       </c>
       <c r="B540" s="5">
-        <v>3.32</v>
+        <v>3.06</v>
       </c>
       <c r="C540" s="5">
-        <v>2.84</v>
+        <v>2.78</v>
       </c>
       <c r="D540" s="5">
-        <v>2.2599999999999998</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="F540" s="5"/>
       <c r="G540" s="5"/>
       <c r="H540" s="5"/>
     </row>
     <row r="541" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A541" s="4">
         <v>44440</v>
       </c>
       <c r="B541" s="5">
-        <v>4.3899999999999997</v>
+        <v>4.1500000000000004</v>
       </c>
       <c r="C541" s="5">
-        <v>3.18</v>
+        <v>3.09</v>
       </c>
       <c r="D541" s="5">
-        <v>2.52</v>
+        <v>2.44</v>
       </c>
       <c r="F541" s="5"/>
       <c r="G541" s="5"/>
       <c r="H541" s="5"/>
     </row>
     <row r="542" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A542" s="4">
         <v>44470</v>
       </c>
       <c r="B542" s="5">
-        <v>4.99</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="C542" s="5">
-        <v>3.56</v>
+        <v>3.45</v>
       </c>
       <c r="D542" s="5">
-        <v>2.81</v>
+        <v>2.72</v>
       </c>
       <c r="F542" s="5"/>
       <c r="G542" s="5"/>
       <c r="H542" s="5"/>
     </row>
     <row r="543" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A543" s="4">
         <v>44501</v>
       </c>
       <c r="B543" s="5">
-        <v>4.3099999999999996</v>
+        <v>3.92</v>
       </c>
       <c r="C543" s="5">
-        <v>3.75</v>
+        <v>3.66</v>
       </c>
       <c r="D543" s="5">
-        <v>3.09</v>
+        <v>2.97</v>
       </c>
       <c r="F543" s="5"/>
       <c r="G543" s="5"/>
       <c r="H543" s="5"/>
     </row>
     <row r="544" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A544" s="4">
         <v>44531</v>
       </c>
       <c r="B544" s="5">
-        <v>4.82</v>
+        <v>4.75</v>
       </c>
       <c r="C544" s="5">
-        <v>4.1500000000000004</v>
+        <v>4.01</v>
       </c>
       <c r="D544" s="5">
-        <v>3.36</v>
+        <v>3.23</v>
       </c>
       <c r="F544" s="5"/>
       <c r="G544" s="5"/>
       <c r="H544" s="5"/>
     </row>
     <row r="545" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A545" s="4">
         <v>44562</v>
       </c>
       <c r="B545" s="5">
-        <v>6.5</v>
+        <v>6.09</v>
       </c>
       <c r="C545" s="5">
-        <v>4.72</v>
+        <v>4.4800000000000004</v>
       </c>
       <c r="D545" s="5">
-        <v>3.7</v>
+        <v>3.57</v>
       </c>
       <c r="F545" s="5"/>
       <c r="G545" s="5"/>
       <c r="H545" s="5"/>
     </row>
     <row r="546" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A546" s="4">
         <v>44593</v>
       </c>
       <c r="B546" s="5">
-        <v>4.93</v>
+        <v>4.97</v>
       </c>
       <c r="C546" s="5">
-        <v>4.99</v>
+        <v>4.8</v>
       </c>
       <c r="D546" s="5">
-        <v>3.91</v>
+        <v>3.78</v>
       </c>
       <c r="F546" s="5"/>
       <c r="G546" s="5"/>
       <c r="H546" s="5"/>
     </row>
     <row r="547" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A547" s="4">
         <v>44621</v>
       </c>
       <c r="B547" s="5">
         <v>3.4</v>
       </c>
       <c r="C547" s="5">
-        <v>4.82</v>
+        <v>4.67</v>
       </c>
       <c r="D547" s="5">
-        <v>4</v>
+        <v>3.87</v>
       </c>
       <c r="F547" s="5"/>
       <c r="G547" s="5"/>
       <c r="H547" s="5"/>
     </row>
     <row r="548" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A548" s="4">
         <v>44652</v>
       </c>
       <c r="B548" s="5">
-        <v>3.53</v>
+        <v>3.44</v>
       </c>
       <c r="C548" s="5">
-        <v>4.58</v>
+        <v>4.43</v>
       </c>
       <c r="D548" s="5">
-        <v>4.07</v>
+        <v>3.94</v>
       </c>
       <c r="F548" s="5"/>
       <c r="G548" s="5"/>
       <c r="H548" s="5"/>
     </row>
     <row r="549" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A549" s="4">
         <v>44682</v>
       </c>
       <c r="B549" s="5">
-        <v>5.57</v>
+        <v>4.92</v>
       </c>
       <c r="C549" s="5">
-        <v>4.79</v>
+        <v>4.59</v>
       </c>
       <c r="D549" s="5">
-        <v>4.2699999999999996</v>
+        <v>4.12</v>
       </c>
       <c r="F549" s="5"/>
       <c r="G549" s="5"/>
       <c r="H549" s="5"/>
     </row>
     <row r="550" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A550" s="4">
         <v>44713</v>
       </c>
       <c r="B550" s="5">
-        <v>7.15</v>
+        <v>7.43</v>
       </c>
       <c r="C550" s="5">
-        <v>5.17</v>
+        <v>5.03</v>
       </c>
       <c r="D550" s="5">
-        <v>4.66</v>
+        <v>4.5199999999999996</v>
       </c>
       <c r="F550" s="5"/>
       <c r="G550" s="5"/>
       <c r="H550" s="5"/>
     </row>
     <row r="551" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A551" s="4">
         <v>44743</v>
       </c>
       <c r="B551" s="5">
-        <v>4.3099999999999996</v>
+        <v>4.59</v>
       </c>
       <c r="C551" s="5">
-        <v>4.8099999999999996</v>
+        <v>4.78</v>
       </c>
       <c r="D551" s="5">
-        <v>4.76</v>
+        <v>4.63</v>
       </c>
       <c r="F551" s="5"/>
       <c r="G551" s="5"/>
       <c r="H551" s="5"/>
     </row>
     <row r="552" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A552" s="4">
         <v>44774</v>
       </c>
       <c r="B552" s="5">
-        <v>6.23</v>
+        <v>5.72</v>
       </c>
       <c r="C552" s="5">
-        <v>5.0199999999999996</v>
+        <v>4.91</v>
       </c>
       <c r="D552" s="5">
-        <v>5.01</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="F552" s="5"/>
       <c r="G552" s="5"/>
       <c r="H552" s="5"/>
     </row>
     <row r="553" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A553" s="4">
         <v>44805</v>
       </c>
       <c r="B553" s="5">
-        <v>4.21</v>
+        <v>4.07</v>
       </c>
       <c r="C553" s="5">
-        <v>5.16</v>
+        <v>5.0199999999999996</v>
       </c>
       <c r="D553" s="5">
-        <v>4.99</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="F553" s="5"/>
       <c r="G553" s="5"/>
       <c r="H553" s="5"/>
     </row>
     <row r="554" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A554" s="4">
         <v>44835</v>
       </c>
       <c r="B554" s="5">
-        <v>5.26</v>
+        <v>4.99</v>
       </c>
       <c r="C554" s="5">
-        <v>5.45</v>
+        <v>5.28</v>
       </c>
       <c r="D554" s="5">
-        <v>5.01</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="F554" s="5"/>
       <c r="G554" s="5"/>
       <c r="H554" s="5"/>
     </row>
     <row r="555" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A555" s="4">
         <v>44866</v>
       </c>
       <c r="B555" s="5">
-        <v>3.79</v>
+        <v>3.52</v>
       </c>
       <c r="C555" s="5">
-        <v>5.15</v>
+        <v>5.05</v>
       </c>
       <c r="D555" s="5">
-        <v>4.97</v>
+        <v>4.82</v>
       </c>
       <c r="F555" s="5"/>
       <c r="G555" s="5"/>
       <c r="H555" s="5"/>
     </row>
     <row r="556" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A556" s="4">
         <v>44896</v>
       </c>
       <c r="B556" s="5">
-        <v>4.21</v>
+        <v>4.01</v>
       </c>
       <c r="C556" s="5">
-        <v>4.67</v>
+        <v>4.4800000000000004</v>
       </c>
       <c r="D556" s="5">
-        <v>4.92</v>
+        <v>4.76</v>
       </c>
       <c r="F556" s="5"/>
       <c r="G556" s="5"/>
       <c r="H556" s="5"/>
     </row>
     <row r="557" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A557" s="4">
         <v>44927</v>
       </c>
       <c r="B557" s="5">
-        <v>5.65</v>
+        <v>5.03</v>
       </c>
       <c r="C557" s="5">
-        <v>4.8899999999999997</v>
+        <v>4.5599999999999996</v>
       </c>
       <c r="D557" s="5">
-        <v>4.8499999999999996</v>
+        <v>4.67</v>
       </c>
       <c r="F557" s="5"/>
       <c r="G557" s="5"/>
       <c r="H557" s="5"/>
     </row>
     <row r="558" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A558" s="4">
         <v>44958</v>
       </c>
       <c r="B558" s="5">
-        <v>4.55</v>
+        <v>4.18</v>
       </c>
       <c r="C558" s="5">
-        <v>4.6100000000000003</v>
+        <v>4.3</v>
       </c>
       <c r="D558" s="5">
-        <v>4.82</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="F558" s="5"/>
       <c r="G558" s="5"/>
       <c r="H558" s="5"/>
     </row>
     <row r="559" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A559" s="4">
         <v>44986</v>
       </c>
       <c r="B559" s="5">
-        <v>3.87</v>
+        <v>4.17</v>
       </c>
       <c r="C559" s="5">
-        <v>4.55</v>
+        <v>4.32</v>
       </c>
       <c r="D559" s="5">
-        <v>4.8600000000000003</v>
+        <v>4.67</v>
       </c>
       <c r="F559" s="5"/>
       <c r="G559" s="5"/>
       <c r="H559" s="5"/>
     </row>
     <row r="560" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A560" s="4">
         <v>45017</v>
       </c>
       <c r="B560" s="5">
-        <v>4.2</v>
+        <v>3.97</v>
       </c>
       <c r="C560" s="5">
-        <v>4.38</v>
+        <v>4.1500000000000004</v>
       </c>
       <c r="D560" s="5">
-        <v>4.91</v>
+        <v>4.71</v>
       </c>
       <c r="F560" s="5"/>
       <c r="G560" s="5"/>
       <c r="H560" s="5"/>
     </row>
     <row r="561" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A561" s="4">
         <v>45047</v>
       </c>
       <c r="B561" s="5">
-        <v>3.72</v>
+        <v>3.84</v>
       </c>
       <c r="C561" s="5">
-        <v>4.3600000000000003</v>
+        <v>4.2</v>
       </c>
       <c r="D561" s="5">
-        <v>4.76</v>
+        <v>4.62</v>
       </c>
       <c r="F561" s="5"/>
       <c r="G561" s="5"/>
       <c r="H561" s="5"/>
     </row>
     <row r="562" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A562" s="4">
         <v>45078</v>
       </c>
       <c r="B562" s="5">
-        <v>2.46</v>
+        <v>2.74</v>
       </c>
       <c r="C562" s="5">
-        <v>4.07</v>
+        <v>3.99</v>
       </c>
       <c r="D562" s="5">
-        <v>4.37</v>
+        <v>4.2300000000000004</v>
       </c>
       <c r="F562" s="5"/>
       <c r="G562" s="5"/>
       <c r="H562" s="5"/>
     </row>
     <row r="563" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A563" s="4">
         <v>45108</v>
       </c>
       <c r="B563" s="5">
-        <v>2.63</v>
+        <v>2.66</v>
       </c>
       <c r="C563" s="5">
-        <v>3.57</v>
+        <v>3.59</v>
       </c>
       <c r="D563" s="5">
-        <v>4.2300000000000004</v>
+        <v>4.07</v>
       </c>
       <c r="F563" s="5"/>
       <c r="G563" s="5"/>
       <c r="H563" s="5"/>
     </row>
     <row r="564" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A564" s="4">
         <v>45139</v>
       </c>
       <c r="B564" s="5">
-        <v>2.4500000000000002</v>
+        <v>2.44</v>
       </c>
       <c r="C564" s="5">
-        <v>3.22</v>
+        <v>3.3</v>
       </c>
       <c r="D564" s="5">
-        <v>3.91</v>
+        <v>3.8</v>
       </c>
       <c r="F564" s="5"/>
       <c r="G564" s="5"/>
       <c r="H564" s="5"/>
     </row>
     <row r="565" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A565" s="4">
         <v>45170</v>
       </c>
       <c r="B565" s="5">
-        <v>3.19</v>
+        <v>3.11</v>
       </c>
       <c r="C565" s="5">
-        <v>3.11</v>
+        <v>3.12</v>
       </c>
       <c r="D565" s="5">
-        <v>3.83</v>
+        <v>3.72</v>
       </c>
       <c r="F565" s="5"/>
       <c r="G565" s="5"/>
       <c r="H565" s="5"/>
     </row>
     <row r="566" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A566" s="4">
         <v>45200</v>
       </c>
       <c r="B566" s="5">
-        <v>2.5499999999999998</v>
+        <v>2.91</v>
       </c>
       <c r="C566" s="5">
-        <v>2.83</v>
+        <v>2.95</v>
       </c>
       <c r="D566" s="5">
-        <v>3.6</v>
+        <v>3.54</v>
       </c>
       <c r="F566" s="5"/>
       <c r="G566" s="5"/>
       <c r="H566" s="5"/>
     </row>
     <row r="567" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A567" s="4">
         <v>45231</v>
       </c>
       <c r="B567" s="5">
-        <v>1.93</v>
+        <v>2.5099999999999998</v>
       </c>
       <c r="C567" s="5">
-        <v>2.54</v>
+        <v>2.73</v>
       </c>
       <c r="D567" s="5">
-        <v>3.45</v>
+        <v>3.46</v>
       </c>
       <c r="F567" s="5"/>
       <c r="G567" s="5"/>
       <c r="H567" s="5"/>
     </row>
     <row r="568" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A568" s="4">
         <v>45261</v>
       </c>
       <c r="B568" s="5">
-        <v>2.1</v>
+        <v>1.87</v>
       </c>
       <c r="C568" s="5">
-        <v>2.4700000000000002</v>
+        <v>2.58</v>
       </c>
       <c r="D568" s="5">
-        <v>3.27</v>
+        <v>3.28</v>
       </c>
       <c r="F568" s="5"/>
       <c r="G568" s="5"/>
       <c r="H568" s="5"/>
     </row>
     <row r="569" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A569" s="4">
         <v>45292</v>
       </c>
       <c r="B569" s="5">
-        <v>5.44</v>
+        <v>5.46</v>
       </c>
       <c r="C569" s="5">
-        <v>2.94</v>
+        <v>3.04</v>
       </c>
       <c r="D569" s="5">
-        <v>3.25</v>
+        <v>3.32</v>
       </c>
       <c r="F569" s="5"/>
       <c r="G569" s="5"/>
       <c r="H569" s="5"/>
     </row>
     <row r="570" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A570" s="4">
         <v>45323</v>
       </c>
       <c r="B570" s="5">
-        <v>3.44</v>
+        <v>3.11</v>
       </c>
       <c r="C570" s="5">
-        <v>3.1</v>
+        <v>3.15</v>
       </c>
       <c r="D570" s="5">
-        <v>3.16</v>
+        <v>3.23</v>
       </c>
       <c r="F570" s="5"/>
       <c r="G570" s="5"/>
       <c r="H570" s="5"/>
     </row>
     <row r="571" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A571" s="4">
         <v>45352</v>
       </c>
       <c r="B571" s="5">
-        <v>3.6</v>
+        <v>3.32</v>
       </c>
       <c r="C571" s="5">
-        <v>3.17</v>
+        <v>3.19</v>
       </c>
       <c r="D571" s="5">
-        <v>3.14</v>
+        <v>3.16</v>
       </c>
       <c r="F571" s="5"/>
       <c r="G571" s="5"/>
       <c r="H571" s="5"/>
     </row>
     <row r="572" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A572" s="4">
         <v>45383</v>
       </c>
       <c r="B572" s="5">
-        <v>2.74</v>
+        <v>2.66</v>
       </c>
       <c r="C572" s="5">
-        <v>3.2</v>
+        <v>3.15</v>
       </c>
       <c r="D572" s="5">
-        <v>3.02</v>
+        <v>3.05</v>
       </c>
     </row>
     <row r="573" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A573" s="4">
         <v>45413</v>
       </c>
       <c r="B573" s="5">
-        <v>2.35</v>
+        <v>2.79</v>
       </c>
       <c r="C573" s="5">
-        <v>3.27</v>
+        <v>3.2</v>
       </c>
       <c r="D573" s="5">
-        <v>2.9</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="574" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A574" s="4">
         <v>45444</v>
       </c>
       <c r="B574" s="5">
-        <v>2.5099999999999998</v>
+        <v>2.4500000000000002</v>
       </c>
       <c r="C574" s="5">
-        <v>3.34</v>
+        <v>3.29</v>
       </c>
       <c r="D574" s="5">
-        <v>2.91</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="575" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A575" s="4">
         <v>45474</v>
       </c>
       <c r="B575" s="5">
-        <v>2.0299999999999998</v>
+        <v>1.93</v>
       </c>
       <c r="C575" s="5">
-        <v>2.78</v>
+        <v>2.71</v>
       </c>
       <c r="D575" s="5">
-        <v>2.86</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="576" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A576" s="4">
         <v>45505</v>
       </c>
       <c r="B576" s="5">
-        <v>1.94</v>
+        <v>2.34</v>
       </c>
       <c r="C576" s="5">
-        <v>2.5299999999999998</v>
+        <v>2.58</v>
       </c>
       <c r="D576" s="5">
-        <v>2.81</v>
+        <v>2.87</v>
       </c>
     </row>
     <row r="577" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A577" s="4">
         <v>45536</v>
       </c>
       <c r="B577" s="5">
-        <v>3.05</v>
+        <v>3.25</v>
       </c>
       <c r="C577" s="5">
-        <v>2.44</v>
+        <v>2.57</v>
       </c>
       <c r="D577" s="5">
-        <v>2.8</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="578" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A578" s="4">
         <v>45566</v>
       </c>
       <c r="B578" s="5">
-        <v>3.41</v>
+        <v>3.49</v>
       </c>
       <c r="C578" s="5">
-        <v>2.5499999999999998</v>
+        <v>2.71</v>
       </c>
       <c r="D578" s="5">
-        <v>2.87</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="579" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A579" s="4">
         <v>45597</v>
       </c>
       <c r="B579" s="5">
-        <v>2.2000000000000002</v>
+        <v>2.66</v>
       </c>
       <c r="C579" s="5">
-        <v>2.52</v>
+        <v>2.69</v>
       </c>
       <c r="D579" s="5">
-        <v>2.9</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="580" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A580" s="4">
         <v>45627</v>
       </c>
       <c r="B580" s="5">
-        <v>3.06</v>
+        <v>2.9</v>
       </c>
       <c r="C580" s="5">
-        <v>2.61</v>
+        <v>2.76</v>
       </c>
       <c r="D580" s="5">
-        <v>2.98</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="581" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A581" s="4">
         <v>45658</v>
       </c>
       <c r="B581" s="5">
-        <v>2.93</v>
+        <v>2.72</v>
       </c>
       <c r="C581" s="5">
-        <v>2.76</v>
+        <v>2.89</v>
       </c>
       <c r="D581" s="5">
-        <v>2.77</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="582" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A582" s="4">
         <v>45689</v>
       </c>
       <c r="B582" s="5">
-        <v>2.91</v>
+        <v>2.82</v>
       </c>
       <c r="C582" s="5">
-        <v>2.93</v>
+        <v>2.97</v>
       </c>
       <c r="D582" s="5">
-        <v>2.73</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="583" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A583" s="4">
         <v>45717</v>
       </c>
       <c r="B583" s="5">
-        <v>2.65</v>
+        <v>2.76</v>
       </c>
       <c r="C583" s="5">
-        <v>2.86</v>
+        <v>2.89</v>
       </c>
       <c r="D583" s="5">
-        <v>2.65</v>
+        <v>2.73</v>
       </c>
     </row>
     <row r="584" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A584" s="4">
         <v>45748</v>
       </c>
       <c r="B584" s="5">
-        <v>2.68</v>
+        <v>2.97</v>
       </c>
       <c r="C584" s="5">
-        <v>2.74</v>
+        <v>2.8</v>
       </c>
       <c r="D584" s="5">
-        <v>2.64</v>
+        <v>2.76</v>
       </c>
     </row>
     <row r="585" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A585" s="4">
         <v>45778</v>
       </c>
       <c r="B585" s="5">
-        <v>1.96</v>
+        <v>2.3199999999999998</v>
       </c>
       <c r="C585" s="5">
-        <v>2.7</v>
+        <v>2.75</v>
       </c>
       <c r="D585" s="5">
-        <v>2.61</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="586" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A586" s="4">
         <v>45809</v>
       </c>
       <c r="B586" s="5">
-        <v>3.59</v>
+        <v>3.4</v>
       </c>
       <c r="C586" s="5">
-        <v>2.79</v>
+        <v>2.83</v>
       </c>
       <c r="D586" s="5">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="587" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A587" s="4">
         <v>45839</v>
       </c>
       <c r="B587" s="5">
-        <v>1.9</v>
+        <v>1.83</v>
       </c>
       <c r="C587" s="5">
-        <v>2.61</v>
+        <v>2.68</v>
       </c>
       <c r="D587" s="5">
-        <v>2.69</v>
+        <v>2.79</v>
       </c>
     </row>
     <row r="588" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A588" s="4">
         <v>45870</v>
       </c>
       <c r="B588" s="5">
-        <v>3.25</v>
+        <v>3.07</v>
       </c>
       <c r="C588" s="5">
-        <v>2.67</v>
+        <v>2.72</v>
       </c>
       <c r="D588" s="5">
-        <v>2.8</v>
+        <v>2.85</v>
       </c>
     </row>
     <row r="589" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A589" s="4">
         <v>45901</v>
       </c>
       <c r="B589" s="5">
-        <v>1.91</v>
+        <v>2.17</v>
       </c>
       <c r="C589" s="5">
-        <v>2.5499999999999998</v>
+        <v>2.63</v>
       </c>
       <c r="D589" s="5">
-        <v>2.7</v>
+        <v>2.76</v>
       </c>
     </row>
     <row r="590" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A590" s="4">
         <v>45931</v>
       </c>
       <c r="B590" s="5">
-        <v>1.57</v>
+        <v>1.64</v>
       </c>
       <c r="C590" s="5">
-        <v>2.36</v>
+        <v>2.4</v>
       </c>
       <c r="D590" s="5">
-        <v>2.5499999999999998</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="591" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A591" s="4">
         <v>45962</v>
       </c>
       <c r="B591" s="5">
-        <v>1.73</v>
+        <v>1.69</v>
       </c>
       <c r="C591" s="5">
-        <v>2.3199999999999998</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="D591" s="5">
-        <v>2.5099999999999998</v>
+        <v>2.52</v>
       </c>
     </row>
     <row r="592" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A592" s="4">
         <v>45992</v>
       </c>
       <c r="B592" s="5">
-        <v>2.19</v>
+        <v>2.33</v>
       </c>
       <c r="C592" s="5">
-        <v>2.09</v>
+        <v>2.12</v>
       </c>
       <c r="D592" s="5">
-        <v>2.44</v>
+        <v>2.4700000000000002</v>
       </c>
     </row>
     <row r="593" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A593" s="4">
         <v>46023</v>
       </c>
       <c r="B593" s="5">
-        <v>2.66</v>
+        <v>2.42</v>
       </c>
       <c r="C593" s="5">
         <v>2.2200000000000002</v>
       </c>
       <c r="D593" s="5">
-        <v>2.41</v>
+        <v>2.4500000000000002</v>
       </c>
     </row>
     <row r="594" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A594" s="4">
         <v>46054</v>
       </c>
       <c r="B594" s="5">
-        <v>1.97</v>
+        <v>1.93</v>
       </c>
       <c r="C594" s="5">
-        <v>2</v>
+        <v>2.0299999999999998</v>
       </c>
       <c r="D594" s="5">
-        <v>2.34</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="595" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A595" s="4">
         <v>46082</v>
       </c>
       <c r="B595" s="5">
-        <v>2.94</v>
+        <v>2.57</v>
       </c>
       <c r="C595" s="5">
-        <v>2.17</v>
+        <v>2.1</v>
       </c>
       <c r="D595" s="5">
         <v>2.36</v>
       </c>
     </row>
     <row r="596" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A596" s="4">
         <v>46113</v>
       </c>
       <c r="B596" s="5">
-        <v>2.62</v>
+        <v>3.2</v>
       </c>
       <c r="C596" s="5">
-        <v>2.35</v>
+        <v>2.36</v>
       </c>
       <c r="D596" s="5">
-        <v>2.35</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="597" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A597" s="4">
         <v>46143</v>
       </c>
       <c r="B597" s="5">
-        <v>2.84</v>
+        <v>3.01</v>
       </c>
       <c r="C597" s="5">
-        <v>2.54</v>
+        <v>2.58</v>
       </c>
       <c r="D597" s="5">
-        <v>2.4300000000000002</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="598" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A598" s="4">
         <v>46174</v>
       </c>
       <c r="B598" s="5">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="C598" s="5">
-        <v>2.4300000000000002</v>
+        <v>2.44</v>
       </c>
       <c r="D598" s="5">
-        <v>2.2599999999999998</v>
+        <v>2.2799999999999998</v>
       </c>
     </row>
     <row r="599" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A599" s="4">
         <v>46204</v>
       </c>
       <c r="B599" s="5">
-        <v>2.2000000000000002</v>
+        <v>1.87</v>
       </c>
       <c r="C599" s="5">
         <v>2.35</v>
       </c>
       <c r="D599" s="5">
         <v>2.2799999999999998</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A600" s="4">
+        <v>46235</v>
+      </c>
+      <c r="B600" s="5">
+        <v>1.92</v>
+      </c>
+      <c r="C600" s="5">
+        <v>2.35</v>
+      </c>
+      <c r="D600" s="5">
+        <v>2.19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="P471:Q471"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Privileged" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>